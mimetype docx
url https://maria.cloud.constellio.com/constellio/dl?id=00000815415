--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -398,563 +398,575 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A3E6BD5" w14:textId="0B5A6102" w:rsidR="00A75084" w:rsidRDefault="00A75084">
+    <w:p w14:paraId="1A3E6BD5" w14:textId="0B5A6102" w:rsidR="00A75084" w:rsidRDefault="0055492F">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214545510" w:history="1">
-        <w:r w:rsidRPr="00B15E1A">
+        <w:r w:rsidR="00A75084" w:rsidRPr="00B15E1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P203/A Souvenirs de Léo Cossette</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214545510 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A75084">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67BB8785" w14:textId="5DDF96E4" w:rsidR="00A75084" w:rsidRDefault="00A75084">
+    <w:p w14:paraId="67BB8785" w14:textId="5DDF96E4" w:rsidR="00A75084" w:rsidRDefault="0055492F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214545511" w:history="1">
-        <w:r w:rsidRPr="00B15E1A">
+        <w:r w:rsidR="00A75084" w:rsidRPr="00B15E1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P203/A1 Vie professionnelle de Léo Cossette</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214545511 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A75084">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="204ADB8D" w14:textId="28511272" w:rsidR="00A75084" w:rsidRDefault="00A75084">
+    <w:p w14:paraId="204ADB8D" w14:textId="28511272" w:rsidR="00A75084" w:rsidRDefault="0055492F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214545512" w:history="1">
-        <w:r w:rsidRPr="00B15E1A">
+        <w:r w:rsidR="00A75084" w:rsidRPr="00B15E1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P203/A1/1 : Domtar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214545512 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A75084">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72D568B7" w14:textId="55FFC8AE" w:rsidR="00A75084" w:rsidRDefault="00A75084">
+    <w:p w14:paraId="72D568B7" w14:textId="55FFC8AE" w:rsidR="00A75084" w:rsidRDefault="0055492F">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214545513" w:history="1">
-        <w:r w:rsidRPr="00B15E1A">
+        <w:r w:rsidR="00A75084" w:rsidRPr="00B15E1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P203/B Documents iconographiques</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214545513 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A75084">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="001F330A" w14:textId="578BBAF9" w:rsidR="00A75084" w:rsidRDefault="00A75084">
+    <w:p w14:paraId="001F330A" w14:textId="578BBAF9" w:rsidR="00A75084" w:rsidRDefault="0055492F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214545514" w:history="1">
-        <w:r w:rsidRPr="00B15E1A">
+        <w:r w:rsidR="00A75084" w:rsidRPr="00B15E1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P203/B1 Photographies</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214545514 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A75084">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47F5B22A" w14:textId="1DEA0F5D" w:rsidR="00A75084" w:rsidRDefault="00A75084">
+    <w:p w14:paraId="47F5B22A" w14:textId="1DEA0F5D" w:rsidR="00A75084" w:rsidRDefault="0055492F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc214545515" w:history="1">
-        <w:r w:rsidRPr="00B15E1A">
+        <w:r w:rsidR="00A75084" w:rsidRPr="00B15E1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P203/B1/1 : Bâtiments et lieux</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc214545515 \h </w:instrText>
         </w:r>
-        <w:r>
-[...5 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00A75084">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A75084">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="37C0E38E" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc214545509"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="2742FD70" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="6C6606DB" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00A9730F">
         <w:t>203</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00A9730F">
         <w:t>Léo Cossette</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t>années</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003160AD">
-        <w:t xml:space="preserve">0,3 cm de documents textuels. – 1 photographie (dessin). </w:t>
+        <w:t>0,3 cm de documents textuels</w:t>
+      </w:r>
+      <w:r w:rsidR="00190013">
+        <w:t xml:space="preserve"> (originaux et copies)</w:t>
+      </w:r>
+      <w:r w:rsidR="003160AD">
+        <w:t xml:space="preserve">. – 1 photographie </w:t>
+      </w:r>
+      <w:r w:rsidR="00190013">
+        <w:t xml:space="preserve">grand format </w:t>
+      </w:r>
+      <w:r w:rsidR="003160AD">
+        <w:t xml:space="preserve">(dessin). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="15FF9A34" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003160AD" w:rsidRPr="003160AD">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -997,59 +1009,51 @@
       </w:r>
       <w:r w:rsidR="00457C59">
         <w:t xml:space="preserve">à l’extérieur, avant un retour en région. </w:t>
       </w:r>
       <w:r w:rsidRPr="003160AD">
         <w:t xml:space="preserve">Selon le recensement de 1911, la famille s’installe à Roberval au Lac-Saint-Jean. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F5310B" w14:textId="77777777" w:rsidR="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD"/>
     <w:p w14:paraId="15F125BA" w14:textId="3BA2DC96" w:rsidR="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD">
       <w:r w:rsidRPr="003160AD">
         <w:t xml:space="preserve">Il épouse Antoinette Perron, fille de Joseph Perron et de Marie Martel, le 23 décembre 1931 à l’église </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003160AD">
         <w:t>Sainte-Thérèse-d’Avila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003160AD">
         <w:t xml:space="preserve"> de Dolbeau. Le couple est alors âgé de 21 et 22 ans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7318DD" w14:textId="77777777" w:rsidR="003160AD" w:rsidRPr="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD"/>
     <w:p w14:paraId="28316F12" w14:textId="77777777" w:rsidR="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD">
       <w:r w:rsidRPr="003160AD">
-        <w:t xml:space="preserve">Journalier au moment de son mariage, Léo Cossette œuvre toute sa carrière à l’usine de papier journal </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de Dolbeau. Il participe à la construction du moulin en 1926 et au démarrage de la machine à papier en 1927. </w:t>
+        <w:t xml:space="preserve">Journalier au moment de son mariage, Léo Cossette œuvre toute sa carrière à l’usine de papier journal Domtar de Dolbeau. Il participe à la construction du moulin en 1926 et au démarrage de la machine à papier en 1927. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F13B9A" w14:textId="77777777" w:rsidR="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD"/>
     <w:p w14:paraId="5F410FCF" w14:textId="64709F0A" w:rsidR="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD">
       <w:r w:rsidRPr="003160AD">
         <w:t xml:space="preserve">D’abord contremaître à la préparation du bois pendant </w:t>
       </w:r>
       <w:r>
         <w:t>33</w:t>
       </w:r>
       <w:r w:rsidRPr="003160AD">
         <w:t xml:space="preserve"> ans, il devient ensuite assistant-surintendant vers 1973. Il prend sa retraite à l’automne 1975, après 48 ans et 4 mois de service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7BCCD1" w14:textId="77777777" w:rsidR="003160AD" w:rsidRPr="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD"/>
     <w:p w14:paraId="5E085DBA" w14:textId="77777777" w:rsidR="003160AD" w:rsidRPr="003160AD" w:rsidRDefault="003160AD" w:rsidP="003160AD">
       <w:r w:rsidRPr="003160AD">
         <w:t>Léo Cossette décède à Dolbeau le 2 février 1993.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3383E6F2" w14:textId="77777777" w:rsidR="00AA7A0A" w:rsidRDefault="00AA7A0A" w:rsidP="00923766"/>
     <w:p w14:paraId="15976137" w14:textId="77777777" w:rsidR="00A75084" w:rsidRPr="00A75084" w:rsidRDefault="00AA7A0A" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1151,239 +1155,379 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>N</w:t>
         </w:r>
         <w:r w:rsidR="00B33128" w:rsidRPr="00B33128">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>os origines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39D08D18" w14:textId="77777777" w:rsidR="00A75084" w:rsidRPr="00A75084" w:rsidRDefault="00A75084" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F9661E7" w14:textId="3DF9073C" w:rsidR="00AA7A0A" w:rsidRPr="00A75084" w:rsidRDefault="00AA7A0A" w:rsidP="00923766">
+    <w:p w14:paraId="3F9661E7" w14:textId="3DF9073C" w:rsidR="00AA7A0A" w:rsidRPr="00A75084" w:rsidRDefault="0055492F" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00A75084">
+        <w:r w:rsidR="00AA7A0A" w:rsidRPr="00A75084">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">« 48 années de service », </w:t>
         </w:r>
-        <w:r w:rsidRPr="00A75084">
+        <w:r w:rsidR="00AA7A0A" w:rsidRPr="00A75084">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Le Quotidien du Lac-Saint-Jean</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A75084">
+        <w:r w:rsidR="00AA7A0A" w:rsidRPr="00A75084">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">, dans </w:t>
         </w:r>
-        <w:r w:rsidRPr="00A75084">
+        <w:r w:rsidR="00AA7A0A" w:rsidRPr="00A75084">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>BAnQ Numérique</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A75084">
+      <w:r w:rsidR="00AA7A0A" w:rsidRPr="00A75084">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, 12 septembre 1975, p. 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="6E0A5D2A" w14:textId="7CB85FEC" w:rsidR="00D30256" w:rsidRDefault="003160AD" w:rsidP="00923766">
       <w:r w:rsidRPr="003160AD">
         <w:t>Nous n'avons aucun renseignement sur l'acquisition. Aucun contrat n'a été signé lors de la remise des documents. L'année du don est inconnue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E6B6BD" w14:textId="77777777" w:rsidR="003160AD" w:rsidRDefault="003160AD" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="3D83EE8A" w:rsidR="00AB6798" w:rsidRDefault="003160AD" w:rsidP="00923766">
       <w:r w:rsidRPr="003160AD">
         <w:br/>
-        <w:t xml:space="preserve">Ce fonds comprend une photographie de type dessin du Manoir Cinq Saisons de Dolbeau-Mistassini, secteur Dolbeau, en grand format, sur carton, ainsi qu'une photocopie à </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> » de Léo Cossette du 6 mai 1963. Les documents se trouvent dans une boîte multiple et dans une boîte hors format également pour la photo.</w:t>
+        <w:t>Ce fonds comprend une photographie de type dessin du Manoir Cinq Saisons de Dolbeau-Mistassini, secteur Dolbeau, en grand format, sur carton, ainsi qu'une photocopie à demie-effacée d'une coupure de presse de M. Léo Cossette « 48 ans de services et une retraite bien méritée », des notes manuscrites sur papier jaune sur des souvenirs, et un « dossier personnel Domtar » de Léo Cossette du 6 mai 1963. Les documents se trouvent dans une boîte multiple et dans une boîte hors format également pour la photo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F408E5" w14:textId="77777777" w:rsidR="003160AD" w:rsidRPr="00A674F8" w:rsidRDefault="003160AD" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="2121F0A1" w14:textId="453FF190" w:rsidR="00190013" w:rsidRDefault="00190013" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4122FCCD" w14:textId="77777777" w:rsidR="00190013" w:rsidRDefault="00190013" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764915FE" w14:textId="5C0FA4C3" w:rsidR="00190013" w:rsidRDefault="00190013" w:rsidP="00923766">
+      <w:r>
+        <w:t>Fonds non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D18660B" w14:textId="77777777" w:rsidR="00190013" w:rsidRDefault="00190013" w:rsidP="00923766"/>
+    <w:p w14:paraId="728BEE1B" w14:textId="11754B5D" w:rsidR="00190013" w:rsidRPr="00190013" w:rsidRDefault="00190013" w:rsidP="00190013">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7D3A69BB" w14:textId="77777777" w:rsidR="00190013" w:rsidRPr="00190013" w:rsidRDefault="00190013" w:rsidP="00190013">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte grand format 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R00 E01 T02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>1 photographie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F728BD" w14:textId="77777777" w:rsidR="00190013" w:rsidRPr="00190013" w:rsidRDefault="00190013" w:rsidP="00190013">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>Boîte 1 (multiple) incluant P195 à P207</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00190013">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="CCCCFF"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R05 E02 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F30B4EA" w14:textId="77777777" w:rsidR="00190013" w:rsidRPr="00190013" w:rsidRDefault="00190013" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598579C7" w14:textId="77777777" w:rsidR="00190013" w:rsidRDefault="00190013" w:rsidP="00923766"/>
+    <w:p w14:paraId="709DB43C" w14:textId="77777777" w:rsidR="00190013" w:rsidRPr="00190013" w:rsidRDefault="00190013" w:rsidP="00923766"/>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="511933A6" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00A75084" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214545510"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="2" w:name="_Toc214545510"/>
+      <w:r>
         <w:t>P203</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Souvenirs de Léo Cossette</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="54FA4113" w14:textId="5499C0E6" w:rsidR="00A75084" w:rsidRDefault="00A75084" w:rsidP="00A75084">
       <w:r>
-        <w:t xml:space="preserve">– Année. – </w:t>
-[...2 lines deleted...]
-        <w:t>0,3 cm de documents textuels.</w:t>
+        <w:t>– Année. – 0,3 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -1440,61 +1584,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6054ACE2" w14:textId="77777777" w:rsidR="00A75084" w:rsidRDefault="00A75084" w:rsidP="0028732E">
       <w:r>
         <w:t>Manuscrits et imprimés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3550743B" w14:textId="1178BF6F" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="00A75084" w:rsidP="0028732E">
       <w:r>
         <w:t>Originaux et photocopies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="0E2DAAD4" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00A75084" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214545511"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc214545511"/>
       <w:r>
         <w:t>P203</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Vie professionnelle de Léo Cossette</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1565,108 +1709,106 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="613045D0" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00A75084" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc214545512"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc214545512"/>
             <w:r>
               <w:t>P203</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Domtar</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
-            <w:proofErr w:type="spellEnd"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="1E73C221" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00A75084" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214545513"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc214545513"/>
       <w:r>
         <w:t>P203</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3B5E5933" w14:textId="77777777" w:rsidR="00A75084" w:rsidRDefault="00A75084" w:rsidP="00A75084">
       <w:r>
         <w:t xml:space="preserve">– Année. – 1 photographie (dessin); </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>n&amp;b</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B201C1" w14:textId="77777777" w:rsidR="00A75084" w:rsidRDefault="00A75084" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50230ACB" w14:textId="7FBC3108" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
@@ -1737,118 +1879,115 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Texte22"/>
+      <w:bookmarkStart w:id="6" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="31027D47" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00A75084" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214545514"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc214545514"/>
       <w:r>
         <w:t>P203</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="30151BCF" w:rsidR="00696AE2" w:rsidRDefault="00A75084" w:rsidP="00696AE2">
       <w:r>
-        <w:t>–</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Année. – 1 photographie (dessin); </w:t>
+        <w:t xml:space="preserve">– Année. – 1 photographie (dessin); </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>n&amp;b</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3515F9DF" w14:textId="77777777" w:rsidR="00A75084" w:rsidRPr="00A674F8" w:rsidRDefault="00A75084" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
@@ -1928,67 +2067,67 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="489EA3FF" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00A75084" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc214545515"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc214545515"/>
             <w:r>
               <w:t>P203</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Bâtiments et lieux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="257412D2" w14:textId="77777777" w:rsidR="00A75084" w:rsidRDefault="00A75084" w:rsidP="00A75084">
             <w:r>
               <w:t xml:space="preserve">– Année. – 1 photographie (dessin); </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>n&amp;b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69402853" w14:textId="77777777" w:rsidR="00A75084" w:rsidRDefault="00A75084" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FFFADD7" w14:textId="2CE6C51B" w:rsidR="00A75084" w:rsidRDefault="00A75084" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -2016,131 +2155,131 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="79C3442D" w14:textId="77777777" w:rsidR="00757558" w:rsidRDefault="00757558" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6020104B" w14:textId="77777777" w:rsidR="00757558" w:rsidRDefault="00757558" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -2163,51 +2302,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="0A63B367" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2236,91 +2375,91 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
+    <w:r w:rsidR="00FD58C2" w:rsidRPr="00FD58C2">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="07693CEC" w14:textId="77777777" w:rsidR="00757558" w:rsidRDefault="00757558" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="671F59B7" w14:textId="77777777" w:rsidR="00757558" w:rsidRDefault="00757558" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="51684762"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="66A07716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2425,51 +2564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="54D664B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A208921C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2574,100 +2713,100 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1739015180">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2133985273">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="00190013"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003160AD"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="00457C59"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
@@ -2765,94 +2904,95 @@
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00D8258E"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
+    <w:rsid w:val="00FD58C2"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2896,51 +3036,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3180,88 +3320,84 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A75084"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -3709,78 +3845,110 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA7A0A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00190013"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00190013"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3827,50 +3995,103 @@
     </w:div>
     <w:div w:id="500968089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2139566986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1811290318">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="DFDFDF"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="20515464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="385839545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://numerique.banq.qc.ca/patrimoine/details/52327/4216726?docsearchtext=l%C3%A9o%20cossette%20retraite" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nosorigines.qc.ca/GenealogieQuebec.aspx?genealogie=Cossette_Hygin&amp;pid=2277306" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
@@ -4119,81 +4340,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7B02D47-6D9F-44CC-994D-82CFBD444122}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBFDBEB8-FA4F-4E5B-B9F8-34BE1100DE48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3524</Characters>
+  <Pages>6</Pages>
+  <Words>669</Words>
+  <Characters>3684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>503</Lines>
-  <Paragraphs>218</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3933</CharactersWithSpaces>
+  <CharactersWithSpaces>4345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>