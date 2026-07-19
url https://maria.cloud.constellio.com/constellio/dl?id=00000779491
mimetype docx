--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -312,93 +312,92 @@
     <w:p w14:paraId="763B9501" w14:textId="3C27009C" w:rsidR="00BF1DB2" w:rsidRPr="00A674F8" w:rsidRDefault="00BF1DB2" w:rsidP="00BF1DB2">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mis à jour, </w:t>
       </w:r>
       <w:r w:rsidR="002D734C">
         <w:t xml:space="preserve">13 </w:t>
       </w:r>
       <w:r>
         <w:t>novembre 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C9C0A4" w14:textId="53049AB9" w:rsidR="002D734C" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc213940750" w:history="1">
         <w:r w:rsidR="002D734C" w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="002D734C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002D734C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002D734C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940750 \h </w:instrText>
         </w:r>
@@ -429,51 +428,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26F0161E" w14:textId="77B0BD41" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940751" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/A Documents personnels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940751 \h </w:instrText>
         </w:r>
@@ -505,51 +504,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="638D3BC3" w14:textId="49AABE9B" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940752" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/A1 Documents familiaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940752 \h </w:instrText>
         </w:r>
@@ -579,51 +578,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C3A90E4" w14:textId="78F99B4B" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940753" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/A1/1 : Enfants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940753 \h </w:instrText>
         </w:r>
@@ -653,51 +652,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DD547A2" w14:textId="735E5537" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940754" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P464/A1/1.1 : Religieux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940754 \h </w:instrText>
@@ -728,51 +727,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A29CC4B" w14:textId="3C754F8B" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940755" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/A1/2 : Événements familiaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940755 \h </w:instrText>
         </w:r>
@@ -802,51 +801,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="608F4D29" w14:textId="7C9A7AC3" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940756" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P464/A1/2.1 : Mariage</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940756 \h </w:instrText>
@@ -878,51 +877,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="748FF7A8" w14:textId="23D84686" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940757" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940757 \h </w:instrText>
         </w:r>
@@ -954,51 +953,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="521CD919" w14:textId="5FBDBBF7" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940758" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940758 \h </w:instrText>
         </w:r>
@@ -1028,51 +1027,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37C171AB" w14:textId="2BEBB6F9" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940759" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B1/1 : Famille Jules Houde et Céline Pelletier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940759 \h </w:instrText>
         </w:r>
@@ -1102,51 +1101,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="133281F1" w14:textId="383451D8" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940760" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B1/2 : Famille et amis Jules Houde et Marie-Hélène Boivin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940760 \h </w:instrText>
         </w:r>
@@ -1176,51 +1175,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13AFC5B5" w14:textId="611B34D8" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940761" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B1/3 : Enfants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940761 \h </w:instrText>
         </w:r>
@@ -1250,51 +1249,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59406B59" w14:textId="51E6253D" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940762" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B1/4 : Voyages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940762 \h </w:instrText>
         </w:r>
@@ -1324,51 +1323,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="176310D3" w14:textId="0A2F08BE" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940763" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B1/5 : Famille Étienne Houde et Françoise Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940763 \h </w:instrText>
         </w:r>
@@ -1398,51 +1397,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E8919CF" w14:textId="44361266" w:rsidR="002D734C" w:rsidRDefault="002D734C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213940764" w:history="1">
         <w:r w:rsidRPr="004E4934">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P464/B1/6 : Animaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213940764 \h </w:instrText>
         </w:r>
@@ -1473,51 +1472,50 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="7CB00C03" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc213940750"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="219EB8D6" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005E3B68">
         <w:t>464</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="005E3B68">
         <w:t>Jules Houde</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -1856,204 +1854,268 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fonds P463</w:t>
       </w:r>
       <w:r w:rsidRPr="00D37474">
         <w:t>, consacré à sa lignée et à sa parenté élargie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5F30CBE1" w14:textId="66296909" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00D37474" w:rsidP="00923766">
+    <w:p w14:paraId="5F30CBE1" w14:textId="6DB5584A" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00D37474" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le fonds a été ouvert au même moment que le </w:t>
       </w:r>
       <w:r w:rsidRPr="002602B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P463 Fonds François-Xavier Houde et Rosalie Tremblay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, le 12 mai </w:t>
       </w:r>
       <w:r w:rsidR="00B8484C">
         <w:t>2025, avec une première donation le 26 mai 2025, même si le contrat a été signé plus tôt.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E6AAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6AAE" w:rsidRPr="007E6AAE">
+        <w:t>Un album a été ajouté le 28 octobre 2025, en même temps que des albums et une généalogie pour le fonds familial P463.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="6715A2B9" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00B8484C">
-        <w:t xml:space="preserve">rassemble des images de la famille de Jules Houde, donateur, avec sa première épouse, Céline Pelletier, et leurs deux fils, notamment à Val Alain, ainsi que des voyages, </w:t>
-[...3 lines deleted...]
-        <w:t>des événements familiaux divers, des activités avec des amis ou la famille, ainsi que sa vie de couple avec Marie Hélène Boivin à Dolbeau-Mistassini.</w:t>
+        <w:t>rassemble des images de la famille de Jules Houde, donateur, avec sa première épouse, Céline Pelletier, et leurs deux fils, notamment à Val Alain, ainsi que des voyages, des événements familiaux divers, des activités avec des amis ou la famille, ainsi que sa vie de couple avec Marie Hélène Boivin à Dolbeau-Mistassini.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="2F36631F" w14:textId="57DAC2AD" w:rsidR="007E6AAE" w:rsidRPr="00923766" w:rsidRDefault="007E6AAE" w:rsidP="00923766">
+      <w:r w:rsidRPr="007E6AAE">
+        <w:t>Ce fonds est traité par Frédérique Fradet, archiviste, à la SHGMC, les 26 et 27 mai 2025, avec modifications en novembre 2025. Ce fonds est traité, sauf un album ajouté en octobre 2025.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="60BC7670" w14:textId="2319857A" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="009D4739">
         <w:t>est traité</w:t>
       </w:r>
       <w:r w:rsidR="009163F4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="nontraite" w:history="1">
         <w:r w:rsidR="009163F4" w:rsidRPr="009163F4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>sauf un album ajouté en octobre 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009163F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="77D0813D" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="00923766"/>
+    <w:p w14:paraId="10F6C156" w14:textId="7A4249F0" w:rsidR="007E6AAE" w:rsidRPr="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6AAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6AAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DC83FB" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE"/>
+    <w:p w14:paraId="6563AE3F" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2094F5" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FF4E53" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056C9F65" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:r>
+        <w:t>Ajouts traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1401B1C0" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE"/>
+    <w:p w14:paraId="7B5C2AF2" w14:textId="2753B744" w:rsidR="007E6AAE" w:rsidRPr="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6AAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6AAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5F528553" w14:textId="77777777" w:rsidR="00BB6186" w:rsidRDefault="00BB6186" w:rsidP="00923766"/>
     <w:p w14:paraId="384159C0" w14:textId="0F1A0C77" w:rsidR="00BB6186" w:rsidRPr="00BB6186" w:rsidRDefault="00BB6186" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6186">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fonds connexes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735C15DF" w14:textId="77777777" w:rsidR="00BB6186" w:rsidRDefault="00BB6186" w:rsidP="00923766"/>
-    <w:p w14:paraId="05C1FC52" w14:textId="6919871D" w:rsidR="00BB6186" w:rsidRPr="00A674F8" w:rsidRDefault="00BB6186" w:rsidP="00923766">
-[...12 lines deleted...]
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A57A38" w:rsidRDefault="00C70C4E" w:rsidP="00923766">
+    <w:p w14:paraId="64A7ACBD" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRPr="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:r w:rsidRPr="007E6AAE">
+        <w:t>P88 Fonds François-Paul Boivin (quelques dons effectués par le même donateur, Jules Houde, et par son ex-conjointe);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF16E1" w14:textId="0F9AC7BF" w:rsidR="00C70C4E" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE">
+      <w:r w:rsidRPr="007E6AAE">
+        <w:t>P463 Fonds Famille François-Xavier Houde et Rosalie Tremblay (famille, grands-parents du donateur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDBD5C8" w14:textId="77777777" w:rsidR="007E6AAE" w:rsidRPr="007E6AAE" w:rsidRDefault="007E6AAE" w:rsidP="007E6AAE"/>
+    <w:p w14:paraId="4BFB4B2E" w14:textId="46DEB3EF" w:rsidR="00A57A38" w:rsidRPr="007E6AAE" w:rsidRDefault="00A57A38" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A57A38">
+      <w:r w:rsidRPr="007E6AAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacement : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F12073" w14:textId="77777777" w:rsidR="00DB74AB" w:rsidRPr="00A57A38" w:rsidRDefault="00DB74AB" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FC4276E" w14:textId="05D27280" w:rsidR="00A57A38" w:rsidRDefault="00A57A38" w:rsidP="00923766">
       <w:r>
         <w:t>Boîte</w:t>
       </w:r>
       <w:r w:rsidR="009163F4">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
@@ -2095,51 +2157,50 @@
     </w:p>
     <w:p w14:paraId="49F4EA79" w14:textId="77777777" w:rsidR="00786067" w:rsidRDefault="00786067" w:rsidP="00786067">
       <w:r w:rsidRPr="00786067">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R13 E03 T06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB07F5F" w14:textId="53D3FC12" w:rsidR="00786067" w:rsidRPr="00A674F8" w:rsidRDefault="00786067" w:rsidP="00786067">
       <w:r>
         <w:t>Un album de photos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="526A6856" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="005E3B68" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc213940751"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P464</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004314DD">
         <w:t>personnels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4D1E2FDE" w14:textId="77777777" w:rsidR="004314DD" w:rsidRDefault="004314DD" w:rsidP="004314DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -2808,51 +2869,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>767</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17662">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> photographies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excluant </w:t>
       </w:r>
       <w:hyperlink w:anchor="nontraite" w:history="1">
         <w:r w:rsidRPr="009163F4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>l’album non traité</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
@@ -2953,51 +3014,51 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>767</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17662">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> photographies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excluant </w:t>
       </w:r>
       <w:hyperlink w:anchor="nontraite" w:history="1">
         <w:r w:rsidRPr="009163F4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>l’album non traité</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
@@ -3027,51 +3088,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606DB5A9" w14:textId="6AD081E3" w:rsidR="000351CF" w:rsidRPr="00A674F8" w:rsidRDefault="000351CF" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Pour l’enfance de M. Jules Houde, donateur, avec ses </w:t>
       </w:r>
       <w:r w:rsidR="004314DD">
         <w:t>grands-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">parents François-Xavier Houde et Rosalie Tremblay, ainsi que </w:t>
       </w:r>
       <w:r w:rsidR="004314DD">
         <w:t>la famille élargie, ses parents, oncles et tantes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, voir le </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:anchor="!displayDocument/00000777046" w:history="1">
         <w:r w:rsidRPr="000351CF">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>P463 Fonds Famille François-Xavier Houde et Rosalie Tremblay</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, particulièrement à la cote P463/B1/5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6F04E3" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F1427" w:rsidRPr="00A674F8" w14:paraId="51C17D1E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
@@ -3445,91 +3506,90 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois </w:t>
             </w:r>
             <w:r w:rsidR="007F1427">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>albums dans des chemises différentes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3F5211" w14:textId="2D720360" w:rsidR="007F1427" w:rsidRDefault="007F1427" w:rsidP="007F1427">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Avec des feuilles manuscrites décrivant certaines images par numéro, une liste préparée par le donateur du fonds, M. Jules Houde, en mai 2025</w:t>
             </w:r>
             <w:r w:rsidR="00596B78">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, ou des notes du donateur en octobre 2025.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E3C2E37" w14:textId="17C9C2E9" w:rsidR="007F1427" w:rsidRDefault="007F1427" w:rsidP="007F1427">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour en voir plus sur les enfants du couple, voir </w:t>
             </w:r>
             <w:hyperlink w:anchor="P464B13" w:history="1">
               <w:r w:rsidRPr="00856265">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>P464/B1/3 Enfants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. Mme Pelletier a été sa première épouse, et Mme Boivin, sa conjointe des années plus tard, et on retrouve leur vie ensemble </w:t>
             </w:r>
             <w:hyperlink w:anchor="P464B12" w:history="1">
               <w:r w:rsidRPr="004314DD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>à la cote P464/B1/2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16124C45" w14:textId="405C6C92" w:rsidR="00596B78" w:rsidRDefault="00596B78" w:rsidP="007F1427">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Les pages des albums font en sorte que les images collent et il est parfois impossible de retirer les photos sans risquer de les abîmer.</w:t>
             </w:r>
           </w:p>
@@ -3559,51 +3619,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB3458" w:rsidRPr="00A674F8" w14:paraId="7A7B0FCF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3FB84632" w14:textId="77777777" w:rsidR="00DB74AB" w:rsidRDefault="00DB74AB" w:rsidP="00DB74AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E08-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D7A490" w14:textId="1B69CC73" w:rsidR="008A0368" w:rsidRPr="00A674F8" w:rsidRDefault="00DB74AB" w:rsidP="00DB74AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3162D0CD" w14:textId="6371A340" w:rsidR="00FB3458" w:rsidRDefault="00FB3458" w:rsidP="00FB3458">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -3855,111 +3914,111 @@
               </w:rPr>
               <w:t>Dans des pochettes protectrices.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4748B70C" w14:textId="6D066650" w:rsidR="002A6DDF" w:rsidRDefault="002A6DDF" w:rsidP="00FB3458">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir aussi</w:t>
             </w:r>
             <w:r w:rsidR="00856265">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink w:anchor="P464B14" w:history="1">
               <w:r w:rsidR="00856265" w:rsidRPr="00856265">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>P464/B1/4</w:t>
               </w:r>
               <w:r w:rsidRPr="00856265">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00856265" w:rsidRPr="00856265">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Voyages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00856265">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="00856265">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ans le</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05A6ED9D" w14:textId="070CF436" w:rsidR="004314DD" w:rsidRDefault="004314DD" w:rsidP="00FB3458">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">La première épouse de M. Jules Houde a été Mme Céline Pelletier, et on retrouve de nombreuses images de leur vie de couple et leur vie de famille </w:t>
             </w:r>
             <w:hyperlink w:anchor="P464B15" w:history="1">
               <w:r w:rsidRPr="004314DD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>à la cote P464/B1/5</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30DD643D" w14:textId="35C88144" w:rsidR="001202A8" w:rsidRDefault="001202A8" w:rsidP="00FB3458">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certaines photos sont détériorées en raison de contact avec l’humidité ou l’eau. </w:t>
             </w:r>
           </w:p>
@@ -4375,74 +4434,60 @@
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
             <w:r w:rsidR="00A17662" w:rsidRPr="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-2005]</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="004C0A8D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>122</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A17662">
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00F1760A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> chemise</w:t>
             </w:r>
             <w:r w:rsidR="00F1760A">
@@ -4453,51 +4498,50 @@
             </w:r>
             <w:r w:rsidR="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="777A562F" w14:textId="77777777" w:rsidR="002A6DDF" w:rsidRDefault="002A6DDF" w:rsidP="002A6DDF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FEB51C3" w14:textId="77777777" w:rsidR="008A0368" w:rsidRPr="00714693" w:rsidRDefault="008A0368" w:rsidP="008A0368">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B49521F" w14:textId="1BC719A7" w:rsidR="002A6DDF" w:rsidRDefault="008A0368" w:rsidP="002A6DDF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier concerne les voyages de Jules Houde avec sa famille ou des amis. </w:t>
             </w:r>
             <w:r w:rsidR="007F1427">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>La majorité de ces voyages ont été faits avec sa seconde épouse, Mme Boivin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B1516CF" w14:textId="77777777" w:rsidR="008A0368" w:rsidRDefault="008A0368" w:rsidP="002A6DDF">
             <w:pPr>
               <w:rPr>
@@ -4565,51 +4609,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C495D" w:rsidRPr="00A674F8" w14:paraId="0EB5EC0A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="783745C7" w14:textId="77777777" w:rsidR="00DB74AB" w:rsidRDefault="00DB74AB" w:rsidP="00DB74AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E08-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48CCF409" w14:textId="7B7CDA33" w:rsidR="009C495D" w:rsidRPr="00A674F8" w:rsidRDefault="00DB74AB" w:rsidP="00DB74AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17E0702A" w14:textId="07B712C3" w:rsidR="009C495D" w:rsidRDefault="009C495D" w:rsidP="009C495D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -4667,65 +4710,51 @@
               </w:rPr>
               <w:t>-1979</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00A17662" w:rsidRPr="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies;</w:t>
             </w:r>
             <w:r w:rsidR="00595D7A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et</w:t>
+              <w:t xml:space="preserve"> n&amp;b et</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00595D7A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A17662">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -5572,51 +5601,52 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1095901394">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="148"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -5668,82 +5698,84 @@
     <w:rsid w:val="00321A07"/>
     <w:rsid w:val="0032478B"/>
     <w:rsid w:val="0032740A"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B0674"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B4441"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C3E3B"/>
     <w:rsid w:val="003F181B"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004314DD"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004C0A8D"/>
     <w:rsid w:val="004C1A43"/>
     <w:rsid w:val="004C7277"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="0054619B"/>
+    <w:rsid w:val="00551A95"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="00595D7A"/>
     <w:rsid w:val="00596B78"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005D4775"/>
     <w:rsid w:val="005E3B68"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00612C40"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="006258A6"/>
     <w:rsid w:val="006267B3"/>
     <w:rsid w:val="0065467F"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="0067313A"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B7E61"/>
     <w:rsid w:val="006F720D"/>
     <w:rsid w:val="00714693"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00750E60"/>
     <w:rsid w:val="00761AAA"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00786067"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007D1940"/>
+    <w:rsid w:val="007E6AAE"/>
     <w:rsid w:val="007F1427"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00843F25"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00856265"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00865015"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0368"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008A30D2"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00907987"/>
     <w:rsid w:val="009163F4"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009872F3"/>
@@ -5868,52 +5900,52 @@
     <w:rsid w:val="00FD448A"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6297,50 +6329,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -6772,100 +6805,100 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000351CF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="009872F3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F1427"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7239,73 +7272,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8677</Characters>
+  <Pages>1</Pages>
+  <Words>1888</Words>
+  <Characters>10390</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>332</Lines>
-  <Paragraphs>168</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10244</CharactersWithSpaces>
+  <CharactersWithSpaces>12254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>