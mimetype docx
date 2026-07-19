--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -304,93 +304,92 @@
     </w:p>
     <w:p w14:paraId="16D48211" w14:textId="77777777" w:rsidR="00DE2CB8" w:rsidRDefault="00DE2CB8" w:rsidP="00DE2CB8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A2E936" w14:textId="12BE6156" w:rsidR="00DE2CB8" w:rsidRPr="00A674F8" w:rsidRDefault="00DE2CB8" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Décompte par Alex, stagiaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A40360" w14:textId="0722BB9E" w:rsidR="00A52613" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc213926363" w:history="1">
         <w:r w:rsidR="00A52613" w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00A52613">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00A52613">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00A52613">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926363 \h </w:instrText>
         </w:r>
@@ -421,51 +420,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D22330B" w14:textId="21B10DC6" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926364" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A Documents textuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926364 \h </w:instrText>
         </w:r>
@@ -497,51 +496,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="240D1D8A" w14:textId="21DDD7F4" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926365" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A1 Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926365 \h </w:instrText>
         </w:r>
@@ -571,51 +570,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26330A61" w14:textId="18532165" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926366" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A1/1 : Recherches généalogiques par Léon Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926366 \h </w:instrText>
         </w:r>
@@ -647,51 +646,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F21FD83" w14:textId="2F5C15DC" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926367" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A2 Religion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926367 \h </w:instrText>
         </w:r>
@@ -721,51 +720,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26074F00" w14:textId="1DB9737B" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926368" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A2/1 : Vie religieuse Alfred Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926368 \h </w:instrText>
         </w:r>
@@ -795,51 +794,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="016E86A0" w14:textId="22B412C6" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926369" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A2/2 : Pères Trappistes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926369 \h </w:instrText>
         </w:r>
@@ -871,51 +870,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="082F5084" w14:textId="663ADEEE" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926370" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A3 Éducation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926370 \h </w:instrText>
         </w:r>
@@ -945,51 +944,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A3087C3" w14:textId="0C7711C0" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926371" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A3/1 : Bulletins scolaires</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926371 \h </w:instrText>
         </w:r>
@@ -1019,51 +1018,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52D4FE78" w14:textId="01C6C981" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926372" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A3/2 : Cahiers de composition</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926372 \h </w:instrText>
         </w:r>
@@ -1095,51 +1094,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="503333BF" w14:textId="553D5617" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926373" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A4 Vie professionnelle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926373 \h </w:instrText>
         </w:r>
@@ -1169,51 +1168,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="575508FE" w14:textId="3B758BC2" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926374" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/A4/1 : Magasin général</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926374 \h </w:instrText>
         </w:r>
@@ -1244,51 +1243,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7446D39C" w14:textId="5DEBB81B" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926375" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926375 \h </w:instrText>
         </w:r>
@@ -1320,51 +1319,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C30F19E" w14:textId="0106E5E7" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926376" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926376 \h </w:instrText>
         </w:r>
@@ -1394,51 +1393,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CB2349B" w14:textId="3ECDB0E5" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926377" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/1 : Famille Rosalie Tremblay</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926377 \h </w:instrText>
         </w:r>
@@ -1468,51 +1467,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B9901F7" w14:textId="75D52E9D" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926378" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/1.1 Ancêtres des États-Unis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926378 \h </w:instrText>
         </w:r>
@@ -1542,51 +1541,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="77ED2A88" w14:textId="1CA51FF2" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926379" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/1.2 : Ancêtres inconnus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926379 \h </w:instrText>
         </w:r>
@@ -1616,51 +1615,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6085A063" w14:textId="4742FE0F" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926380" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/1.3 : Photographies non identifiées</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926380 \h </w:instrText>
         </w:r>
@@ -1690,51 +1689,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0166CEE9" w14:textId="1A943299" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926381" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/1.4 : Photographies identifiées</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926381 \h </w:instrText>
         </w:r>
@@ -1764,51 +1763,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="601C650F" w14:textId="57A73F0D" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926382" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/2 : Abbé Alfred Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926382 \h </w:instrText>
         </w:r>
@@ -1838,51 +1837,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C5DD4EE" w14:textId="6D8445A8" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926383" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/2.1 Famille et vie religieuse Alfred Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926383 \h </w:instrText>
         </w:r>
@@ -1912,51 +1911,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76BE83A7" w14:textId="3EA4759E" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926384" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/2.2 Ordination de l’abbé Alfred Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926384 \h </w:instrText>
         </w:r>
@@ -1986,51 +1985,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05CD8BAB" w14:textId="46CF0A60" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926385" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/3 : Abbé Léon Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926385 \h </w:instrText>
         </w:r>
@@ -2060,51 +2059,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3973C51C" w14:textId="6A3EA91F" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926386" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/3.1 Famille et vie religieuse Léon Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926386 \h </w:instrText>
         </w:r>
@@ -2134,51 +2133,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="295DA089" w14:textId="5154078D" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926387" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/4 : Famille François-Xavier Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926387 \h </w:instrText>
         </w:r>
@@ -2208,51 +2207,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07E467B0" w14:textId="21603356" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926388" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/4.1 Mariage Joseph Louis Houle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926388 \h </w:instrText>
         </w:r>
@@ -2282,51 +2281,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="606A7C17" w14:textId="07EF619F" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926389" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/4.2 Portraits scolaires (amis)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926389 \h </w:instrText>
         </w:r>
@@ -2356,51 +2355,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70275E30" w14:textId="389079D8" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926390" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/4.3 Membres de la famille inconnus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926390 \h </w:instrText>
         </w:r>
@@ -2430,51 +2429,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31553D7E" w14:textId="0808D2F4" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926391" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/4.4 Marie-Paule Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926391 \h </w:instrText>
         </w:r>
@@ -2504,51 +2503,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E24CD89" w14:textId="498D8306" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926392" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/4.5 Marie-Rose Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926392 \h </w:instrText>
         </w:r>
@@ -2578,51 +2577,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54EDD48A" w14:textId="6E318593" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926393" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/5 : Famille Houde-Tremblay</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926393 \h </w:instrText>
         </w:r>
@@ -2652,51 +2651,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42FF8ED2" w14:textId="77FD0F6F" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926394" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/5.1 Vie familiale</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926394 \h </w:instrText>
         </w:r>
@@ -2726,51 +2725,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6116DC36" w14:textId="138CC6A0" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926395" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/5.2 Noël 1969</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926395 \h </w:instrText>
         </w:r>
@@ -2800,51 +2799,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="450B0039" w14:textId="69AC6232" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926396" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/6 : Lieux visités et voyages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926396 \h </w:instrText>
         </w:r>
@@ -2874,51 +2873,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5214672B" w14:textId="52BDB051" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926397" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/6.1 Lieux inconnus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926397 \h </w:instrText>
         </w:r>
@@ -2948,51 +2947,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73C6BC01" w14:textId="7C27A965" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926398" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/6.2 Lieux identifiés</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926398 \h </w:instrText>
         </w:r>
@@ -3022,51 +3021,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A2754F8" w14:textId="7BAF8A1C" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926399" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/7 : Événements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926399 \h </w:instrText>
         </w:r>
@@ -3096,51 +3095,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41F3896E" w14:textId="28C0E11B" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926400" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B1/7.1 Célébrations religieuses</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926400 \h </w:instrText>
         </w:r>
@@ -3172,51 +3171,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36EC2AE9" w14:textId="33005814" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926401" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B2 Négatifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926401 \h </w:instrText>
         </w:r>
@@ -3246,51 +3245,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D370058" w14:textId="3C1543B3" w:rsidR="00A52613" w:rsidRDefault="00A52613">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc213926402" w:history="1">
         <w:r w:rsidRPr="009439F1">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P463/B2/1 : Famille François-Xavier Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc213926402 \h </w:instrText>
         </w:r>
@@ -3309,64 +3308,62 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="6214DF52" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc213926363"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="08049E46" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk199231982"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002764D5">
         <w:t>463</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
@@ -3608,51 +3605,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="364B3291" w14:textId="75A3971C" w:rsidR="002756D6" w:rsidRDefault="002756D6" w:rsidP="002756D6">
       <w:r w:rsidRPr="002756D6">
-        <w:lastRenderedPageBreak/>
         <w:t>Ce fonds rassemble des documents liés à l’histoire familiale de la lignée Houde-Tremblay, transmis par M. Jules Houde. Il comprend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002756D6">
         <w:t>des recherches généalogiques réalisées par Léon Houde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (photocopies)</w:t>
       </w:r>
       <w:r w:rsidRPr="002756D6">
         <w:t xml:space="preserve">, retraçant la descendance d’Étienne Houde et Clara Bouchard sur </w:t>
       </w:r>
       <w:r>
         <w:t>7 </w:t>
       </w:r>
       <w:r w:rsidRPr="002756D6">
         <w:t>générations, jusqu’à Pierre Houde de Saint-Urbain</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27471DFB" w14:textId="77777777" w:rsidR="002756D6" w:rsidRPr="002756D6" w:rsidRDefault="002756D6" w:rsidP="002756D6"/>
@@ -3687,170 +3683,276 @@
       <w:r w:rsidRPr="002756D6">
         <w:t xml:space="preserve"> siècle. Des cartes mortuaires, documents personnels et négatifs photographiques accompagnent ces images, témoignant de la mémoire familiale conservée par le donateur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C90B5D4" w14:textId="77777777" w:rsidR="002C4882" w:rsidRDefault="002C4882" w:rsidP="002756D6"/>
     <w:p w14:paraId="4A57EC3C" w14:textId="2734BD58" w:rsidR="002C4882" w:rsidRPr="002756D6" w:rsidRDefault="002C4882" w:rsidP="002756D6">
       <w:r>
         <w:t>L’ajout du 28 octobre 2025 comprend des images d’ancêtres, la première voiture de Louis Houde, la vie familiale de François-Xavier Houde et Rosalie Tremblay avec leurs enfants, l’ordination de Léon Houde, la construction du pont de Val Alain, des images de Marie-Rose Houde et de Marie-Paule Houde, le mariage de Joseph-Louis Houde (suite), des lieux visités et voyages comme l’église de Val Alain, des célébrations religieuses et des portraits scolaires (amis) ainsi que des membres de la famille inconnus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="763C4801" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="763C4801" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="002756D6">
         <w:t xml:space="preserve">est traité, </w:t>
       </w:r>
       <w:r w:rsidR="002756D6" w:rsidRPr="00FF5348">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>les quantités et les périodes sont à colliger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="1C08C51E" w14:textId="77777777" w:rsidR="00696564" w:rsidRPr="00A674F8" w:rsidRDefault="00696564" w:rsidP="00923766"/>
+    <w:p w14:paraId="4A7BD2BE" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Reçu par : Frédérique Fradet, archiviste, le 12 mai 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39189FFF" w14:textId="0B50AAF4" w:rsidR="00E06067" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Don de : Jules Houde, le 12 mai 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E32FA76" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Rédigé par Frédérique Fradet, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BF517E" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>12, 26 et 27 mai 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA61355" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Révisé le 28 novembre 2025 et 13 mars 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1F74AA" w14:textId="6BD0D70B" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5B6224" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Décompte par Alex Côté, stagiaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56690531" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564"/>
+    <w:p w14:paraId="00BED667" w14:textId="3342F91B" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00696564">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="0F46DE79" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
-        <w:t>Aucune.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+        <w:t>Aucune</w:t>
+      </w:r>
+      <w:r w:rsidR="00696564">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C76179D" w14:textId="77777777" w:rsidR="00696564" w:rsidRPr="00A674F8" w:rsidRDefault="00696564" w:rsidP="00923766"/>
+    <w:p w14:paraId="5F7A88CC" w14:textId="222FF814" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696564">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696564">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D0286D" w14:textId="77777777" w:rsidR="00696564" w:rsidRPr="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADED30C" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51536480" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07436722" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD834A8" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716BEEAF" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564"/>
+    <w:p w14:paraId="58598BDD" w14:textId="7E578DD3" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AB09F2" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564"/>
+    <w:p w14:paraId="754CF064" w14:textId="2E4440BF" w:rsidR="00C70C4E" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rançais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3152A264" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564"/>
     <w:p w14:paraId="6FB991A0" w14:textId="47ECDB81" w:rsidR="002756D6" w:rsidRPr="002756D6" w:rsidRDefault="002756D6" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002756D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fonds associés : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C51A53F" w14:textId="77777777" w:rsidR="002756D6" w:rsidRDefault="002756D6" w:rsidP="00923766"/>
     <w:p w14:paraId="795EC808" w14:textId="74D88348" w:rsidR="002756D6" w:rsidRDefault="002756D6" w:rsidP="00923766">
       <w:r>
         <w:t>P464 Fonds Jules Houde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4BD0CB" w14:textId="399153E6" w:rsidR="002756D6" w:rsidRDefault="002756D6" w:rsidP="00923766">
       <w:r>
         <w:t>Le donateur a ouvert un fonds couvrant davantage sa famille proche, ses parents, sa vie de couple, sa carrière.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677B1806" w14:textId="77777777" w:rsidR="00FF5348" w:rsidRDefault="00FF5348" w:rsidP="00923766"/>
-    <w:p w14:paraId="03825721" w14:textId="1982D44B" w:rsidR="00FF5348" w:rsidRPr="00FF5348" w:rsidRDefault="00FF5348" w:rsidP="00923766">
+    <w:p w14:paraId="03825721" w14:textId="6C7DECB5" w:rsidR="00FF5348" w:rsidRDefault="00FF5348" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF5348">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Emplacements : </w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4CE4D5CA" w14:textId="4417E929" w:rsidR="00FF5348" w:rsidRDefault="00FF5348" w:rsidP="00923766">
+        <w:t>Emplacements :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E5DA90" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1E3DCA" w14:textId="2D611EC3" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
       <w:r>
-        <w:t xml:space="preserve">Boîtes 1 </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="267D1AD2" w14:textId="0715B182" w:rsidR="00FF5348" w:rsidRPr="00A674F8" w:rsidRDefault="00FF5348" w:rsidP="00923766">
+        <w:t>Boîtes 1 à 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372DE144" w14:textId="7B872C7C" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
       <w:r>
         <w:t>R08 E08 T06</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1920FCEE" w14:textId="77777777" w:rsidR="00610801" w:rsidRDefault="00610801" w:rsidP="00610801"/>
-    <w:p w14:paraId="2193EF42" w14:textId="77777777" w:rsidR="00610801" w:rsidRDefault="00610801" w:rsidP="00610801">
+    <w:p w14:paraId="4402E223" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564"/>
+    <w:p w14:paraId="7627C8D0" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
       <w:r>
         <w:t>Boîte hors format # 21</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434E84AD" w14:textId="77777777" w:rsidR="00610801" w:rsidRDefault="00610801" w:rsidP="00610801">
+    <w:p w14:paraId="6F4FCEF8" w14:textId="77777777" w:rsidR="00696564" w:rsidRDefault="00696564" w:rsidP="00696564">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>R13 E03 T06</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFD4F0D" w14:textId="3644C88D" w:rsidR="00610801" w:rsidRPr="00A674F8" w:rsidRDefault="00610801" w:rsidP="00610801">
+    <w:p w14:paraId="5ED1C087" w14:textId="63C3E03A" w:rsidR="00FF5348" w:rsidRDefault="00696564" w:rsidP="00696564">
       <w:r>
         <w:t>Un montage photo (reproduction) d'ancêtres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="3DAA2165" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="10723AF7" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="002764D5" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc213926364"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P463</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>textuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="1690AB7B" w14:textId="07EE1AEF" w:rsidR="00051FDE" w:rsidRDefault="00051FDE" w:rsidP="00051FDE">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008628DA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -3913,108 +4015,108 @@
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="2AD8CE91" w:rsidR="0028732E" w:rsidRPr="00197587" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t>Cette série comprend</w:t>
       </w:r>
       <w:r w:rsidR="00197587">
         <w:t xml:space="preserve"> les sous-séries</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_P463/A1_Généalogie" w:history="1">
         <w:r w:rsidR="00197587" w:rsidRPr="008628DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Généalogie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00197587">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_P463/A2_Religion" w:history="1">
         <w:r w:rsidR="00197587" w:rsidRPr="008628DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Religion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE2CB8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00197587">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_P463/A3_Éducation" w:history="1">
         <w:r w:rsidR="00197587" w:rsidRPr="008628DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Éducation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE2CB8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE2CB8">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:hyperlink w:anchor="_P463/A4_Vie_professionnelle" w:history="1">
         <w:r w:rsidR="00DE2CB8" w:rsidRPr="008628DA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Vie professionnelle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00197587">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00197587">
         <w:t>concernant la famille de François-Xavier Houde et de Rosalie Tremblay, les grands-parents du donateur, M. Jules Houde de Dolbeau-Mistassini.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D247AB4" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w14:paraId="1B841619" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
@@ -4701,51 +4803,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A620FC" w:rsidRPr="00A674F8" w14:paraId="6D490736" w14:textId="77777777" w:rsidTr="00C47924">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4AFA661B" w14:textId="77777777" w:rsidR="00BD2281" w:rsidRDefault="00BD2281" w:rsidP="00BD2281">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10C88081" w14:textId="032C01BD" w:rsidR="00A620FC" w:rsidRPr="00A674F8" w:rsidRDefault="00BD2281" w:rsidP="00BD2281">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5380,51 +5481,50 @@
             </w:r>
             <w:r w:rsidR="0017715E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> qui témoigne de ses études classiques en 1947-1948 et des règles de l’écolier, ainsi que deux cahiers de dictées, un dans chaque langue, pour les matières du français et de l’anglais, par Gérard Houde, rédigés entre 1947 et 1950.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B997E77" w14:textId="77777777" w:rsidR="0017715E" w:rsidRDefault="0017715E" w:rsidP="002441FE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="691F7B91" w14:textId="34DD8370" w:rsidR="0017715E" w:rsidRDefault="0017715E" w:rsidP="002441FE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Gérard Houde est le fils de François-Xavier Houde et de Rosalie Tremblay, époux de Marguerite Gagnon, avec laquelle il s’unit le 6 août 1966 à l’Anse-St-Jean.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="212B3471" w14:textId="77777777" w:rsidR="002441FE" w:rsidRDefault="002441FE" w:rsidP="002441FE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1187A4BA" w14:textId="77777777" w:rsidR="002441FE" w:rsidRPr="00773D49" w:rsidRDefault="002441FE" w:rsidP="002441FE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773D49">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
@@ -6084,51 +6184,50 @@
         <w:t>515</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1A23">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2DFB45" w14:textId="77777777" w:rsidR="00BF2184" w:rsidRPr="00A674F8" w:rsidRDefault="00BF2184" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="46EEE277" w:rsidR="00AB6798" w:rsidRPr="00591CB4" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00591CB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Famille Rosalie Tremblay</w:t>
       </w:r>
       <w:r w:rsidR="00346D12">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, Abbé</w:t>
       </w:r>
       <w:r w:rsidR="00591CB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Alfred Houde</w:t>
       </w:r>
       <w:r w:rsidR="00346D12">
         <w:rPr>
@@ -6327,65 +6426,51 @@
               </w:rPr>
               <w:t>193-]</w:t>
             </w:r>
             <w:r w:rsidRPr="006747D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="006747D9" w:rsidRPr="006747D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="006747D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="006747D9" w:rsidRPr="006747D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t>, 13 x 17,</w:t>
+              <w:t>; n&amp;b, 13 x 17,</w:t>
             </w:r>
             <w:r w:rsidR="006747D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5347E9A4" w14:textId="4BBED138" w:rsidR="00657299" w:rsidRPr="00657299" w:rsidRDefault="00657299" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6937,112 +7022,103 @@
             </w:r>
             <w:r w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="006747D9" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="006747D9" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005A7AFD" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">n&amp;b, </w:t>
             </w:r>
             <w:r w:rsidR="006747D9" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14,8 x 8,8 cm ou plus petit</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AB4A20B" w14:textId="77777777" w:rsidR="00074A94" w:rsidRDefault="00074A94" w:rsidP="00074A94">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EB9260F" w14:textId="77777777" w:rsidR="00074A94" w:rsidRPr="00657299" w:rsidRDefault="00074A94" w:rsidP="00074A94">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FF5F1C8" w14:textId="1B8617BE" w:rsidR="00074A94" w:rsidRDefault="00074A94" w:rsidP="00074A94">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier présente des portraits d’ancêtres </w:t>
             </w:r>
             <w:r w:rsidR="00B57143">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>non identifiés de la famille de Rosalie Tremblay. Rosalie était la fille d’Alfred Tremblay et d’Athalie Bouchard de Lotbinière, et l’épouse de François-Xavier Houde, marchand. Avec son mari, elle aurait vécu à Val-Alain. Le couple s’est marié à Saint-Lucien, Drummond, au Québec, le 11 mai 1915. Rosalie Tremblay était la grand-mère du donateur (M. Jules Houde de Dolbeau-Mistassini). Sa famille élargie (ses parents, ses frères et sœurs, ses enfants, son mari) pourrait apparaître sur ces photos non identifiées.</w:t>
             </w:r>
             <w:r w:rsidR="004107D6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Certaines personnes proviennent des États-Unis dans cet album.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09494174" w14:textId="77777777" w:rsidR="00074A94" w:rsidRDefault="00074A94" w:rsidP="00074A94">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A60B0AB" w14:textId="77777777" w:rsidR="00074A94" w:rsidRDefault="00074A94" w:rsidP="00074A94">
             <w:pPr>
               <w:rPr>
@@ -7129,51 +7205,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004107D6" w:rsidRPr="00A674F8" w14:paraId="56247872" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="146A4809" w14:textId="77777777" w:rsidR="00BD2281" w:rsidRDefault="00BD2281" w:rsidP="00BD2281">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D2CCE4" w14:textId="4C5A5018" w:rsidR="004107D6" w:rsidRPr="00A674F8" w:rsidRDefault="00BD2281" w:rsidP="00BD2281">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7429,51 +7504,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="40893C48" w14:textId="77777777" w:rsidR="004107D6" w:rsidRPr="00657299" w:rsidRDefault="004107D6" w:rsidP="004107D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographies originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BDA7038" w14:textId="7BA253D3" w:rsidR="004107D6" w:rsidRDefault="00BD2281" w:rsidP="004107D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Boîte 1.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="660B2F5A" w14:textId="77777777" w:rsidR="004107D6" w:rsidRDefault="004107D6" w:rsidP="004107D6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12E7301D" w14:textId="77777777" w:rsidR="008628DA" w:rsidRDefault="008628DA"/>
     <w:p w14:paraId="17C89841" w14:textId="77777777" w:rsidR="008628DA" w:rsidRDefault="008628DA" w:rsidP="008628DA">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc213926382"/>
       <w:r>
         <w:t>P463</w:t>
       </w:r>
       <w:r w:rsidRPr="00B321DF">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
@@ -7654,65 +7728,51 @@
               </w:rPr>
               <w:t>693</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies (</w:t>
             </w:r>
             <w:r w:rsidR="007D7F46" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> chemises)</w:t>
             </w:r>
             <w:r w:rsidR="005A7AFD" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005A7AFD" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005A7AFD" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., 24 x 18,8 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DE3BA40" w14:textId="77777777" w:rsidR="00591CB4" w:rsidRDefault="00591CB4" w:rsidP="00591CB4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26CB6BD5" w14:textId="77777777" w:rsidR="00522197" w:rsidRPr="00657299" w:rsidRDefault="00522197" w:rsidP="00522197">
             <w:pPr>
@@ -8027,60 +8087,52 @@
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="005A7AFD" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="005A7AFD" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>; n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="005A7AFD" w:rsidRPr="005A7AFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 25 x 20,3 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12ADA756" w14:textId="77777777" w:rsidR="00497CFE" w:rsidRDefault="00497CFE" w:rsidP="00497CFE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4700B7F7" w14:textId="77777777" w:rsidR="00154177" w:rsidRPr="00657299" w:rsidRDefault="00154177" w:rsidP="00154177">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -8165,51 +8217,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="552C5FAA" w14:textId="77777777" w:rsidR="00154177" w:rsidRDefault="00154177" w:rsidP="00154177">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir aussi P463/A2/1 dans le présent fonds pour des documents de la vie religieuse de l’abbé Alfred Houde.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="225ED15B" w14:textId="77777777" w:rsidR="00154177" w:rsidRPr="00657299" w:rsidRDefault="00154177" w:rsidP="00154177">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Photographies originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A92464F" w14:textId="1E005E00" w:rsidR="00154177" w:rsidRDefault="00BD2281" w:rsidP="00154177">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B98782C" w14:textId="77777777" w:rsidR="00154177" w:rsidRDefault="00154177" w:rsidP="00154177">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69BE650B" w14:textId="77777777" w:rsidR="008628DA" w:rsidRDefault="008628DA"/>
@@ -8385,65 +8436,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00B01BDA" w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 155</w:t>
             </w:r>
             <w:r w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="00A041C2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A041C2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0026298E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 12,9 x 9 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BB7EFDB" w14:textId="77777777" w:rsidR="009A7593" w:rsidRDefault="009A7593" w:rsidP="009A7593">
             <w:pPr>
               <w:rPr>
@@ -8797,63 +8834,55 @@
             </w:r>
             <w:r w:rsidR="001D2185" w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, [entre 1985 et 2005]</w:t>
             </w:r>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="001D2185" w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001D2185" w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001D2185" w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001D2185" w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., 13,1 x 10,1 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC80187" w14:textId="77777777" w:rsidR="00A041C2" w:rsidRPr="001D2185" w:rsidRDefault="00A041C2" w:rsidP="00A041C2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75EF85E3" w14:textId="77777777" w:rsidR="00A041C2" w:rsidRPr="001D2185" w:rsidRDefault="00A041C2" w:rsidP="00A041C2">
             <w:pPr>
@@ -8908,51 +8937,51 @@
             </w:pPr>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D538D8A" w14:textId="6D406A7D" w:rsidR="00A52613" w:rsidRPr="001D2185" w:rsidRDefault="00A52613" w:rsidP="00A041C2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir aussi la </w:t>
             </w:r>
             <w:hyperlink w:anchor="P463B181VoitureLouisHoude" w:history="1">
               <w:r w:rsidRPr="001D2185">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>première voiture de Louis Houde à P463/B1/8.1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34F3AF9A" w14:textId="3318E69B" w:rsidR="00A041C2" w:rsidRPr="001D2185" w:rsidRDefault="00A041C2" w:rsidP="00A041C2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographies originales.</w:t>
             </w:r>
           </w:p>
@@ -9068,102 +9097,87 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="005559E1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="0034343A" w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t>., 10,8 x 8,3 cm.</w:t>
+              <w:t xml:space="preserve"> n&amp;b., 10,8 x 8,3 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F3DE134" w14:textId="77777777" w:rsidR="00115144" w:rsidRDefault="00115144" w:rsidP="00115144">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13F57956" w14:textId="77777777" w:rsidR="00115144" w:rsidRPr="00657299" w:rsidRDefault="00115144" w:rsidP="00115144">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3C8BDE" w14:textId="4C16FCAB" w:rsidR="00115144" w:rsidRDefault="00115144" w:rsidP="00115144">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ce dossier présente des portraits d’hommes étudiants</w:t>
             </w:r>
             <w:r w:rsidR="0034343A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, individuels (1951-1952) ou dans une mosaïque de groupe (École Normale Laval, 1946 à 1955). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CCEA341" w14:textId="77777777" w:rsidR="00115144" w:rsidRDefault="00115144" w:rsidP="00115144">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E59EC20" w14:textId="77777777" w:rsidR="00115144" w:rsidRDefault="00115144" w:rsidP="00115144">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -9250,51 +9264,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00115144" w:rsidRPr="00A674F8" w14:paraId="470BF66A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31152DE9" w14:textId="77777777" w:rsidR="001D2185" w:rsidRPr="001D2185" w:rsidRDefault="001D2185" w:rsidP="001D2185">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E08-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4362D38C" w14:textId="148F0B0E" w:rsidR="00115144" w:rsidRPr="00A674F8" w:rsidRDefault="001D2185" w:rsidP="001D2185">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2185">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30F923B7" w14:textId="627AF46F" w:rsidR="00115144" w:rsidRPr="00B321DF" w:rsidRDefault="00115144" w:rsidP="00115144">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
@@ -9348,60 +9361,52 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="005559E1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 9,5 x 15 cm ou plus petit.</w:t>
@@ -9614,65 +9619,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="005559E1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00FE4070" w:rsidRPr="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. et </w:t>
+              <w:t xml:space="preserve"> n&amp;b. et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 12 x 8,7 cm, 8,7 x 11 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7826F6E2" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
@@ -9861,65 +9852,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00FE4070" w:rsidRPr="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. et </w:t>
+              <w:t xml:space="preserve">; n&amp;b. et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FE4070">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 9 x 13,7 cm, 12,4 x 8,8 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71FE110C" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
@@ -10210,65 +10187,51 @@
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="009F06C5" w:rsidRPr="009F06C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>238</w:t>
             </w:r>
             <w:r w:rsidRPr="009F06C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="009F06C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (incluant avis de décès, 3 chemises)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009F06C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 15,3 x 10,2 cm ou plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EE86649" w14:textId="77777777" w:rsidR="009F06C5" w:rsidRDefault="009F06C5" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
@@ -10591,58 +10554,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier montre les festivités de Noël de la famille Houde, en 1969, avec les enfants et les petits-enfants du couple François Xavier Houde et Rosalie Tremblay.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="740A38E9" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="291F9606" w14:textId="41C8639A" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les photos, on retrouve entre autres : Brigitte Houde, Céline Houde, Marie-Paule Houde, Georges Houde, Bernard Houde, Gérard Houde, Jean-Yves </w:t>
-[...6 lines deleted...]
-              <w:t>Houde, Martine Houde, Margot (Marguerite) Gagnon épouse de Gérard, Noëlla Lemieux, Rosalie Tremblay (grand-mère), etc.</w:t>
+              <w:t>Sur les photos, on retrouve entre autres : Brigitte Houde, Céline Houde, Marie-Paule Houde, Georges Houde, Bernard Houde, Gérard Houde, Jean-Yves Houde, Martine Houde, Margot (Marguerite) Gagnon épouse de Gérard, Noëlla Lemieux, Rosalie Tremblay (grand-mère), etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25557BC5" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B79F946" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
@@ -10762,65 +10718,51 @@
         <w:t>-]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1955</w:t>
       </w:r>
       <w:r w:rsidRPr="00F479E6">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1A23">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 6 photographies;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>, 8,5 x 10,8 cm et plus petit (1 chemise).</w:t>
+        <w:t xml:space="preserve"> n&amp;b, 8,5 x 10,8 cm et plus petit (1 chemise).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C88AB9" w14:textId="77777777" w:rsidR="00BF2184" w:rsidRDefault="00BF2184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA5AAD" w:rsidRPr="00A674F8" w14:paraId="32656B2E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="21A871B9" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
@@ -10899,60 +10841,52 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="007C1A23">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007C1A23">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="007C1A23">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EA85679" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B0A46AF" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRPr="00657299" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -11128,65 +11062,51 @@
               </w:rPr>
               <w:t>[19--], [194-], 1955</w:t>
             </w:r>
             <w:r w:rsidRPr="00F479E6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00023DCF" w:rsidRPr="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC8C613" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D639129" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRPr="00657299" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
@@ -11417,51 +11337,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA5AAD" w:rsidRPr="00A674F8" w14:paraId="1039C5A3" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7CE18FA1" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E0961C5" w14:textId="183F64F6" w:rsidR="00AA5AAD" w:rsidRPr="00A674F8" w:rsidRDefault="00BF2184" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11515,60 +11434,52 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00023DCF" w:rsidRPr="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="00023DCF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 8,7 x 14,6 cm et plus petit.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C395851" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EFE0E37" w14:textId="77777777" w:rsidR="00AA5AAD" w:rsidRPr="00657299" w:rsidRDefault="00AA5AAD" w:rsidP="00AA5AAD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
@@ -11739,65 +11650,51 @@
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1956</w:t>
             </w:r>
             <w:r w:rsidRPr="003A0A89">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="003A0A89" w:rsidRPr="003A0A89">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="003A0A89">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01F67472" w14:textId="77777777" w:rsidR="00837D79" w:rsidRDefault="00837D79" w:rsidP="00837D79">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66DDE638" w14:textId="77777777" w:rsidR="00837D79" w:rsidRPr="00657299" w:rsidRDefault="00837D79" w:rsidP="00837D79">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
@@ -12091,65 +11988,51 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="003A0A89">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="003A0A89" w:rsidRPr="003A0A89">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="003A0A89">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., 9,2 x 9 cm ou 8,9 x 9 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45E43D16" w14:textId="77777777" w:rsidR="00A52613" w:rsidRDefault="00A52613" w:rsidP="00A52613">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60083DAC" w14:textId="77777777" w:rsidR="00A52613" w:rsidRPr="00657299" w:rsidRDefault="00A52613" w:rsidP="00A52613">
             <w:pPr>
@@ -12216,51 +12099,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6766A22B" w14:textId="264AE498" w:rsidR="00A52613" w:rsidRDefault="00A52613" w:rsidP="00A52613">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir aussi le </w:t>
             </w:r>
             <w:hyperlink w:anchor="P463B141MariageLouisHoude" w:history="1">
               <w:r w:rsidRPr="00837D79">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>mariage de Louis Houde à la cote P463/B1/4.1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="561079FC" w14:textId="77777777" w:rsidR="00421C27" w:rsidRDefault="00421C27" w:rsidP="00421C27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Les images ont été retirées de l’album d’origine en raison de la présence de signes d’humidité et de ruban adhésif nuisible à la conservation.</w:t>
             </w:r>
           </w:p>
@@ -12511,65 +12394,51 @@
               </w:rPr>
               <w:t xml:space="preserve">– 2 photographies. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00785F61">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>418</w:t>
             </w:r>
             <w:r w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> négatifs (2 chemises)</w:t>
             </w:r>
             <w:r w:rsidR="00B01BDA" w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t>, 19 x 12,1</w:t>
+              <w:t>; n&amp;b, 19 x 12,1</w:t>
             </w:r>
             <w:r w:rsidR="00785F61">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B01BDA" w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>cm</w:t>
             </w:r>
             <w:r w:rsidR="00785F61">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 14,5 x 9,2 cm</w:t>
             </w:r>
             <w:r w:rsidR="00B01BDA" w:rsidRPr="00B01BDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou plus petit</w:t>
             </w:r>
@@ -13430,51 +13299,52 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1088962219">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="684019500">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="34427707">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1237544706">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="164"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -13552,80 +13422,82 @@
     <w:rsid w:val="003B2ED5"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="00400A78"/>
     <w:rsid w:val="004107D6"/>
     <w:rsid w:val="00421C27"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00442F25"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="00462070"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00470904"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="00486166"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00487A36"/>
     <w:rsid w:val="00497CFE"/>
     <w:rsid w:val="004A2E98"/>
     <w:rsid w:val="004B5EE5"/>
     <w:rsid w:val="004E71E7"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00522197"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
+    <w:rsid w:val="00551A95"/>
     <w:rsid w:val="00551FD3"/>
     <w:rsid w:val="005559E1"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="00591CB4"/>
     <w:rsid w:val="00591E03"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005A7AFD"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C6B4B"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00602693"/>
     <w:rsid w:val="00603578"/>
     <w:rsid w:val="006105B2"/>
     <w:rsid w:val="00610801"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00634E29"/>
     <w:rsid w:val="00635D9D"/>
     <w:rsid w:val="00647F6A"/>
     <w:rsid w:val="00657299"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="006654F5"/>
     <w:rsid w:val="00665D2F"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00670CE9"/>
     <w:rsid w:val="006747D9"/>
     <w:rsid w:val="006918E5"/>
     <w:rsid w:val="00694078"/>
+    <w:rsid w:val="00696564"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00761AAA"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00773D49"/>
     <w:rsid w:val="00785F61"/>
     <w:rsid w:val="00792B30"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007C17EC"/>
     <w:rsid w:val="007C1A23"/>
     <w:rsid w:val="007D7F46"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="007F6CE6"/>
     <w:rsid w:val="008200E3"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00837D79"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="008628DA"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
@@ -13782,52 +13654,52 @@
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF5348"/>
     <w:rsid w:val="00FF6F30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14687,100 +14559,100 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00773D49"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A52613"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A52613"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15196,73 +15068,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A03BFDE-F850-4895-9E01-FF296D78F2CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>23476</Characters>
+  <Pages>1</Pages>
+  <Words>4309</Words>
+  <Characters>23700</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>869</Lines>
-  <Paragraphs>552</Paragraphs>
+  <Lines>197</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27093</CharactersWithSpaces>
+  <CharactersWithSpaces>27954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>