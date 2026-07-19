--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -297,101 +297,100 @@
         <w:t>2 mai 2025</w:t>
       </w:r>
       <w:r w:rsidR="00541B32">
         <w:t xml:space="preserve"> et le 24 février 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211F0C4A" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455478672" w:history="1">
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
@@ -424,71 +423,71 @@
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F27448E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478673" w:history="1">
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/A1</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -537,81 +536,81 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="607DD4F9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478674" w:history="1">
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">/A1/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -665,51 +664,50 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="730DEBD3" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002C4992">
         <w:t>462</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C4992">
         <w:t>Collection Rodrigue Cantin</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
@@ -907,109 +905,109 @@
       <w:r>
         <w:t xml:space="preserve">Ayant récupéré quelques documents de la Fabrique </w:t>
       </w:r>
       <w:r w:rsidRPr="002C4992">
         <w:t>de Saint-Edmond-les-Plaines</w:t>
       </w:r>
       <w:r>
         <w:t>, M. Rodrigue Cantin aborde son fils, Steeve, directeur général à la Société d’histoire, pour y déposer les documents dans une collection d’archives. Il rencontre l’archiviste Frédérique Fradet le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95E03">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mai 2025 et signe l’ouverture de la collection, officialisant ainsi la donation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08499E76" w14:textId="77777777" w:rsidR="00D02792" w:rsidRDefault="00D02792" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="4A675247" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00D02792" w:rsidP="00923766">
       <w:r>
         <w:t>Du 20 au 24 février 2026, Alex Côté a débroché chaque photographie originale des recensements de 1968 à Saint-Edmond afin d’éviter les dommages de la rouille dans le temps</w:t>
       </w:r>
       <w:r w:rsidR="00BF368D">
-        <w:t xml:space="preserve">, et les a déposé dans des pochettes de plastique. </w:t>
+        <w:t xml:space="preserve">, et les a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF368D">
+        <w:t>déposé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF368D">
+        <w:t xml:space="preserve"> dans des pochettes de plastique. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="1A2CF05D" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00D95E03">
         <w:t xml:space="preserve">procès-verbaux de la Fabrique </w:t>
       </w:r>
       <w:r w:rsidR="00D95E03" w:rsidRPr="002C4992">
         <w:t>de Saint-Edmond-les-Plaines</w:t>
       </w:r>
       <w:r w:rsidR="00541B32">
         <w:t xml:space="preserve"> de 1937 à 1944, de 1959-1960 et de 1972</w:t>
       </w:r>
       <w:r w:rsidR="00D95E03">
         <w:t xml:space="preserve">, de documents financiers manuscrits (revenus, dépenses, </w:t>
       </w:r>
       <w:r w:rsidR="00066102">
         <w:t xml:space="preserve">emprunts, </w:t>
       </w:r>
       <w:r w:rsidR="00D95E03">
         <w:t>dons, capitation</w:t>
       </w:r>
       <w:r w:rsidR="00541B32">
-        <w:t>) à travers ces comptes-rendus de paroisse ou de conseil de pastoral. Le fonds comprend également des recensements des familles de Saint-Edmond-les-Plaines et à proximité (</w:t>
-[...7 lines deleted...]
-        <w:t>, Normandin) de 1959 à 1980, de 1968 et de 1991, lesquels documents sont parfois accompagnés</w:t>
+        <w:t>) à travers ces comptes-rendus de paroisse ou de conseil de pastoral. Le fonds comprend également des recensements des familles de Saint-Edmond-les-Plaines et à proximité (Albanel, Normandin) de 1959 à 1980, de 1968 et de 1991, lesquels documents sont parfois accompagnés</w:t>
       </w:r>
       <w:r w:rsidR="00D95E03">
         <w:t xml:space="preserve"> de photographies de </w:t>
       </w:r>
       <w:r w:rsidR="00541B32">
         <w:t xml:space="preserve">familles </w:t>
       </w:r>
       <w:r w:rsidR="00D95E03">
         <w:t>de la paroisse</w:t>
       </w:r>
       <w:r w:rsidR="00541B32">
         <w:t>. À cela on ajoute quelques</w:t>
       </w:r>
       <w:r w:rsidR="00D95E03">
         <w:t xml:space="preserve"> livres religieux utilisés lors de messes</w:t>
       </w:r>
       <w:r w:rsidR="00541B32">
         <w:t>, en français ou en latin, publiés entre 1942 et 1974, puis</w:t>
       </w:r>
       <w:r w:rsidR="00D95E03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00541B32">
         <w:t xml:space="preserve">quelques pages d’annuaires téléphoniques de la paroisse Saint-Edmond-les-Plaines, </w:t>
       </w:r>
@@ -1018,89 +1016,280 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EFFE2C" w14:textId="4DCFCA0B" w:rsidR="00D02792" w:rsidRPr="00A674F8" w:rsidRDefault="00D02792" w:rsidP="00923766">
+    <w:p w14:paraId="57EFFE2C" w14:textId="4DCFCA0B" w:rsidR="00D02792" w:rsidRDefault="00D02792" w:rsidP="00923766">
       <w:r>
         <w:t>Le document a été mis à jour le 24 février 2026 par l’archiviste Frédérique Fradet pour y indiquer les quantités totales et années estimées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279A58E0" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r>
+        <w:t>Débrochage, nettoyage et mise en pochette : Alex Côté, aide-archiviste, 20 au 24 février 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E06609" w14:textId="675060BD" w:rsidR="000C35B9" w:rsidRPr="00A674F8" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r>
+        <w:t>Mise à jour de l'instrument de recherche : Frédérique Fradet, archiviste, 24 février 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2053CD45" w14:textId="39692AD8" w:rsidR="002D1886" w:rsidRPr="00A674F8" w:rsidRDefault="002D1886" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A674F8">
+    <w:p w14:paraId="08B06171" w14:textId="3B3C7A51" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568BDDC8" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9"/>
+    <w:p w14:paraId="7196E1EC" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA88ABF" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44660B94" w14:textId="21C54A31" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>État de conservation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB275A2" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9"/>
+    <w:p w14:paraId="19D6F586" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r>
+        <w:t>Des photos et des documents ont dû être débrochés et rangés en pochette pour une meilleure préservation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F97CEB" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6695D777" w14:textId="2F8AF1C6" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDAFE34" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D77DC81" w14:textId="35D94B3D" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rançais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0882627E" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9"/>
+    <w:p w14:paraId="1A530666" w14:textId="5F799201" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mots-clés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069A4A0F" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="7E29401B" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r>
+        <w:t>Religion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1190B33D" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="480D68F5" w14:textId="48DBBF0B" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C35B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C33558" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9"/>
+    <w:p w14:paraId="458058D8" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r w:rsidRPr="000C35B9">
+        <w:t>Boîtes 1 à 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DD2823" w14:textId="77777777" w:rsidR="000C35B9" w:rsidRPr="000C35B9" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r w:rsidRPr="000C35B9">
+        <w:t>R08 E03 T05</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="2A59C678" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="000C35B9" w:rsidP="000C35B9">
+      <w:r w:rsidRPr="000C35B9">
+        <w:t>La première boîte comprend aussi du P461 Harold Veilleux.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25321" w:rsidRPr="000C35B9">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C71AB6A" w14:textId="77777777" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc455478672"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Contenu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8DF93C" w14:textId="77777777" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886"/>
     <w:p w14:paraId="281A981A" w14:textId="1445731C" w:rsidR="002D1886" w:rsidRPr="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1886">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Boîte 1 :</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1126,143 +1315,122 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Recensements Saint-Edmond-les-Plaines 1968 (avec photographies)</w:t>
       </w:r>
       <w:r w:rsidR="008D4A33">
         <w:t xml:space="preserve"> (7 cm)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EE4535" w14:textId="63AFF0FA" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Correspondance presbytère de Sainte-Monique 1962</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Correspondance presbytère de Sainte-Monique 1962; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E1F4F8" w14:textId="4E0F52D4" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Procès-verbaux de la Fabrique de Saint-Edmond 1937 à 1939 (livre identifié Ledger) (1,5 cm) et la suite de 1939 à 1944 (3,5 cm)</w:t>
-[...2 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Procès-verbaux de la Fabrique de Saint-Edmond 1937 à 1939 (livre identifié Ledger) (1,5 cm) et la suite de 1939 à 1944 (3,5 cm);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7FAB88" w14:textId="3CE97811" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Procès-verbaux conseil de la pastorale St-Edmond 1972 (1,4 cm)</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Procès-verbaux conseil de la pastorale St-Edmond 1972 (1,4 cm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E32399" w14:textId="77777777" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886"/>
     <w:p w14:paraId="65497A5E" w14:textId="7029B5B9" w:rsidR="002D1886" w:rsidRPr="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D1886">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Boîte 2 :</w:t>
       </w:r>
       <w:r w:rsidR="008D4A33" w:rsidRPr="008D4A33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D4A33" w:rsidRPr="008D4A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>21 cm de documents textuels</w:t>
       </w:r>
       <w:r w:rsidR="008D4A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 39 photographies originales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551A8B72" w14:textId="1DA7F422" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Recensements Saint-Edmond-les-Plaines 1968 (</w:t>
-[...8 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Recensements Saint-Edmond-les-Plaines 1968 (suite) (avec photographies);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7252250F" w14:textId="1C025435" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Comptes-rendus de la Fabrique Saint-Edmond 1959-1960</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64231C3E" w14:textId="3B4F7FFF" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Livre d’or à l’occasion du centenaire des religieuses du Bon-Conseil 1994;</w:t>
       </w:r>
@@ -1302,59 +1470,51 @@
       <w:r w:rsidRPr="008D4A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Boîte 3 :</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 cm de documents textuels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49948B75" w14:textId="01DDFB8F" w:rsidR="008D4A33" w:rsidRDefault="008D4A33" w:rsidP="008D4A33">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Recensements 1959 à 1975-1980, Saint-Edmond-les-Plaines, Normandin, </w:t>
-[...7 lines deleted...]
-        <w:t>, par rue/ famille (sans photos).</w:t>
+        <w:t>Recensements 1959 à 1975-1980, Saint-Edmond-les-Plaines, Normandin, Albanel, par rue/ famille (sans photos).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75442238" w14:textId="77777777" w:rsidR="008D4A33" w:rsidRDefault="008D4A33" w:rsidP="008D4A33"/>
     <w:p w14:paraId="5132D319" w14:textId="04B5D6E5" w:rsidR="008D4A33" w:rsidRPr="008D4A33" w:rsidRDefault="008D4A33" w:rsidP="008D4A33">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Boîte 4 :</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 22,5 cm de documents textuels</w:t>
       </w:r>
@@ -1493,51 +1653,50 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Missel-Rituel et Vespéral </w:t>
       </w:r>
       <w:r>
         <w:t>(sans année de publication).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E591C00" w14:textId="77777777" w:rsidR="008D4A33" w:rsidRDefault="008D4A33" w:rsidP="008D4A33"/>
     <w:p w14:paraId="3F5AA387" w14:textId="77777777" w:rsidR="008D4A33" w:rsidRDefault="008D4A33" w:rsidP="008D4A33"/>
     <w:p w14:paraId="508945F1" w14:textId="76648986" w:rsidR="002D1886" w:rsidRDefault="002D1886" w:rsidP="002D1886">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="2BC8C70F" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00FD34F3" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P462</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
@@ -2315,51 +2474,50 @@
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -3265,89 +3423,92 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="446169257">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1927495997">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="0000558E"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00066102"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
+    <w:rsid w:val="000C35B9"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
+    <w:rsid w:val="00153220"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00213D31"/>
     <w:rsid w:val="0022257F"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002C4992"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D1886"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
@@ -3481,52 +3642,52 @@
     <w:rsid w:val="00FD34F3"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4386,51 +4547,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -4829,72 +4990,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>5488</Characters>
+  <Pages>1</Pages>
+  <Words>1071</Words>
+  <Characters>5895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>343</Lines>
-  <Paragraphs>134</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6311</CharactersWithSpaces>
+  <CharactersWithSpaces>6953</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>