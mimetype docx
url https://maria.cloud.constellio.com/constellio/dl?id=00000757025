--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -300,93 +300,92 @@
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00B82926">
         <w:t>12 février 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C444175" w14:textId="7C3B8010" w:rsidR="00300A14" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc190253499" w:history="1">
         <w:r w:rsidR="00300A14" w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00300A14">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00300A14">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00300A14">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253499 \h </w:instrText>
         </w:r>
@@ -417,51 +416,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="518FFBD2" w14:textId="6A8A7F54" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253500" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253500 \h </w:instrText>
         </w:r>
@@ -493,51 +492,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1BBC8AB9" w14:textId="35096BEE" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253501" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/A1 Documents de réunions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253501 \h </w:instrText>
         </w:r>
@@ -567,51 +566,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B22901C" w14:textId="2408DC3E" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253502" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P453/A1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253502 \h </w:instrText>
         </w:r>
@@ -641,51 +640,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67FF3EC9" w14:textId="6F63C473" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253503" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P453/A1/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253503 \h </w:instrText>
         </w:r>
@@ -715,51 +714,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4618A333" w14:textId="384EDB02" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253504" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P453/A1/3 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253504 \h </w:instrText>
         </w:r>
@@ -791,51 +790,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A39B0DF" w14:textId="68324BA0" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253505" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/A2 Communications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253505 \h </w:instrText>
         </w:r>
@@ -865,51 +864,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52433094" w14:textId="450B2562" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253506" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/A2/1 : Correspondance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253506 \h </w:instrText>
         </w:r>
@@ -939,51 +938,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76AB883C" w14:textId="71B996CB" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253507" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P453/A2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253507 \h </w:instrText>
         </w:r>
@@ -1015,51 +1014,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D966A46" w14:textId="19CB1195" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253508" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/A3 Finances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253508 \h </w:instrText>
         </w:r>
@@ -1089,51 +1088,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E77B84C" w14:textId="3FBB723A" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253509" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P453/A3/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253509 \h </w:instrText>
         </w:r>
@@ -1163,51 +1162,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51E636A4" w14:textId="563432F7" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253510" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P453/A3/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253510 \h </w:instrText>
         </w:r>
@@ -1238,51 +1237,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07CB1550" w14:textId="234D6A3F" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253511" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253511 \h </w:instrText>
         </w:r>
@@ -1314,51 +1313,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14FD487A" w14:textId="29C660AC" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253512" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253512 \h </w:instrText>
         </w:r>
@@ -1388,51 +1387,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53D21C74" w14:textId="490859C4" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253513" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/B1/1 : Garages patrimoniaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253513 \h </w:instrText>
         </w:r>
@@ -1462,51 +1461,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E9A6775" w14:textId="13654523" w:rsidR="00300A14" w:rsidRDefault="00300A14">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190253514" w:history="1">
         <w:r w:rsidRPr="000E4211">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P453/B1/2 : Muret</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190253514 \h </w:instrText>
         </w:r>
@@ -1537,107 +1536,124 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="447FBAC3" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc190253499"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="3A3C6539" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="3A3C6539" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B82926">
         <w:t>453</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00B82926">
         <w:t>Coopérative de solidarité du quartier des Anglais</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00C7164B">
         <w:t>2003-2023</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00C7164B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7164B">
         <w:t xml:space="preserve">– 10 cm de documents textuels. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001153BB">
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7164B">
         <w:t xml:space="preserve">33 photographies; couleur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4035D709" w14:textId="77777777" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="00923766"/>
+    <w:p w14:paraId="2F0A4C55" w14:textId="4757A6C4" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:r>
+        <w:t>Collation</w:t>
+      </w:r>
+      <w:r>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391F2FDF" w14:textId="77777777" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:r>
+        <w:t xml:space="preserve">Donation initiale, Lucie Deschênes, 28 octobre 2024 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7C536D" w14:textId="77777777" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC"/>
+    <w:p w14:paraId="1EB52F5F" w14:textId="48997F7F" w:rsidR="002344FC" w:rsidRPr="00A674F8" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:r>
+        <w:t>– [2003-2023]. – 10 cm de documents textuels. – 33 photographies; couleur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1747,98 +1763,165 @@
     <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E4468C" w14:textId="77777777" w:rsidR="002344FC" w:rsidRPr="002344FC" w:rsidRDefault="002344FC" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D349DC" w14:textId="35DD5698" w:rsidR="002344FC" w:rsidRPr="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002344FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002344FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAEF0D5" w14:textId="77777777" w:rsidR="002344FC" w:rsidRPr="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C53BA3" w14:textId="77777777" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122FC1E2" w14:textId="77777777" w:rsidR="002344FC" w:rsidRPr="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8DB754" w14:textId="6CA074A9" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:r w:rsidRPr="002344FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002344FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703B25C8" w14:textId="77777777" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC"/>
+    <w:p w14:paraId="420910BB" w14:textId="3A1F3F80" w:rsidR="002344FC" w:rsidRDefault="002344FC" w:rsidP="002344FC">
+      <w:r>
+        <w:t>Français</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52552290" w14:textId="77777777" w:rsidR="003851BF" w:rsidRDefault="003851BF" w:rsidP="00923766"/>
     <w:p w14:paraId="730D8CFB" w14:textId="5D3C4F3D" w:rsidR="003851BF" w:rsidRPr="003851BF" w:rsidRDefault="003851BF" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003851BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacement des contenants : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6433FE99" w14:textId="77777777" w:rsidR="003851BF" w:rsidRDefault="003851BF" w:rsidP="00923766"/>
     <w:p w14:paraId="5A0422A0" w14:textId="231C6BD3" w:rsidR="003851BF" w:rsidRDefault="003851BF" w:rsidP="00923766">
       <w:r>
         <w:t>Boîte 1 (unique)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3193F4D0" w14:textId="271B9B0A" w:rsidR="003851BF" w:rsidRPr="00A674F8" w:rsidRDefault="003851BF" w:rsidP="00923766">
+    <w:p w14:paraId="0F0D749B" w14:textId="5BD3E591" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="003851BF" w:rsidP="00923766">
       <w:r w:rsidRPr="003851BF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R08 E08 T03</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A674F8">
+      <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="3682A0CD" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="0042235A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc190253500"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P453</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
@@ -2066,51 +2149,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="2E571595" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="0042235A" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc190253502"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Texte20"/>
             <w:r w:rsidR="00AB6798">
@@ -2176,51 +2258,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="597DD6CA" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="0042235A" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc190253503"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2283,51 +2364,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="36DC7198" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="0042235A" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc190253504"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2485,51 +2565,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="7F16D5B7" w:rsidR="00561EAD" w:rsidRDefault="0042235A" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc190253506"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Correspondance</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="344EF9CF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
@@ -2539,51 +2618,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="57AE4351" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="0042235A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc190253507"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
@@ -2671,51 +2749,50 @@
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Finances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="5A7A2753" w14:textId="77777777" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="0042235A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B43804F" w14:textId="77777777" w:rsidR="0042235A" w:rsidRPr="00AB6798" w:rsidRDefault="0042235A" w:rsidP="0042235A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079E126C" w14:textId="77777777" w:rsidR="0042235A" w:rsidRPr="00A674F8" w:rsidRDefault="0042235A" w:rsidP="0042235A">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2768,51 +2845,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5942432D" w14:textId="77777777" w:rsidR="0042235A" w:rsidRPr="00A674F8" w:rsidRDefault="0042235A" w:rsidP="00110857">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E180CC8" w14:textId="4AE66728" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="00110857">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc190253509"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2868,65 +2944,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042235A" w:rsidRPr="00A674F8" w14:paraId="62901B1F" w14:textId="77777777" w:rsidTr="00110857">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5AD227A1" w14:textId="77777777" w:rsidR="0042235A" w:rsidRPr="00A674F8" w:rsidRDefault="0042235A" w:rsidP="00110857">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B4733B7" w14:textId="006554A2" w:rsidR="0042235A" w:rsidRPr="00B321DF" w:rsidRDefault="0042235A" w:rsidP="00110857">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc190253510"/>
             <w:r>
-              <w:t>P453/A</w:t>
-[...5 lines deleted...]
-              <w:t>/2</w:t>
+              <w:t>P453/A3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
@@ -3261,179 +3330,136 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T03</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="4F52FFB0" w:rsidR="00920C0F" w:rsidRPr="00A674F8" w:rsidRDefault="00920C0F" w:rsidP="00920C0F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920C0F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1 (unique)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="65C85106" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="0042235A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc190253513"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Garages patrimoniaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="331B5BF6" w14:textId="0B32BC66" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-              <w:t>; couleur.</w:t>
+              <w:t xml:space="preserve"> 2007. – 29 photographies; couleur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BCEDD0D" w14:textId="77777777" w:rsidR="0042235A" w:rsidRPr="0042235A" w:rsidRDefault="0042235A" w:rsidP="0042235A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7529BC" w14:textId="6EA8E5C5" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="0042235A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ce dossier comprend</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> des images de garages patrimoniaux </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend des images de garages patrimoniaux </w:t>
             </w:r>
             <w:r w:rsidR="00F13589">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">du quartier des Anglais de Dolbeau-Mistassini utilisés par les résidents, ainsi que de la démolition d’un groupe de garages vers 2007 par la compagnie Bowater (usine). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EB9452A" w14:textId="77777777" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="0042235A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0042235A" w:rsidRPr="00A674F8" w14:paraId="37FB5EAA" w14:textId="77777777" w:rsidTr="007F33D1">
@@ -3462,97 +3488,90 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T03</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38EE1D64" w14:textId="42BB97CD" w:rsidR="0042235A" w:rsidRPr="00A674F8" w:rsidRDefault="00920C0F" w:rsidP="00920C0F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00920C0F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1 (unique)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C2F3538" w14:textId="30DF6B94" w:rsidR="0042235A" w:rsidRPr="00B321DF" w:rsidRDefault="0042235A" w:rsidP="0042235A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc190253514"/>
             <w:r>
               <w:t>P453</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Muret</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="0A1964F6" w14:textId="53040E09" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="0042235A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">2011. – 4 photographies; copies, couleur, sur papier imprimé. </w:t>
+              <w:t xml:space="preserve">– 2011. – 4 photographies; copies, couleur, sur papier imprimé. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="521DB690" w14:textId="77777777" w:rsidR="0042235A" w:rsidRDefault="0042235A" w:rsidP="0042235A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F3A7726" w14:textId="2C5C04C8" w:rsidR="0042235A" w:rsidRPr="0042235A" w:rsidRDefault="0042235A" w:rsidP="0042235A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
@@ -4058,94 +4077,96 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2053335535">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2048141578">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="161"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
+    <w:rsid w:val="002344FC"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="00300A14"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003851BF"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="0042235A"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004F290A"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
@@ -4218,99 +4239,100 @@
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C7164B"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
+    <w:rsid w:val="00D84BF2"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E55C6A"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F13589"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5170,51 +5192,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -5587,72 +5609,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>4913</Characters>
+  <Pages>1</Pages>
+  <Words>920</Words>
+  <Characters>5061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5795</CharactersWithSpaces>
+  <CharactersWithSpaces>5970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>