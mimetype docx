--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -307,93 +307,92 @@
         <w:t xml:space="preserve">et le 6 février </w:t>
       </w:r>
       <w:r w:rsidR="00E70653">
         <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053BF289" w14:textId="2F255AE8" w:rsidR="00795E32" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc189752085" w:history="1">
         <w:r w:rsidR="00795E32" w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00795E32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00795E32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00795E32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752085 \h </w:instrText>
         </w:r>
@@ -424,51 +423,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67D41AE7" w14:textId="2CA9E63D" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752086" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752086 \h </w:instrText>
         </w:r>
@@ -500,51 +499,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F190568" w14:textId="3F55B1F9" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752087" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A1 Membres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752087 \h </w:instrText>
         </w:r>
@@ -574,51 +573,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DF1396E" w14:textId="587DAC09" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752088" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A1/1 : Vêtures, professions et agrégations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752088 \h </w:instrText>
         </w:r>
@@ -648,51 +647,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A34F1D8" w14:textId="467F1536" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752089" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A1/2 : Livre d’or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752089 \h </w:instrText>
         </w:r>
@@ -724,51 +723,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C2EF735" w14:textId="64C01B69" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752090" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A2 Documents de réunion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752090 \h </w:instrText>
         </w:r>
@@ -798,51 +797,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10CEA351" w14:textId="3C64B411" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752091" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A2/1 : Procès-verbaux 1947 à 1997</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752091 \h </w:instrText>
         </w:r>
@@ -872,51 +871,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="625C25F4" w14:textId="3DAD2F99" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752092" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A2/2 : Procès-verbaux 1997 à 2003</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752092 \h </w:instrText>
         </w:r>
@@ -948,51 +947,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0428DF15" w14:textId="05C00A08" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752093" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A3 Fonctionnement et activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752093 \h </w:instrText>
         </w:r>
@@ -1022,66 +1021,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F02C926" w14:textId="6D4CF28F" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752094" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/A3/1 : Programmes du 60</w:t>
         </w:r>
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>, 2007</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752094 \h </w:instrText>
         </w:r>
@@ -1112,51 +1111,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18EB8A34" w14:textId="0DD0D332" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752095" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752095 \h </w:instrText>
         </w:r>
@@ -1188,51 +1187,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F21A6BD" w14:textId="1977841D" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752096" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752096 \h </w:instrText>
         </w:r>
@@ -1262,66 +1261,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69065CD3" w14:textId="3E669D86" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752097" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/B1/1 : 50</w:t>
         </w:r>
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire O.F.S., 1997</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752097 \h </w:instrText>
         </w:r>
@@ -1351,51 +1350,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34240563" w14:textId="7FF7F4BC" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752098" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/B1/2 : Capucins et présidentes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752098 \h </w:instrText>
         </w:r>
@@ -1425,66 +1424,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64EF6EAB" w14:textId="1947DDCD" w:rsidR="00795E32" w:rsidRDefault="00795E32">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189752099" w:history="1">
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P459/B1/3 : 60</w:t>
         </w:r>
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00F55D7B">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire O.F.S., 2007</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189752099 \h </w:instrText>
         </w:r>
@@ -1515,108 +1514,149 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="50758FCE" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc189752085"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="73830ACF" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="5EF75FEA" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00CE71C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="12620"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E70653">
         <w:t>459</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00E70653">
         <w:t>Ordre franciscain séculier de Saint-Eugène</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00AE01E0">
         <w:t>1947-2007</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00E70653">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B21456">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E70653">
         <w:t xml:space="preserve"> cm de documents textuels. – </w:t>
       </w:r>
       <w:r w:rsidR="00AE01E0">
         <w:t>324</w:t>
       </w:r>
       <w:r w:rsidR="00E70653">
         <w:t xml:space="preserve"> photographies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE71C0">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5FD078" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="00CE71C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="12620"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4568F5F9" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="00CE71C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="12620"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Donation initiale (4 février 2025) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B11F01" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="00CE71C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="12620"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643712D4" w14:textId="2FDA433B" w:rsidR="00CE71C0" w:rsidRPr="00A674F8" w:rsidRDefault="00CE71C0" w:rsidP="00CE71C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="12620"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>– [1947-2007]. – 6 cm de documents textuels. – 324 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1744,99 +1784,105 @@
         <w:t>de l’O.F.S. de</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve"> Saint-Eugène, les membres ont pris part à une grande marche dans le cadre de la Fête-Dieu, réévoquant une tradition ancienne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5155FB34" w14:textId="77777777" w:rsidR="008C1FB4" w:rsidRDefault="008C1FB4" w:rsidP="008C1FB4"/>
     <w:p w14:paraId="5E72DAA2" w14:textId="0047DF90" w:rsidR="008C1FB4" w:rsidRDefault="008C1FB4" w:rsidP="008C1FB4">
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve">Historiquement, la </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve">raternité était liée aux Frères mineurs capucins de Lac-Bouchette ainsi qu’aux Clarisses. Cette relation n’est plus d’actualité, mais l’influence de ces ordres religieux demeure présente dans les pratiques et </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">les </w:t>
       </w:r>
       <w:r w:rsidRPr="008C1FB4">
         <w:t>valeurs de la fraternité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C08732C" w14:textId="77777777" w:rsidR="008C1FB4" w:rsidRDefault="008C1FB4" w:rsidP="008C1FB4"/>
-    <w:p w14:paraId="773A65DF" w14:textId="1B1BC0CD" w:rsidR="008C1FB4" w:rsidRPr="008C1FB4" w:rsidRDefault="008C1FB4" w:rsidP="008C1FB4">
+    <w:p w14:paraId="773A65DF" w14:textId="1B1BC0CD" w:rsidR="008C1FB4" w:rsidRDefault="008C1FB4" w:rsidP="008C1FB4">
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve">L’Ordre </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve">ranciscain </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve">éculier de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C1FB4">
         <w:t>Saint-Eugène-d’Argentenay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve"> reste un mouvement d’action catholique. Il aide ses membres à devenir de meilleurs chrétiens et à intégrer les principes évangéliques dans leur vie quotidienne. Les membres consacrés prennent un engagement solennel pour vivre selon les valeurs de l’Ordre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166300DE" w14:textId="2AA799A3" w:rsidR="008C1FB4" w:rsidRPr="008C1FB4" w:rsidRDefault="008C1FB4" w:rsidP="008C1FB4">
+    <w:p w14:paraId="5B7EE956" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRPr="008C1FB4" w:rsidRDefault="00CE71C0" w:rsidP="008C1FB4"/>
+    <w:p w14:paraId="166300DE" w14:textId="2AA799A3" w:rsidR="008C1FB4" w:rsidRDefault="008C1FB4" w:rsidP="008C1FB4">
       <w:r w:rsidRPr="008C1FB4">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Malgré les évolutions, l’Ordre </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve">ranciscain </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve">éculier de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C1FB4">
         <w:t>Saint-Eugène-d’Argentenay</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C1FB4">
         <w:t xml:space="preserve"> témoigne d’une fidélité à sa mission originelle et continue de contribuer à la vie spirituelle et sociale de sa communauté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E7E861" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="008C1FB4"/>
+    <w:p w14:paraId="13A22C01" w14:textId="506C1BCB" w:rsidR="00CE71C0" w:rsidRPr="008C1FB4" w:rsidRDefault="00CE71C0" w:rsidP="008C1FB4">
+      <w:r w:rsidRPr="00CE71C0">
+        <w:t>[1] Saint-Eugène devient Saint-Eugène d’Argentenay en 1997</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F1AB59" w14:textId="77777777" w:rsidR="008C1FB4" w:rsidRPr="00A674F8" w:rsidRDefault="008C1FB4" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="7BE965FB" w:rsidR="00561EAD" w:rsidRDefault="00E70653" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Notre archiviste a rencontré Mme Yolande Labrecque, donatrice, pour l’informer de la donation d’un fonds et lui remettre la documentation nécessaire le 29 janvier 2025. Un contrat a été préparé le 30 janvier 2025 et la dame a été contactée pour un rendez-vous officialisant la première donation d’archives de l’ordre franciscain séculier de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Saint-Eugène-d’Argentenay</w:t>
       </w:r>
@@ -1920,50 +1966,70 @@
       <w:r w:rsidR="00B21456">
         <w:t xml:space="preserve"> au dossier et</w:t>
       </w:r>
       <w:r w:rsidR="00CB1B1F">
         <w:t xml:space="preserve"> trié </w:t>
       </w:r>
       <w:r w:rsidR="00B21456">
         <w:t>selon un</w:t>
       </w:r>
       <w:r w:rsidR="00CB1B1F">
         <w:t xml:space="preserve"> ordre qui respecte l’ordre originel de la donation</w:t>
       </w:r>
       <w:r w:rsidR="00B21456">
         <w:t xml:space="preserve"> (en fonction du principe de l’ordre primitif en archivistique)</w:t>
       </w:r>
       <w:r w:rsidR="00CB1B1F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776B372D" w14:textId="77777777" w:rsidR="00B21456" w:rsidRDefault="00B21456" w:rsidP="00923766"/>
     <w:p w14:paraId="414FA90B" w14:textId="4562B94A" w:rsidR="00B21456" w:rsidRDefault="00B21456" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Traitement par Frédérique Fradet, archiviste, le 6 février 2025. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="01877D8C" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="00923766"/>
+    <w:p w14:paraId="15C97A90" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="00CE71C0">
+      <w:r>
+        <w:t xml:space="preserve">Forme de traitement : Complété au dossier selon le respect de l'ordre primitif (ordre d'arrivée lors de la donation), 2025-02-06, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>photos restés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en albums d'origine, pas cotées individuellement, inscrit au rapport d'activités 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6F9D02" w14:textId="77777777" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="00CE71C0"/>
+    <w:p w14:paraId="7110EFBA" w14:textId="6DE7467E" w:rsidR="00CE71C0" w:rsidRDefault="00CE71C0" w:rsidP="00CE71C0">
+      <w:r>
+        <w:t>Donatrices : Yolande Labrecque et Lise Bouchard, O.F.S. Saint-Eugène</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="445C7A42" w14:textId="77777777" w:rsidR="00B21456" w:rsidRDefault="00B21456" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="2814E330" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B21456" w:rsidP="00923766">
       <w:r>
         <w:t>Les photographies ne sont pas cotées individuellement, mais identifiées et rangées au dossier dans le présent fonds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
@@ -1974,64 +2040,62 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Emplacement des contenants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B1F993" w14:textId="77777777" w:rsidR="00CB1B1F" w:rsidRPr="00A674F8" w:rsidRDefault="00CB1B1F" w:rsidP="00CB1B1F"/>
     <w:p w14:paraId="66C046F4" w14:textId="2814463F" w:rsidR="00CB1B1F" w:rsidRDefault="00685574" w:rsidP="00CB1B1F">
       <w:r>
         <w:t>Boîte 1, unique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EB2ADD" w14:textId="7CA85C44" w:rsidR="00685574" w:rsidRPr="00A674F8" w:rsidRDefault="00685574" w:rsidP="00CB1B1F">
       <w:r w:rsidRPr="00685574">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R08 E08 T04</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5636360C" w14:textId="77777777" w:rsidR="00CB1B1F" w:rsidRPr="00A674F8" w:rsidRDefault="00CB1B1F" w:rsidP="00923766"/>
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5636360C" w14:textId="276567DE" w:rsidR="00CB1B1F" w:rsidRPr="00A674F8" w:rsidRDefault="00CE71C0" w:rsidP="00923766">
+      <w:r w:rsidRPr="00CE71C0">
+        <w:t>Documents et photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="784E849D" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="271E76D3" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00E55565" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc189752086"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P459</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="357ED6D7" w14:textId="53EC20BA" w:rsidR="00DE7377" w:rsidRDefault="00DE7377" w:rsidP="00DE7377">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 1947-2007. – 6 cm de documents textuels. </w:t>
       </w:r>
@@ -2208,51 +2272,50 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="43380940" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="009A4815" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T04 Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="14C459BF" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00E55565" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc189752088"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00350A9C">
               <w:t>Vêtures, professions et agrégations</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="4310C63C" w14:textId="72C597E3" w:rsidR="00DC7291" w:rsidRDefault="00DC7291" w:rsidP="00DC7291">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2394,51 +2457,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="57C7B7E3" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="009A4815" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T04 Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="0C6FE4CC" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E55565" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc189752089"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00350A9C">
               <w:t>Livre d’or</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="41EDA6F2" w:rsidR="00C11F5D" w:rsidRDefault="00350A9C" w:rsidP="00350A9C">
             <w:pPr>
@@ -2554,51 +2616,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="00CB8860" w14:textId="75A79433" w:rsidR="00350A9C" w:rsidRDefault="00350A9C" w:rsidP="00350A9C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre relié noir. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00ACAF83" w14:textId="50E437B0" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00350A9C" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Original.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="78FB8F84" w:rsidR="00C11F5D" w:rsidRDefault="009A4815" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T04, Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2699,51 +2760,50 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="062D040A" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00C415F4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">08 E08 T04 Boîte 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="36768349" w:rsidR="00561EAD" w:rsidRDefault="00E55565" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc189752091"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C415F4">
               <w:t>Procès-verbaux 1947 à 1997</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="6B541D52" w14:textId="6D2D6EC7" w:rsidR="00C415F4" w:rsidRDefault="00C415F4" w:rsidP="00C415F4">
@@ -2941,51 +3001,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="0C303478" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C415F4" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T04 Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="6BFC6F1E" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E55565" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc189752092"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="009A4815">
               <w:t>Procès-verbaux 1997 à 2003</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
@@ -3216,51 +3275,50 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78CD2255" w14:textId="77777777" w:rsidR="009A4815" w:rsidRPr="00A674F8" w:rsidRDefault="009A4815" w:rsidP="00B90C5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">08 E08 T04 Boîte 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70AB06F8" w14:textId="7D0C8C54" w:rsidR="009A4815" w:rsidRDefault="009A4815" w:rsidP="00B90C5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc189752094"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Programmes du 60</w:t>
             </w:r>
             <w:r w:rsidRPr="009A4815">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
@@ -3629,51 +3687,50 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="12A9442A" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="008560F0" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T04 Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="437971D9" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E55565" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc189752097"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="008560F0">
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidR="008560F0" w:rsidRPr="008560F0">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
@@ -3863,119 +3920,103 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00350A9C" w:rsidRPr="00A674F8" w14:paraId="4DB15BFD" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15E85995" w14:textId="20CEA734" w:rsidR="00350A9C" w:rsidRPr="00A674F8" w:rsidRDefault="00EF77C7" w:rsidP="00350A9C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T04 Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C270B45" w14:textId="6581DFC9" w:rsidR="00350A9C" w:rsidRPr="00B321DF" w:rsidRDefault="00350A9C" w:rsidP="00350A9C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc189752098"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Capucins et présidentes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="7FB65E55" w14:textId="4F5D2E1F" w:rsidR="00EF77C7" w:rsidRDefault="00EF77C7" w:rsidP="00EF77C7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1947-1997. – 48 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">– 1947-1997. – 48 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., 15 x 10 cm et plus petit. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="124DDE97" w14:textId="77777777" w:rsidR="00EF77C7" w:rsidRDefault="00EF77C7" w:rsidP="00EF77C7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5060F622" w14:textId="77777777" w:rsidR="00EF77C7" w:rsidRPr="00350A9C" w:rsidRDefault="00EF77C7" w:rsidP="00EF77C7">
             <w:pPr>
@@ -4100,51 +4141,50 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="32B01C2C" w14:textId="0AFC273F" w:rsidR="002B0D98" w:rsidRPr="00A674F8" w:rsidRDefault="002B0D98" w:rsidP="002B0D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08 E08 T04 Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="067A46C0" w14:textId="3C2858E8" w:rsidR="002B0D98" w:rsidRPr="00B321DF" w:rsidRDefault="002B0D98" w:rsidP="002B0D98">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc189752099"/>
             <w:r>
               <w:t>P459</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
@@ -4927,51 +4967,52 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="473068233">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1637028835">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="206"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -5034,50 +5075,51 @@
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00685574"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007706E3"/>
     <w:rsid w:val="00795E32"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="008560F0"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="00894129"/>
     <w:rsid w:val="008A0AA0"/>
+    <w:rsid w:val="008B2A3A"/>
     <w:rsid w:val="008C1FB4"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009970FC"/>
     <w:rsid w:val="009A4815"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E3782"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A93163"/>
@@ -5096,50 +5138,51 @@
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C415F4"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB1B1F"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
+    <w:rsid w:val="00CE71C0"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D30A93"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D56062"/>
     <w:rsid w:val="00D67514"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DC7291"/>
     <w:rsid w:val="00DE7377"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E32D86"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E55565"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E70653"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
@@ -5157,52 +5200,52 @@
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6083,51 +6126,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -6583,72 +6626,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CA808D7-70B0-418F-80B4-FEFDA12F3CDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>10854</Characters>
+  <Pages>1</Pages>
+  <Words>2049</Words>
+  <Characters>11270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12802</CharactersWithSpaces>
+  <CharactersWithSpaces>13293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>