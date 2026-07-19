--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -304,93 +304,92 @@
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="0DA626C9" w:rsidR="00DA6900" w:rsidRDefault="00DD3A47" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Traité au dossier le 14 avril 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F1E23F" w14:textId="77777777" w:rsidR="00DD3A47" w:rsidRPr="00A674F8" w:rsidRDefault="00DD3A47" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D53C92C" w14:textId="42082014" w:rsidR="00A61CE2" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc195523743" w:history="1">
         <w:r w:rsidR="00A61CE2" w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00A61CE2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00A61CE2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00A61CE2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523743 \h </w:instrText>
         </w:r>
@@ -421,51 +420,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02595FF9" w14:textId="678F0FC2" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523744" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/A Documents textuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523744 \h </w:instrText>
         </w:r>
@@ -497,51 +496,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39C395C5" w14:textId="738F1C13" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523745" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/A1 Activités familiales</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523745 \h </w:instrText>
         </w:r>
@@ -571,51 +570,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F5576E5" w14:textId="05D3801F" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523746" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/A1/1 : Voyages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523746 \h </w:instrText>
         </w:r>
@@ -645,51 +644,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CBEEEE2" w14:textId="658B28BA" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523747" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P458/A1/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523747 \h </w:instrText>
         </w:r>
@@ -719,51 +718,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33DF16B7" w14:textId="7008289E" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523748" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P458/A1/3 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523748 \h </w:instrText>
         </w:r>
@@ -794,51 +793,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10773051" w14:textId="37FF3016" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523749" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523749 \h </w:instrText>
         </w:r>
@@ -870,51 +869,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="478551FE" w14:textId="44F9D642" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523750" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523750 \h </w:instrText>
         </w:r>
@@ -944,51 +943,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60A74A73" w14:textId="2E63692B" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523751" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/1 : Famille et entourage d’Aline Dion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523751 \h </w:instrText>
         </w:r>
@@ -1018,51 +1017,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CDFFB11" w14:textId="2CEEEBFA" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523752" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/2 : Famille et entourage de Jean-Marie de Launière</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523752 \h </w:instrText>
         </w:r>
@@ -1092,51 +1091,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07AF7420" w14:textId="7E5670C0" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523753" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/3 : Voyage de noces d’Aline et Jean-Marie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523753 \h </w:instrText>
         </w:r>
@@ -1166,51 +1165,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7106A4E5" w14:textId="332C7A1C" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523754" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/4 : Noces d’or de Marie-Lizzie Harvey et Calixte de Launière</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523754 \h </w:instrText>
         </w:r>
@@ -1240,51 +1239,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26F0EB04" w14:textId="22AE6F17" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523755" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/5 : Ancienne maison et ferme à Saint-Edmond</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523755 \h </w:instrText>
         </w:r>
@@ -1314,51 +1313,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0374BBD1" w14:textId="74282858" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523756" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/6 : Jeunes enfants d’Aline et Jean-Marie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523756 \h </w:instrText>
         </w:r>
@@ -1388,51 +1387,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3055FFB8" w14:textId="7D448E35" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523757" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/7 : Mariages des enfants et petits-enfants d’Aline et Jean-Marie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523757 \h </w:instrText>
         </w:r>
@@ -1462,51 +1461,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E3FF18F" w14:textId="0A5C62D3" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523758" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/8 : Neveux et nièces d’Aline et Jean-Marie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523758 \h </w:instrText>
         </w:r>
@@ -1536,51 +1535,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2622F23D" w14:textId="1B5C25DB" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523759" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/9 : Cartes et photos mortuaires</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523759 \h </w:instrText>
         </w:r>
@@ -1610,51 +1609,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25B3C83B" w14:textId="234AA837" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523760" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/10 : Rencontres familiales</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523760 \h </w:instrText>
         </w:r>
@@ -1684,51 +1683,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D155081" w14:textId="317E5407" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523761" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/11 : Voyages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523761 \h </w:instrText>
         </w:r>
@@ -1758,51 +1757,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35BE533C" w14:textId="7BF86B95" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523762" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/12 : Travail et retraite, Aline et Jean-Marie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523762 \h </w:instrText>
         </w:r>
@@ -1832,51 +1831,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="618BEDB3" w14:textId="2C0A5337" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523763" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/B1/13 : Bleuets, pêche et forêt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523763 \h </w:instrText>
         </w:r>
@@ -1907,51 +1906,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="502AE21D" w14:textId="1D6F2407" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523764" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523764 \h </w:instrText>
         </w:r>
@@ -1983,51 +1982,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18315691" w14:textId="43BFDC2A" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523765" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/C1 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523765 \h </w:instrText>
         </w:r>
@@ -2057,51 +2056,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37D2BEF6" w14:textId="1E721578" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc195523766" w:history="1">
         <w:r w:rsidRPr="00376DCA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P458/C1/1 : DVDs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc195523766 \h </w:instrText>
         </w:r>
@@ -2132,61 +2131,60 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="2AF4A561" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc195523743"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="233F6E19" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="233F6E19" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00065BA2">
         <w:t>458</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00065BA2">
         <w:t>Aline Dion et Jean-Marie de Launière</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="004C0373">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00134C0B">
@@ -2196,50 +2194,73 @@
         <w:t>0-2024</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00065BA2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E54AD6">
         <w:t>947</w:t>
       </w:r>
       <w:r w:rsidR="004C0373">
         <w:t xml:space="preserve"> photographies. –  </w:t>
       </w:r>
       <w:r w:rsidR="00065BA2">
         <w:t>2 DVDs</w:t>
       </w:r>
       <w:r w:rsidR="00D77E34">
         <w:t xml:space="preserve">; 1 heure, 22 minutes et 52 secondes d’images en mouvement, né numérique, AVI et MP4; 5,43 Go. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B072DB" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00923766"/>
+    <w:p w14:paraId="67096746" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t xml:space="preserve">Don initial, Hélène de Launière, 20 et 27 janvier 2025 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECBD67F" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36"/>
+    <w:p w14:paraId="1CF0BFD3" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t>– [1900-2024]. – 286 photographies. –  2 DVDs; 1 heure, 22 minutes et 52 secondes d’images en mouvement, né numérique, AVI et MP4; 5,43 Go.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFBB487" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t xml:space="preserve">Don Hélène de Launière, 20 mars 2025 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054985B3" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36"/>
+    <w:p w14:paraId="5A1EF7D8" w14:textId="709AD1A8" w:rsidR="00063A36" w:rsidRPr="00A674F8" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t>661 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2338,51 +2359,50 @@
         <w:t>Hélène de Launière</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0C44DD" w14:textId="77777777" w:rsidR="004C0373" w:rsidRDefault="004C0373" w:rsidP="004C0373">
       <w:r w:rsidRPr="004C0373">
         <w:t>Hélène de Launière, leur fille et donatrice du fonds d’archives familial, est actuellement retraitée de la fonction publique provinciale et s'implique bénévolement dans plusieurs organismes depuis. Née en 1961, elle vit à Saint-Edmond, sa paroisse natale, jusqu’en 1985, avant de revenir s’établir à Normandin (1985 à ce jour, 2025). Mariée à Jean-Pierre Cantin le 26 juillet 1980, elle se sépare en février 2006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFF2EB1" w14:textId="77777777" w:rsidR="004C0373" w:rsidRPr="004C0373" w:rsidRDefault="004C0373" w:rsidP="004C0373"/>
     <w:p w14:paraId="23BAB558" w14:textId="63D8D19F" w:rsidR="004C0373" w:rsidRDefault="004C0373" w:rsidP="004C0373">
       <w:r w:rsidRPr="004C0373">
         <w:t>Professionnellement, Hélène a travaillé comme agente de bureau au ministère des Forêts, de la Faune et des Parcs de 1984 à sa retraite en 2021. Elle s’est également impliquée dans de nombreuses activités bénévoles : soutien lors des cliniques de don de sang d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C0373">
         <w:t>Héma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004C0373">
         <w:t>-Québec, participation au Centre de santé mentale Arrimage en tant que membre du conseil d’administration, ainsi qu’un rôle actif au sein de la Société d’histoire et de généalogie Maria-Chapdelaine pour le traitement des archives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3BC5E0" w14:textId="77777777" w:rsidR="004C0373" w:rsidRPr="004C0373" w:rsidRDefault="004C0373" w:rsidP="004C0373"/>
     <w:p w14:paraId="4CCBA964" w14:textId="77777777" w:rsidR="004C0373" w:rsidRPr="004C0373" w:rsidRDefault="004C0373" w:rsidP="004C0373">
       <w:r w:rsidRPr="004C0373">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Hélène, donatrice, est fière d'affirmer aujourd'hui qu'elle a reçu de ses parents une éducation dans l'amour et le respect. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="06C913C4" w:rsidR="00561EAD" w:rsidRDefault="00065BA2" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Mme Hélène de Launière, donatrice, est la fille du couple Aline Dion et Jean-Marie de Launière. Elle connaît bien les services de la Société d’histoire, car elle y offre son temps en tant que bénévole pour certaines activités de traitement de fonds, comme l’inscription de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cotes</w:t>
@@ -2435,92 +2455,177 @@
       <w:r w:rsidR="00065BA2">
         <w:t>DVDs contenant des témoignages vidéo de Jean-Marie de Launière de Saint-Edmond-les-Plaines en 2014.</w:t>
       </w:r>
       <w:r w:rsidR="004C0373">
         <w:t xml:space="preserve"> De plus, on y retrouve près de </w:t>
       </w:r>
       <w:r w:rsidR="00E54AD6">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="004C0373">
         <w:t xml:space="preserve">00 photographies originales familiales, notamment des parents de la donatrice, Aline Dion et Jean-Marie de Launière, de leur mariage, de voyages, de neveux et nièces, des unions de leurs enfants, de leurs emplois, des travaux en forêt, à la pêche ou de cueillette de bleuets, de mariages de voisins et amis de la famille, </w:t>
       </w:r>
       <w:r w:rsidR="0059021D">
         <w:t xml:space="preserve">de la vie familiale à St-Edmond et à Normandin, des noces d’or des grands-parents de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0059021D">
         <w:t>Launière</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0059021D">
         <w:t>, entre 1900 et 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454CBAB0" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A68250" w14:textId="77777777" w:rsidR="00063A36" w:rsidRPr="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prétri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la donatrice, Hélène de Launière</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F14671B" w14:textId="78E22714" w:rsidR="00063A36" w:rsidRPr="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Description par Frédérique Fradet, archiviste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="308BA599" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="008D2B26">
         <w:t xml:space="preserve">, mais a fait l’objet de descriptions et d’un premier tri par la donatrice, lequel sera respecté par l’archiviste au moment du traitement. La donatrice, bénévole à la Société d’histoire, sera également impliquée dans le traitement de son propre fonds. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4694ACD4" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00923766"/>
+    <w:p w14:paraId="63C74D3C" w14:textId="5AC2C57C" w:rsidR="00063A36" w:rsidRPr="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB5A8D8" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36"/>
+    <w:p w14:paraId="6FEADD25" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2032D94B" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C6C7AB" w14:textId="77777777" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199CCB9B" w14:textId="39E6D884" w:rsidR="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5164B386" w14:textId="77777777" w:rsidR="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00923766"/>
     <w:p w14:paraId="2671E330" w14:textId="5867FFD5" w:rsidR="00AD306C" w:rsidRPr="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD306C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacements : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1280D282" w14:textId="77777777" w:rsidR="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00923766"/>
     <w:p w14:paraId="3C002162" w14:textId="77777777" w:rsidR="00AD306C" w:rsidRPr="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00AD306C">
       <w:r w:rsidRPr="00AD306C">
         <w:t>Boîte 1 (standard)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0D7940" w14:textId="77777777" w:rsidR="00AD306C" w:rsidRPr="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00AD306C">
       <w:r w:rsidRPr="00AD306C">
         <w:rPr>
@@ -2535,89 +2640,109 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9ABBFD" w14:textId="77777777" w:rsidR="00AD306C" w:rsidRPr="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00AD306C">
       <w:r w:rsidRPr="00AD306C">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2ABFDC" w14:textId="673806BF" w:rsidR="00AD306C" w:rsidRPr="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00AD306C">
       <w:r w:rsidRPr="00AD306C">
         <w:t>Boîte hors format</w:t>
       </w:r>
       <w:r w:rsidR="00545AD1">
         <w:t xml:space="preserve"> # 21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350F4ACA" w14:textId="77777777" w:rsidR="00AD306C" w:rsidRPr="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00AD306C">
       <w:r w:rsidRPr="00AD306C">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R13 E03 T06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B5087E" w14:textId="77777777" w:rsidR="00AD306C" w:rsidRDefault="00AD306C" w:rsidP="00AD306C">
       <w:r w:rsidRPr="00AD306C">
-        <w:lastRenderedPageBreak/>
         <w:t>1 photographie (P458/B1/1,49)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C57446" w14:textId="77777777" w:rsidR="00E54AD6" w:rsidRPr="00AD306C" w:rsidRDefault="00E54AD6" w:rsidP="00AD306C"/>
-    <w:p w14:paraId="08782878" w14:textId="0D0A4E04" w:rsidR="00AD306C" w:rsidRPr="00E54AD6" w:rsidRDefault="00AD306C" w:rsidP="00923766">
-[...25 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="443118A9" w14:textId="77777777" w:rsidR="00063A36" w:rsidRPr="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Priorité 2 en cas de sinistre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8BF711" w14:textId="77777777" w:rsidR="00063A36" w:rsidRPr="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569221B0" w14:textId="77777777" w:rsidR="00063A36" w:rsidRPr="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>P458 boîte 1 standard (à sauver prioritairement en cas de sinistre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2346F6" w14:textId="77777777" w:rsidR="00063A36" w:rsidRPr="00063A36" w:rsidRDefault="00063A36" w:rsidP="00063A36">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063A36">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>Identifié priorité 2 du Plan des mesures d’urgence de la SHGMC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="47662608" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="1A0AF9AE" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00996C29" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc195523744"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P458</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>textuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1EBBCA5F" w14:textId="77777777" w:rsidR="00A61CE2" w:rsidRDefault="00A61CE2" w:rsidP="00A61CE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -2995,51 +3120,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Manuscrit et journal découpé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EAAEF92" w14:textId="68A2EA5E" w:rsidR="00DD3A47" w:rsidRDefault="00FA3F17" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir aussi les photographies de voyages à la cote </w:t>
             </w:r>
             <w:hyperlink w:anchor="PhotosVoyages" w:history="1">
               <w:r w:rsidRPr="00FA3F17">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>P458/B1/11</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="59B41510" w:rsidR="00A61CE2" w:rsidRPr="00A674F8" w:rsidRDefault="00A61CE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
@@ -3179,77 +3304,76 @@
             </w:pPr>
             <w:r w:rsidRPr="00DD3A47">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C53407D" w14:textId="238B399B" w:rsidR="00DD3A47" w:rsidRPr="00A674F8" w:rsidRDefault="00DD3A47" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir aussi les photographies du Carnaval de Saint-Edmond à la cote </w:t>
             </w:r>
             <w:hyperlink w:anchor="PhotosCarnaval" w:history="1">
               <w:r w:rsidRPr="00DD3A47">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>P458/B1/15</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00B54431" w:rsidRDefault="00B25321" w:rsidP="00B54431"/>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="7B3A9B7A" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00996C29" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc195523749"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P458</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
@@ -3561,65 +3685,51 @@
             </w:r>
             <w:r w:rsidR="00271092">
               <w:t>d’</w:t>
             </w:r>
             <w:r w:rsidR="00D50ADB">
               <w:t>Aline Dion</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="32F346AC" w:rsidR="00C11F5D" w:rsidRDefault="00D50ADB" w:rsidP="00D50ADB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1899-2007. – 49 photographies</w:t>
             </w:r>
             <w:r w:rsidR="006F34DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006F34DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006F34DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A6B28FB" w14:textId="77777777" w:rsidR="00D50ADB" w:rsidRDefault="00D50ADB" w:rsidP="00D50ADB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77FC77D2" w14:textId="7254A6BF" w:rsidR="00D50ADB" w:rsidRPr="00D50ADB" w:rsidRDefault="00D50ADB" w:rsidP="007F33D1">
             <w:pPr>
@@ -3863,65 +3973,51 @@
               </w:rPr>
               <w:t>1950-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00B932CA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="006F34DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006F34DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006F34DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C62F91A" w14:textId="77777777" w:rsidR="00271092" w:rsidRDefault="00271092" w:rsidP="00271092">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BFB0AEC" w14:textId="77777777" w:rsidR="00271092" w:rsidRPr="00D50ADB" w:rsidRDefault="00271092" w:rsidP="00271092">
             <w:pPr>
@@ -4051,96 +4147,94 @@
               </w:rPr>
               <w:t>Ses grands-parents sont Joseph Harvey et Philomène Brassard (côté maternel) et Alphonse Launière et Marie Anna Dagneau (côté paternel).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4372ED79" w14:textId="77777777" w:rsidR="003F603C" w:rsidRDefault="003F603C" w:rsidP="003F603C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B4B10C5" w14:textId="77777777" w:rsidR="00B932CA" w:rsidRPr="00B932CA" w:rsidRDefault="00B932CA" w:rsidP="003F603C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B932CA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6962AF39" w14:textId="77777777" w:rsidR="00B932CA" w:rsidRDefault="00B932CA" w:rsidP="003F603C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Quelques polaroids.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73627D01" w14:textId="4F8D97DC" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="003F603C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271092" w:rsidRPr="00A674F8" w14:paraId="26516E65" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5ED00753" w14:textId="77777777" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB5D18B" w14:textId="77777777" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7545D97A" w14:textId="77777777" w:rsidR="00271092" w:rsidRPr="00A674F8" w:rsidRDefault="00271092" w:rsidP="003F603C">
             <w:pPr>
               <w:rPr>
@@ -4169,65 +4263,51 @@
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Voyage de noces d’Aline et Jean-Marie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="4C86E3D6" w14:textId="6782FA1D" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1960. – 14 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>– 1960. – 14 photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DDF6F9E" w14:textId="77777777" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FC9E94D" w14:textId="77777777" w:rsidR="006F34DA" w:rsidRPr="00D50ADB" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FEA66FF" w14:textId="77777777" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
@@ -4353,65 +4433,51 @@
             <w:bookmarkEnd w:id="13"/>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="67ED6518" w14:textId="71809231" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1965. – </w:t>
             </w:r>
             <w:r w:rsidR="0039197C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="194C3984" w14:textId="77777777" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C4730BB" w14:textId="77777777" w:rsidR="006F34DA" w:rsidRPr="00D50ADB" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72253D1D" w14:textId="44A095CF" w:rsidR="006F34DA" w:rsidRDefault="006F34DA" w:rsidP="006F34DA">
             <w:pPr>
               <w:rPr>
@@ -4545,65 +4611,51 @@
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Ancienne maison et ferme à Saint-Edmond</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="58FA25BA" w14:textId="28E16215" w:rsidR="0039197C" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1940-1965. – 11 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>– 1940-1965. – 11 photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F8633B4" w14:textId="77777777" w:rsidR="0039197C" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A7A3FC8" w14:textId="77777777" w:rsidR="0039197C" w:rsidRPr="00D50ADB" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EEDA8C2" w14:textId="04836D31" w:rsidR="0039197C" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
@@ -4693,65 +4745,51 @@
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Jeunes enfants d’Aline et Jean-Marie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="58E3755B" w14:textId="7C5C8C45" w:rsidR="0039197C" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1960-1984. – 109 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">– 1960-1984. – 109 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291A19D9" w14:textId="77777777" w:rsidR="0039197C" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="695E61FC" w14:textId="77777777" w:rsidR="0039197C" w:rsidRPr="00D50ADB" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
@@ -4867,65 +4905,51 @@
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="0B257071" w14:textId="654B7CA9" w:rsidR="0039197C" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00BB030F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1980-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">. – 61 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">. – 61 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365746FD" w14:textId="77777777" w:rsidR="0039197C" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D4B2AA1" w14:textId="77777777" w:rsidR="0039197C" w:rsidRPr="00D50ADB" w:rsidRDefault="0039197C" w:rsidP="0039197C">
             <w:pPr>
@@ -5002,51 +5026,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Parmi les enfants :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B10E58F" w14:textId="76F22604" w:rsidR="00BB030F" w:rsidRDefault="00BB030F" w:rsidP="00BB030F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Colombe de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Launière</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et Roger Boulianne, 1990;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02FBFC29" w14:textId="76008089" w:rsidR="00BB030F" w:rsidRDefault="00BB030F" w:rsidP="00BB030F">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
@@ -5149,51 +5172,50 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00272B85" w:rsidRPr="00A674F8" w14:paraId="1D1CB157" w14:textId="77777777" w:rsidTr="006F34DA">
         <w:trPr>
           <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4DA2F64C" w14:textId="77777777" w:rsidR="00272B85" w:rsidRDefault="00272B85" w:rsidP="00272B85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FCFB06D" w14:textId="77777777" w:rsidR="00272B85" w:rsidRDefault="00272B85" w:rsidP="00272B85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF886D3" w14:textId="77777777" w:rsidR="00272B85" w:rsidRPr="00A674F8" w:rsidRDefault="00272B85" w:rsidP="00272B85">
             <w:pPr>
               <w:rPr>
@@ -5234,65 +5256,51 @@
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="4C6A52B4" w14:textId="60838E5E" w:rsidR="00272B85" w:rsidRDefault="00272B85" w:rsidP="00272B85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00D179E8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1960-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">. – 18 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">. – 18 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25F3955D" w14:textId="77777777" w:rsidR="00272B85" w:rsidRDefault="00272B85" w:rsidP="00272B85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CB5DFB0" w14:textId="77777777" w:rsidR="00272B85" w:rsidRPr="00D50ADB" w:rsidRDefault="00272B85" w:rsidP="00272B85">
             <w:pPr>
@@ -5410,65 +5418,51 @@
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Cartes et photos mortuaires</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="31A5031C" w14:textId="53D28026" w:rsidR="00EE29D0" w:rsidRDefault="00EE29D0" w:rsidP="00EE29D0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1971-2018. – 27 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">– 1971-2018. – 27 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22752722" w14:textId="77777777" w:rsidR="00EE29D0" w:rsidRDefault="00EE29D0" w:rsidP="00EE29D0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="036B14A7" w14:textId="77777777" w:rsidR="00EE29D0" w:rsidRPr="00D50ADB" w:rsidRDefault="00EE29D0" w:rsidP="00EE29D0">
             <w:pPr>
@@ -5609,65 +5603,51 @@
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rencontres familiales</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="7CF7837D" w14:textId="50F9A082" w:rsidR="005B6836" w:rsidRDefault="005B6836" w:rsidP="005B6836">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1980-2011. – 66 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">– 1980-2011. – 66 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E7C5529" w14:textId="77777777" w:rsidR="005B6836" w:rsidRDefault="005B6836" w:rsidP="005B6836">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42DBDE63" w14:textId="77777777" w:rsidR="005B6836" w:rsidRPr="00D50ADB" w:rsidRDefault="005B6836" w:rsidP="005B6836">
             <w:pPr>
@@ -5787,78 +5767,64 @@
             <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:bookmarkEnd w:id="21"/>
           <w:p w14:paraId="1DAEB69A" w14:textId="0BFE36CA" w:rsidR="00AC010B" w:rsidRDefault="00AC010B" w:rsidP="00AC010B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 19</w:t>
             </w:r>
             <w:r w:rsidR="00873121">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">-2024. – 185 photographies; </w:t>
+              <w:t xml:space="preserve">-2024. – 185 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> et </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A0056A" w14:textId="77777777" w:rsidR="00AC010B" w:rsidRDefault="00AC010B" w:rsidP="00AC010B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FFC9AAF" w14:textId="77777777" w:rsidR="00AC010B" w:rsidRPr="00D50ADB" w:rsidRDefault="00AC010B" w:rsidP="00AC010B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CAF5DE2" w14:textId="77777777" w:rsidR="00FB3FEC" w:rsidRDefault="00AC010B" w:rsidP="00FB3FEC">
             <w:pPr>
@@ -5886,58 +5852,51 @@
             </w:r>
             <w:r w:rsidR="00FB3FEC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="326BD610" w14:textId="77777777" w:rsidR="00FB3FEC" w:rsidRDefault="00FB3FEC" w:rsidP="00FB3FEC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23D0206D" w14:textId="77777777" w:rsidR="00AC010B" w:rsidRDefault="00FB3FEC" w:rsidP="00FB3FEC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Certains autres voyages sont davantage triés, tels que celui à l’île d’Orléans pour la cueillette de fraises en 1980, à la Côte-Nord en visite chez Raymond de Launière et Eliane Tremblay en 1991, dans le Vieux-Québec en 2001, à Saint-</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Tite en 2001, à la Côte-Nord pour la mise en terre de Raymond de Launière en 2008, de même que des voyages dans les pays chauds, notamment à </w:t>
+              <w:t xml:space="preserve">Certains autres voyages sont davantage triés, tels que celui à l’île d’Orléans pour la cueillette de fraises en 1980, à la Côte-Nord en visite chez Raymond de Launière et Eliane Tremblay en 1991, dans le Vieux-Québec en 2001, à Saint-Tite en 2001, à la Côte-Nord pour la mise en terre de Raymond de Launière en 2008, de même que des voyages dans les pays chauds, notamment à </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Varadero</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> en 2018 et à Punta Cana en 2024.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6ADF954A" w14:textId="77777777" w:rsidR="00A12F56" w:rsidRDefault="00A12F56" w:rsidP="00FB3FEC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="460E1946" w14:textId="77777777" w:rsidR="00A12F56" w:rsidRDefault="00A12F56" w:rsidP="00FB3FEC">
             <w:pPr>
@@ -5955,92 +5914,91 @@
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F888EE7" w14:textId="1414EF92" w:rsidR="00A12F56" w:rsidRDefault="00A12F56" w:rsidP="00FB3FEC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir « Voyages » dans « Documents textuels » pour une coupure de presse et une carte postale de voyages</w:t>
             </w:r>
             <w:r w:rsidR="00707974">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, à la cote </w:t>
             </w:r>
             <w:hyperlink w:anchor="DocsVoyages" w:history="1">
               <w:r w:rsidR="00707974" w:rsidRPr="00FA3F17">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>P458/A1/1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00707974">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34D0469C" w14:textId="781BC761" w:rsidR="00A12F56" w:rsidRPr="00A12F56" w:rsidRDefault="00A12F56" w:rsidP="00FB3FEC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00873121" w:rsidRPr="00A674F8" w14:paraId="115D4A24" w14:textId="77777777" w:rsidTr="006F34DA">
         <w:trPr>
           <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="67AC36B2" w14:textId="77777777" w:rsidR="00873121" w:rsidRDefault="00873121" w:rsidP="00873121">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54BB27B9" w14:textId="77777777" w:rsidR="00873121" w:rsidRDefault="00873121" w:rsidP="00873121">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4684550B" w14:textId="77777777" w:rsidR="00873121" w:rsidRPr="00A674F8" w:rsidRDefault="00873121" w:rsidP="00873121">
             <w:pPr>
               <w:rPr>
@@ -6069,65 +6027,51 @@
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Travail et retraite, Aline et Jean-Marie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="4DCA3C75" w14:textId="4425188E" w:rsidR="00873121" w:rsidRDefault="00873121" w:rsidP="00873121">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1975-1993. – 22 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">– 1975-1993. – 22 photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="627E32D6" w14:textId="77777777" w:rsidR="00873121" w:rsidRDefault="00873121" w:rsidP="00873121">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E712FE2" w14:textId="77777777" w:rsidR="00873121" w:rsidRPr="00D50ADB" w:rsidRDefault="00873121" w:rsidP="00873121">
             <w:pPr>
@@ -6730,89 +6674,87 @@
               </w:rPr>
               <w:t xml:space="preserve"> (1989) et à </w:t>
             </w:r>
             <w:r w:rsidR="00E02509">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Saint-Thomas-Didyme (1991);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08A3B782" w14:textId="77777777" w:rsidR="006866C8" w:rsidRDefault="00297283" w:rsidP="006866C8">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rencontre</w:t>
             </w:r>
             <w:r w:rsidR="00936BCC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> au Lac-à-Jim (1998, 2024).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E69CE56" w14:textId="5C5C0CAC" w:rsidR="00DD3A47" w:rsidRDefault="00DD3A47" w:rsidP="00DD3A47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B005B2" w:rsidRPr="00A674F8" w14:paraId="127841B4" w14:textId="77777777" w:rsidTr="006F34DA">
         <w:trPr>
           <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="25737E5B" w14:textId="77777777" w:rsidR="00B005B2" w:rsidRDefault="00B005B2" w:rsidP="00B005B2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AC32CA5" w14:textId="77777777" w:rsidR="00B005B2" w:rsidRDefault="00B005B2" w:rsidP="00B005B2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="021DA505" w14:textId="77777777" w:rsidR="00B005B2" w:rsidRPr="00A674F8" w:rsidRDefault="00B005B2" w:rsidP="00B005B2">
             <w:pPr>
               <w:rPr>
@@ -7127,51 +7069,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00DD3A47">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21C54084" w14:textId="0F65F35B" w:rsidR="00DD3A47" w:rsidRDefault="00DD3A47" w:rsidP="00CE6D26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir aussi les billets du Carnaval de Saint-Edmond à la cote </w:t>
             </w:r>
             <w:hyperlink w:anchor="DocsCarnaval" w:history="1">
               <w:r w:rsidRPr="00DD3A47">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>P458/A1/2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB58560" w14:textId="77777777" w:rsidR="00CE6D26" w:rsidRDefault="00CE6D26" w:rsidP="00CE6D26">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE6D26" w:rsidRPr="00A674F8" w14:paraId="608AC1FD" w14:textId="77777777" w:rsidTr="006F34DA">
         <w:trPr>
           <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7282,65 +7224,51 @@
               <w:t>-]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[19--].</w:t>
             </w:r>
             <w:r w:rsidR="00CE6D26">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00CE6D26">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CE6D26">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00CE6D26">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AA157FC" w14:textId="77777777" w:rsidR="00CE6D26" w:rsidRDefault="00CE6D26" w:rsidP="00CE6D26">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AB92AC0" w14:textId="77777777" w:rsidR="00CE6D26" w:rsidRPr="00D50ADB" w:rsidRDefault="00CE6D26" w:rsidP="00CE6D26">
             <w:pPr>
@@ -7462,63 +7390,55 @@
           </w:p>
           <w:p w14:paraId="2B0F6C23" w14:textId="028AEBBE" w:rsidR="00E00B41" w:rsidRDefault="00E00B41" w:rsidP="00E00B41">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00E00B41">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1967-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – 66 photographies; </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C601FD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09B45562" w14:textId="77777777" w:rsidR="00E00B41" w:rsidRDefault="00E00B41" w:rsidP="00E00B41">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="663C3BD5" w14:textId="77777777" w:rsidR="00E00B41" w:rsidRPr="00D50ADB" w:rsidRDefault="00E00B41" w:rsidP="00E00B41">
             <w:pPr>
@@ -7579,82 +7499,80 @@
             </w:r>
             <w:r w:rsidR="00C601FD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78094C5D" w14:textId="77777777" w:rsidR="00E00B41" w:rsidRDefault="00E00B41" w:rsidP="00E00B41">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26097502" w14:textId="77777777" w:rsidR="00C601FD" w:rsidRPr="000C39A3" w:rsidRDefault="00C601FD" w:rsidP="00C601FD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C39A3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58537EC8" w14:textId="77777777" w:rsidR="00C601FD" w:rsidRDefault="00C601FD" w:rsidP="00C601FD">
             <w:r>
               <w:t>L’une d’elles est collée à une lettre manuscrite pour Noël.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29A06ACD" w14:textId="01799B71" w:rsidR="000C39A3" w:rsidRPr="00C601FD" w:rsidRDefault="000C39A3" w:rsidP="00C601FD"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C39A3" w:rsidRPr="00A674F8" w14:paraId="72E4DEE8" w14:textId="77777777" w:rsidTr="006F34DA">
         <w:trPr>
           <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="50B34D06" w14:textId="77777777" w:rsidR="000C39A3" w:rsidRDefault="000C39A3" w:rsidP="000C39A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E08-T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="099EC8FB" w14:textId="77777777" w:rsidR="000C39A3" w:rsidRDefault="000C39A3" w:rsidP="000C39A3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3579A536" w14:textId="77777777" w:rsidR="000C39A3" w:rsidRPr="00A674F8" w:rsidRDefault="000C39A3" w:rsidP="000C39A3">
             <w:pPr>
               <w:rPr>
@@ -8148,51 +8066,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7D1EF7F9" w14:textId="5505E5C3" w:rsidR="00C7076D" w:rsidRDefault="00C7076D" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Né numérique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="151A1411" w14:textId="2D093368" w:rsidR="00C7076D" w:rsidRDefault="00C7076D" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sur DVDs et Serveur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9041,80 +8958,82 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="215970713">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1805003559">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1923369538">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1840775691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="469399217">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
+    <w:rsid w:val="00063A36"/>
     <w:rsid w:val="00065BA2"/>
     <w:rsid w:val="000661AE"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000B5572"/>
     <w:rsid w:val="000B672E"/>
     <w:rsid w:val="000C39A3"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00134C0B"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00157E55"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001C3C36"/>
     <w:rsid w:val="001D4F7E"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00200861"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
@@ -9146,50 +9065,51 @@
     <w:rsid w:val="004C7B0C"/>
     <w:rsid w:val="004E51ED"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00545AD1"/>
     <w:rsid w:val="00556B77"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="0059021D"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005B6836"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00604480"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="006866C8"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006F34DA"/>
+    <w:rsid w:val="00701CA8"/>
     <w:rsid w:val="00707974"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007B28CB"/>
     <w:rsid w:val="007C4EE2"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="008232C8"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00842761"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="008643EF"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00873121"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008A50AB"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D2B26"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E00E3"/>
     <w:rsid w:val="00922E8E"/>
@@ -9316,52 +9236,52 @@
     <w:rsid w:val="00FD40AB"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10244,51 +10164,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -10309,51 +10229,51 @@
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00D50ADB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD3A47"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD3A47"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="110634417">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10743,72 +10663,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2F95E43-FBD7-4E0B-89F4-86DC4BBDC5A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>16337</Characters>
+  <Pages>1</Pages>
+  <Words>3040</Words>
+  <Characters>16720</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>314</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19073</CharactersWithSpaces>
+  <CharactersWithSpaces>19721</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>