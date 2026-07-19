--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -312,93 +312,92 @@
         <w:t xml:space="preserve">et 13 mars </w:t>
       </w:r>
       <w:r w:rsidR="00DB7AFD">
         <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053FC4AC" w14:textId="736AFDDF" w:rsidR="00DB7AFD" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc190157582" w:history="1">
         <w:r w:rsidR="00DB7AFD" w:rsidRPr="001914DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00DB7AFD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DB7AFD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DB7AFD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190157582 \h </w:instrText>
         </w:r>
@@ -429,51 +428,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A689B60" w14:textId="3FEB18FD" w:rsidR="00DB7AFD" w:rsidRDefault="00DB7AFD">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190157583" w:history="1">
         <w:r w:rsidRPr="001914DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P456/A Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190157583 \h </w:instrText>
         </w:r>
@@ -505,51 +504,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A1DA81D" w14:textId="1A571BE7" w:rsidR="00DB7AFD" w:rsidRDefault="00DB7AFD">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190157584" w:history="1">
         <w:r w:rsidRPr="001914DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P456/A1 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190157584 \h </w:instrText>
         </w:r>
@@ -579,51 +578,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EC72C49" w14:textId="29F43A8A" w:rsidR="00DB7AFD" w:rsidRDefault="00DB7AFD">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190157585" w:history="1">
         <w:r w:rsidRPr="001914DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P456/A1/1 : Bobines</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190157585 \h </w:instrText>
         </w:r>
@@ -653,51 +652,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39FADEDC" w14:textId="7696C41D" w:rsidR="00DB7AFD" w:rsidRDefault="00DB7AFD">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190157586" w:history="1">
         <w:r w:rsidRPr="001914DB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P456/A1/2 : VHS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190157586 \h </w:instrText>
         </w:r>
@@ -728,51 +727,50 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="68447EF4" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc190157582"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7325A616" w14:textId="37DB1A2F" w:rsidR="00D95827" w:rsidRDefault="007F33D1" w:rsidP="00D95827">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D95827">
         <w:t>456</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00D95827">
         <w:t>Christian Bergeron</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -986,218 +984,265 @@
         <w:t xml:space="preserve"> Finalement, il y a eu don d'archives. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044BD2E4" w14:textId="77777777" w:rsidR="00D95827" w:rsidRDefault="00D95827" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7780661A" w14:textId="73A7BC89" w:rsidR="00D95827" w:rsidRDefault="001C6181" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6181">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Le contrat a été remis au donateur, mais n'a pas été retourné à la Société d'histoire à ce jour. Des bobines sonores devront être renumérisées avec le son lorsque le donateur aura fourni les cotes des documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B837A35" w14:textId="3492B934" w:rsidR="00D95827" w:rsidRDefault="00D95827" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Les bobines ont été numérisées par Sébastien Villeneuve en décembre 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69161A6D" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00923766"/>
+    <w:p w14:paraId="057A1DA1" w14:textId="1D1507AE" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00923766">
+      <w:r w:rsidRPr="00BB66EC">
+        <w:t>Rapport d'activité : Donation initiale de 16 bobines et 3 VHS ajoutée au rapport d’activités 2024 de la SHGMC sous Acquisition et Numérisation. Le traitement à venir pourra être ajouté au prochain rapport, notamment les bobines renumérisées avec son</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03853C45" w14:textId="77777777" w:rsidR="00D95827" w:rsidRDefault="00D95827" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="2320C439" w14:textId="72B5B9C1" w:rsidR="00D95827" w:rsidRDefault="001C6181" w:rsidP="00923766">
       <w:r w:rsidRPr="001C6181">
-        <w:t xml:space="preserve">Ce fonds comprend des films de famille de 1975 à 1982, des voyages (dont un à Havre-Saint-Pierre), une visite au zoo (Saint-Félicien), du ski de fonds sur la rivière Péribonka (traversée du lac), une course de motoneiges, un mariage, des bébés naissants, de la cueillette de bleuets sauvages, de la foresterie, le centenaire de Normandin, une exposition agricole (à Saint-Félicien, possiblement). Certaines images ont été prises à </w:t>
-[...7 lines deleted...]
-        <w:t>, Normandin, Péribonka, la Côte-Nord, la ville de Québec, Saint-Félicien, Havre-Saint-Pierre et autres endroits inconnus.</w:t>
+        <w:t>Ce fonds comprend des films de famille de 1975 à 1982, des voyages (dont un à Havre-Saint-Pierre), une visite au zoo (Saint-Félicien), du ski de fonds sur la rivière Péribonka (traversée du lac), une course de motoneiges, un mariage, des bébés naissants, de la cueillette de bleuets sauvages, de la foresterie, le centenaire de Normandin, une exposition agricole (à Saint-Félicien, possiblement). Certaines images ont été prises à Girardville, Normandin, Péribonka, la Côte-Nord, la ville de Québec, Saint-Félicien, Havre-Saint-Pierre et autres endroits inconnus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B3403A" w14:textId="77777777" w:rsidR="001C6181" w:rsidRPr="00A674F8" w:rsidRDefault="001C6181" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="6E57D90E" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="6E57D90E" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D95827">
         <w:t xml:space="preserve">Les documents audiovisuels (bobines 8 mm </w:t>
       </w:r>
       <w:r w:rsidR="00DB7AFD">
         <w:t>et VHS</w:t>
       </w:r>
       <w:r w:rsidR="00D95827">
         <w:t xml:space="preserve">) ont été numérisées </w:t>
       </w:r>
       <w:r w:rsidR="00DB7AFD">
         <w:t xml:space="preserve">par la Société d’histoire et de généalogie Maria-Chapdelaine </w:t>
       </w:r>
       <w:r w:rsidR="00D95827">
         <w:t xml:space="preserve">et sont conservées en format original </w:t>
       </w:r>
       <w:r w:rsidR="00DB7AFD">
         <w:t xml:space="preserve">(en boîte) </w:t>
       </w:r>
       <w:r w:rsidR="00D95827">
         <w:t>et numérisé</w:t>
       </w:r>
       <w:r w:rsidR="00DB7AFD">
         <w:t xml:space="preserve"> (serveur)</w:t>
       </w:r>
       <w:r w:rsidR="00D95827">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5F4FFD98" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC"/>
+    <w:p w14:paraId="32ACA1E7" w14:textId="1AC0AACE" w:rsidR="00BB66EC" w:rsidRPr="00A674F8" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:r>
+        <w:t>Numérisé par Sébastien Villeneuve, à la Société d'histoire, en décembre 2024.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="6C655A9A" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00BB66EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00BB66EC">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676D8EA6" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224B6314" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4DD2CA" w14:textId="44680B59" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonds non trait</w:t>
+      </w:r>
+      <w:r>
+        <w:t>é</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7E3411" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRPr="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1807"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B2C6D">
+    </w:p>
+    <w:p w14:paraId="6808AF14" w14:textId="57FFD2C2" w:rsidR="00BB66EC" w:rsidRPr="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Emplacements des contenus : </w:t>
-[...31 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB66EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B1828B" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC"/>
+    <w:p w14:paraId="3031856F" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:r>
+        <w:t>Contient AUDIOVISUEL seulement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8ADC4" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC"/>
+    <w:p w14:paraId="718F2C1D" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:r>
+        <w:t>Boîte 1 (unique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9C54BD" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:r>
+        <w:t xml:space="preserve">R08 E03 T04 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346BA868" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC"/>
+    <w:p w14:paraId="21287E24" w14:textId="77777777" w:rsidR="00BB66EC" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:r>
         <w:t xml:space="preserve">Serveur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008B2C6D">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Voute:K</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> (SHGMC)</w:t>
+    </w:p>
+    <w:p w14:paraId="754CF064" w14:textId="297BF52F" w:rsidR="00C70C4E" w:rsidRDefault="00BB66EC" w:rsidP="00BB66EC">
+      <w:r>
+        <w:t>Documents audiovisuels originaux et numérisés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1075D5B5" w14:textId="77777777" w:rsidR="00DB7AFD" w:rsidRDefault="00DB7AFD" w:rsidP="00923766"/>
     <w:p w14:paraId="01FC356A" w14:textId="77777777" w:rsidR="00BF3B56" w:rsidRDefault="00BF3B56" w:rsidP="00BF3B56">
       <w:r w:rsidRPr="001C6181">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapport d'activité :</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6181">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5264CE" w14:textId="77777777" w:rsidR="00BF3B56" w:rsidRDefault="00BF3B56" w:rsidP="00BF3B56"/>
     <w:p w14:paraId="1CBF2B3F" w14:textId="77777777" w:rsidR="00BF3B56" w:rsidRDefault="00BF3B56" w:rsidP="00BF3B56">
       <w:r w:rsidRPr="001C6181">
         <w:t>Donation initiale de 16 bobines et 3 VHS ajoutée au rapport d’activités 2024 de la SHGMC sous </w:t>
       </w:r>
       <w:r w:rsidRPr="001C6181">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1216,51 +1261,50 @@
       <w:r w:rsidRPr="001C6181">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0621AF47" w14:textId="77777777" w:rsidR="00BF3B56" w:rsidRDefault="00BF3B56" w:rsidP="00BF3B56"/>
     <w:p w14:paraId="29A3599B" w14:textId="6CEAC8AE" w:rsidR="00BF3B56" w:rsidRDefault="00BF3B56" w:rsidP="00BF3B56">
       <w:r w:rsidRPr="001C6181">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Le traitement à venir pourra être ajouté au prochain rapport, notamment les bobines renumérisées avec son.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="61C82AA2" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00D95827" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc190157583"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P456</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:t>udiovisuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="267D5E3B" w:rsidR="00C70C4E" w:rsidRDefault="00257C4B" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
@@ -1490,51 +1534,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="5822093C" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00D95827" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc190157585"/>
             <w:r>
               <w:t>P456</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Bobines</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="637DDE5F" w:rsidR="00E57F6F" w:rsidRDefault="00257C4B" w:rsidP="00923766">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
@@ -1579,59 +1622,51 @@
           <w:p w14:paraId="227C8EB5" w14:textId="2F3414F2" w:rsidR="00257C4B" w:rsidRDefault="00257C4B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend 16 bobines de film 8 mm </w:t>
             </w:r>
             <w:r w:rsidR="006C7464">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">majoritairement </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">muettes représentant </w:t>
             </w:r>
             <w:r w:rsidR="00C875CB" w:rsidRPr="001C6181">
-              <w:t xml:space="preserve">des films de famille de 1975 à 1982, des voyages (dont un à Havre-Saint-Pierre), une visite au zoo (Saint-Félicien), du ski de fonds sur la rivière Péribonka (traversée du lac), une course de motoneiges, un mariage, des bébés naissants, de la cueillette de bleuets sauvages, de la foresterie, le centenaire de Normandin, une exposition agricole (à Saint-Félicien, possiblement). Certaines images ont été prises à </w:t>
-[...7 lines deleted...]
-              <w:t>, Normandin, Péribonka, la Côte-Nord, la ville de Québec, Saint-Félicien, Havre-Saint-Pierre et autres endroits inconnus.</w:t>
+              <w:t>des films de famille de 1975 à 1982, des voyages (dont un à Havre-Saint-Pierre), une visite au zoo (Saint-Félicien), du ski de fonds sur la rivière Péribonka (traversée du lac), une course de motoneiges, un mariage, des bébés naissants, de la cueillette de bleuets sauvages, de la foresterie, le centenaire de Normandin, une exposition agricole (à Saint-Félicien, possiblement). Certaines images ont été prises à Girardville, Normandin, Péribonka, la Côte-Nord, la ville de Québec, Saint-Félicien, Havre-Saint-Pierre et autres endroits inconnus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0516E17E" w14:textId="77777777" w:rsidR="00257C4B" w:rsidRDefault="00257C4B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A8A12D9" w14:textId="453F50D0" w:rsidR="00257C4B" w:rsidRDefault="00257C4B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
@@ -1663,51 +1698,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="396BEF92" w14:textId="03295401" w:rsidR="00257C4B" w:rsidRDefault="00257C4B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Numérisées en décembre 2024 par la SHGMC.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F402CE6" w14:textId="042C2617" w:rsidR="00257C4B" w:rsidRDefault="00257C4B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Emplacement </w:t>
             </w:r>
             <w:r w:rsidRPr="00257C4B">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00257C4B">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0DBBCA01" w14:textId="5F2C7C61" w:rsidR="00257C4B" w:rsidRPr="00257C4B" w:rsidRDefault="00257C4B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -1741,51 +1775,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="458C45A4" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00D95827" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc190157586"/>
             <w:r>
               <w:t>P456</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>VHS</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="0BCF2F08" w:rsidR="00C11F5D" w:rsidRDefault="00EB7FC3" w:rsidP="00EB7FC3">
             <w:pPr>
@@ -2287,51 +2320,52 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="232935032">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1202012538">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="135"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -2429,128 +2463,130 @@
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
+    <w:rsid w:val="00BB66EC"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF3B56"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C875CB"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00D95827"/>
     <w:rsid w:val="00DA0132"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB7AFD"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E17115"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EB7FC3"/>
+    <w:rsid w:val="00ED2780"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2934,50 +2970,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -3409,51 +3446,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -3865,72 +3902,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5503</Characters>
+  <Pages>1</Pages>
+  <Words>1058</Words>
+  <Characters>5823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6491</CharactersWithSpaces>
+  <CharactersWithSpaces>6868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>