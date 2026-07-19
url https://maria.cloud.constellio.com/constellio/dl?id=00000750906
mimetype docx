--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -308,101 +308,100 @@
         <w:t>28 novembre 2024</w:t>
       </w:r>
       <w:r w:rsidR="003D5BEE">
         <w:t>, mise à jour 12 mars 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211F0C4A" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455478672" w:history="1">
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
@@ -435,71 +434,71 @@
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F27448E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478673" w:history="1">
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/A1</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -548,81 +547,81 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="607DD4F9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478674" w:history="1">
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">/A1/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -676,89 +675,96 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="450806EA" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00152FCB">
         <w:t>454</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00152FCB">
         <w:t>Roland Thibeault et Anita Néron</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="003D5BEE">
-        <w:t>193-</w:t>
+        <w:t>193</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003D5BEE">
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003D5BEE">
-        <w:t>-2022.</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D5BEE">
+        <w:t>2022.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D5BEE">
         <w:t xml:space="preserve">0,003 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D5BEE">
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003D5BEE">
         <w:t xml:space="preserve">. de documents textuels. – 11 photographies (originales et copies). – 111 photographies (copies imprimées dans un calendrier). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301DA4C0" w14:textId="77777777" w:rsidR="003D5BEE" w:rsidRDefault="003D5BEE" w:rsidP="00923766"/>
     <w:p w14:paraId="234ABEF5" w14:textId="7D337FEE" w:rsidR="003D5BEE" w:rsidRPr="003D5BEE" w:rsidRDefault="003D5BEE" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -772,74 +778,67 @@
         <w:t xml:space="preserve">Collation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488C8124" w14:textId="77777777" w:rsidR="003D5BEE" w:rsidRDefault="003D5BEE" w:rsidP="00923766"/>
     <w:p w14:paraId="29225CF7" w14:textId="0D00E868" w:rsidR="003D5BEE" w:rsidRPr="003D5BEE" w:rsidRDefault="003D5BEE" w:rsidP="003D5BEE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5BEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ajout 8 juillet 2025, Michel Thibeault (inclus ci-haut, non décrites/non traitées) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A987BE" w14:textId="18BD9F16" w:rsidR="003D5BEE" w:rsidRPr="00A674F8" w:rsidRDefault="003D5BEE" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [193-]-2022. – 0,003 </w:t>
+        <w:t xml:space="preserve"> [193</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>-]-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">2022. – 0,003 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>. de documents textuels</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">dont une grande plastifiée, copie). </w:t>
+        <w:t xml:space="preserve">. de documents textuels (un calendrier contenant 111 photographies imprimées de la famille de 2001 à 2022). – 9 photographies (dont une grande plastifiée, copie). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -918,137 +917,181 @@
       <w:r w:rsidR="00152FCB">
         <w:t>photographies d’ancêtres Néron</w:t>
       </w:r>
       <w:r w:rsidR="003D5BEE">
         <w:t>, notamment plusieurs photocopies, de même qu’un calendrier familial avec plusieurs photographies imprimées de 2001 à 2022 à l’intérieur</w:t>
       </w:r>
       <w:r w:rsidR="00152FCB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="491A1D75" w14:textId="77777777" w:rsidR="00AF26F3" w:rsidRDefault="00AF26F3" w:rsidP="00923766"/>
+    <w:p w14:paraId="3AAC1C22" w14:textId="77777777" w:rsidR="00AF26F3" w:rsidRDefault="00AF26F3" w:rsidP="00AF26F3">
+      <w:r>
+        <w:t>Traité partiellement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C02A07" w14:textId="77777777" w:rsidR="00AF26F3" w:rsidRDefault="00AF26F3" w:rsidP="00AF26F3">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B6765E" w14:textId="22194681" w:rsidR="00AF26F3" w:rsidRPr="00A674F8" w:rsidRDefault="00AF26F3" w:rsidP="00AF26F3">
+      <w:r>
+        <w:t>Instrument de recherche rédigé par Frédérique Fradet le 28 novembre 2024, mise à jour 12 mars 2026</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6418C3BC" w14:textId="77777777" w:rsidR="00AF26F3" w:rsidRDefault="00AF26F3" w:rsidP="00923766"/>
+    <w:p w14:paraId="37EB2F1E" w14:textId="2EC2D0E0" w:rsidR="00AF26F3" w:rsidRPr="00AF26F3" w:rsidRDefault="00AF26F3" w:rsidP="00AF26F3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF26F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF26F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B8F3F0" w14:textId="77777777" w:rsidR="00AF26F3" w:rsidRDefault="00AF26F3" w:rsidP="00AF26F3"/>
+    <w:p w14:paraId="547B5AF4" w14:textId="77777777" w:rsidR="00AF26F3" w:rsidRDefault="00AF26F3" w:rsidP="00AF26F3">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3C373E" w14:textId="1B5D204E" w:rsidR="00AF26F3" w:rsidRPr="00A674F8" w:rsidRDefault="00AF26F3" w:rsidP="00AF26F3">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="640BA502" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="2DC62C06" w14:textId="5A796F14" w:rsidR="00152FCB" w:rsidRPr="00152FCB" w:rsidRDefault="00152FCB" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152FCB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacement : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0949CD12" w14:textId="77777777" w:rsidR="00853142" w:rsidRDefault="00853142" w:rsidP="00923766"/>
     <w:p w14:paraId="4802FAB8" w14:textId="77777777" w:rsidR="00853142" w:rsidRDefault="00853142" w:rsidP="00853142">
       <w:r>
         <w:t>Sur étagère, grand format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355947D3" w14:textId="77777777" w:rsidR="00853142" w:rsidRDefault="00853142" w:rsidP="00853142">
       <w:r>
         <w:t>R13 E01 T06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D254178" w14:textId="77777777" w:rsidR="00853142" w:rsidRDefault="00853142" w:rsidP="00853142">
       <w:r>
         <w:t>Deux photographies décadrées, emballées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594D6DF0" w14:textId="77777777" w:rsidR="00853142" w:rsidRDefault="00853142" w:rsidP="00853142"/>
     <w:p w14:paraId="0A7F65C2" w14:textId="77777777" w:rsidR="00853142" w:rsidRDefault="00853142" w:rsidP="00853142">
       <w:r>
         <w:t>Boîte hors format # 21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546F8796" w14:textId="77777777" w:rsidR="00853142" w:rsidRDefault="00853142" w:rsidP="00853142">
       <w:r>
         <w:t>R13 E03 T06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A9E766" w14:textId="55B1639A" w:rsidR="00853142" w:rsidRPr="00A674F8" w:rsidRDefault="00853142" w:rsidP="00853142">
       <w:r>
         <w:t>Quelques photos et reproductions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="3C6F63DF" w14:textId="77777777" w:rsidR="00AF26F3" w:rsidRPr="00A674F8" w:rsidRDefault="00AF26F3" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="0810ED4B" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00807DEB" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc455478672"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P454</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> iconographiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
@@ -1210,65 +1253,65 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Toc455478674"/>
             <w:r>
               <w:t>P454</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:t>Famille Néron</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6833AB38" w14:textId="1166BF99" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">- [ca 1910]. – 2 photographies; </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>- [</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>, 34 x 48,5 cm, sur carton.</w:t>
+              <w:t xml:space="preserve"> 1910]. – 2 photographies; n&amp;b, 34 x 48,5 cm, sur carton.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F011F3B" w14:textId="0F7D427F" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="536CB636" w14:textId="102D6222" w:rsidR="00D614CC" w:rsidRPr="007B656C" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B656C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="381A74AA" w14:textId="35ECFA59" w:rsidR="00D614CC" w:rsidRDefault="007B656C" w:rsidP="00923766">
@@ -1324,51 +1367,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35C4D309" w14:textId="342E788A" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P454/A1/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="526C91B1" w14:textId="5D192B64" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00D614CC">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Auguste Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et Suzanne Tremblay, grands-parents d’Anita Néron et arrière-grands-parents du donateur, Michel Thibeault</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29A29636" w14:textId="1CBF0D47" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le couple s’est marié le 25 novembre 1873 à Baie-Saint-Paul, Charlevoix.</w:t>
             </w:r>
           </w:p>
@@ -1386,51 +1429,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="235754ED" w14:textId="7325D244" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>La photographie montre le couple dans ses vieux jours, donc au début des années 1900, possiblement les années 1910 ou 1920, avant 1925.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D006807" w14:textId="2BDE700C" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>[ca 1910]</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1910]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74EBB26F" w14:textId="4A4CF48E" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc, 34 x 48,5 cm, sur carton</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5877ED02" w14:textId="68253403" w:rsidR="00D614CC" w:rsidRDefault="00D614CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -1464,51 +1521,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Arthémise Néron, religieuse, dans la famille d’Auguste Néron</w:t>
             </w:r>
             <w:r w:rsidR="00641045">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (lien exact inconnu)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5935FE19" w14:textId="7185D076" w:rsidR="00641045" w:rsidRDefault="00641045" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Date inconnue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28EE60C7" w14:textId="77777777" w:rsidR="00641045" w:rsidRDefault="00641045" w:rsidP="00641045">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Noir et blanc, 34 x 48,5 cm, sur carton</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C037175" w14:textId="77777777" w:rsidR="00641045" w:rsidRDefault="00641045" w:rsidP="00641045">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -1962,52 +2018,53 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0988C0C8" w14:textId="77777777" w:rsidR="00D036D0" w:rsidRDefault="00D036D0" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="01924205" w14:textId="77777777" w:rsidR="00D036D0" w:rsidRDefault="00D036D0" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="164"/>
-  <w:proofState w:spelling="clean"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
@@ -2042,95 +2099,97 @@
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003D5BEE"/>
     <w:rsid w:val="00400421"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A1CB7"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
+    <w:rsid w:val="00634B77"/>
     <w:rsid w:val="00641045"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007B656C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00807DEB"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00853142"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922BED"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD24EC"/>
+    <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B5752B"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
@@ -2173,52 +2232,52 @@
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3078,51 +3137,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -3497,72 +3556,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3462</Characters>
+  <Pages>1</Pages>
+  <Words>658</Words>
+  <Characters>3622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>203</Lines>
-  <Paragraphs>99</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3992</CharactersWithSpaces>
+  <CharactersWithSpaces>4272</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>