--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -328,110 +328,95 @@
         <w:t xml:space="preserve">et 12 mai </w:t>
       </w:r>
       <w:r w:rsidR="00E34ED4">
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="21BF6CB5" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00E34ED4" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Prétraité en partie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4589A40A" w14:textId="7B728F91" w:rsidR="00E34ED4" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc224118272" w:history="1">
         <w:r w:rsidR="00E34ED4" w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-[...16 lines deleted...]
-          <w:t>S</w:t>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00E34ED4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E34ED4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00E34ED4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118272 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00E34ED4">
           <w:rPr>
             <w:noProof/>
@@ -459,51 +444,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C66ECDF" w14:textId="4FA2A5D9" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118273" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118273 \h </w:instrText>
         </w:r>
@@ -535,51 +520,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="239A0DAA" w14:textId="6BE68D7B" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118274" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A1 Histoire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118274 \h </w:instrText>
         </w:r>
@@ -609,51 +594,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="680B06C0" w14:textId="40988663" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118275" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A1/1 : Historique et fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118275 \h </w:instrText>
         </w:r>
@@ -683,51 +668,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A0EE558" w14:textId="59D2BCD0" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118276" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A1/2 : Logos et emblèmes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118276 \h </w:instrText>
         </w:r>
@@ -757,66 +742,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78812287" w14:textId="63E87944" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118277" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A1/3 : 50</w:t>
         </w:r>
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118277 \h </w:instrText>
         </w:r>
@@ -846,51 +831,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D1692C7" w14:textId="3BD4BB42" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118278" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A1/4 : Costumes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118278 \h </w:instrText>
         </w:r>
@@ -922,51 +907,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="360987FA" w14:textId="5EBB094C" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118279" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2 Administration</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118279 \h </w:instrText>
         </w:r>
@@ -996,51 +981,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26B257B1" w14:textId="39BE4459" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118280" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/1 : Règlements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118280 \h </w:instrText>
         </w:r>
@@ -1070,51 +1055,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22DADAEC" w14:textId="5DEA24B6" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118281" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/2 : Contrats</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118281 \h </w:instrText>
         </w:r>
@@ -1144,51 +1129,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="410D5D5C" w14:textId="65417339" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118282" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/3 : Rapports</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118282 \h </w:instrText>
         </w:r>
@@ -1218,51 +1203,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38C37328" w14:textId="401A53BC" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118283" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/4 : Membres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118283 \h </w:instrText>
         </w:r>
@@ -1292,51 +1277,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D258C1D" w14:textId="42171AA5" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118284" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5 : Procès-verbaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118284 \h </w:instrText>
         </w:r>
@@ -1366,51 +1351,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="647D126B" w14:textId="627D2C66" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118285" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.1 : Procès-verbaux 1966 à 1983</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118285 \h </w:instrText>
         </w:r>
@@ -1440,51 +1425,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D388391" w14:textId="342E3DBE" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118286" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.2 : Procès-verbaux 1990-1991</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118286 \h </w:instrText>
         </w:r>
@@ -1514,51 +1499,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C1C0C58" w14:textId="3843AF83" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118287" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.3 : Procès-verbaux 1994-1995</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118287 \h </w:instrText>
         </w:r>
@@ -1588,51 +1573,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B126E6E" w14:textId="7D07F4B3" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118288" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.4 : Procès-verbaux 1996</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118288 \h </w:instrText>
         </w:r>
@@ -1662,51 +1647,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D231926" w14:textId="7939190E" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118289" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.5 : Procès-verbaux 1997</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118289 \h </w:instrText>
         </w:r>
@@ -1736,51 +1721,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2688A092" w14:textId="292F0315" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118290" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.6 : Procès-verbaux 1998</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118290 \h </w:instrText>
         </w:r>
@@ -1810,51 +1795,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6284CBBE" w14:textId="1675FBF4" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118291" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.7 : Procès-verbaux 1999</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118291 \h </w:instrText>
         </w:r>
@@ -1884,51 +1869,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B891589" w14:textId="4D1D01C9" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118292" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.8 : Procès-verbaux 2004-2005</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118292 \h </w:instrText>
         </w:r>
@@ -1958,51 +1943,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="750BF69E" w14:textId="11D72B2C" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118293" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.9 : Procès-verbaux 2005-2006</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118293 \h </w:instrText>
         </w:r>
@@ -2032,51 +2017,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67010109" w14:textId="3F4BCA0A" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118294" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.10 : Procès-verbaux 2006-2007</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118294 \h </w:instrText>
         </w:r>
@@ -2106,51 +2091,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C919701" w14:textId="6E70D424" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118295" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A2/5.11 : Procès-verbaux 2007-2008</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118295 \h </w:instrText>
         </w:r>
@@ -2182,51 +2167,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="685AC7F2" w14:textId="5A9F83BF" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118296" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3 Finances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118296 \h </w:instrText>
         </w:r>
@@ -2256,51 +2241,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DB56CCC" w14:textId="4C24EF4E" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118297" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/1 : Rapports financiers et budgets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118297 \h </w:instrText>
         </w:r>
@@ -2330,51 +2315,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="341BBECD" w14:textId="791CB44A" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118298" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/2 : Conciliations bancaires</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118298 \h </w:instrText>
         </w:r>
@@ -2404,51 +2389,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27739F82" w14:textId="17AB2F24" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118299" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/2.1 : Conciliations bancaires 2004-2005</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118299 \h </w:instrText>
         </w:r>
@@ -2478,51 +2463,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19BAFA52" w14:textId="2CA6E6FC" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118300" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/2.2 : Conciliations bancaires 2005-2006</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118300 \h </w:instrText>
         </w:r>
@@ -2552,51 +2537,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3521E931" w14:textId="60FE62A0" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118301" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/2.3 : Conciliations bancaires 2006-2007</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118301 \h </w:instrText>
         </w:r>
@@ -2626,51 +2611,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70FBC8A0" w14:textId="06C222D3" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118302" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/2.4 : Conciliations bancaires 2007-2008</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118302 \h </w:instrText>
         </w:r>
@@ -2700,51 +2685,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="064C9B70" w14:textId="0CA4EDC3" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118303" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/3 : Factures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118303 \h </w:instrText>
         </w:r>
@@ -2774,51 +2759,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43F3CE29" w14:textId="34153A25" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118304" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/4 : Billetterie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118304 \h </w:instrText>
         </w:r>
@@ -2848,51 +2833,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B38D6C1" w14:textId="002D0EC2" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118305" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A3/5 : Commanditaires</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118305 \h </w:instrText>
         </w:r>
@@ -2924,51 +2909,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E939E7A" w14:textId="0485DA80" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118306" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4 Événements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118306 \h </w:instrText>
         </w:r>
@@ -2998,51 +2983,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10338B9C" w14:textId="3628D024" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118307" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/1 : Programmes de spectacles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118307 \h </w:instrText>
         </w:r>
@@ -3072,51 +3057,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="247F989F" w14:textId="7AE55E77" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118308" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/2 : Affiches</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118308 \h </w:instrText>
         </w:r>
@@ -3146,51 +3131,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E0EC109" w14:textId="7FF2BD10" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118309" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/3 : Coupures de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118309 \h </w:instrText>
         </w:r>
@@ -3220,51 +3205,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="271055BB" w14:textId="68A66A3A" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118310" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/4 : Voyages et rencontres musicales</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118310 \h </w:instrText>
         </w:r>
@@ -3294,51 +3279,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38B5AA25" w14:textId="457209E3" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118311" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/5 : Musique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118311 \h </w:instrText>
         </w:r>
@@ -3368,51 +3353,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C4D24A9" w14:textId="60B0FCF1" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118312" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/6 : Chansons et partitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118312 \h </w:instrText>
         </w:r>
@@ -3442,51 +3427,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26842B5B" w14:textId="5D76D81F" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118313" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/7 : Livres d’or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118313 \h </w:instrText>
         </w:r>
@@ -3516,51 +3501,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3780123C" w14:textId="5526AE60" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118314" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A4/8 : Soupers chantants 1987-88</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118314 \h </w:instrText>
         </w:r>
@@ -3592,51 +3577,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="474848E9" w14:textId="3E110264" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118315" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A5 Communication</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118315 \h </w:instrText>
         </w:r>
@@ -3666,51 +3651,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B21E691" w14:textId="5B9AEC61" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118316" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A5/1 : Cartes d’affaires et publicités locales</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118316 \h </w:instrText>
         </w:r>
@@ -3740,51 +3725,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E970CF0" w14:textId="6A56DD1A" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118317" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A5/2 : Correspondance et communiqués</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118317 \h </w:instrText>
         </w:r>
@@ -3814,51 +3799,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23D818DF" w14:textId="716D4CF6" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118318" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A5/3 : Remerciements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118318 \h </w:instrText>
         </w:r>
@@ -3888,51 +3873,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="343EFA01" w14:textId="55513AED" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118319" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A5/4 : Félicitations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118319 \h </w:instrText>
         </w:r>
@@ -3962,51 +3947,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F09CDC7" w14:textId="648DB755" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118320" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/A5/5 : Discours</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118320 \h </w:instrText>
         </w:r>
@@ -4037,51 +4022,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66284E31" w14:textId="5D67E262" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118321" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118321 \h </w:instrText>
         </w:r>
@@ -4113,51 +4098,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="334C943B" w14:textId="3348FBEB" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118322" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B1 Membres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118322 \h </w:instrText>
         </w:r>
@@ -4187,51 +4172,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1BDF5A87" w14:textId="0811F047" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118323" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B1/1 : Avis de décès</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118323 \h </w:instrText>
         </w:r>
@@ -4263,51 +4248,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62A09E45" w14:textId="0C8AC1B5" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118324" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2 Spectacles et activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118324 \h </w:instrText>
         </w:r>
@@ -4337,51 +4322,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46E4A3DE" w14:textId="2DB1F20D" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118325" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/1 : Années 1960</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118325 \h </w:instrText>
         </w:r>
@@ -4411,51 +4396,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C6F5D94" w14:textId="6D90A1FC" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118326" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/2 : Années 1970</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118326 \h </w:instrText>
         </w:r>
@@ -4485,51 +4470,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6765E01D" w14:textId="71739D71" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118327" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/3 : Échange chorale Amos 1979</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118327 \h </w:instrText>
         </w:r>
@@ -4559,51 +4544,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A53A136" w14:textId="78C37FE9" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118328" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/4 : La Carmencita</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118328 \h </w:instrText>
         </w:r>
@@ -4633,51 +4618,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="055C64F2" w14:textId="7ECF985F" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118329" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/5 : Années 1980</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118329 \h </w:instrText>
         </w:r>
@@ -4707,51 +4692,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4499409A" w14:textId="382904E3" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118330" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/6 : Années 1990</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118330 \h </w:instrText>
         </w:r>
@@ -4781,51 +4766,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46501F9F" w14:textId="4C01CE98" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118331" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/7 : Toujours vivant</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118331 \h </w:instrText>
         </w:r>
@@ -4855,51 +4840,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0ADA0223" w14:textId="76308311" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118332" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/8 : Ils nous ont tous laissé quelque chose !</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118332 \h </w:instrText>
         </w:r>
@@ -4929,51 +4914,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6890B75A" w14:textId="1549352A" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118333" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/9 : Chorale des jeunes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118333 \h </w:instrText>
         </w:r>
@@ -5003,51 +4988,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12D6F235" w14:textId="129AE73C" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118334" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/10 : Partie de sucre</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118334 \h </w:instrText>
         </w:r>
@@ -5077,51 +5062,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B168E0E" w14:textId="7EECB29E" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118335" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/11 : Les Misérables</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118335 \h </w:instrText>
         </w:r>
@@ -5151,51 +5136,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B548EC6" w14:textId="20800896" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118336" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/12 : Fêtes et activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118336 \h </w:instrText>
         </w:r>
@@ -5225,51 +5210,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="45F5F3AF" w14:textId="3399AB4F" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118337" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/13 : Un Vol avec Plamondon</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118337 \h </w:instrText>
         </w:r>
@@ -5299,51 +5284,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07924B6E" w14:textId="262E94B1" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118338" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/14 : Chanter l’amour</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118338 \h </w:instrText>
         </w:r>
@@ -5373,51 +5358,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1264800C" w14:textId="157A042C" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118339" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/15 : Don Juan 2004</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118339 \h </w:instrText>
         </w:r>
@@ -5447,51 +5432,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="349111F8" w14:textId="3FF1F646" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118340" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/16 : Les Dix Commandements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118340 \h </w:instrText>
         </w:r>
@@ -5521,51 +5506,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C6B271E" w14:textId="4D52CFDF" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118341" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/17 : Roméo et Juliette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118341 \h </w:instrText>
         </w:r>
@@ -5595,66 +5580,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75C8836F" w14:textId="25D15681" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118342" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/18 : 50</w:t>
         </w:r>
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118342 \h </w:instrText>
         </w:r>
@@ -5684,51 +5669,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28673BDA" w14:textId="2059B72D" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118343" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/19 : Objets d’art</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118343 \h </w:instrText>
         </w:r>
@@ -5758,51 +5743,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B6FDDDC" w14:textId="7F492F6D" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118344" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/20 : La fin des temps</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118344 \h </w:instrText>
         </w:r>
@@ -5832,51 +5817,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D9EF539" w14:textId="561C2EEE" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118345" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/21 : Amour, mystère et nostalgie 2001-2002</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118345 \h </w:instrText>
         </w:r>
@@ -5906,51 +5891,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46325D4E" w14:textId="6B804C7A" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118346" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/B2/22 : Années 2000</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118346 \h </w:instrText>
         </w:r>
@@ -5981,51 +5966,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15324BC3" w14:textId="6E255914" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118347" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118347 \h </w:instrText>
         </w:r>
@@ -6057,51 +6042,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="459123D3" w14:textId="400AA861" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118348" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C1 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118348 \h </w:instrText>
         </w:r>
@@ -6131,51 +6116,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C182107" w14:textId="03234F8E" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118349" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C1/1 : CD</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118349 \h </w:instrText>
         </w:r>
@@ -6205,51 +6190,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74B7FF67" w14:textId="78CCC378" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118350" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C1/2 : Cassettes audio</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118350 \h </w:instrText>
         </w:r>
@@ -6279,51 +6264,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51CE07FB" w14:textId="0F9037B0" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118351" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C1/3 : Mini disques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118351 \h </w:instrText>
         </w:r>
@@ -6353,51 +6338,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="681501DF" w14:textId="00E25412" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118352" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C1/4 : Vinyles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118352 \h </w:instrText>
         </w:r>
@@ -6429,51 +6414,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08F5B21D" w14:textId="2C50E659" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118353" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C2 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118353 \h </w:instrText>
         </w:r>
@@ -6503,51 +6488,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54BEBDCD" w14:textId="71A3E447" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118354" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/C2/1 : VHS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118354 \h </w:instrText>
         </w:r>
@@ -6578,51 +6563,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34845550" w14:textId="4A172225" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118355" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/D Objets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118355 \h </w:instrText>
         </w:r>
@@ -6654,51 +6639,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53C9B0DB" w14:textId="4A279D68" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118356" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/D1 Implication</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118356 \h </w:instrText>
         </w:r>
@@ -6728,51 +6713,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B92B6BE" w14:textId="46DC8A1B" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118357" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/D1/1 : Plaques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118357 \h </w:instrText>
         </w:r>
@@ -6803,51 +6788,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46799A86" w14:textId="60481AD5" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118358" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/E Plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118358 \h </w:instrText>
         </w:r>
@@ -6879,51 +6864,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4229D820" w14:textId="5D02C75F" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118359" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/E1 Plans de scène</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118359 \h </w:instrText>
         </w:r>
@@ -6953,51 +6938,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A552E79" w14:textId="0898F0FD" w:rsidR="00E34ED4" w:rsidRDefault="00E34ED4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc224118360" w:history="1">
         <w:r w:rsidRPr="003363FA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P452/E1/1 : Mise en scène</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc224118360 \h </w:instrText>
         </w:r>
@@ -7028,81 +7013,86 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="10E4B28C" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc224118272"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="53B62CC0" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="3E5FF8FD" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006436DA">
         <w:t>452</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="006436DA">
         <w:t>Chorale Vol au Vent</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D375A0">
-        <w:t>– 1960-2023. – 4</w:t>
+        <w:t>– 1960-202</w:t>
+      </w:r>
+      <w:r w:rsidR="001D000C">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D375A0">
+        <w:t>. – 4</w:t>
       </w:r>
       <w:r w:rsidR="00460C7E">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D375A0">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F26B7B">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00D375A0">
         <w:t xml:space="preserve"> cm de documents textuels. – </w:t>
       </w:r>
       <w:r w:rsidR="00F26B7B">
         <w:t>205</w:t>
       </w:r>
       <w:r w:rsidR="00460C7E">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003B0AE6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D375A0">
         <w:t xml:space="preserve">photographies. – </w:t>
       </w:r>
@@ -7649,55 +7639,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="6E9BC53D" w14:textId="79C0635D" w:rsidR="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA">
       <w:r>
         <w:t>À partir d’une célébration de Noël 1959, un groupe se forme et devient la Chorale Vol au Vent.  C’est en 1960 qu’on assiste au premier concert sous la direction du fondateur Gilles Hébert, appuyé musicalement par sa jeune sœur Colette.  Il donne l’envol au mouvement pendant les dix premières années.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B0E09E" w14:textId="77777777" w:rsidR="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA"/>
     <w:p w14:paraId="29AA498E" w14:textId="77777777" w:rsidR="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA">
       <w:r>
-        <w:t xml:space="preserve">Depuis, Vol au Vent n’a jamais cessé d’exister, produisant chaque année un spectacle de variétés très apprécié du public.  Offert à tous les résidents de la MRC de Maria-Chapdelaine, environ 40 à 50 choristes de 20 à 85 ans, participent à cette chorale qui vibre </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">de plus en plus avec son style comédie musicale, procurant à ses membres une activité sociale agréable et valorisante.  </w:t>
+        <w:t xml:space="preserve">Depuis, Vol au Vent n’a jamais cessé d’exister, produisant chaque année un spectacle de variétés très apprécié du public.  Offert à tous les résidents de la MRC de Maria-Chapdelaine, environ 40 à 50 choristes de 20 à 85 ans, participent à cette chorale qui vibre de plus en plus avec son style comédie musicale, procurant à ses membres une activité sociale agréable et valorisante.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B078C07" w14:textId="77777777" w:rsidR="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA"/>
     <w:p w14:paraId="68EAAB3F" w14:textId="04D4993E" w:rsidR="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA">
       <w:r>
         <w:t xml:space="preserve">Les pratiques hebdomadaires se font à Dolbeau-Mistassini (secteur Mistassini) sous la direction de Jannie Villeneuve.  Les spectacles sont présentés à la Salle Desjardins de Dolbeau-Mistassini. Parmi nos donatrices du fonds, Michèle Savard est présidente et Louise Perron, choriste. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB873EB" w14:textId="77777777" w:rsidR="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA"/>
     <w:p w14:paraId="7843C4A7" w14:textId="77777777" w:rsidR="006436DA" w:rsidRPr="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006436DA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Composé par : Louise Perron, choriste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="4A3937E2" w:rsidR="00AB6798" w:rsidRPr="006436DA" w:rsidRDefault="006436DA" w:rsidP="006436DA">
       <w:pPr>
         <w:rPr>
@@ -7789,55 +7775,51 @@
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="1C9B2C5F" w:rsidR="00AB6798" w:rsidRDefault="00D62C22" w:rsidP="00923766">
       <w:r w:rsidRPr="00D62C22">
         <w:t>Ce fonds comprend un historique de la Chorale Vol au Vent de Dolbeau-Mistassini, de l'information sur le 50</w:t>
       </w:r>
       <w:r w:rsidRPr="00F26B7B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62C22">
-        <w:t xml:space="preserve"> anniversaire de l'organisme, les règlements s'adressant aux membres, des contrats pour des présentations sur scène, des rapports de la présidence ou des divers comités, de nombreux procès-verbaux et ordres du jour (1966 à 1983, 1990-</w:t>
-[...3 lines deleted...]
-        <w:t>1991, 1994 à 1999, 2004 à 2008), des documents financiers, des programmes de spectacles et affiches, des avis de décès de membres, des photographies des spectacles et activités</w:t>
+        <w:t xml:space="preserve"> anniversaire de l'organisme, les règlements s'adressant aux membres, des contrats pour des présentations sur scène, des rapports de la présidence ou des divers comités, de nombreux procès-verbaux et ordres du jour (1966 à 1983, 1990-1991, 1994 à 1999, 2004 à 2008), des documents financiers, des programmes de spectacles et affiches, des avis de décès de membres, des photographies des spectacles et activités</w:t>
       </w:r>
       <w:r w:rsidR="00F26B7B">
         <w:t xml:space="preserve"> y compris sur laminés</w:t>
       </w:r>
       <w:r w:rsidRPr="00D62C22">
         <w:t>, de même que quelques documents audiovisuels sonores ou vidéo de leurs prestations.</w:t>
       </w:r>
       <w:r w:rsidR="0083216D">
         <w:t xml:space="preserve"> Quelques costumes de scène complètent ce fonds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159D1B7F" w14:textId="77777777" w:rsidR="00D62C22" w:rsidRPr="00A674F8" w:rsidRDefault="00D62C22" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
@@ -7854,51 +7836,97 @@
     <w:p w14:paraId="60BC7670" w14:textId="1BD60BD9" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00F26B7B" w:rsidP="00923766">
       <w:r>
         <w:t>Un premier tri a été réalisé parmi les ajouts 2025, notamment 9 photographies ont été élaguées en raison d’une similitude trop étroite avec les innombrables images d’un même spectacle, ou la présence de flou sur l’image.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="38EAC68C" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CFBB95" w14:textId="395C0AFC" w:rsidR="004E511B" w:rsidRDefault="004E511B" w:rsidP="00923766"/>
+    <w:p w14:paraId="21CFBB95" w14:textId="395C0AFC" w:rsidR="004E511B" w:rsidRPr="001D000C" w:rsidRDefault="004E511B" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D086AA" w14:textId="5FBB8ED7" w:rsidR="001D000C" w:rsidRPr="001D000C" w:rsidRDefault="001D000C" w:rsidP="001D000C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D000C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B8635C" w14:textId="77777777" w:rsidR="001D000C" w:rsidRDefault="001D000C" w:rsidP="001D000C"/>
+    <w:p w14:paraId="64CAD490" w14:textId="77777777" w:rsidR="001D000C" w:rsidRDefault="001D000C" w:rsidP="001D000C">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544989FA" w14:textId="77777777" w:rsidR="001D000C" w:rsidRDefault="001D000C" w:rsidP="001D000C">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FED12B5" w14:textId="243F2AB7" w:rsidR="001D000C" w:rsidRDefault="001D000C" w:rsidP="001D000C">
+      <w:r>
+        <w:t>Traitement à réviser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E296126" w14:textId="77777777" w:rsidR="001D000C" w:rsidRDefault="001D000C" w:rsidP="001D000C"/>
     <w:p w14:paraId="1B1E46CE" w14:textId="60B050FC" w:rsidR="004E511B" w:rsidRPr="004E511B" w:rsidRDefault="004E511B" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E511B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacements : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7998A70B" w14:textId="77777777" w:rsidR="004E511B" w:rsidRDefault="004E511B" w:rsidP="00923766"/>
     <w:p w14:paraId="671FAEA8" w14:textId="245C0781" w:rsidR="004E511B" w:rsidRDefault="004E511B" w:rsidP="00923766">
       <w:r>
         <w:t>Boîtes 1 à 5 (standards)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3E4C9A" w14:textId="4B5E0D33" w:rsidR="004E511B" w:rsidRDefault="004E511B" w:rsidP="00923766">
       <w:r>
         <w:t>Documents textuels, iconographiques, objets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722D46CD" w14:textId="0F3D2349" w:rsidR="004E511B" w:rsidRDefault="004E511B" w:rsidP="00923766">
@@ -7995,72 +8023,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> et grandes photos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67048DE4" w14:textId="191A2458" w:rsidR="00CA0C8B" w:rsidRDefault="00CA0C8B" w:rsidP="00CA0C8B">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA0C8B">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>R08 E08 T07</w:t>
       </w:r>
       <w:r w:rsidR="00F169C9">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (sur tablette)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F153251" w14:textId="77777777" w:rsidR="00CA0C8B" w:rsidRDefault="00CA0C8B" w:rsidP="004E511B">
-[...13 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="1480EAAA" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="5567FFD0" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="006436DA" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc224118273"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P452</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6479B855" w14:textId="099F2917" w:rsidR="002D313F" w:rsidRDefault="002D313F" w:rsidP="002D313F">
       <w:r>
         <w:t>– 1960-2023. – 24,</w:t>
       </w:r>
       <w:r w:rsidR="008F192A">
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cm de documents textuels. – 3 laminés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
@@ -8631,76 +8644,74 @@
           <w:p w14:paraId="22B98386" w14:textId="77777777" w:rsidR="00E35CA1" w:rsidRPr="00930F36" w:rsidRDefault="00E35CA1" w:rsidP="00E35CA1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930F36">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11AFE1AC" w14:textId="2FE194E9" w:rsidR="004A6D4B" w:rsidRDefault="004A6D4B" w:rsidP="004A6D4B">
             <w:r>
               <w:t>Voir aussi les images de l’événement</w:t>
             </w:r>
             <w:r w:rsidR="00E35CA1">
               <w:t xml:space="preserve"> à la cote P452/B2/18 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2521BABF" w14:textId="745A47B3" w:rsidR="004A6D4B" w:rsidRPr="004A6D4B" w:rsidRDefault="00E35CA1" w:rsidP="004A6D4B">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00023B87" w:rsidRPr="00A674F8" w14:paraId="0B23559B" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4EA210D1" w14:textId="77777777" w:rsidR="002D46C8" w:rsidRDefault="002D46C8" w:rsidP="002D46C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E08-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29AB9176" w14:textId="3A6BFC37" w:rsidR="00023B87" w:rsidRPr="00A674F8" w:rsidRDefault="002D46C8" w:rsidP="002D46C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B1F587A" w14:textId="77777777" w:rsidR="00023B87" w:rsidRDefault="00023B87" w:rsidP="00023B87">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -9168,58 +9179,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="777273A1" w14:textId="20A5B702" w:rsidR="001203A8" w:rsidRDefault="001203A8" w:rsidP="001203A8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des documents pour l’obtention de droits d’auteurs pour </w:t>
             </w:r>
             <w:r w:rsidRPr="001203A8">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>La Carmencita</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en 1996, une entente avec le Festival du Bleuet de Mistassini en </w:t>
-[...6 lines deleted...]
-              <w:t>1982 pour un spectacle rémunéré et d’autres contrats pour des représentations en 1976, notamment au Théâtre Orphéon de Mistassini.</w:t>
+              <w:t xml:space="preserve"> en 1996, une entente avec le Festival du Bleuet de Mistassini en 1982 pour un spectacle rémunéré et d’autres contrats pour des représentations en 1976, notamment au Théâtre Orphéon de Mistassini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CCAE776" w14:textId="77777777" w:rsidR="001203A8" w:rsidRDefault="001203A8" w:rsidP="001203A8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F1EA35D" w14:textId="77777777" w:rsidR="001203A8" w:rsidRPr="00930F36" w:rsidRDefault="001203A8" w:rsidP="001203A8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930F36">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42D22294" w14:textId="77777777" w:rsidR="00853BC1" w:rsidRDefault="001203A8" w:rsidP="001203A8">
@@ -9245,51 +9249,50 @@
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00023B87" w:rsidRPr="00A674F8" w14:paraId="05E4C960" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="01E86A11" w14:textId="77777777" w:rsidR="002D46C8" w:rsidRDefault="002D46C8" w:rsidP="002D46C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E08-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51C8ED50" w14:textId="4C39C2ED" w:rsidR="00023B87" w:rsidRPr="00A674F8" w:rsidRDefault="002D46C8" w:rsidP="002D46C8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A7B0CEC" w14:textId="65C8FDD0" w:rsidR="00023B87" w:rsidRPr="00B321DF" w:rsidRDefault="00023B87" w:rsidP="00023B87">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -9671,59 +9674,51 @@
           <w:p w14:paraId="474F274D" w14:textId="77777777" w:rsidR="00FA4DB4" w:rsidRDefault="00FA4DB4" w:rsidP="00F06931">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B2B836A" w14:textId="4911B4BA" w:rsidR="00F06931" w:rsidRPr="00FA4DB4" w:rsidRDefault="00FA4DB4" w:rsidP="00F06931">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceux-ci sont déployés en plusieurs dossiers, soit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Procès-verbaux 1966 à 1983, Procès-verbaux 1990-1991, Procès-verbaux 1994-1995, Procès-verbaux 1996, Procès-verbaux 1997, Procès-verbaux 1998, Procès-verbaux 1999, Procès-</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">verbaux 2004-2005, Procès-verbaux 2005-2006, Procès-verbaux 2006-2007 </w:t>
+              <w:t xml:space="preserve">Procès-verbaux 1966 à 1983, Procès-verbaux 1990-1991, Procès-verbaux 1994-1995, Procès-verbaux 1996, Procès-verbaux 1997, Procès-verbaux 1998, Procès-verbaux 1999, Procès-verbaux 2004-2005, Procès-verbaux 2005-2006, Procès-verbaux 2006-2007 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">et finalement </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Procès-verbaux 2007-2008.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F5D4FE7" w14:textId="77777777" w:rsidR="00F06931" w:rsidRDefault="00F06931" w:rsidP="00F06931">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09CF14F5" w14:textId="77777777" w:rsidR="00F06931" w:rsidRPr="00930F36" w:rsidRDefault="00F06931" w:rsidP="00F06931">
             <w:pPr>
               <w:rPr>
@@ -10050,51 +10045,50 @@
             </w:r>
             <w:r w:rsidR="001B28C9">
               <w:t xml:space="preserve"> ou manuscrits.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19234A6C" w14:textId="4CF60390" w:rsidR="00631B62" w:rsidRDefault="00631B62" w:rsidP="00631B62">
             <w:r>
               <w:t>Certains documents sont troués</w:t>
             </w:r>
             <w:r w:rsidR="001B28C9">
               <w:t xml:space="preserve"> sur le côté de la feuille.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14F39710" w14:textId="1B34C768" w:rsidR="001B28C9" w:rsidRDefault="001B28C9" w:rsidP="00631B62">
             <w:r>
               <w:t>Certains sont rassemblés dans un cahier Canada.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="383636C5" w14:textId="77777777" w:rsidR="0077623A" w:rsidRDefault="0077623A" w:rsidP="0077623A">
             <w:r>
               <w:t>Le tri d’origine a été conservé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EAD2CB" w14:textId="769D7DD0" w:rsidR="00631B62" w:rsidRDefault="00631B62" w:rsidP="00631B62">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Originaux</w:t>
             </w:r>
             <w:r w:rsidR="0077623A">
               <w:t xml:space="preserve"> et copies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38BC05F3" w14:textId="77777777" w:rsidR="00631B62" w:rsidRDefault="00631B62" w:rsidP="00D81266"/>
           <w:p w14:paraId="58F5B028" w14:textId="46984D17" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="007B17A1">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc224118288"/>
             <w:r>
               <w:t>P452/A2/5.</w:t>
             </w:r>
             <w:r w:rsidR="007B17A1">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t> : Procès-verbaux 1996</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="4ACFE015" w14:textId="7385C0B9" w:rsidR="007B17A1" w:rsidRDefault="007B17A1" w:rsidP="007B17A1">
             <w:r>
@@ -10375,51 +10369,50 @@
           </w:p>
           <w:p w14:paraId="7E605242" w14:textId="77777777" w:rsidR="001B28C9" w:rsidRDefault="001B28C9" w:rsidP="001B28C9">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A071902" w14:textId="77777777" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="00D81266"/>
           <w:p w14:paraId="0B0E2AF2" w14:textId="136F3F44" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="007B17A1">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc224118291"/>
             <w:r>
               <w:t>P452/A2/5.</w:t>
             </w:r>
             <w:r w:rsidR="007B17A1">
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:t> : Procès-verbaux 1999</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="01D91F23" w14:textId="76285A64" w:rsidR="007B17A1" w:rsidRDefault="007B17A1" w:rsidP="007B17A1">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">– 1998-1999. – 0,4 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6918DE60" w14:textId="10B24DF8" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="00D81266"/>
           <w:p w14:paraId="17581485" w14:textId="77777777" w:rsidR="0077623A" w:rsidRPr="00930F36" w:rsidRDefault="0077623A" w:rsidP="0077623A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930F36">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2917FBAC" w14:textId="4AE1B1C7" w:rsidR="0077623A" w:rsidRDefault="0077623A" w:rsidP="0077623A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -10678,51 +10671,50 @@
               <w:t xml:space="preserve">Certaines informations sont annotées au stylo ou au plomb. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13469268" w14:textId="77777777" w:rsidR="0077623A" w:rsidRDefault="0077623A" w:rsidP="0077623A">
             <w:r>
               <w:t>Certains documents sont signés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="156B6DB6" w14:textId="77777777" w:rsidR="0077623A" w:rsidRDefault="0077623A" w:rsidP="0077623A">
             <w:r>
               <w:t>Le tri d’origine a été conservé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="555C8EFF" w14:textId="6ED10E27" w:rsidR="0077623A" w:rsidRDefault="0077623A" w:rsidP="0077623A">
             <w:r>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DE52148" w14:textId="77777777" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="00D81266"/>
           <w:p w14:paraId="2BE27874" w14:textId="2CEC1B80" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="007B17A1">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="_Toc224118294"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P452/A2/5.1</w:t>
             </w:r>
             <w:r w:rsidR="007B17A1">
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:t> : Procès-verbaux 2006-2007</w:t>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="49C6266F" w14:textId="0CE2EA32" w:rsidR="007B17A1" w:rsidRDefault="007B17A1" w:rsidP="007B17A1">
             <w:r>
               <w:t xml:space="preserve">– 2006-2007. – 0,4 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB11E27" w14:textId="09ACED3C" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="00D81266"/>
           <w:p w14:paraId="3E9F2C64" w14:textId="77777777" w:rsidR="0077623A" w:rsidRPr="00930F36" w:rsidRDefault="0077623A" w:rsidP="0077623A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930F36">
               <w:rPr>
@@ -11117,51 +11109,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> des prévisions budgétaires, des bilans, des revenus, des états des résultats entre 1974 et 2007.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="031EC1BE" w14:textId="77777777" w:rsidR="00C672E4" w:rsidRDefault="00C672E4" w:rsidP="00C672E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DFB556A" w14:textId="77777777" w:rsidR="00C672E4" w:rsidRPr="00930F36" w:rsidRDefault="00C672E4" w:rsidP="00C672E4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930F36">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E08909D" w14:textId="1655AA50" w:rsidR="00C672E4" w:rsidRDefault="00C672E4" w:rsidP="00C672E4">
             <w:r>
               <w:t>Imprimés, dactylographiés et manuscrits.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69A09DFD" w14:textId="6147B49D" w:rsidR="00C672E4" w:rsidRDefault="00C672E4" w:rsidP="00C672E4">
             <w:r>
               <w:t>Certains documents sont troués sur le côté ou le haut de la feuille.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D9F3A3" w14:textId="16E8C853" w:rsidR="00C672E4" w:rsidRDefault="00C672E4" w:rsidP="00C672E4">
             <w:r>
               <w:t xml:space="preserve">Certaines informations sont annotées au stylo ou au plomb. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B59D118" w14:textId="651050EC" w:rsidR="00C672E4" w:rsidRDefault="00C672E4" w:rsidP="00C672E4">
             <w:r>
               <w:t>Certaines informations ont été modifiées au correcteur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DFD4FD1" w14:textId="48E370E8" w:rsidR="00F46073" w:rsidRDefault="00F46073" w:rsidP="00C672E4">
             <w:r>
@@ -11189,51 +11180,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00023B87" w:rsidRPr="00A674F8" w14:paraId="53A86A2B" w14:textId="77777777" w:rsidTr="003F3F49">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3B50A02D" w14:textId="59C71B02" w:rsidR="00023B87" w:rsidRPr="00A674F8" w:rsidRDefault="00023B87" w:rsidP="00023B87">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46640992" w14:textId="0E0EEF0B" w:rsidR="00023B87" w:rsidRDefault="00023B87" w:rsidP="00023B87">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc224118298"/>
             <w:r>
               <w:t>P452</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
@@ -11492,51 +11482,50 @@
             <w:r w:rsidRPr="00930F36">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E13C09A" w14:textId="77777777" w:rsidR="00F46073" w:rsidRDefault="00F46073" w:rsidP="00F46073">
             <w:r>
               <w:t>Imprimés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66D0BF17" w14:textId="77777777" w:rsidR="00F46073" w:rsidRPr="00A674F8" w:rsidRDefault="00F46073" w:rsidP="00F46073">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B25DB49" w14:textId="77777777" w:rsidR="00F46073" w:rsidRPr="005F04AC" w:rsidRDefault="00F46073" w:rsidP="005F04AC"/>
           <w:p w14:paraId="1882E4EC" w14:textId="360FA939" w:rsidR="005F04AC" w:rsidRDefault="005F04AC" w:rsidP="005F04AC">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc224118301"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P452/A3/2.3 : Conciliations bancaires 2006-2007</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11DBD1CB" w14:textId="713FCBD0" w:rsidR="00D81266" w:rsidRDefault="00D81266" w:rsidP="00D81266">
             <w:r>
               <w:t>– 2006-2007. – 0,4 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4810D37A" w14:textId="77777777" w:rsidR="00F46073" w:rsidRPr="00930F36" w:rsidRDefault="00F46073" w:rsidP="00F46073">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930F36">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
@@ -11666,51 +11655,50 @@
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F1DC201" w14:textId="4472FEA0" w:rsidR="00F46073" w:rsidRPr="005F04AC" w:rsidRDefault="00F46073" w:rsidP="005F04AC"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00023B87" w:rsidRPr="00A674F8" w14:paraId="3635C335" w14:textId="77777777" w:rsidTr="003F3F49">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7F01334C" w14:textId="06D00AD2" w:rsidR="00023B87" w:rsidRPr="00A674F8" w:rsidRDefault="00023B87" w:rsidP="00023B87">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="763BD987" w14:textId="0363DFC5" w:rsidR="00023B87" w:rsidRDefault="00023B87" w:rsidP="00023B87">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="_Toc224118303"/>
             <w:r>
               <w:t>P452</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
@@ -12141,51 +12129,50 @@
           </w:p>
           <w:p w14:paraId="01FA9571" w14:textId="66BAB850" w:rsidR="00375BAB" w:rsidRDefault="00375BAB" w:rsidP="003F3F49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R08-E08-T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47BB43A0" w14:textId="77777777" w:rsidR="00CE2907" w:rsidRDefault="00375BAB" w:rsidP="00375BAB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Affiche 11 x 17 po sur tablette</w:t>
             </w:r>
             <w:r w:rsidR="008F192A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (laminés)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00C47BFD" w14:textId="77777777" w:rsidR="008F192A" w:rsidRDefault="008F192A" w:rsidP="00375BAB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="659E9ABB" w14:textId="1917A740" w:rsidR="008F192A" w:rsidRDefault="008F192A" w:rsidP="00375BAB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -12236,51 +12223,50 @@
           <w:p w14:paraId="20E67806" w14:textId="55E31204" w:rsidR="00265F71" w:rsidRPr="00A674F8" w:rsidRDefault="00265F71" w:rsidP="00375BAB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Rouleau vert)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5387337D" w14:textId="5EC4A4D1" w:rsidR="009D65F0" w:rsidRPr="00023B87" w:rsidRDefault="009D65F0" w:rsidP="00BF34CC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="36" w:name="_Toc224118308"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P452</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00BF34CC">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00BF34CC">
               <w:t>Affiches</w:t>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="4872AD09" w14:textId="0F82013B" w:rsidR="00CE2907" w:rsidRDefault="00D766AB" w:rsidP="00D766AB">
             <w:r>
               <w:t>– [19</w:t>
@@ -12313,101 +12299,99 @@
             </w:r>
             <w:r w:rsidR="00375BAB">
               <w:t>. – 3 laminés; 16,6 x 10,4 po (2 chemises).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76F57785" w14:textId="043A3793" w:rsidR="00D766AB" w:rsidRDefault="00D766AB" w:rsidP="00D766AB">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0012EB59" w14:textId="77777777" w:rsidR="009D65F0" w:rsidRDefault="00375BAB" w:rsidP="00375BAB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375BAB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25249358" w14:textId="20B46845" w:rsidR="00375BAB" w:rsidRDefault="00375BAB" w:rsidP="00375BAB">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Ce dossier comprend des affiches de spectacles de la Chorale Vol au Vent de 1992 à 2023, ainsi que certaines sans date.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BDE4A27" w14:textId="09CF7CB5" w:rsidR="00375BAB" w:rsidRDefault="00375BAB" w:rsidP="00375BAB"/>
           <w:p w14:paraId="77EFEA9E" w14:textId="6E297F90" w:rsidR="00375BAB" w:rsidRPr="00375BAB" w:rsidRDefault="00375BAB" w:rsidP="00375BAB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00375BAB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A419344" w14:textId="35D8C81B" w:rsidR="00375BAB" w:rsidRDefault="00375BAB" w:rsidP="00375BAB">
             <w:r>
               <w:t>Imprimées sur papier ou laminées. Certaines constituent des montages initiaux avec collages.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="315671B0" w14:textId="34C76FC0" w:rsidR="00375BAB" w:rsidRDefault="00375BAB" w:rsidP="00375BAB">
             <w:r>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CF223F" w14:textId="71AD6C67" w:rsidR="00375BAB" w:rsidRPr="00375BAB" w:rsidRDefault="00375BAB" w:rsidP="00375BAB"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF34CC" w:rsidRPr="00A674F8" w14:paraId="430E0021" w14:textId="77777777" w:rsidTr="003F3F49">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7A812DA8" w14:textId="342896CC" w:rsidR="00BF34CC" w:rsidRPr="00A674F8" w:rsidRDefault="00BF34CC" w:rsidP="00BF34CC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="142DD01A" w14:textId="2CE2203A" w:rsidR="00BF34CC" w:rsidRDefault="00BF34CC" w:rsidP="00BF34CC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="37" w:name="_Toc224118309"/>
             <w:r>
               <w:t>P452</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
@@ -13131,51 +13115,50 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE1120" w:rsidRPr="00A674F8" w14:paraId="32F2C18D" w14:textId="77777777" w:rsidTr="003F3F49">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5368F852" w14:textId="63A62462" w:rsidR="00AE1120" w:rsidRPr="00A674F8" w:rsidRDefault="00AE1120" w:rsidP="00AE1120">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77CEA408" w14:textId="59124D38" w:rsidR="00AE1120" w:rsidRPr="00CF2396" w:rsidRDefault="00AE1120" w:rsidP="00AE1120">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="47" w:name="_Toc224118319"/>
             <w:r w:rsidRPr="00CF2396">
               <w:t xml:space="preserve">P452/A5/4 : </w:t>
             </w:r>
             <w:r w:rsidR="00302DC0" w:rsidRPr="00CF2396">
               <w:t>Félicitations</w:t>
             </w:r>
             <w:bookmarkEnd w:id="47"/>
           </w:p>
           <w:p w14:paraId="1C5E28AC" w14:textId="4ADA9856" w:rsidR="00CF2396" w:rsidRDefault="00CF2396" w:rsidP="00CF2396">
             <w:r>
               <w:t xml:space="preserve">– 1995. – 0,2 cm de documents textuels. </w:t>
             </w:r>
@@ -13767,51 +13750,50 @@
               <w:t xml:space="preserve"> cm de documents textuels. – </w:t>
             </w:r>
             <w:r w:rsidR="004A6D4B">
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42F21019" w14:textId="5B6055AA" w:rsidR="00556093" w:rsidRDefault="00556093" w:rsidP="00556093"/>
           <w:p w14:paraId="19C338A5" w14:textId="39CAC565" w:rsidR="00556093" w:rsidRPr="00556093" w:rsidRDefault="00556093" w:rsidP="00556093">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556093">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33038B0F" w14:textId="4949CFE1" w:rsidR="00556093" w:rsidRDefault="00556093" w:rsidP="00556093">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4 photos ont été décadrées. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FB8B631" w14:textId="3D43C513" w:rsidR="00556093" w:rsidRPr="00556093" w:rsidRDefault="00556093" w:rsidP="00556093">
             <w:r>
               <w:t xml:space="preserve">Originales et reproductions. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1877F6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68BF0EC0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A5DBA8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
@@ -14756,59 +14738,59 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="40A67EE5" w14:textId="77777777" w:rsidR="00E53254" w:rsidRDefault="00E53254" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14E13A15" w14:textId="1357FB3A" w:rsidR="00E53254" w:rsidRDefault="00E53254" w:rsidP="00E53254">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Copie de DVD et CD sur </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="0064470A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t xml:space="preserve">serveur </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="0064470A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Voute:K</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5C9FC3F9" w14:textId="194CBD79" w:rsidR="00E53254" w:rsidRPr="00A674F8" w:rsidRDefault="00E53254" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F57E69C" w14:textId="772F05DE" w:rsidR="003F3F49" w:rsidRDefault="003F3F49" w:rsidP="003F3F49">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="68" w:name="_Toc224118340"/>
             <w:r>
@@ -15000,67 +14982,66 @@
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00241516">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>VOB .IFO</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 300 photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58B98204" w14:textId="539EB658" w:rsidR="0064470A" w:rsidRDefault="0064470A" w:rsidP="00501BAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Les représentations sur scène en 2007 de la pièce musicale Les Dix Commandements par la Chorale Vol-au-Vent de Dolbeau-Mistassini, en 2007, en photos avec montages de type diaporama.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F33402" w14:textId="20A4F298" w:rsidR="00CB4B62" w:rsidRDefault="00CB4B62" w:rsidP="00501BAA">
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00CB4B62">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien Serveur </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="00CB4B62">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Voute:K</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> à l’interne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ABA2858" w14:textId="77777777" w:rsidR="00CB4B62" w:rsidRDefault="00CB4B62" w:rsidP="00501BAA"/>
           <w:p w14:paraId="2FCEEB21" w14:textId="78D67CD6" w:rsidR="00CB4B62" w:rsidRDefault="00CB4B62" w:rsidP="00501BAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB4B62">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
@@ -15088,60 +15069,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12 Go, 617 photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32596CCC" w14:textId="2FDC17A9" w:rsidR="0064470A" w:rsidRDefault="0064470A" w:rsidP="00501BAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Diverses représentations des Dix commandements par la Chorale Vol-au-Vent de Dolbeau-Mistassini en photos, entre 2007 et 2010.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34D91418" w14:textId="64E6DDF8" w:rsidR="00CB4B62" w:rsidRDefault="0064470A" w:rsidP="00501BAA">
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="0064470A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien Serveur </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="0064470A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Voute:K</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> à l’interne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="584F4244" w14:textId="77777777" w:rsidR="00CB4B62" w:rsidRPr="00501BAA" w:rsidRDefault="00CB4B62" w:rsidP="00501BAA"/>
           <w:p w14:paraId="0246B692" w14:textId="2DAE12B1" w:rsidR="007258E5" w:rsidRDefault="007258E5" w:rsidP="007258E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007258E5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -15182,51 +15163,50 @@
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="782E0A36" w14:textId="193E201E" w:rsidR="007258E5" w:rsidRPr="007258E5" w:rsidRDefault="007258E5" w:rsidP="007258E5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F3F49" w:rsidRPr="00A674F8" w14:paraId="0CF7201F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0F49F01D" w14:textId="77777777" w:rsidR="00216838" w:rsidRDefault="00216838" w:rsidP="00216838">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E08-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="228D4D06" w14:textId="77777777" w:rsidR="00216838" w:rsidRDefault="00216838" w:rsidP="00216838">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ADE39FC" w14:textId="77777777" w:rsidR="00385AF0" w:rsidRDefault="00385AF0" w:rsidP="00216838">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="604DE6C6" w14:textId="5F7AA3D6" w:rsidR="00385AF0" w:rsidRDefault="00385AF0" w:rsidP="00385AF0">
             <w:pPr>
@@ -15739,59 +15719,59 @@
             <w:r w:rsidRPr="00E53254">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>La fin des temps</w:t>
             </w:r>
             <w:r>
               <w:t>, interprété les 3 et 4 novembre 2012.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7440B579" w14:textId="77777777" w:rsidR="00E53254" w:rsidRDefault="00E53254" w:rsidP="00E53254"/>
           <w:p w14:paraId="349CB098" w14:textId="77777777" w:rsidR="00CB4B62" w:rsidRDefault="00CB4B62" w:rsidP="00CB4B62">
             <w:r>
               <w:t>P452/B2/20</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="622806E0" w14:textId="29DBA515" w:rsidR="00CB4B62" w:rsidRDefault="00CB4B62" w:rsidP="00E53254">
             <w:r>
               <w:t>1 DVD : – 2012. – 194 photographies nées numériques, 1 diaporama de photos de 16 minutes et 18 secondes d’images en mouvement, 1.89 Go.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="348C9DFB" w14:textId="7946462F" w:rsidR="00CB4B62" w:rsidRDefault="00CB4B62" w:rsidP="00CB4B62">
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00CB4B62">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien Serveur </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="00CB4B62">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Voute:K</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> à l’interne.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B261D0B" w14:textId="77777777" w:rsidR="00CB4B62" w:rsidRDefault="00CB4B62" w:rsidP="00E53254"/>
           <w:p w14:paraId="139DB357" w14:textId="77777777" w:rsidR="00E53254" w:rsidRPr="00E53254" w:rsidRDefault="00E53254" w:rsidP="00E53254">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53254">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="374FEB1C" w14:textId="77777777" w:rsidR="00E53254" w:rsidRDefault="00E53254" w:rsidP="00E53254">
@@ -15819,51 +15799,50 @@
               <w:t>Boîte 4.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AC4B86A" w14:textId="172349AC" w:rsidR="00E53254" w:rsidRPr="00E53254" w:rsidRDefault="00E53254" w:rsidP="00E53254"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501BAA" w:rsidRPr="00A674F8" w14:paraId="7BC1895A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31C3FC7D" w14:textId="290E9E97" w:rsidR="00501BAA" w:rsidRDefault="00501BAA" w:rsidP="00501BAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E08-T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26187F3F" w14:textId="45B4C73B" w:rsidR="00501BAA" w:rsidRDefault="00501BAA" w:rsidP="00501BAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D53C325" w14:textId="0638D1FA" w:rsidR="00501BAA" w:rsidRDefault="00501BAA" w:rsidP="00501BAA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
@@ -17081,81 +17060,79 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="535C7684" w14:textId="488DF6D1" w:rsidR="00C43CA5" w:rsidRPr="004A45E7" w:rsidRDefault="00C43CA5" w:rsidP="00457366">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Originaux, reproductions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A4C8963" w14:textId="77777777" w:rsidR="00457366" w:rsidRDefault="00457366" w:rsidP="00457366">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C43CA5" w:rsidRPr="00A674F8" w14:paraId="5C37D6E4" w14:textId="77777777" w:rsidTr="003F3F49">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7B2413B2" w14:textId="77777777" w:rsidR="00C43CA5" w:rsidRDefault="00C43CA5" w:rsidP="00C43CA5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1149BCD4" w14:textId="3D32219A" w:rsidR="00C43CA5" w:rsidRPr="00A674F8" w:rsidRDefault="00D640B9" w:rsidP="00D640B9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 6 (audiovisuel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57DBBB9A" w14:textId="4839F6AF" w:rsidR="00C43CA5" w:rsidRPr="00B321DF" w:rsidRDefault="00C43CA5" w:rsidP="00C43CA5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -17865,60 +17842,60 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 6 (audiovisuel)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A0E1ECD" w14:textId="77777777" w:rsidR="008D2F28" w:rsidRDefault="008D2F28" w:rsidP="00D640B9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="382F78F5" w14:textId="1639E9C9" w:rsidR="008D2F28" w:rsidRPr="00A674F8" w:rsidRDefault="008D2F28" w:rsidP="00D640B9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="008D2F28">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur Serveur </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="008D2F28">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Voute:K</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="420E7AC7" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="006436DA" w:rsidP="003F3F49">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="82" w:name="_Toc224118354"/>
             <w:r>
               <w:t>P452</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2/</w:t>
             </w:r>
             <w:r w:rsidR="00D65B67">
@@ -18400,51 +18377,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="514F114C" w14:textId="77777777" w:rsidR="00093443" w:rsidRDefault="00093443" w:rsidP="003F3F49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Conservées dans leur pochette d’origine.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="603CA8DC" w14:textId="42A33C55" w:rsidR="007B1C78" w:rsidRDefault="007B1C78" w:rsidP="003F3F49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">P452/C2/1,5 à 1,8, dons de Jules Simard et Suzie Girard, mars 2026. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="62E4562A" w:rsidR="00287473" w:rsidRDefault="00093443" w:rsidP="003F3F49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originales. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="605BB51E" w14:textId="40DCD8A5" w:rsidR="008D2F28" w:rsidRPr="00A674F8" w:rsidRDefault="008D2F28" w:rsidP="00287473">
       <w:r w:rsidRPr="008D2F28">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -19994,51 +19970,52 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2047559638">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1448041219">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="805512124">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -20051,50 +20028,51 @@
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000763B2"/>
     <w:rsid w:val="00077455"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00086F5D"/>
     <w:rsid w:val="00093443"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000B0ACF"/>
     <w:rsid w:val="000B4AFF"/>
     <w:rsid w:val="000B5A9A"/>
     <w:rsid w:val="000C26F3"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="0010691A"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="001203A8"/>
     <w:rsid w:val="00136A5B"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00185B52"/>
     <w:rsid w:val="001A0FF4"/>
     <w:rsid w:val="001B28C9"/>
+    <w:rsid w:val="001D000C"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00216838"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="0022751F"/>
     <w:rsid w:val="00241516"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00265F71"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00283269"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A6E35"/>
     <w:rsid w:val="002A7B49"/>
     <w:rsid w:val="002B08EB"/>
     <w:rsid w:val="002C520D"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D313F"/>
     <w:rsid w:val="002D46C8"/>
@@ -20188,50 +20166,51 @@
     <w:rsid w:val="00853BC1"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D2A3B"/>
     <w:rsid w:val="008D2F28"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008F192A"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="009242C5"/>
     <w:rsid w:val="00930F36"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009555D4"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="0098025B"/>
     <w:rsid w:val="00984693"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D65F0"/>
+    <w:rsid w:val="009E290B"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A03890"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A12AAB"/>
     <w:rsid w:val="00A216D2"/>
     <w:rsid w:val="00A2267E"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A5638A"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA2483"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD4417"/>
     <w:rsid w:val="00AE1120"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B24CCC"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
@@ -20332,52 +20311,52 @@
     <w:rsid w:val="00FE5EF8"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21237,51 +21216,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -21708,73 +21687,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5252718B-0D87-4729-B27E-93620CE5EA4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>34974</Characters>
+  <Pages>1</Pages>
+  <Words>6369</Words>
+  <Characters>35034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>291</Lines>
   <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41250</CharactersWithSpaces>
+  <CharactersWithSpaces>41321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>