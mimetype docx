--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -299,101 +299,100 @@
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00164122">
         <w:t>2 juillet 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211F0C4A" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455478672" w:history="1">
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
@@ -412,306 +411,305 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F27448E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="006D3572" w:rsidP="00923766">
+    <w:p w14:paraId="3F27448E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478673" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/A1</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478673 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="607DD4F9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="006D3572" w:rsidP="00923766">
+    <w:p w14:paraId="607DD4F9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478674" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">/A1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478674 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
+        <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="1E745448" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00164122">
         <w:t>450</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00164122">
         <w:t>Cercle agricole d’Albanel</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
@@ -825,78 +823,76 @@
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="7BC27250" w:rsidR="00561EAD" w:rsidRDefault="00164122" w:rsidP="00923766">
       <w:r w:rsidRPr="00164122">
         <w:t>La Municipalité d'Albanel a fait don de ces documents liés au Comité culturel d'Albanel, le 27 juin 2024, par l'entremise de Manon Leclerc, conseillère en gestion documentaire à la SHGMC. Le tout se trouve sous la forme d'un cahier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA873A0" w14:textId="77777777" w:rsidR="00164122" w:rsidRDefault="00164122" w:rsidP="00923766"/>
     <w:p w14:paraId="39E513BE" w14:textId="77777777" w:rsidR="00164122" w:rsidRDefault="00164122" w:rsidP="00164122">
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r>
         <w:t>Création du fonds :</w:t>
       </w:r>
       <w:r w:rsidRPr="00164122">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Frédérique Fradet, archiviste, 28 juin 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243344BB" w14:textId="77777777" w:rsidR="00164122" w:rsidRDefault="00164122" w:rsidP="00164122">
       <w:r>
         <w:t>Classement et décompte : Jane Martel, étudiante, 28 juin 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8FE22F" w14:textId="27B4F718" w:rsidR="00164122" w:rsidRDefault="00164122" w:rsidP="00923766">
       <w:r>
         <w:t>Création de l’instrument de recherche : Frédérique Fradet, archiviste, 2 juillet 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64781E7F" w14:textId="5A0FDEA3" w:rsidR="00714258" w:rsidRDefault="00714258" w:rsidP="00923766"/>
     <w:p w14:paraId="2DDCF047" w14:textId="01A6BB1B" w:rsidR="00714258" w:rsidRPr="0045758A" w:rsidRDefault="00714258" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le contrat du fonds a été signé par Mme Stéphanie Marceau, directrice générale de la Municipalité d’Albanel, le 12 juillet 2024, après une rencontre avec Mme Manon Leclerc de la Société d’histoire. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="484A6D4B" w:rsidR="00922E8E" w:rsidRDefault="00164122" w:rsidP="00923766">
       <w:r w:rsidRPr="00164122">
         <w:t>Ce fonds comprend un cahier de procès-verbaux et de notes manuscrites du Cercle agricole d'Albanel, de 1924 à 1956.</w:t>
       </w:r>
@@ -917,107 +913,214 @@
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="1A94B964" w14:textId="3669154D" w:rsidR="00164122" w:rsidRPr="00164122" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="657F5A9A" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
+      <w:r w:rsidR="0009652B">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCF45E9" w14:textId="77777777" w:rsidR="0009652B" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA083F9" w14:textId="67A890C5" w:rsidR="0009652B" w:rsidRPr="0009652B" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009652B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009652B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0C835D" w14:textId="77777777" w:rsidR="0009652B" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EF3CCD6" w14:textId="77777777" w:rsidR="0009652B" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACD5F02" w14:textId="77777777" w:rsidR="0009652B" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A05FE72" w14:textId="2122D45A" w:rsidR="0009652B" w:rsidRPr="0009652B" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009652B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0009652B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425BD690" w14:textId="77777777" w:rsidR="0009652B" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42064A4E" w14:textId="22FF0095" w:rsidR="0009652B" w:rsidRPr="00A674F8" w:rsidRDefault="0009652B" w:rsidP="0009652B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1327"/>
+        </w:tabs>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>français</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="6FD221D9" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="6B697DE9" w14:textId="7452F361" w:rsidR="00164122" w:rsidRPr="00164122" w:rsidRDefault="00164122" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164122">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacements : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4FD35D" w14:textId="77777777" w:rsidR="00164122" w:rsidRDefault="00164122" w:rsidP="00923766"/>
     <w:p w14:paraId="38D873E9" w14:textId="77777777" w:rsidR="00164122" w:rsidRDefault="00164122" w:rsidP="00164122">
       <w:r>
         <w:t>Boîte multiple (avec P448)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E37F0B" w14:textId="77777777" w:rsidR="00164122" w:rsidRDefault="00164122" w:rsidP="00164122">
       <w:r w:rsidRPr="00164122">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R05 E01 T07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090808E3" w14:textId="4C8DBB30" w:rsidR="00164122" w:rsidRPr="00A674F8" w:rsidRDefault="00164122" w:rsidP="00164122">
       <w:r>
         <w:t>Documents manuscrits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="0947F1D5" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00164122" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc455478672"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc455478672"/>
+      <w:r>
         <w:t>P450</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
@@ -1123,112 +1226,112 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="51B2E609" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00164122" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc455478673"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc455478673"/>
       <w:r>
         <w:t>P450</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Texte21"/>
+      <w:bookmarkStart w:id="3" w:name="Texte21"/>
       <w:r w:rsidR="00AB6798">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1293,161 +1396,159 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="61577B14" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc455478674"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc455478674"/>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texte20"/>
+            <w:bookmarkStart w:id="5" w:name="Texte20"/>
             <w:r w:rsidR="00AB6798">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="16195C5C" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1508,51 +1609,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="180E9C9C" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00164122" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
@@ -1595,91 +1695,91 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00164122"/>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="6553E63F" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00164122" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P450</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Texte17"/>
+      <w:bookmarkStart w:id="6" w:name="Texte17"/>
       <w:r w:rsidR="00AB6798">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -1750,51 +1850,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="5F017A2A" w:rsidR="00561EAD" w:rsidRDefault="00164122" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1848,51 +1947,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="02D6D10B" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
@@ -2049,91 +2147,91 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Texte22"/>
+      <w:bookmarkStart w:id="7" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="526356F5" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00164122" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P450</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -2216,51 +2314,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="09DF9110" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2364,51 +2461,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="441DACB9" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2476,51 +2572,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="36BAC776" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
@@ -2835,59 +2930,57 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="1ADDE676" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="69F619B3" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2991,51 +3084,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="5527ABCC" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3100,51 +3192,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="2870C49A" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00164122" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P450</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
@@ -3200,110 +3291,110 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="291797BE" w14:textId="77777777" w:rsidR="006D3572" w:rsidRDefault="006D3572" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="72350AC4" w14:textId="77777777" w:rsidR="006D3572" w:rsidRDefault="006D3572" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3326,51 +3417,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="5561B0EC" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00164122" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -3413,102 +3504,104 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="26ADF6CD" w14:textId="77777777" w:rsidR="006D3572" w:rsidRDefault="006D3572" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4415B50D" w14:textId="77777777" w:rsidR="006D3572" w:rsidRDefault="006D3572" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="180"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="0009652B"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00164122"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
@@ -3519,50 +3612,51 @@
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004C1CAC"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D3572"/>
     <w:rsid w:val="00714258"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
+    <w:rsid w:val="00773E14"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
@@ -3597,105 +3691,106 @@
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
+    <w:rsid w:val="00EB27B2"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4027,50 +4122,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4536,82 +4632,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4945,70 +5041,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>2672</Characters>
+  <Pages>1</Pages>
+  <Words>495</Words>
+  <Characters>2726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3151</CharactersWithSpaces>
+  <CharactersWithSpaces>3215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>