--- v0 (2026-04-03)
+++ v1 (2026-07-19)
@@ -357,101 +357,100 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00263D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211F0C4A" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455478672" w:history="1">
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
@@ -484,71 +483,71 @@
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F27448E" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478673" w:history="1">
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/A1</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -597,81 +596,81 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="607DD4F9" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478674" w:history="1">
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">/A1/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0082184E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:webHidden/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -725,51 +724,50 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="49005CB0" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00D34779">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E20457">
         <w:t>445</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00E20457">
         <w:t>Développement Aménagement Forêt Touristique Albanel (D.A.F.T.A.)</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
@@ -832,177 +830,57 @@
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="4FC13ADC" w14:textId="77777777" w:rsidR="001A40F8" w:rsidRDefault="001A40F8" w:rsidP="001A40F8">
       <w:r w:rsidRPr="001A40F8">
-        <w:t xml:space="preserve">Développement aménagement forêt touristique </w:t>
-[...15 lines deleted...]
-        <w:t>, au Québec. Son activité s'inscrit dans le secteur des services de divertissement et de loisirs, avec un accent particulier sur le développement récréotouristique. L'organisme œuvre à la mise en valeur des ressources naturelles de la région en proposant des initiatives visant à promouvoir le tourisme et les activités de plein air. DAFTA n'a fait l'objet d'aucune fusion, transformation ou dissolution depuis sa création et continue de jouer un rôle actif dans la dynamisation du territoire. </w:t>
+        <w:t>Développement aménagement forêt touristique Albanel (DAFTA) est une association personnifiée fondée le 7 novembre 1996 à Albanel, au Québec. Son activité s'inscrit dans le secteur des services de divertissement et de loisirs, avec un accent particulier sur le développement récréotouristique. L'organisme œuvre à la mise en valeur des ressources naturelles de la région en proposant des initiatives visant à promouvoir le tourisme et les activités de plein air. DAFTA n'a fait l'objet d'aucune fusion, transformation ou dissolution depuis sa création et continue de jouer un rôle actif dans la dynamisation du territoire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1200D588" w14:textId="77777777" w:rsidR="001A40F8" w:rsidRPr="001A40F8" w:rsidRDefault="001A40F8" w:rsidP="001A40F8"/>
     <w:p w14:paraId="42FBE03D" w14:textId="77777777" w:rsidR="001A40F8" w:rsidRPr="001A40F8" w:rsidRDefault="001A40F8" w:rsidP="001A40F8">
       <w:r w:rsidRPr="001A40F8">
-        <w:t xml:space="preserve">Le développement aménagement forêt touristique </w:t>
-[...103 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Le développement aménagement forêt touristique Albanel (DAFTA) est dirigé par un groupe d'administrateurs engagés dans le développement de la région. Les administrateurs sont : Paul Noël, président, résidant à Albanel; Évangéline Plourde, administratrice, résidant à Albanel; Paul-Émile Lambert, administrateur, résidant à Albanel; Jacques Bussières, administrateur, résidant à Albanel; Michel Frigon, administrateur, résidant à Albanel; Jean-Marc Martel, administrateur, résidant à Albanel; Jacques Martel, administrateur, résidant à Albanel; Bernard St-Pierre, administrateur, résidant à Albanel; Marius Larouche, administrateur, résidant à Albanel. Pascal Gauthier occupe les fonctions de secrétaire et de trésorier, et réside à Albanel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="085DFD6A" w14:textId="7E3F809F" w:rsidR="00E20457" w:rsidRDefault="00E20457" w:rsidP="00E20457">
       <w:r w:rsidRPr="00263D13">
         <w:t>Donation effectuée le 5 juin 2024 par la Municipalité d'Albanel après un contact avec M. Steeve Cantin, directeur général de la Société d'histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. La donation a été effectuée avec la recommandation de Manon Leclerc, conseillère en gestion documentaire à la SHGMC, dans le cadre de ses activités à la municipalité d’Albanel. </w:t>
       </w:r>
     </w:p>
@@ -1016,148 +894,172 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="2AB49DBB" w:rsidR="00AB6798" w:rsidRDefault="00D34779" w:rsidP="00923766">
       <w:r w:rsidRPr="00D34779">
-        <w:t xml:space="preserve">Ce fonds comprend des documents d’information, des procès-verbaux et autres documents de réunion, des rapports, des plans de développement, des règlements sur la protection des forêts, des soumissions et des contrats, des factures, des plans d’intervention forestière et </w:t>
-[...3 lines deleted...]
-        <w:t>sylvicole, des politiques et autres documents se rapport à l’organisme Développement Aménagement Forêt touristique d’Albanel, entre 1910 et 2018.</w:t>
+        <w:t>Ce fonds comprend des documents d’information, des procès-verbaux et autres documents de réunion, des rapports, des plans de développement, des règlements sur la protection des forêts, des soumissions et des contrats, des factures, des plans d’intervention forestière et sylvicole, des politiques et autres documents se rapport à l’organisme Développement Aménagement Forêt touristique d’Albanel, entre 1910 et 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E13CB06" w14:textId="77777777" w:rsidR="00D34779" w:rsidRPr="00A674F8" w:rsidRDefault="00D34779" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="6536590F" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3957B6" w14:textId="77777777" w:rsidR="007E4DB2" w:rsidRDefault="007E4DB2" w:rsidP="00923766"/>
+    <w:p w14:paraId="093F7E30" w14:textId="375102AF" w:rsidR="007E4DB2" w:rsidRPr="007E4DB2" w:rsidRDefault="007E4DB2" w:rsidP="007E4DB2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E4DB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4DB2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F69165C" w14:textId="77777777" w:rsidR="007E4DB2" w:rsidRDefault="007E4DB2" w:rsidP="007E4DB2"/>
+    <w:p w14:paraId="730EB319" w14:textId="63D8B4CD" w:rsidR="007E4DB2" w:rsidRDefault="007E4DB2" w:rsidP="007E4DB2">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710373AE" w14:textId="2C79D53F" w:rsidR="00E20457" w:rsidRDefault="00E20457" w:rsidP="00923766"/>
     <w:p w14:paraId="58F68F40" w14:textId="4046A148" w:rsidR="00E20457" w:rsidRPr="00D34779" w:rsidRDefault="00E20457" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D34779">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Emplacement : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A62A82" w14:textId="086098F3" w:rsidR="00E20457" w:rsidRDefault="00E20457" w:rsidP="00923766"/>
     <w:p w14:paraId="70467D1B" w14:textId="77777777" w:rsidR="00D34779" w:rsidRDefault="00D34779" w:rsidP="00D34779">
       <w:r>
         <w:t>Boîtes 1 à 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3A6D4B" w14:textId="77777777" w:rsidR="00D34779" w:rsidRDefault="00D34779" w:rsidP="00D34779">
       <w:r w:rsidRPr="00D34779">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R07 E04 T07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD847D0" w14:textId="6B7FB314" w:rsidR="00D34779" w:rsidRDefault="00D34779" w:rsidP="00D34779">
       <w:r>
         <w:t>Documents et photographies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD04047" w14:textId="77777777" w:rsidR="00E20457" w:rsidRPr="00A674F8" w:rsidRDefault="00E20457" w:rsidP="00923766"/>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="6E48A6DB" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00E20457" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc455478672"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P445</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
@@ -1439,51 +1341,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="1D52B2A3" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc455478674"/>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Texte20"/>
@@ -1549,51 +1450,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="27A1AD39" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1654,51 +1554,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="27ABEC1C" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00E20457" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
@@ -1896,51 +1795,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="6C28F34F" w:rsidR="00561EAD" w:rsidRDefault="00E20457" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -1994,51 +1892,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="17F713B3" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
@@ -2362,51 +2259,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="721FA5F9" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2510,51 +2406,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="35774056" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2622,51 +2517,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="099848F8" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
@@ -2988,51 +2882,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="44CB2948" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3136,51 +3029,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="502A9E21" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3245,51 +3137,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="5ECD4497" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00E20457" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P445</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
@@ -3517,63 +3408,55 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P445</w:t>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fonds</w:t>
     </w:r>
     <w:r w:rsidR="009F0832">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00396310" w:rsidRPr="00396310">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Développement Aménagement Forêt Touristique </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00396310" w:rsidRPr="00396310">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Albanel</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> (D.A.F.T.A.).</w:t>
+      <w:t>Albanel (D.A.F.T.A.).</w:t>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
@@ -3586,51 +3469,52 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="03347E51" w14:textId="77777777" w:rsidR="00753B34" w:rsidRDefault="00753B34" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6C8C00B1" w14:textId="77777777" w:rsidR="00753B34" w:rsidRDefault="00753B34" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -3641,82 +3525,84 @@
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001A40F8"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="00325E20"/>
     <w:rsid w:val="00363802"/>
     <w:rsid w:val="00396310"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00753B34"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
+    <w:rsid w:val="007E4DB2"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
@@ -3789,52 +3675,52 @@
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4218,50 +4104,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -4693,51 +4580,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -5139,72 +5026,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>4279</Characters>
+  <Pages>1</Pages>
+  <Words>782</Words>
+  <Characters>4307</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5047</CharactersWithSpaces>
+  <CharactersWithSpaces>5079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>