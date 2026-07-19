--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -299,93 +299,92 @@
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="009E0DAF">
         <w:t>18 janvier 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F3A164" w14:textId="7CBB0F76" w:rsidR="00B2489D" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc159579351" w:history="1">
         <w:r w:rsidR="00B2489D" w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00B2489D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B2489D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B2489D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579351 \h </w:instrText>
         </w:r>
@@ -416,51 +415,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48832E9A" w14:textId="5C62CE7E" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579352" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P435/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579352 \h </w:instrText>
         </w:r>
@@ -490,51 +489,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B9FA967" w14:textId="33816CCE" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579353" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/A1 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579353 \h </w:instrText>
         </w:r>
@@ -562,51 +561,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6732BDFD" w14:textId="700B81CF" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579354" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/A1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579354 \h </w:instrText>
         </w:r>
@@ -634,51 +633,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20AF9091" w14:textId="78DFFDEC" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579355" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/A1/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579355 \h </w:instrText>
         </w:r>
@@ -706,51 +705,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A49D59C" w14:textId="697230D8" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579356" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/A1/3 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579356 \h </w:instrText>
         </w:r>
@@ -780,51 +779,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D94675C" w14:textId="6BBA9272" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579357" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/A2 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579357 \h </w:instrText>
         </w:r>
@@ -852,51 +851,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="514E1C46" w14:textId="3182E5E1" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579358" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/A2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579358 \h </w:instrText>
         </w:r>
@@ -924,51 +923,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C9F79D4" w14:textId="7C04D640" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579359" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/A2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579359 \h </w:instrText>
         </w:r>
@@ -999,51 +998,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D119008" w14:textId="7BE10782" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579360" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P435/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579360 \h </w:instrText>
         </w:r>
@@ -1073,51 +1072,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35CF70D4" w14:textId="47D718AF" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579361" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P435/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579361 \h </w:instrText>
         </w:r>
@@ -1145,51 +1144,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72283A66" w14:textId="5BFC0252" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579362" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/B1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579362 \h </w:instrText>
         </w:r>
@@ -1219,51 +1218,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C553C8A" w14:textId="65C85122" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579363" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P435/B2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579363 \h </w:instrText>
         </w:r>
@@ -1291,51 +1290,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D0039BF" w14:textId="76132B1E" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579364" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/B2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579364 \h </w:instrText>
         </w:r>
@@ -1363,51 +1362,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CB43664" w14:textId="40149490" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579365" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/B2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579365 \h </w:instrText>
         </w:r>
@@ -1438,51 +1437,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38978AA5" w14:textId="7C73A7C4" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579366" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P435/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579366 \h </w:instrText>
         </w:r>
@@ -1512,51 +1511,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28AEC07F" w14:textId="00F01F2B" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579367" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P435/C1 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579367 \h </w:instrText>
         </w:r>
@@ -1584,51 +1583,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="531B98D5" w14:textId="06EF2ED9" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579368" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/C1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579368 \h </w:instrText>
         </w:r>
@@ -1658,51 +1657,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C31545" w14:textId="03A18A85" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579369" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P435/C2 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579369 \h </w:instrText>
         </w:r>
@@ -1730,51 +1729,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B13D581" w14:textId="35F3FDCD" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579370" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579370 \h </w:instrText>
         </w:r>
@@ -1802,51 +1801,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32F27CBF" w14:textId="53070A10" w:rsidR="00B2489D" w:rsidRDefault="00B2489D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc159579371" w:history="1">
         <w:r w:rsidRPr="00EF0171">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P435/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc159579371 \h </w:instrText>
         </w:r>
@@ -1877,96 +1876,103 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="7ACD1034" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc159579351"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="637ED450" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009E0DAF">
         <w:t>435</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="009E0DAF">
         <w:t>André McClure</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="0027098E">
         <w:t>1954-19</w:t>
       </w:r>
       <w:r w:rsidR="00125527">
         <w:t>96</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00125527">
-        <w:t xml:space="preserve">0,01 m.l. de documents textuels. – 34 photographies (dont des photocopies). – 1 journal. – </w:t>
+        <w:t xml:space="preserve">0,01 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00125527">
+        <w:t>m.l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00125527">
+        <w:t xml:space="preserve">. de documents textuels. – 34 photographies (dont des photocopies). – 1 journal. – </w:t>
       </w:r>
       <w:r w:rsidR="008644AB">
         <w:t>14 bandes sonores. – 3 films 8 mm, dont 1 Super 8. – 4 films 16 mm (originaux, non numérisés).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
@@ -2066,51 +2072,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0E68C7E0" w14:textId="77777777" w:rsidR="00765FEF" w:rsidRDefault="00765FEF" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="5E808BC6" w14:textId="1A9B8C13" w:rsidR="00B2489D" w:rsidRDefault="008644AB" w:rsidP="00923766">
       <w:r w:rsidRPr="008644AB">
-        <w:t>Ce fonds est constitué de photographies de la région dont plusieurs du vieux moulin de Sainte-Jeanne-d'Arc. On y retrouve également un document dressant l'historique de cette municipalité. Des bobines de films de la Traversée du Lac-Saint-Jean (Roberval) et de films de famille ainsi que des enregistrement</w:t>
+        <w:t xml:space="preserve">Ce fonds est constitué de photographies de la région dont plusieurs du vieux moulin de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008644AB">
+        <w:t>Sainte-Jeanne-d'Arc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008644AB">
+        <w:t>. On y retrouve également un document dressant l'historique de cette municipalité. Des bobines de films de la Traversée du Lac-Saint-Jean (Roberval) et de films de famille ainsi que des enregistrement</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008644AB">
         <w:t xml:space="preserve"> sonores de publicités él</w:t>
       </w:r>
       <w:r w:rsidR="00E33849">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="008644AB">
         <w:t>ctorales complètent le fonds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F94E871" w14:textId="7EA6130F" w:rsidR="00765FEF" w:rsidRDefault="00765FEF" w:rsidP="00923766"/>
     <w:p w14:paraId="443628C0" w14:textId="524DFE14" w:rsidR="00765FEF" w:rsidRDefault="00765FEF" w:rsidP="00923766">
       <w:r>
         <w:t>À noter que les bobines de film sont en grande partie abîmés et présentent des traces de moisissures à la fois sur les bobines et les boîtes qui les contiennent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E500658" w14:textId="77777777" w:rsidR="008644AB" w:rsidRPr="00A674F8" w:rsidRDefault="008644AB" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -2130,181 +2144,145 @@
       </w:r>
       <w:r w:rsidR="008644AB">
         <w:t>, ni numérisé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="0C756EC7" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="47D9B6BB" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="00923766"/>
+    <w:p w14:paraId="06BE04FA" w14:textId="2CD5BD04" w:rsidR="004E4F0F" w:rsidRPr="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4F0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4F0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7075C5C7" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F"/>
+    <w:p w14:paraId="78A22FA7" w14:textId="42D19F58" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1027880D" w14:textId="579B150B" w:rsidR="008644AB" w:rsidRDefault="008644AB" w:rsidP="00923766"/>
     <w:p w14:paraId="73833463" w14:textId="31BD1C5B" w:rsidR="008644AB" w:rsidRPr="008644AB" w:rsidRDefault="008644AB" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008644AB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Contenant, emplacement : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF5992A" w14:textId="77777777" w:rsidR="008644AB" w:rsidRDefault="008644AB" w:rsidP="00923766"/>
-    <w:p w14:paraId="784C47B2" w14:textId="6C6C4DFC" w:rsidR="008644AB" w:rsidRPr="008644AB" w:rsidRDefault="008644AB" w:rsidP="00923766">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="722E89F4" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
+        <w:t>Boîte audiovisuel (unique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6F4E6C" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
         <w:t>R09 E03 T05</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0D32EB" w14:textId="77777777" w:rsidR="00125527" w:rsidRDefault="00125527" w:rsidP="00923766"/>
-[...21 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0F207DF2" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
+        <w:t>14 bobines de film, 3 films 8 mm, 4 films 16 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8C785D" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
+        <w:t>Non numérisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F2849D" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00765FEF">
-[...20 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="69D66C8D" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
+        <w:t>Boîte 1 (multiple)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F3E2E" w14:textId="77777777" w:rsidR="004E4F0F" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
+        <w:t>R07 E04 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF16E1" w14:textId="7DD14632" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="004E4F0F" w:rsidP="004E4F0F">
+      <w:r>
         <w:t>Archives textuelles et iconographiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="168AE626" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00125527" w:rsidP="00923766">
-[...25 lines deleted...]
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="3E25FBDB" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00765FEF" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc159579352"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P435</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
@@ -4151,51 +4129,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="1ADDE676" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="77C7BA1F" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00765FEF" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Toc159579368"/>
             <w:r>
               <w:t>P435</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
             <w:r w:rsidR="00B2489D">
@@ -4721,51 +4698,53 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="484FD914" w14:textId="77777777" w:rsidR="002276F4" w:rsidRDefault="002276F4" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B7ECD03" w14:textId="77777777" w:rsidR="002276F4" w:rsidRDefault="002276F4" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
@@ -4778,105 +4757,108 @@
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00125527"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="002276F4"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027098E"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00332A16"/>
+    <w:rsid w:val="00332A7F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="00406092"/>
     <w:rsid w:val="00414493"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
+    <w:rsid w:val="004E4F0F"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A37D1"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00605925"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00750CDD"/>
     <w:rsid w:val="00765FEF"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="008644AB"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008C5ADA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009657F3"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
+    <w:rsid w:val="009B6528"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E0DAF"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B2489D"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B63F9E"/>
     <w:rsid w:val="00B70F0F"/>
@@ -4936,52 +4918,52 @@
     <w:rsid w:val="00FD312A"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5841,51 +5823,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -6248,72 +6230,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7365</Characters>
+  <Pages>1</Pages>
+  <Words>1365</Words>
+  <Characters>7510</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>368</Lines>
-  <Paragraphs>165</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8616</CharactersWithSpaces>
+  <CharactersWithSpaces>8858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>