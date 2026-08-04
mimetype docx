--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -296,119 +296,111 @@
       <w:r w:rsidR="00112AEF">
         <w:t>Frédérique Fradet, archiviste</w:t>
       </w:r>
       <w:r w:rsidR="00F11E06">
         <w:t>, l</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="00112AEF">
         <w:t>22 juin 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="1D9A96C0" w:rsidR="00DA6900" w:rsidRDefault="00F11E06" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Prétraitement, 10-14 juillet 2023</w:t>
       </w:r>
       <w:r w:rsidR="003A4809">
         <w:t xml:space="preserve">, par Frédérique Fradet, archiviste, </w:t>
       </w:r>
       <w:r w:rsidR="003A4809">
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Savard et Clara Boutin, assistantes-archivistes</w:t>
+        <w:t>Kariane Savard et Clara Boutin, assistantes-archivistes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D2B1B8" w14:textId="77777777" w:rsidR="00F11E06" w:rsidRPr="00A674F8" w:rsidRDefault="00F11E06" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DAFA8E8" w14:textId="1183835B" w:rsidR="00DA6AF4" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc140152052" w:history="1">
         <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00DA6AF4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DA6AF4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DA6AF4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152052 \h </w:instrText>
         </w:r>
@@ -419,8258 +411,8257 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DA6AF4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00DA6AF4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46EF8EE4" w14:textId="521A1EC2" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="46EF8EE4" w14:textId="521A1EC2" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152053" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/A Documents personnels</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152053 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F49AD06" w14:textId="5619BB88" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6F49AD06" w14:textId="5619BB88" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152054" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/A1 Famille</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152054 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="787FA41B" w14:textId="05BFC6F2" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="787FA41B" w14:textId="05BFC6F2" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152055" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/A1/1 : Anecdotes familiales</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152055 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53C7936C" w14:textId="158C0544" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="53C7936C" w14:textId="158C0544" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152056" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B Documents professionnels</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152056 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A6F7A91" w14:textId="61612EE7" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2A6F7A91" w14:textId="61612EE7" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152057" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B1 Enseignement</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152057 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11BDC879" w14:textId="0F6EC4F8" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="11BDC879" w14:textId="0F6EC4F8" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152058" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B1/1 : Activités de financement</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152058 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38C07B7C" w14:textId="03274650" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="38C07B7C" w14:textId="03274650" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152059" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B1/1.1 Tournoi de golf CSPB</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152059 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B4E205C" w14:textId="4CACA91D" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="4B4E205C" w14:textId="4CACA91D" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152060" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B2 TEVEC</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152060 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F3C3ADF" w14:textId="409D953D" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="0F3C3ADF" w14:textId="409D953D" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152061" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B2/1 : Études et recherches</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152061 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14AB4180" w14:textId="71D5678D" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="14AB4180" w14:textId="71D5678D" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152062" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B2/2 : Questionnaire</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152062 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08FC7FBB" w14:textId="4C1F1912" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="08FC7FBB" w14:textId="4C1F1912" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152063" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B2/3 : Structure de participation</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152063 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59BCCD33" w14:textId="20A7E98F" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="59BCCD33" w14:textId="20A7E98F" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152064" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B2/4 : Témoignages</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152064 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B18F412" w14:textId="79A2F100" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3B18F412" w14:textId="79A2F100" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152065" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B3 Télévision communautaire de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152065 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47582883" w14:textId="75769A91" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="47582883" w14:textId="75769A91" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152066" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B3/1 : Fondation</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152066 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C16F87E" w14:textId="4E0B078E" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="1C16F87E" w14:textId="4E0B078E" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152067" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/1.1 Historique</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152067 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3847B784" w14:textId="2A98CAA5" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3847B784" w14:textId="2A98CAA5" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152068" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/1.2 Valeurs et principes</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152068 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32581035" w14:textId="7B9FE62B" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="32581035" w14:textId="7B9FE62B" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152069" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/1.3 Règlements</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152069 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77727F24" w14:textId="0A95BC67" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="77727F24" w14:textId="0A95BC67" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152070" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/1.4 Dessins et logos</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152070 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E8489A0" w14:textId="3F744883" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="7E8489A0" w14:textId="3F744883" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152071" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B3/2 : Administration</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152071 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DA0C193" w14:textId="2B8C658A" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3DA0C193" w14:textId="2B8C658A" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152072" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.1 Personnel</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152072 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B2F0762" w14:textId="21BB0B34" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5B2F0762" w14:textId="21BB0B34" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152073" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.1.1 Employés et membres</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152073 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="363B126B" w14:textId="453285B3" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="363B126B" w14:textId="453285B3" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152074" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.1.2 Organigramme</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152074 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="133E6838" w14:textId="368B0FE0" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="133E6838" w14:textId="368B0FE0" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152075" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.2 Fonctionnement</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152075 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C30DB8C" w14:textId="0B9486FC" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5C30DB8C" w14:textId="0B9486FC" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152076" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.2.1 Programmation</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152076 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59637455" w14:textId="34CB8F81" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="59637455" w14:textId="34CB8F81" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152077" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.2.2 Équipement</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152077 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5772BEFD" w14:textId="29B10C76" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5772BEFD" w14:textId="29B10C76" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152078" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.2.3 Procès-verbaux</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152078 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6815CF24" w14:textId="613CEB9B" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6815CF24" w14:textId="613CEB9B" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152079" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.2.4 Rapports d’activités</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152079 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27B8931D" w14:textId="7D16E0D5" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="27B8931D" w14:textId="7D16E0D5" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152080" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/2.2.5 Ententes et contrats</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152080 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EF07CC0" w14:textId="5C370CB5" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6EF07CC0" w14:textId="5C370CB5" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152081" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B3/3 : Communication</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152081 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AEEBAF4" w14:textId="682EE8D1" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="1AEEBAF4" w14:textId="682EE8D1" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152082" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/3.1 Sondages, questionnaires</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152082 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5386D704" w14:textId="135A0256" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5386D704" w14:textId="135A0256" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152083" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/3.2 Conférences</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152083 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76F38D04" w14:textId="65D4525F" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="76F38D04" w14:textId="65D4525F" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152084" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/3.3 Communiqués</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152084 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7875C71D" w14:textId="5F170477" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="7875C71D" w14:textId="5F170477" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152085" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/3.4 Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152085 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59649CB1" w14:textId="27436F0E" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="59649CB1" w14:textId="27436F0E" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152086" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/3.5 Correspondance</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152086 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03DC2791" w14:textId="14CE6E04" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="03DC2791" w14:textId="14CE6E04" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152087" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B3/4 : Recherches</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152087 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FE6A36B" w14:textId="379D35E0" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2FE6A36B" w14:textId="379D35E0" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152088" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/4.1 Études et recherches</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152088 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E180D1F" w14:textId="23161AA8" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3E180D1F" w14:textId="23161AA8" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152089" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B3/4.2 Guides</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152089 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BBC4284" w14:textId="5D443927" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3BBC4284" w14:textId="5D443927" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152090" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B3/5 : Finances</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152090 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40509D24" w14:textId="588776C6" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="40509D24" w14:textId="588776C6" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152091" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B4 Grands Jardins de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152091 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FA94A16" w14:textId="5AD0EBD6" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6FA94A16" w14:textId="5AD0EBD6" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152092" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B4/1 : Fondation</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152092 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C8C304B" w14:textId="083F6C63" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="4C8C304B" w14:textId="083F6C63" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152093" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/1.1 Lettres patentes</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152093 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3925824A" w14:textId="6C38837F" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3925824A" w14:textId="6C38837F" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152094" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/1.2 Historique</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152094 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F0430F0" w14:textId="203FD530" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6F0430F0" w14:textId="203FD530" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152095" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/1.3 Logo</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152095 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ED66226" w14:textId="46BFE438" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="0ED66226" w14:textId="46BFE438" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152096" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/1.4 Développement du projet</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152096 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51800221" w14:textId="6A7C6395" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="51800221" w14:textId="6A7C6395" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152097" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B4/2 : Administration</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152097 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36DE79EA" w14:textId="02D4714E" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="36DE79EA" w14:textId="02D4714E" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152098" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.1 Personnel</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152098 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FF7DC41" w14:textId="718C0661" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="0FF7DC41" w14:textId="718C0661" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152099" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.1.1 Employés et membres</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152099 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32C95FB6" w14:textId="0B3802C9" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="32C95FB6" w14:textId="0B3802C9" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152100" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.1.2 Organigramme</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152100 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7269A880" w14:textId="7B2297BF" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="7269A880" w14:textId="7B2297BF" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152101" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.1.3 Embauche de représentants à l’externe</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152101 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A72191B" w14:textId="05355EFD" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5A72191B" w14:textId="05355EFD" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152102" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.1.4 Reconnaissance</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152102 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6639FC25" w14:textId="1F97F8F3" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6639FC25" w14:textId="1F97F8F3" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152103" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.1.5 Offres d’emploi et C.V.</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152103 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="598B0164" w14:textId="503FED32" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="598B0164" w14:textId="503FED32" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152104" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.1.6 Démission Gérald Bélanger</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152104 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44C12D06" w14:textId="7FD8ABF1" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="44C12D06" w14:textId="7FD8ABF1" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152105" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.2 Réunions</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152105 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41E914E6" w14:textId="33870008" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="41E914E6" w14:textId="33870008" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152106" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.2.1 Comptes-rendus, procès-verbaux et ordres du jour</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152106 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25D38D9A" w14:textId="25136CAC" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="25D38D9A" w14:textId="25136CAC" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152107" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.2.2 Assemblées publiques annuelles</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152107 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FEC22D0" w14:textId="38F1A3F1" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3FEC22D0" w14:textId="38F1A3F1" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152108" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.2.3 Gens d’affaires de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152108 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6100658B" w14:textId="74F0AE6A" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6100658B" w14:textId="74F0AE6A" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152109" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.2.4 Sommet économique 1989</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152109 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6744797C" w14:textId="12E88120" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6744797C" w14:textId="12E88120" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152110" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.3 Rapports</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152110 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48F56AC7" w14:textId="47A00829" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="48F56AC7" w14:textId="47A00829" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152111" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.3.1 Rapport comité de main d’œuvre</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152111 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A0E413E" w14:textId="1E5A0013" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="0A0E413E" w14:textId="1E5A0013" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152112" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.3.2 Statistiques</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152112 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FE99F0B" w14:textId="05CE6FEE" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5FE99F0B" w14:textId="05CE6FEE" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152113" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.4 Contrats et ententes</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152113 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="208759B1" w14:textId="72ACAC71" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="208759B1" w14:textId="72ACAC71" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152114" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/2.5 Législation et permis</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152114 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038895F9" w14:textId="3D2243D4" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="038895F9" w14:textId="3D2243D4" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152115" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B4/3 : Finances</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152115 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29EE2D8D" w14:textId="62378419" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="29EE2D8D" w14:textId="62378419" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152116" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/3.1 Budget</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152116 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="315647A0" w14:textId="01E27116" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="315647A0" w14:textId="01E27116" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152117" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/3.2 Aide financière et subventions</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152117 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="560690F4" w14:textId="445CA7A9" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="560690F4" w14:textId="445CA7A9" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152118" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/3.3 Campagnes de financement</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152118 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54F3B396" w14:textId="4EB51297" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="54F3B396" w14:textId="4EB51297" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152119" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/3.4 Factures et soumissions</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152119 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="243D5E41" w14:textId="24E96356" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="243D5E41" w14:textId="24E96356" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152120" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/3.5 Tarification</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152120 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6155B881" w14:textId="6915BA98" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="6155B881" w14:textId="6915BA98" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152121" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B4/4 : Communication</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152121 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30942559" w14:textId="18F056F2" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="30942559" w14:textId="18F056F2" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152122" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.1 Communiqués et invitations</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152122 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E69A42B" w14:textId="6DE0E496" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3E69A42B" w14:textId="6DE0E496" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152123" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.2 Cartes de clients et amis</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152123 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75CBE17B" w14:textId="239B052C" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="75CBE17B" w14:textId="239B052C" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152124" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.3 Correspondance</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152124 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2996200D" w14:textId="71DE3EB3" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2996200D" w14:textId="71DE3EB3" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152125" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.4 Documents de travail</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152125 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F5849A4" w14:textId="1C3B7F9A" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="7F5849A4" w14:textId="1C3B7F9A" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152126" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.5 Publicité</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152126 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="790E1E3F" w14:textId="23CBCD1C" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="790E1E3F" w14:textId="23CBCD1C" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152127" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.5.1 Concepts publicitaires</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152127 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DAB58E4" w14:textId="785E840F" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2DAB58E4" w14:textId="785E840F" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152128" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.5.2 Parutions publicitaires</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152128 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="217DDC00" w14:textId="75830424" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="217DDC00" w14:textId="75830424" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152129" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.6 Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152129 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="746DB62D" w14:textId="23BC2652" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="746DB62D" w14:textId="23BC2652" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152130" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/4.7 Sondages</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152130 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FF2D5CF" w14:textId="79F0DC54" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2FF2D5CF" w14:textId="79F0DC54" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152131" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/B4/5 : Projets</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152131 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12012A9D" w14:textId="73188BD5" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="12012A9D" w14:textId="73188BD5" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152132" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.1 Aménagement paysager</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152132 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51CC764B" w14:textId="57884475" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="51CC764B" w14:textId="57884475" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152133" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.2 Éco-tourisme</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152133 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BE2E9FF" w14:textId="0A7901C5" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2BE2E9FF" w14:textId="0A7901C5" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152134" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.3 Offre touristique 1998</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152134 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B37B1CE" w14:textId="0C99CA29" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3B37B1CE" w14:textId="0C99CA29" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152135" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.4 Événements collaboratifs</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152135 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62AD0154" w14:textId="645AA3DC" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="62AD0154" w14:textId="645AA3DC" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152136" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.5 Propositions de concepts 2000-2003</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152136 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2218D706" w14:textId="1CFF4ADE" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2218D706" w14:textId="1CFF4ADE" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152137" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.6 Clientèles scolaires</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152137 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DFDBD0C" w14:textId="4356FBE6" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="2DFDBD0C" w14:textId="4356FBE6" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152138" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.7 Œuvres d’art</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152138 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A4A5437" w14:textId="5C347CA4" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="7A4A5437" w14:textId="5C347CA4" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152139" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.8 Études et développements</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152139 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="108DC08A" w14:textId="2DE15857" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="108DC08A" w14:textId="2DE15857" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152140" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.9 Recherches et références</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152140 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="292019AB" w14:textId="530CE4E7" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="292019AB" w14:textId="530CE4E7" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152141" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.10 Plans de relance</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152141 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F857D0D" w14:textId="5BCD2B6D" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="4F857D0D" w14:textId="5BCD2B6D" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152142" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.10.1 Étude d’orientation stratégique 1999</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152142 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F1B43F3" w14:textId="6ABE3969" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="4F1B43F3" w14:textId="6ABE3969" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152143" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.10.2 Stratégie marketing 2000</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152143 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="640A8E27" w14:textId="7C0DD597" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="640A8E27" w14:textId="7C0DD597" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152144" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.10.3 Plan de relance 2006</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152144 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03FC55F3" w14:textId="495A0751" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="03FC55F3" w14:textId="495A0751" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152145" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.10.4 Revitalisation 2007</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152145 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0279EE59" w14:textId="7045CDDD" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="0279EE59" w14:textId="7045CDDD" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152146" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.10.5 Plan de développement 2010</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152146 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AB9801C" w14:textId="74D78F9A" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="1AB9801C" w14:textId="74D78F9A" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152147" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.10.6 Revitalisation 2011</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152147 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5974795B" w14:textId="61F2D16A" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5974795B" w14:textId="61F2D16A" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152148" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.11 Auberge Ile du Repos</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152148 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="646077F7" w14:textId="54D29C94" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="646077F7" w14:textId="54D29C94" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152149" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P430/B4/5.12 Circuit cyclable</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152149 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63E72BC0" w14:textId="266CDC17" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="63E72BC0" w14:textId="266CDC17" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152150" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/C Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152150 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3686499B" w14:textId="09074985" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3686499B" w14:textId="09074985" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152151" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/C1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152151 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58C28584" w14:textId="3EBF51F1" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="58C28584" w14:textId="3EBF51F1" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152152" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/C1/1 : Photos Grands Jardins de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152152 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3988FA5C" w14:textId="31962D62" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3988FA5C" w14:textId="31962D62" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152153" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/C1/2 : Photos Pères Trappistes</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152153 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56F97A5B" w14:textId="6860BFB5" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="56F97A5B" w14:textId="6860BFB5" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152154" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/C2 Négatifs</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152154 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BD7D438" w14:textId="4DAE55D1" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="3BD7D438" w14:textId="4DAE55D1" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152155" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/C2/1 : Négatifs Grands Jardins de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152155 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61F5360B" w14:textId="2592D461" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="61F5360B" w14:textId="2592D461" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152156" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/D Documents cartographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152156 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17272BB3" w14:textId="13036FAC" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="17272BB3" w14:textId="13036FAC" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152157" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/D1 Cartes et plans</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152157 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54C4347D" w14:textId="75878DE2" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="54C4347D" w14:textId="75878DE2" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152158" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/D1/1 : Plans Grands Jardins de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152158 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="061E7DAC" w14:textId="79DF8804" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="061E7DAC" w14:textId="79DF8804" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152159" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/E Objets</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152159 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AC7F64A" w14:textId="22C4E6A5" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="5AC7F64A" w14:textId="22C4E6A5" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152160" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/E1 Épinglettes</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152160 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="444067AC" w14:textId="4B669CBD" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="444067AC" w14:textId="4B669CBD" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152161" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/E1/1 : Épinglettes Grands Jardins</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152161 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75D615CF" w14:textId="7064A0A2" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="75D615CF" w14:textId="7064A0A2" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152162" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/F Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152162 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="310FAEB8" w14:textId="66097B14" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="310FAEB8" w14:textId="66097B14" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152163" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/F1 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152163 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41AEA0E2" w14:textId="2CE75E5E" w:rsidR="00DA6AF4" w:rsidRDefault="001D3ED7">
+    <w:p w14:paraId="41AEA0E2" w14:textId="2CE75E5E" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc140152164" w:history="1">
-        <w:r w:rsidR="00DA6AF4" w:rsidRPr="00C63911">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00C63911">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P430/F1/1 : Vidéos Grands Jardins de Normandin</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc140152164 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD4DE3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00DA6AF4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="4794ACA2" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc140152052"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="7F1F091B" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AA5C32">
         <w:t>430</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00AA5C32">
         <w:t>Gérald Bélanger</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -8807,51 +8798,50 @@
       <w:r w:rsidR="00CC32A4">
         <w:t>ou</w:t>
       </w:r>
       <w:r>
         <w:t>rte période.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2663490A" w14:textId="49F5C6F2" w:rsidR="00CC32A4" w:rsidRDefault="00CC32A4" w:rsidP="00923766"/>
     <w:p w14:paraId="74DE023C" w14:textId="5EA727F3" w:rsidR="00CC32A4" w:rsidRDefault="00CC32A4" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">En 1970, de la fin août à la mi-novembre, Gérald Bélanger initie le grand projet de la Télévision communautaire de Normandin avec un groupe d’amis. Le démarrage s’effectue dans sa propre résidence. Jeanne Girard, sa femme, était à ce moment enceinte et le couple allait bientôt déménager, donc la TVC devait trouver un nouvel endroit dès novembre 1970. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB47DE0" w14:textId="204DEA18" w:rsidR="00CC32A4" w:rsidRDefault="00CC32A4" w:rsidP="00923766"/>
     <w:p w14:paraId="4E84B770" w14:textId="0BFC3D09" w:rsidR="00702BE1" w:rsidRDefault="00CC32A4" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Gérald n’arrêtait jamais. En plus de ce projet de la TVC, </w:t>
       </w:r>
       <w:r w:rsidR="00702BE1">
         <w:t>il fait de sa mission de promouvoir l’éducation adéquate des enseignants alors qu’une désolante étude provinciale note que 65% des professeurs de la région ont une faible éducation, avec seulement un brevet A ou B en poche.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0816D500" w14:textId="77777777" w:rsidR="00702BE1" w:rsidRDefault="00702BE1" w:rsidP="00923766"/>
     <w:p w14:paraId="4A047EA5" w14:textId="547E307C" w:rsidR="00702BE1" w:rsidRDefault="00702BE1" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Malheureusement, l’accès à l’université est difficile. Les enseignants ne peuvent se déplacer à l’université de Chicoutimi, à deux heures de leur domicile, quatre heures aller et retour, de soir, après une journée d’école. Vers 1972-1973, Gérald défend l’importance d’éduquer ceux qui éduquent nos enfants et obtient du gouvernement une permission spéciale pour donner congé à ceux-ci pendant une demi-journée pendant qu’un chargé de cours de l’université se déplace pour offrir de la formation sur place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D247455" w14:textId="77777777" w:rsidR="00702BE1" w:rsidRDefault="00702BE1" w:rsidP="00923766"/>
     <w:p w14:paraId="3616F0ED" w14:textId="1A9EAC5C" w:rsidR="00CC32A4" w:rsidRDefault="00541D3C" w:rsidP="00923766">
       <w:r>
         <w:t>À ce moment, Gérald</w:t>
       </w:r>
       <w:r w:rsidR="00CC32A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">était </w:t>
       </w:r>
       <w:r w:rsidR="00CC32A4">
         <w:t>devenu directeur général de la Commission scolaire de Normandin en 1969.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C’est pourquoi il avait à cœur l’éducation de son personnel.</w:t>
       </w:r>
       <w:r w:rsidR="00CC32A4">
         <w:t xml:space="preserve"> Pendant 20 ans, il demeure à ce poste et prend sa retraite le 2 juillet 1989. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0E1585" w14:textId="77777777" w:rsidR="00CC32A4" w:rsidRDefault="00CC32A4" w:rsidP="00923766"/>
@@ -8912,362 +8902,306 @@
       <w:r w:rsidR="00432726">
         <w:t xml:space="preserve">La rencontre et la signature du contrat s’effectuent le 5 juillet 2023 avec l’archiviste Frédérique Fradet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F6AD04D" w14:textId="396E498F" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="41552D1E" w14:textId="46237FDF" w:rsidR="001B78FF" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00CF6051">
         <w:t xml:space="preserve">documents liés aux principaux champs d’implication de M. Bélanger, soit les Grands Jardins de Normandin et la Télévision communautaire de Normandin. </w:t>
       </w:r>
       <w:r w:rsidR="00A14359">
         <w:t xml:space="preserve">On y retrouve également de la documentation concernant le projet de formation aux adultes TEVEC. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="63848789" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="00923766"/>
+    <w:p w14:paraId="1F26E58D" w14:textId="5D24822B" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="00923766">
+      <w:r w:rsidRPr="001B78FF">
+        <w:t>Pour plus de document TEVEC, consulter la donation de M. Jules Houde dans le P51 Fonds Télévision communautaire de Normandin, du 4 décembre 2024).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="3BF38494" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="3BF38494" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00BD4DE3">
         <w:t>, mais prétraité en juillet 2023</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="65A9C636" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRPr="00A674F8" w:rsidRDefault="001B78FF" w:rsidP="00923766"/>
+    <w:p w14:paraId="7F0969F9" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
+        <w:t>Rédigé par Frédérique Fradet, archiviste, le 22 juin 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27337D4E" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
+        <w:t>Prétraitement, 10-14 juillet 2023, par Frédérique Fradet, archiviste,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39189FFF" w14:textId="7D5AD8F2" w:rsidR="00E06067" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
+        <w:t>Kariane Savard et Clara Boutin, assistantes-archivistes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7313EE79" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRPr="00A674F8" w:rsidRDefault="001B78FF" w:rsidP="001B78FF"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0396CEA9" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="00923766"/>
+    <w:p w14:paraId="2DF42490" w14:textId="7F35CAA5" w:rsidR="001B78FF" w:rsidRPr="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B78FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B78FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5C44CF" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF"/>
+    <w:p w14:paraId="0A2B6E13" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D13C8EA" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF"/>
+    <w:p w14:paraId="3F2A8680" w14:textId="00AF32EE" w:rsidR="001B78FF" w:rsidRPr="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B78FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B78FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575C8721" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF"/>
+    <w:p w14:paraId="17D8755D" w14:textId="1F692F21" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="00923766">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rançais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FDC8ED" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="00923766"/>
+    <w:p w14:paraId="57824BC5" w14:textId="76CC0BB3" w:rsidR="001B78FF" w:rsidRPr="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B78FF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="18E059C0" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="3128620E" w14:textId="0D6D95CF" w:rsidR="00CF6051" w:rsidRPr="00923766" w:rsidRDefault="00CF6051" w:rsidP="00CF6051">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fonds complémentaires</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7546826F" w14:textId="77777777" w:rsidR="00CF6051" w:rsidRPr="00A674F8" w:rsidRDefault="00CF6051" w:rsidP="00CF6051"/>
     <w:p w14:paraId="2D06C3E0" w14:textId="5E8B4E27" w:rsidR="00CF6051" w:rsidRPr="00A674F8" w:rsidRDefault="00CF6051" w:rsidP="00CF6051">
       <w:r>
         <w:t>P51 Fonds Télévision communautaire de Normandin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DFC8D4" w14:textId="77954369" w:rsidR="00CF6051" w:rsidRDefault="00CF6051" w:rsidP="00923766"/>
-    <w:p w14:paraId="4A57C375" w14:textId="341B0B60" w:rsidR="00CF6051" w:rsidRPr="00923766" w:rsidRDefault="00CF6051" w:rsidP="00CF6051">
+    <w:p w14:paraId="7B368DB2" w14:textId="60416923" w:rsidR="001B78FF" w:rsidRDefault="00CF6051" w:rsidP="001B78FF">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Emplacements</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F241A9" w14:textId="77777777" w:rsidR="00CF6051" w:rsidRPr="00A674F8" w:rsidRDefault="00CF6051" w:rsidP="00CF6051"/>
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5977F077" w14:textId="77777777" w:rsidR="00CD2E4D" w:rsidRPr="00CD2E4D" w:rsidRDefault="00CD2E4D" w:rsidP="001B78FF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76E6E7BD" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
         <w:t>Boîte 1 (standard)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2903BE64" w14:textId="4524AD1E" w:rsidR="00C615F0" w:rsidRDefault="00C615F0" w:rsidP="00C615F0">
-[...121 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="13552417" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
+        <w:t>R07-E03-T06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44564585" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF"/>
+    <w:p w14:paraId="3CB5DDE0" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
+        <w:t>Boîtes 2 à 5 (standards)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280DBD0F" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
+        <w:t>R07-E03-T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321AA465" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF"/>
+    <w:p w14:paraId="43217628" w14:textId="77777777" w:rsidR="001B78FF" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
         <w:t>Boîte Audiovisuel 57 (standard)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A026C84" w14:textId="32A0268C" w:rsidR="00C615F0" w:rsidRDefault="00C615F0" w:rsidP="00C615F0">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="23AF16E1" w14:textId="75BEB099" w:rsidR="00C70C4E" w:rsidRDefault="001B78FF" w:rsidP="001B78FF">
+      <w:r>
         <w:t>R08-E02-T01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F3A120" w14:textId="3E51ACD7" w:rsidR="004F69AF" w:rsidRDefault="004F69AF" w:rsidP="00C615F0">
-[...38 lines deleted...]
-    <w:p w14:paraId="23AF16E1" w14:textId="087BE7BA" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="14758CA9" w14:textId="77777777" w:rsidR="00C615F0" w:rsidRPr="00A674F8" w:rsidRDefault="00C615F0" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="56E53718" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AA5C32" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc140152053"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P430</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C54F28">
         <w:t>personnels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
@@ -9541,51 +9475,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="3B56CD26" w:rsidR="00E82819" w:rsidRPr="00A674F8" w:rsidRDefault="00E82819" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="5BE190C3" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AA5C32" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc140152055"/>
             <w:r>
               <w:t>P430</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00E82819">
               <w:t>Anecdotes familiales</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9913,51 +9846,50 @@
             </w:r>
             <w:r w:rsidR="00C0344C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="07D2AA08" w:rsidR="00D136AA" w:rsidRPr="00A674F8" w:rsidRDefault="00D136AA" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="5A9049C7" w:rsidR="00C11F5D" w:rsidRPr="00966F88" w:rsidRDefault="00AA5C32" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc140152058"/>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798" w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
@@ -10196,51 +10128,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD81B3B" w14:textId="70B484C4" w:rsidR="00966F88" w:rsidRPr="00A674F8" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70996B5D" w14:textId="73F60C06" w:rsidR="00C54F28" w:rsidRPr="00B321DF" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc140152061"/>
             <w:r>
               <w:t>P430</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00977B01">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00D136AA">
               <w:t>Études et recherches</w:t>
             </w:r>
@@ -10322,51 +10253,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21342AEF" w14:textId="012C6704" w:rsidR="00966F88" w:rsidRPr="00A674F8" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D0664EB" w14:textId="6A58C46A" w:rsidR="00D136AA" w:rsidRPr="00B321DF" w:rsidRDefault="00D136AA" w:rsidP="00D136AA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc140152062"/>
             <w:r>
               <w:t>P430</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
@@ -10435,51 +10365,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C83D723" w14:textId="3CFB5B1F" w:rsidR="00966F88" w:rsidRPr="00A674F8" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A0ED3BD" w14:textId="52351AF2" w:rsidR="00D136AA" w:rsidRDefault="00D136AA" w:rsidP="00D136AA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc140152063"/>
             <w:r>
               <w:t>P430</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
@@ -10555,51 +10484,50 @@
           </w:p>
           <w:p w14:paraId="74AC0DEC" w14:textId="7CFB94FC" w:rsidR="00C0344C" w:rsidRPr="00A674F8" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BEDD6A3" w14:textId="11E397D8" w:rsidR="00966F88" w:rsidRPr="00A674F8" w:rsidRDefault="00966F88" w:rsidP="00D136AA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6873A8BC" w14:textId="5A578902" w:rsidR="00D136AA" w:rsidRDefault="00D136AA" w:rsidP="00D136AA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc140152064"/>
             <w:r>
               <w:t>P430</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
@@ -10767,51 +10695,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23ECFFD8" w14:textId="1D9014B3" w:rsidR="00966F88" w:rsidRPr="00A674F8" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="561FBB8A" w14:textId="5C9BD65E" w:rsidR="00C54F28" w:rsidRPr="00966F88" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc140152066"/>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B</w:t>
             </w:r>
             <w:r w:rsidR="00977B01" w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
@@ -10988,51 +10915,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CA109A7" w14:textId="0DB53683" w:rsidR="00966F88" w:rsidRPr="00A674F8" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44A467AA" w14:textId="132F51EE" w:rsidR="00966F88" w:rsidRPr="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Toc140152071"/>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B3/2 : Administration</w:t>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="7229B886" w14:textId="77777777" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4598EFBB" w14:textId="529DE9AF" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
@@ -11197,51 +11123,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc140152078"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B3/2.2.3 Procès-verbaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="44190499" w14:textId="52BEA5AD" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc140152079"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P430/B3/2.2.4 Rapports d’activités</w:t>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="76E6B3B6" w14:textId="0B895378" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="733DC86F" w14:textId="517A4B51" w:rsidR="00966F88" w:rsidRPr="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc140152080"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B3/2.2.5 Ententes et contrats</w:t>
             </w:r>
@@ -11258,102 +11183,100 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00966F88" w:rsidRPr="00A674F8" w14:paraId="255BCAFF" w14:textId="77777777" w:rsidTr="00C54F28">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="189A4476" w14:textId="77777777" w:rsidR="00C0344C" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64014DC2" w14:textId="71412FF7" w:rsidR="00966F88" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="138D3D0D" w14:textId="0CC1864D" w:rsidR="00966F88" w:rsidRPr="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Toc140152081"/>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B3/3 : Communication</w:t>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="2C6BE7C7" w14:textId="77777777" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42A77EC8" w14:textId="0251608A" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
@@ -11433,51 +11356,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B0D78A8" w14:textId="4BBE05B2" w:rsidR="00966F88" w:rsidRDefault="00C0344C" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CAFAF7B" w14:textId="77777777" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="_Toc140152083"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B3/3.2 Conférences</w:t>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="6AEBBCE0" w14:textId="77777777" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70B9CA3E" w14:textId="77777777" w:rsidR="00966F88" w:rsidRDefault="00966F88" w:rsidP="00966F88">
@@ -11626,51 +11548,50 @@
           <w:p w14:paraId="77EB8690" w14:textId="77777777" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte hors format</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DD10BFD" w14:textId="6F737EF8" w:rsidR="00132E58" w:rsidRPr="00A674F8" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35902BFC" w14:textId="77777777" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="34" w:name="_Toc140152085"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B3/3.4 Coupures de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76F42C5A" w14:textId="5DA0015F" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
@@ -11749,51 +11670,50 @@
           </w:p>
           <w:p w14:paraId="6F1F74D5" w14:textId="77777777" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E7A391E" w14:textId="77777777" w:rsidR="00132E58" w:rsidRPr="00A674F8" w:rsidRDefault="00132E58" w:rsidP="00C0344C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A4D3158" w14:textId="77777777" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc140152086"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B3/3.5 Correspondance</w:t>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="31EE3A79" w14:textId="77777777" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00966F88">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -11832,51 +11752,50 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte hors format</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ABF3E1B" w14:textId="1F3ACA7D" w:rsidR="00132E58" w:rsidRPr="00A674F8" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46B3A21A" w14:textId="77777777" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00132E58">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B3/3.6 Publicité</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65BE4CB3" w14:textId="77777777" w:rsidR="00132E58" w:rsidRDefault="00132E58" w:rsidP="00966F88">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11927,51 +11846,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="271AD5A7" w14:textId="41E3DFD5" w:rsidR="0004326E" w:rsidRPr="00A674F8" w:rsidRDefault="0004326E" w:rsidP="0004326E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E19F601" w14:textId="4A41C834" w:rsidR="0004326E" w:rsidRPr="00966F88" w:rsidRDefault="0004326E" w:rsidP="0004326E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="36" w:name="_Toc140152087"/>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -12020,65 +11938,51 @@
             </w:r>
             <w:r w:rsidR="0075563F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Études et recherches</w:t>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
             <w:r w:rsidR="0075563F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AB8472A" w14:textId="1B56BE9F" w:rsidR="0004326E" w:rsidRDefault="0075563F" w:rsidP="0004326E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> – (5 chemises).</w:t>
+              <w:t>- X ?. – (5 chemises).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69DB9AF2" w14:textId="28D4372B" w:rsidR="0075563F" w:rsidRDefault="0075563F" w:rsidP="0004326E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70552CC2" w14:textId="71E979BE" w:rsidR="0075563F" w:rsidRDefault="0075563F" w:rsidP="0075563F">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="_Toc140152089"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B3/4.2 Guides</w:t>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
@@ -12146,51 +12050,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFF3A3F" w14:textId="111012F9" w:rsidR="0075563F" w:rsidRPr="00A674F8" w:rsidRDefault="0075563F" w:rsidP="0075563F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30B496ED" w14:textId="5EAAA24E" w:rsidR="0075563F" w:rsidRPr="00966F88" w:rsidRDefault="0075563F" w:rsidP="0075563F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="39" w:name="_Toc140152090"/>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B3/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00966F88">
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -12228,51 +12131,50 @@
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc140152091"/>
       <w:r>
         <w:t>P430/B4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Grands Jardins de Normandin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="4275F730" w14:textId="77777777" w:rsidR="00C54F28" w:rsidRPr="00A674F8" w:rsidRDefault="00C54F28" w:rsidP="00C54F28"/>
     <w:p w14:paraId="4298BEC9" w14:textId="77777777" w:rsidR="00C54F28" w:rsidRPr="00AB6798" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DBF065" w14:textId="77777777" w:rsidR="00C54F28" w:rsidRPr="00A674F8" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12368,51 +12270,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C63EC8" w14:textId="591E827D" w:rsidR="00C54F28" w:rsidRPr="00A674F8" w:rsidRDefault="00B30DA7" w:rsidP="00B30DA7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74637EA2" w14:textId="36C9D7A9" w:rsidR="00C54F28" w:rsidRPr="00F51EBE" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="41" w:name="_Toc140152092"/>
             <w:r w:rsidRPr="00F51EBE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B4/1 : Fondation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="27FDEFFC" w14:textId="7863398B" w:rsidR="00C54F28" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12548,51 +12449,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="546C35D8" w14:textId="1C9B1EA1" w:rsidR="003351CB" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîtes 2 et 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49F2935B" w14:textId="77777777" w:rsidR="003351CB" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="45" w:name="_Toc140152096"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/1.4 Développement du projet</w:t>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="565A80A6" w14:textId="77777777" w:rsidR="003351CB" w:rsidRPr="00F51EBE" w:rsidRDefault="003351CB" w:rsidP="00C54F28">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12645,51 +12545,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF57DD2" w14:textId="66210DED" w:rsidR="00C54F28" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72C87655" w14:textId="1B8438E1" w:rsidR="006077AB" w:rsidRPr="00F51EBE" w:rsidRDefault="006077AB" w:rsidP="006077AB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="46" w:name="_Toc140152097"/>
             <w:r w:rsidRPr="00F51EBE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B4/2 : Administration</w:t>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="0F709577" w14:textId="77777777" w:rsidR="006077AB" w:rsidRDefault="006077AB" w:rsidP="006077AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D22AFFF" w14:textId="47A01AD8" w:rsidR="006077AB" w:rsidRDefault="006077AB" w:rsidP="006077AB">
@@ -12844,51 +12743,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4718A6F0" w14:textId="7A8A9618" w:rsidR="001E6C29" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79F2D177" w14:textId="77777777" w:rsidR="001E6C29" w:rsidRDefault="001E6C29" w:rsidP="001E6C29">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="51" w:name="_Toc140152102"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/2.1.4 Reconnaissance</w:t>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="735AB7DD" w14:textId="77777777" w:rsidR="001E6C29" w:rsidRDefault="001E6C29" w:rsidP="001E6C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A4CA061" w14:textId="77777777" w:rsidR="001E6C29" w:rsidRPr="00576C60" w:rsidRDefault="001E6C29" w:rsidP="001E6C29">
@@ -13049,51 +12947,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AF99067" w14:textId="74DD5F42" w:rsidR="001E6C29" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="650080D7" w14:textId="77777777" w:rsidR="001E6C29" w:rsidRDefault="001E6C29" w:rsidP="001E6C29">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="52" w:name="_Toc140152103"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/2.1.5 Offres d’emploi et C.V.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="52"/>
           </w:p>
           <w:p w14:paraId="5F5B97DD" w14:textId="77777777" w:rsidR="001E6C29" w:rsidRDefault="001E6C29" w:rsidP="001E6C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57DDD85E" w14:textId="77777777" w:rsidR="001E6C29" w:rsidRDefault="001E6C29" w:rsidP="001E6C29">
@@ -13176,51 +13073,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="090FDA85" w14:textId="434655B5" w:rsidR="00755B30" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D64C3F7" w14:textId="77777777" w:rsidR="00755B30" w:rsidRPr="00F51EBE" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="54" w:name="_Toc140152105"/>
             <w:r w:rsidRPr="00F51EBE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/2.2 Réunions</w:t>
             </w:r>
             <w:bookmarkEnd w:id="54"/>
           </w:p>
           <w:p w14:paraId="2DBEAC67" w14:textId="77777777" w:rsidR="00755B30" w:rsidRPr="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06E8C4D0" w14:textId="77777777" w:rsidR="00755B30" w:rsidRPr="006077AB" w:rsidRDefault="00755B30" w:rsidP="00755B30">
@@ -13255,51 +13151,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (même cote) (2 chemises).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E4E3245" w14:textId="77777777" w:rsidR="00F35A6A" w:rsidRDefault="00F35A6A" w:rsidP="00755B30">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CD0AC59" w14:textId="77777777" w:rsidR="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="56" w:name="_Toc140152107"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P430/B4/2.2.2 Assemblées publiques annuelles</w:t>
             </w:r>
             <w:bookmarkEnd w:id="56"/>
           </w:p>
           <w:p w14:paraId="6C70C4AC" w14:textId="77777777" w:rsidR="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D35DB84" w14:textId="77777777" w:rsidR="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="57" w:name="_Toc140152108"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/2.2.3 Gens d’affaires de Normandin</w:t>
             </w:r>
@@ -13327,102 +13222,100 @@
             <w:bookmarkEnd w:id="58"/>
           </w:p>
           <w:p w14:paraId="3183B65C" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1"/>
           <w:p w14:paraId="403EE806" w14:textId="5633397C" w:rsidR="00755B30" w:rsidRPr="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00755B30" w:rsidRPr="00A674F8" w14:paraId="1155CDFD" w14:textId="77777777" w:rsidTr="00C54F28">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="134517A0" w14:textId="77777777" w:rsidR="003351CB" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2082683C" w14:textId="5CA80800" w:rsidR="00755B30" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27BF53F6" w14:textId="59C58790" w:rsidR="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="59" w:name="_Toc140152110"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P430/B4/2.3 </w:t>
             </w:r>
             <w:r w:rsidR="00F35A6A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Rapports</w:t>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="7204DA3B" w14:textId="1F5C7FCE" w:rsidR="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
@@ -13540,51 +13433,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B53837" w14:textId="20B934FD" w:rsidR="00755B30" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58721C9E" w14:textId="16A0C7D2" w:rsidR="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="62" w:name="_Toc140152113"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P430/B4/2.4 </w:t>
             </w:r>
             <w:r w:rsidR="00F35A6A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Contrats et ententes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="62"/>
           </w:p>
           <w:p w14:paraId="2A3A4D0E" w14:textId="77777777" w:rsidR="00755B30" w:rsidRDefault="00755B30" w:rsidP="00755B30">
             <w:pPr>
@@ -13643,51 +13535,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55137672" w14:textId="1694FE34" w:rsidR="00233E36" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C9BDB3C" w14:textId="0C76E2BC" w:rsidR="00233E36" w:rsidRDefault="00233E36" w:rsidP="00233E36">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="63" w:name="_Toc140152114"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/2.5 Législation et permis</w:t>
             </w:r>
             <w:bookmarkEnd w:id="63"/>
           </w:p>
           <w:p w14:paraId="66B3E18E" w14:textId="77777777" w:rsidR="00233E36" w:rsidRDefault="00233E36" w:rsidP="00233E36">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13740,92 +13631,94 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1152ADC8" w14:textId="7D133E30" w:rsidR="00C54F28" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD73493" w14:textId="1F472B42" w:rsidR="00C54F28" w:rsidRPr="00F51EBE" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
+          <w:p w14:paraId="3FD73493" w14:textId="1F472B42" w:rsidR="00C54F28" w:rsidRPr="001B78FF" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="64" w:name="_Toc140152115"/>
-            <w:r w:rsidRPr="00F51EBE">
+            <w:r w:rsidRPr="001B78FF">
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P430/B4/3 : </w:t>
             </w:r>
-            <w:r w:rsidR="006077AB" w:rsidRPr="00F51EBE">
+            <w:r w:rsidR="006077AB" w:rsidRPr="001B78FF">
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Finances</w:t>
             </w:r>
             <w:bookmarkEnd w:id="64"/>
           </w:p>
-          <w:p w14:paraId="3E08BE46" w14:textId="77777777" w:rsidR="00C54F28" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
-[...6 lines deleted...]
-          <w:p w14:paraId="6112ECA3" w14:textId="10594C3E" w:rsidR="006077AB" w:rsidRDefault="006077AB" w:rsidP="006077AB">
+          <w:p w14:paraId="3E08BE46" w14:textId="77777777" w:rsidR="00C54F28" w:rsidRPr="001B78FF" w:rsidRDefault="00C54F28" w:rsidP="00C54F28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6112ECA3" w14:textId="10594C3E" w:rsidR="006077AB" w:rsidRPr="001B78FF" w:rsidRDefault="006077AB" w:rsidP="006077AB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="65" w:name="_Toc140152116"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="001B78FF">
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/3.1 Budget</w:t>
             </w:r>
             <w:bookmarkEnd w:id="65"/>
           </w:p>
           <w:p w14:paraId="2E0D103E" w14:textId="2D6DA2A5" w:rsidR="006077AB" w:rsidRDefault="00E42EC1" w:rsidP="006077AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Inclure Révision budgétaire (2 chemises). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62057100" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="006077AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13975,51 +13868,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C5BD480" w14:textId="6565DCF7" w:rsidR="006077AB" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="270B729F" w14:textId="1DAA2545" w:rsidR="006077AB" w:rsidRPr="00F51EBE" w:rsidRDefault="006077AB" w:rsidP="006077AB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="70" w:name="_Toc140152121"/>
             <w:r w:rsidRPr="00F51EBE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B4/4 : Communication</w:t>
             </w:r>
             <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="7D391400" w14:textId="77777777" w:rsidR="006077AB" w:rsidRDefault="006077AB" w:rsidP="006077AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11C146D4" w14:textId="6257247C" w:rsidR="006077AB" w:rsidRDefault="006077AB" w:rsidP="006077AB">
@@ -14127,51 +14019,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/4.5 Publicité</w:t>
             </w:r>
             <w:bookmarkEnd w:id="75"/>
           </w:p>
           <w:p w14:paraId="4EBC40F3" w14:textId="77777777" w:rsidR="002921AC" w:rsidRDefault="002921AC" w:rsidP="002921AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78ED9D66" w14:textId="4BD8E325" w:rsidR="002921AC" w:rsidRDefault="002921AC" w:rsidP="002921AC">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="76" w:name="_Toc140152127"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P430/B4/4.5.1 Concepts publicitaires</w:t>
             </w:r>
             <w:bookmarkEnd w:id="76"/>
           </w:p>
           <w:p w14:paraId="5A8EDB15" w14:textId="77777777" w:rsidR="002921AC" w:rsidRPr="002921AC" w:rsidRDefault="002921AC" w:rsidP="002921AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52121C4D" w14:textId="10C54C62" w:rsidR="002921AC" w:rsidRDefault="002921AC" w:rsidP="002921AC">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="77" w:name="_Toc140152128"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/4.5.2 Parutions publicitaires</w:t>
             </w:r>
@@ -14234,102 +14125,100 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D103F5" w:rsidRPr="00A674F8" w14:paraId="4E278F4B" w14:textId="77777777" w:rsidTr="00C54F28">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5C4D7FD7" w14:textId="77777777" w:rsidR="003351CB" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>03</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C70C6C7" w14:textId="242E4B46" w:rsidR="00D103F5" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29379488" w14:textId="5569B70D" w:rsidR="00D103F5" w:rsidRPr="00F51EBE" w:rsidRDefault="00D103F5" w:rsidP="00D103F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="80" w:name="_Toc140152131"/>
             <w:r w:rsidRPr="00F51EBE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P430/B4/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00F51EBE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -14587,51 +14476,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76BCB0C0" w14:textId="7D050DE7" w:rsidR="003351CB" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B4A0FB8" w14:textId="77777777" w:rsidR="003351CB" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="86" w:name="_Toc140152137"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/5.6 Clientèles scolaires</w:t>
             </w:r>
             <w:bookmarkEnd w:id="86"/>
           </w:p>
           <w:p w14:paraId="7349E36D" w14:textId="77777777" w:rsidR="003351CB" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74A6C7C7" w14:textId="77777777" w:rsidR="003351CB" w:rsidRDefault="003351CB" w:rsidP="003351CB">
@@ -14877,51 +14765,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/B4/5.11 Auberge Ile du Repos</w:t>
             </w:r>
             <w:bookmarkEnd w:id="97"/>
           </w:p>
           <w:p w14:paraId="28E11225" w14:textId="77777777" w:rsidR="003351CB" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D81EBC2" w14:textId="77777777" w:rsidR="003351CB" w:rsidRPr="00A14A05" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="98" w:name="_Toc140152149"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P430/B4/5.12 Circuit cyclable</w:t>
             </w:r>
             <w:bookmarkEnd w:id="98"/>
           </w:p>
           <w:p w14:paraId="3FD59A61" w14:textId="77777777" w:rsidR="003351CB" w:rsidRPr="00F51EBE" w:rsidRDefault="003351CB" w:rsidP="00D103F5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="1FCAEBC7" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="370304DA" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="99" w:name="_Toc140152150"/>
       <w:r>
         <w:t>P430/C</w:t>
       </w:r>
@@ -15211,51 +15098,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F4A54A6" w14:textId="4DA69006" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="319E142F" w14:textId="3228B241" w:rsidR="00E42EC1" w:rsidRPr="00B321DF" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="101" w:name="_Toc140152152"/>
             <w:r>
               <w:t>P430/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Photos Grands Jardins de Normandin</w:t>
             </w:r>
             <w:bookmarkEnd w:id="101"/>
           </w:p>
           <w:p w14:paraId="18792B8A" w14:textId="4EC69A52" w:rsidR="00E42EC1" w:rsidRDefault="003351CB" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -15328,51 +15214,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C7F212" w14:textId="7A89120E" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="771FAC47" w14:textId="2F5AD4DE" w:rsidR="00E42EC1" w:rsidRPr="00B321DF" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="102" w:name="_Toc140152153"/>
             <w:r>
               <w:t>P430/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photos Pères Trappistes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="102"/>
           </w:p>
           <w:p w14:paraId="15211F53" w14:textId="08E655AC" w:rsidR="00E42EC1" w:rsidRDefault="003351CB" w:rsidP="00E42EC1">
             <w:pPr>
@@ -15553,51 +15438,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="673DAAE4" w14:textId="68FAF8F0" w:rsidR="003C2713" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43D1C83E" w14:textId="26B89D55" w:rsidR="003C2713" w:rsidRPr="00B321DF" w:rsidRDefault="003C2713" w:rsidP="003C2713">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="104" w:name="_Toc140152155"/>
             <w:r>
               <w:t>P430/C</w:t>
             </w:r>
             <w:r w:rsidR="00CE3112">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Négatifs Grands Jardins de Normandin</w:t>
             </w:r>
             <w:bookmarkEnd w:id="104"/>
           </w:p>
           <w:p w14:paraId="61FBBD13" w14:textId="77777777" w:rsidR="003C2713" w:rsidRDefault="003C2713" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -15757,51 +15641,50 @@
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5847BA1D" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1"/>
     <w:p w14:paraId="52BBDF1F" w14:textId="7776FF40" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="106" w:name="_Toc140152157"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P430/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Cartes et plans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="0C6B9A62" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1"/>
     <w:p w14:paraId="170E4738" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00AB6798" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19CEE9DE" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
@@ -15952,144 +15835,135 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R00 E01 T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29428F7B" w14:textId="4F16506A" w:rsidR="00A84AD7" w:rsidRPr="00A674F8" w:rsidRDefault="00A84AD7" w:rsidP="00A84AD7">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte hors format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79872CC2" w14:textId="6B6EAF02" w:rsidR="00E42EC1" w:rsidRPr="00B321DF" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="107" w:name="_Toc140152158"/>
             <w:r>
               <w:t>P430/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00D72E36">
               <w:t>Plans Grands Jardins de Normandin</w:t>
             </w:r>
             <w:bookmarkEnd w:id="107"/>
           </w:p>
           <w:p w14:paraId="51CD0ED4" w14:textId="51DE3BC8" w:rsidR="00E42EC1" w:rsidRDefault="00D72E36" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(2 chemises). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55A8379B" w14:textId="316A07E1" w:rsidR="00D72E36" w:rsidRDefault="00D72E36" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BBD2305" w14:textId="1340D838" w:rsidR="00D72E36" w:rsidRDefault="00D72E36" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Inclure les pl</w:t>
-[...7 lines deleted...]
-              <w:t>ans d’architecture de Jean-Claude Lebeuf, architecte régional.</w:t>
+              <w:t>Inclure les plans d’architecture de Jean-Claude Lebeuf, architecte régional.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42BEBAB3" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A0D3D25" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EDD6345" w14:textId="767CE297" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="00696AE2"/>
     <w:p w14:paraId="300DAFBF" w14:textId="181BF3A7" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6FEF4C46" w14:textId="7BFCC785" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc140152159"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc140152159"/>
       <w:r>
         <w:t>P430/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="4A4E063A" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1"/>
     <w:p w14:paraId="2E51AF05" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00AB6798" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB42564" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -16185,61 +16059,61 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4572C110" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1"/>
     <w:p w14:paraId="5E65529C" w14:textId="16907681" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="_Toc140152160"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc140152160"/>
       <w:r>
         <w:t>P430/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Épinglettes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="701F15AB" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1"/>
     <w:p w14:paraId="738F29A5" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00AB6798" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563D87C4" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00E42EC1">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -16347,68 +16221,67 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A81A3E9" w14:textId="75838B43" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="003351CB" w:rsidP="003351CB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A79E9F2" w14:textId="4485AB50" w:rsidR="00E42EC1" w:rsidRPr="00B321DF" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="111" w:name="_Toc140152161"/>
+            <w:bookmarkStart w:id="110" w:name="_Toc140152161"/>
             <w:r>
               <w:t>P430/E</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Épinglettes Grands Jardins</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="111"/>
+            <w:bookmarkEnd w:id="110"/>
           </w:p>
           <w:p w14:paraId="3210F3FB" w14:textId="5C9CFC4C" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 4 épinglettes; métal, couleur. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14D4E164" w14:textId="0D87D4EA" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EFFDEAA" w14:textId="1228BEAC" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -16422,70 +16295,70 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6CC2D1" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A7AB594" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="003C2713">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="035F092A" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRDefault="00E42EC1" w:rsidP="00696AE2"/>
     <w:p w14:paraId="490048C2" w14:textId="77777777" w:rsidR="00E42EC1" w:rsidRPr="00A674F8" w:rsidRDefault="00E42EC1" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="394235B8" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00AA5C32" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc140152162"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc140152162"/>
       <w:r>
         <w:t>P430</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00D72E36">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r w:rsidR="00E42EC1">
         <w:t>audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -16581,85 +16454,84 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="067BA7FC" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00AA5C32" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc140152163"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc140152163"/>
       <w:r>
         <w:t>P430</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00D72E36">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D72E36">
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -16758,100 +16630,85 @@
           <w:p w14:paraId="13C0EBD1" w14:textId="79079FE1" w:rsidR="00455235" w:rsidRPr="00A674F8" w:rsidRDefault="00455235" w:rsidP="00455235">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 57 </w:t>
             </w:r>
             <w:r w:rsidRPr="00455235">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>audiovisuel SHGMC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="7F6E5E67" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00AA5C32" w:rsidP="00C54F28">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="114" w:name="_Toc140152164"/>
+            <w:bookmarkStart w:id="113" w:name="_Toc140152164"/>
             <w:r>
               <w:t>P430</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00854BCA">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00854BCA">
               <w:t>Vidéos Grands Jardins de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="114"/>
+            <w:bookmarkEnd w:id="113"/>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="5DE24F26" w:rsidR="00287473" w:rsidRDefault="00271349" w:rsidP="00C54F28">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>- [199</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1998. – 9 vidéos (VHS). </w:t>
+              <w:t xml:space="preserve">- [199-]-1998. – 9 vidéos (VHS). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19FA9415" w14:textId="77777777" w:rsidR="00271349" w:rsidRDefault="00271349" w:rsidP="00C54F28">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59D3DE12" w14:textId="08D81F5B" w:rsidR="00854BCA" w:rsidRDefault="00854BCA" w:rsidP="00C54F28">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P430/F1/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50A3181F" w14:textId="77777777" w:rsidR="00854BCA" w:rsidRDefault="00854BCA" w:rsidP="00C54F28">
             <w:pPr>
               <w:rPr>
@@ -17355,51 +17212,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="23D86897" w14:textId="11B291AC" w:rsidR="00B01CC6" w:rsidRDefault="00B01CC6" w:rsidP="00B01CC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Communications D.M.B. Inc. Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62139E7C" w14:textId="77777777" w:rsidR="00B01CC6" w:rsidRDefault="00B01CC6" w:rsidP="00B01CC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Normandin, s.d.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25B3EB24" w14:textId="77777777" w:rsidR="00B01CC6" w:rsidRDefault="00B01CC6" w:rsidP="00B01CC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Durée inconnue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="025093BB" w14:textId="77777777" w:rsidR="00B01CC6" w:rsidRDefault="00B01CC6" w:rsidP="00B01CC6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -17741,110 +17597,110 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00AA5C32"/>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="63592247" w14:textId="77777777" w:rsidR="001D3ED7" w:rsidRDefault="001D3ED7" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1F59509C" w14:textId="77777777" w:rsidR="001D3ED7" w:rsidRDefault="001D3ED7" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -17867,51 +17723,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="08104B28" w:rsidR="00DA6AF4" w:rsidRPr="009D2B71" w:rsidRDefault="00DA6AF4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -17936,116 +17792,118 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00DA6AF4" w:rsidRDefault="00DA6AF4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1139AB0F" w14:textId="77777777" w:rsidR="001D3ED7" w:rsidRDefault="001D3ED7" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="58216AF9" w14:textId="77777777" w:rsidR="001D3ED7" w:rsidRDefault="001D3ED7" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="0004326E"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00061B7E"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000C04CE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00112AEF"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00132E58"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00161A3E"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001B1453"/>
+    <w:rsid w:val="001B78FF"/>
     <w:rsid w:val="001D3ED7"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001E6C29"/>
     <w:rsid w:val="001F2850"/>
     <w:rsid w:val="001F3285"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00233E36"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00271349"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002921AC"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003351CB"/>
     <w:rsid w:val="003646F5"/>
     <w:rsid w:val="003A354F"/>
@@ -18176,146 +18034,148 @@
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD082A"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD4DE3"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BD6906"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C0344C"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C50D57"/>
     <w:rsid w:val="00C54F28"/>
     <w:rsid w:val="00C615F0"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C85121"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC32A4"/>
     <w:rsid w:val="00CC59F8"/>
+    <w:rsid w:val="00CD2E4D"/>
     <w:rsid w:val="00CE3112"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF6051"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D02AD4"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D103F5"/>
     <w:rsid w:val="00D136AA"/>
     <w:rsid w:val="00D17AC4"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D419AF"/>
     <w:rsid w:val="00D72E36"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DA6AF4"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD0AE8"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E42EC1"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E82819"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E87C2A"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA4F23"/>
     <w:rsid w:val="00EB7637"/>
     <w:rsid w:val="00ED2571"/>
     <w:rsid w:val="00F03A0F"/>
+    <w:rsid w:val="00F0538C"/>
     <w:rsid w:val="00F11E06"/>
     <w:rsid w:val="00F16AF0"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F26B26"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F35A6A"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F51EBE"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F64E57"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18647,50 +18507,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -19156,82 +19017,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19565,71 +19426,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>20608</Characters>
+  <Pages>1</Pages>
+  <Words>3787</Words>
+  <Characters>20830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24306</CharactersWithSpaces>
+  <CharactersWithSpaces>24568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>