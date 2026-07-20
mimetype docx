--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -400,51 +400,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A472776" w14:textId="71C03A70" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="3A472776" w14:textId="71C03A70" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489786" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/A Documents familiaux</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
@@ -475,51 +475,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56C1BA99" w14:textId="4D134429" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="56C1BA99" w14:textId="4D134429" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489787" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/A1 Généalogie et documentation familiale</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
@@ -549,51 +549,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61206C87" w14:textId="2C98CDD6" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="61206C87" w14:textId="2C98CDD6" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489788" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/A1/1 : Famille Sasseville</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -622,51 +622,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33F054EE" w14:textId="5EB5787E" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="33F054EE" w14:textId="5EB5787E" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489789" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/A1/2 : Famille Leblanc</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -695,51 +695,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25F6F8CB" w14:textId="418550D4" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="25F6F8CB" w14:textId="418550D4" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489790" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/A1/3 : Famille Roger Gagné et Lorraine Sasseville</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -768,51 +768,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EB33E6B" w14:textId="02F98AB6" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="0EB33E6B" w14:textId="02F98AB6" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489791" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.1 : Historiques familiaux</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -841,51 +841,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D6E4AF8" w14:textId="5DA6E1DF" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="0D6E4AF8" w14:textId="5DA6E1DF" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489792" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.2 : Anniversaires</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -914,51 +914,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B3EB321" w14:textId="149A1A7E" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="5B3EB321" w14:textId="149A1A7E" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489793" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.3 : Études</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -987,51 +987,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F6AEB2F" w14:textId="4B34E2B1" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="0F6AEB2F" w14:textId="4B34E2B1" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489794" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.3.1 : Certificats de Roger Gagné</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1060,51 +1060,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13CD16A9" w14:textId="00FD3848" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="13CD16A9" w14:textId="00FD3848" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489795" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.3.2 : Certificats de Lorraine Sasseville</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1133,51 +1133,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DEB07CB" w14:textId="71F7ABFF" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="3DEB07CB" w14:textId="71F7ABFF" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489796" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.3.3 : Certificats d’Evelina Leblanc</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1206,51 +1206,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C96CBA3" w14:textId="611ADA96" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="7C96CBA3" w14:textId="611ADA96" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489797" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.3.4 : Bulletin de Lucine Sasseville</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1279,51 +1279,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="400F24B3" w14:textId="499136DC" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="400F24B3" w14:textId="499136DC" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489798" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P306/A1/3.4 : Plans</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1352,51 +1352,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FFFC3DE" w14:textId="70219B74" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="1FFFC3DE" w14:textId="70219B74" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489799" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/B Documents iconographiques</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
@@ -1427,51 +1427,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3209D126" w14:textId="72554F11" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="3209D126" w14:textId="72554F11" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489800" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/B1 Photographies</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
@@ -1501,51 +1501,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DA96CCE" w14:textId="4634D117" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="3DA96CCE" w14:textId="4634D117" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489801" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/B1/1 : Photographies d’Yvan Sasseville</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1574,51 +1574,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27BFF80C" w14:textId="34A6F264" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="27BFF80C" w14:textId="34A6F264" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489802" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/B1/2 : Photographies de Camille Sasseville</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1647,51 +1647,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A9BBCB4" w14:textId="195E8F81" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="0A9BBCB4" w14:textId="195E8F81" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489803" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/B1/3 : Photographie d’Edith Bouchard</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1720,51 +1720,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13A2FECA" w14:textId="61B121A4" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="13A2FECA" w14:textId="61B121A4" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489804" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:b/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/B1/4 : Photographies de Lucine Gagné</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
@@ -1793,51 +1793,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F15441A" w14:textId="4A95ECC7" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="6F15441A" w14:textId="4A95ECC7" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489805" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/C Documents audiovisuels</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
@@ -1868,51 +1868,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DE2868B" w14:textId="0D8A1D92" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="1DE2868B" w14:textId="0D8A1D92" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489806" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/C1 Images en mouvement</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
@@ -1942,51 +1942,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="165047F5" w14:textId="6F461A18" w:rsidR="00D12218" w:rsidRDefault="00791F59">
+    <w:p w14:paraId="165047F5" w14:textId="6F461A18" w:rsidR="00D12218" w:rsidRDefault="00B2736A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc173489807" w:history="1">
         <w:r w:rsidR="00D12218" w:rsidRPr="00571886">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P306/C1/1 : Bobines Lucine Gagné</w:t>
         </w:r>
         <w:r w:rsidR="00D12218">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2232,155 +2232,155 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>., 10,7 Mo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A855922" w14:textId="77777777" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00A4455B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(P306/B1/1) – [193</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">(P306/B1/1) – [193-]-[196-]. – 29 photographies; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>-]-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>n&amp;b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[196-]. – 29 photographies; </w:t>
+        <w:t xml:space="preserve">, originales et photocopies. – 20 photographies numérisées seulement; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>n&amp;b</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, originales et photocopies. – 20 photographies numérisées seulement; </w:t>
+        <w:t>, format .</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>n&amp;b</w:t>
+        <w:t>jpg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, format .jpg, 1600 ppp. </w:t>
+        <w:t xml:space="preserve">, 1600 ppp. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AC6DF9" w14:textId="4254CE91" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00A4455B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="571DC0B7" w14:textId="49391653" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00923766">
       <w:r w:rsidRPr="00A4455B">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Don de Camille Sasseville, 2016</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEFA0FD" w14:textId="0EDFE271" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00A4455B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(P306/B1/2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>– [193</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">– [193-]-[195-]. – 5 photographies numérisées seulement; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>-]-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>n&amp;b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[195-]. – 5 photographies numérisées seulement; </w:t>
+        <w:t>, format .</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>n&amp;b</w:t>
+        <w:t>jpg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, format .jpg, 1200 ppp. </w:t>
+        <w:t xml:space="preserve">, 1200 ppp. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFEB6C2" w14:textId="6FB602AC" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00A4455B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3491644A" w14:textId="49E32F12" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00A4455B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4455B">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Don d’Edith Bouchard, 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -2413,170 +2413,157 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, cadre rond ancien, 37,5 x 53 cm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3262BCD8" w14:textId="6B6DBCC4" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00923766"/>
     <w:p w14:paraId="0EA92414" w14:textId="506B79EE" w:rsidR="00A4455B" w:rsidRPr="00A674F8" w:rsidRDefault="00A4455B" w:rsidP="002F43F2">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00A4455B">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Don de Lucine Gagné, 2024</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F43F2">
         <w:br/>
         <w:t>(P306/A1/3) – 1922-1985. – 1,5 cm de documents textuels. </w:t>
       </w:r>
       <w:r w:rsidR="002F43F2">
         <w:br/>
-        <w:t>(P306/B1/4) – [194</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">1956. – 20 photographies; </w:t>
+        <w:t xml:space="preserve">(P306/B1/4) – [194-]-1956. – 20 photographies; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F43F2">
         <w:t>n&amp;b</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002F43F2">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002F43F2">
         <w:br/>
         <w:t>(P306/C1/1) – 1955. – 1 film 8 mm; 50 pieds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="39572935" w14:textId="77777777" w:rsidR="00B25912" w:rsidRDefault="00B25912" w:rsidP="00B25912">
       <w:r>
-        <w:t>Yvan Sasseville, donateur du fonds, est l’arrière-petit-fils de Georges Sasseville et de Marie Dallaire, le petit-fils d’Arthur Sasseville et d’</w:t>
+        <w:t xml:space="preserve">Yvan Sasseville, donateur du fonds, est l’arrière-petit-fils de Georges Sasseville et de Marie Dallaire, le petit-fils d’Arthur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sasseville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Evelina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Leblanc (de New Richmond) et le fils d’Adrien Sasseville et de Jeannine Sauvageau de Mistassini.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD4A97F" w14:textId="77777777" w:rsidR="00B25912" w:rsidRDefault="00B25912" w:rsidP="00B25912"/>
     <w:p w14:paraId="377D9FB2" w14:textId="778A91B0" w:rsidR="00AB6798" w:rsidRDefault="00B25912" w:rsidP="00B25912">
       <w:r>
-        <w:t xml:space="preserve">Les huit frères Sasseville, fils de Georges Sasseville et de Marie Dallaire, ont tous été mêlés de près ou de loin aux opérations forestières, mais les plus impliqués dans le domaine ont été Arthur, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, Henri et Régis Sasseville. Arthur et Henri ont d’ailleurs porté le titre de « champions faiseurs de bois de pulpe ». Arthur, grand-père d’Yvan Sasseville, a fait ses débuts dans les chantiers en 1907 alors qu’il n’avait que 13 ans et que l’entreprise ne comptait qu’un cheval pour trois employés. Au cours de sa carrière en forêt, il sera entre autres portageur, draveur et contracteur. En 1935, il tente aussi l’expérience du </w:t>
+        <w:t xml:space="preserve">Les huit frères Sasseville, fils de Georges Sasseville et de Marie Dallaire, ont tous été mêlés de près ou de loin aux opérations forestières, mais les plus impliqués dans le domaine ont été Arthur, Ludger, Henri et Régis Sasseville. Arthur et Henri ont d’ailleurs porté le titre de « champions faiseurs de bois de pulpe ». Arthur, grand-père d’Yvan Sasseville, a fait ses débuts dans les chantiers en 1907 alors qu’il n’avait que 13 ans et que l’entreprise ne comptait qu’un cheval pour trois employés. Au cours de sa carrière en forêt, il sera entre autres portageur, draveur et contracteur. En 1935, il tente aussi l’expérience du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>charroyage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> par camion sur les concessions Price Brothers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A04055A" w14:textId="274E08D1" w:rsidR="00B25912" w:rsidRDefault="00B25912" w:rsidP="00B25912"/>
     <w:p w14:paraId="77B4F976" w14:textId="5097CFF4" w:rsidR="00B25912" w:rsidRDefault="00B25912" w:rsidP="00B25912">
       <w:r>
         <w:t xml:space="preserve">Les ancêtres et premiers arrivants Georges Sasseville et Marie Dallaire se sont mariés le 7 janvier 1892 à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Saint-Thomas-d’Aquin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (Lac-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bouchette</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">). Parmi leurs enfants, on compte </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ludger</w:t>
-[...3 lines deleted...]
-        <w:t>, Léon, Juliette, Eva, Germaine, Joseph, Régis, Georges fils, Arthur</w:t>
+        <w:t>Ludger, Léon, Juliette, Eva, Germaine, Joseph, Régis, Georges fils, Arthur</w:t>
       </w:r>
       <w:r w:rsidR="001C4C91">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C4C91">
         <w:t xml:space="preserve">Eugène et Henri. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B11AA37" w14:textId="77777777" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00B25912"/>
     <w:p w14:paraId="267E70AA" w14:textId="227F7CBD" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00B25912">
       <w:r>
         <w:t xml:space="preserve">Georges Sasseville est né en 1866 et décédé en 1938. Marie Dallaire est née en 1875 et décédée en 1955. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE11669" w14:textId="49257304" w:rsidR="00B24ECC" w:rsidRDefault="00B24ECC" w:rsidP="00B25912"/>
     <w:p w14:paraId="3CBA351F" w14:textId="76CCCFB8" w:rsidR="00B24ECC" w:rsidRDefault="00B24ECC" w:rsidP="00B25912">
       <w:r w:rsidRPr="009F3A45">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Pour la notice biographique de la donatrice Lucine Gagné, P306/</w:t>
       </w:r>
@@ -2612,158 +2599,211 @@
       <w:r>
         <w:t>à la Société d’histoire par M. Yvan Sasseville, le 21 décembre 2015</w:t>
       </w:r>
       <w:r w:rsidR="001C4C91">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E9B435" w14:textId="77777777" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00923766"/>
     <w:p w14:paraId="7A4F3351" w14:textId="349DC70B" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00923766">
       <w:r w:rsidRPr="001C4C91">
         <w:t xml:space="preserve">Mme Camille Sasseville, aussi descendante de cette grande famille, a effectué un ajout au fonds le 28 janvier 2016. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8888AB" w14:textId="77777777" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00923766"/>
     <w:p w14:paraId="28FFA34B" w14:textId="4B709ECA" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00923766">
       <w:r w:rsidRPr="001C4C91">
         <w:t>Puis, un contrat de donation a été signé par le donateur, Yvan Sasseville, le 2 février 2016.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD31B80" w14:textId="77777777" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00923766"/>
     <w:p w14:paraId="2596E39E" w14:textId="269B83C6" w:rsidR="001C4C91" w:rsidRDefault="001C4C91" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Un nouvel ajout a été réalisé par Edith Bouchard, descendante par Germaine Sasseville et </w:t>
+        <w:t xml:space="preserve">Un nouvel ajout a été réalisé par Edith Bouchard, descendante par Germaine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Ludger</w:t>
+        <w:t>Sasseville</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Bouchard, a été effectué le 13 juin 2023. Il s’agit d’un cadre rond ancien comprenant une photo grand format légèrement décolorée.</w:t>
+        <w:t xml:space="preserve"> et Ludger Bouchard, a été effectué le 13 juin 2023. Il s’agit d’un cadre rond ancien comprenant une photo grand format légèrement décolorée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371B0F48" w14:textId="24261A85" w:rsidR="00B25F0E" w:rsidRDefault="00B25F0E" w:rsidP="00923766"/>
     <w:p w14:paraId="64D4203A" w14:textId="56A19792" w:rsidR="00B25F0E" w:rsidRDefault="00B25F0E" w:rsidP="00923766">
       <w:r>
-        <w:t>Un ajout a été effectué par Lucine Gagné, fille de Roger Gagné et de Lorraine Sasseville, et petite-fille d’Arthur Sasseville et d’</w:t>
+        <w:t xml:space="preserve">Un ajout a été effectué par Lucine Gagné, fille de Roger Gagné et de Lorraine Sasseville, et petite-fille d’Arthur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sasseville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Evelina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Leblanc (côté maternel). Ses documents sont classés en P306/A1/3; P306/B1/4 et P306/C1/1 dans le présent fonds. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="5509FE75" w:rsidR="00AB6798" w:rsidRDefault="00DF175E" w:rsidP="00923766">
       <w:r w:rsidRPr="00DF175E">
-        <w:t xml:space="preserve">Les photos représentent des chantiers en forêt et des membres de la famille Sasseville, en particulier les frères Arthur, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> et Henri.</w:t>
+        <w:t>Les photos représentent des chantiers en forêt et des membres de la famille Sasseville, en particulier les frères Arthur, Ludger et Henri.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Un cadre comprend une photo du couple d’ancêtres pionniers Georges Sasseville et Marie Dallaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B739EF9" w14:textId="77777777" w:rsidR="00DF175E" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="07149B66" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009F3A45">
         <w:t>La partie représentant la donation de Lucine Gagné est traitée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="63CF9B6F" w14:textId="77777777" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766"/>
+    <w:p w14:paraId="2E8ACFE3" w14:textId="4B604914" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E07316" w14:textId="77777777" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08ABDF46" w14:textId="2D298F10" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766">
+      <w:r>
+        <w:t>Fonds non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CCE2E6" w14:textId="77777777" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766"/>
+    <w:p w14:paraId="2E6215E1" w14:textId="2695218A" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Langue des documents :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42346F3E" w14:textId="77777777" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709C7BA1" w14:textId="3E4E8A8C" w:rsidR="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766">
+      <w:r>
+        <w:t>Français.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4023F3D8" w14:textId="77777777" w:rsidR="009215F4" w:rsidRPr="009215F4" w:rsidRDefault="009215F4" w:rsidP="00923766"/>
     <w:p w14:paraId="754CF064" w14:textId="043D1360" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="111EF825" w14:textId="02E4AF3C" w:rsidR="00DF175E" w:rsidRPr="00923766" w:rsidRDefault="00DF175E" w:rsidP="00DF175E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Demandes</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C226F31" w14:textId="77777777" w:rsidR="00DF175E" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00DF175E"/>
     <w:p w14:paraId="00109D25" w14:textId="4605DD00" w:rsidR="00DF175E" w:rsidRDefault="00DF175E" w:rsidP="00DF175E">
       <w:r>
         <w:t>Ne pas décadrer la photographie de Georges Sasseville et de Marie Dallaire cédé par Mme Edith Bouchard, ou du moins conserver le cadre.</w:t>
       </w:r>
@@ -2818,104 +2858,226 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Emplacement</w:t>
       </w:r>
       <w:r w:rsidR="00B25F0E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD1512F" w14:textId="77777777" w:rsidR="00DF175E" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00DF175E"/>
-    <w:p w14:paraId="270632FE" w14:textId="0C100767" w:rsidR="00DF175E" w:rsidRDefault="00DF175E" w:rsidP="00DF175E">
+    <w:p w14:paraId="270632FE" w14:textId="520C0358" w:rsidR="00DF175E" w:rsidRDefault="00DF175E" w:rsidP="00DF175E">
       <w:r>
         <w:t>Disque dur externe Archives 1 et 2 SHGMC</w:t>
       </w:r>
+      <w:r w:rsidR="009215F4">
+        <w:t xml:space="preserve"> – document PDF et photographies numérisées</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5DF8B6CF" w14:textId="17B76D71" w:rsidR="00115E02" w:rsidRDefault="00115E02" w:rsidP="00DF175E">
       <w:r>
         <w:t>Boîte 1 (multiple) R06-E05-T04</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CC18CA" w14:textId="77777777" w:rsidR="00B25F0E" w:rsidRDefault="00B25F0E" w:rsidP="00DF175E">
+    <w:p w14:paraId="40CC18CA" w14:textId="65F3973A" w:rsidR="00B25F0E" w:rsidRPr="009215F4" w:rsidRDefault="00B25F0E" w:rsidP="00DF175E">
       <w:r>
         <w:t>Boîte 2 (standard) les archives de Lucine Gagné</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="009215F4">
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R06 E04 T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EE57FF" w14:textId="2E955E98" w:rsidR="00B25F0E" w:rsidRPr="009215F4" w:rsidRDefault="00B25F0E" w:rsidP="009215F4">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009215F4">
+        <w:t>Boîte grand format (Lucine Gagné</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009215F4">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R00 E01 T03</w:t>
+      </w:r>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A1/3.4,1</w:t>
+      </w:r>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="009215F4" w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>A1/3.2,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C66084A" w14:textId="6F28D729" w:rsidR="00DF175E" w:rsidRPr="009215F4" w:rsidRDefault="00DF175E" w:rsidP="00DF175E">
+      <w:r w:rsidRPr="009215F4">
         <w:t>Rangée des cadres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361CFCE7" w14:textId="77777777" w:rsidR="00DF175E" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1D0AA567" w14:textId="77777777" w:rsidR="009215F4" w:rsidRPr="009215F4" w:rsidRDefault="009215F4" w:rsidP="009215F4">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6FA"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>R00 E04 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7812FF" w14:textId="77777777" w:rsidR="009215F4" w:rsidRPr="009215F4" w:rsidRDefault="009215F4" w:rsidP="009215F4">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009215F4">
+        <w:rPr>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:t>1 cadre photo rond ancien</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="335AB6E0" w14:textId="77777777" w:rsidR="009215F4" w:rsidRPr="009215F4" w:rsidRDefault="009215F4" w:rsidP="009215F4">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="464646"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="743C5B7F" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc173489786"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="2" w:name="_Toc173489786"/>
+      <w:r>
         <w:t>P306</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E55997">
         <w:t>familiaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="5F9B9435" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00B25F0E" w:rsidRPr="00B25F0E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Généalogie et documentation familiale qui </w:t>
       </w:r>
@@ -2926,61 +3088,61 @@
     <w:p w14:paraId="1D247AB4" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w14:paraId="1B841619" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3550743B" w14:textId="4D8DA360" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="00B25F0E" w:rsidP="0028732E">
       <w:r>
         <w:t>Donateurs : Yvan Sasseville (2015), Lucine Gagné (2024).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="128AAC65" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc173489787"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc173489787"/>
       <w:r>
         <w:t>P306</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00E55997">
         <w:t>Généalogie et documentation familiale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3041,59 +3203,57 @@
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="2E97B2D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1699F9B8" w14:textId="08C035C2" w:rsidR="00C67263" w:rsidRDefault="00F018C3" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur numérique </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776BF57C" w14:textId="77777777" w:rsidR="00C67263" w:rsidRDefault="00C67263" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54D035AD" w14:textId="77777777" w:rsidR="00C67263" w:rsidRDefault="00C67263" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte multiple 1 </w:t>
@@ -3122,70 +3282,70 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-P</w:t>
             </w:r>
             <w:r w:rsidR="00F018C3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="1C9177F2" w:rsidR="00E57F6F" w:rsidRPr="00F6488A" w:rsidRDefault="00DF175E" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc173489788"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc173489788"/>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P306</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00E55997" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Famille Sasseville</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="148A16FD" w:rsidR="00E57F6F" w:rsidRDefault="00E55997" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– s.d. – </w:t>
             </w:r>
             <w:r w:rsidR="00F6488A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">0,1 cm de documents textuels. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 document PDF numérisé; format légal, </w:t>
             </w:r>
@@ -3368,93 +3528,91 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77FB0481" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00F018C3" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur numérique </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="6EE97E14" w:rsidR="00C11F5D" w:rsidRPr="00F6488A" w:rsidRDefault="00DF175E" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc173489789"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc173489789"/>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P306</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/A1/2 : </w:t>
             </w:r>
             <w:r w:rsidR="00E55997" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Famille Leblanc</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="0C166BEF" w14:textId="77777777" w:rsidR="00A4455B" w:rsidRDefault="00A4455B" w:rsidP="00A4455B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– s.d. – 2 documents PDF numérisés; format légal et autre, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -3537,98 +3695,83 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0315F5F6" w14:textId="4E563112" w:rsidR="00E55997" w:rsidRDefault="00E55997" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/2,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32D26D08" w14:textId="50C232EE" w:rsidR="00E55997" w:rsidRDefault="00E55997" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notice biographique posthume Sœur Yvonne Leblanc (Sœur </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">), 7 avril 1918 – 26 octobre 2014, couleur, 9 pages, numérisé à partir d’une copie papier, PDF. </w:t>
+              <w:t xml:space="preserve">Notice biographique posthume Sœur Yvonne Leblanc (Sœur Sainte-Adrienne), 7 avril 1918 – 26 octobre 2014, couleur, 9 pages, numérisé à partir d’une copie papier, PDF. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="330811BB" w14:textId="77777777" w:rsidR="00E55997" w:rsidRDefault="00E55997" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60977245" w14:textId="30CFFA2B" w:rsidR="00E55997" w:rsidRDefault="00E55997" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/2,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="10A0B71D" w:rsidR="00E55997" w:rsidRDefault="00E55997" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Biographie famille Leblanc, 80</w:t>
             </w:r>
             <w:r w:rsidRPr="00E55997">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, 1985, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -3636,101 +3779,100 @@
               </w:rPr>
               <w:t xml:space="preserve">, 10 pages, PDF. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002911B9" w:rsidRPr="00A674F8" w14:paraId="52832652" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="58809E7C" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="0062167F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Boîte 2 (standard)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="594CD8B5" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="0062167F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">06-E04-T07 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B9D9C7" w14:textId="0EC93846" w:rsidR="002911B9" w:rsidRDefault="002911B9" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65AAB1B5" w14:textId="5071706D" w:rsidR="002911B9" w:rsidRPr="00F6488A" w:rsidRDefault="002911B9" w:rsidP="002911B9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc173489790"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc173489790"/>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P306/A1/3 : Famille Roger Gagné et Lorraine Sasseville</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="60706430" w14:textId="11B82504" w:rsidR="002911B9" w:rsidRDefault="002911B9" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00CC565B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1922-1985</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
@@ -3862,58 +4004,58 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="147DDA02" w14:textId="77777777" w:rsidR="003205A6" w:rsidRDefault="003205A6" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="623E2BC4" w14:textId="33A0B777" w:rsidR="002911B9" w:rsidRDefault="002911B9" w:rsidP="003205A6">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc173489791"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc173489791"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/3.1 : Historiques familiaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="37544235" w14:textId="476D6EAF" w:rsidR="004556DA" w:rsidRDefault="004556DA" w:rsidP="004556DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1955. – 0,1 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37AB0E92" w14:textId="77777777" w:rsidR="002911B9" w:rsidRDefault="002911B9" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48F6DB9C" w14:textId="65316947" w:rsidR="002911B9" w:rsidRDefault="002911B9" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4005,58 +4147,58 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>à la cote</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> P306/A1/1,2 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E1EB080" w14:textId="5C388A77" w:rsidR="002911B9" w:rsidRDefault="002911B9" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="207265D5" w14:textId="730B095E" w:rsidR="003205A6" w:rsidRDefault="003205A6" w:rsidP="003205A6">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc173489792"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc173489792"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/3.2 : Anniversaires</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="3CEBBF08" w14:textId="7CA8E054" w:rsidR="003205A6" w:rsidRDefault="004556DA" w:rsidP="003205A6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1949-1985. – 0,3</w:t>
             </w:r>
             <w:r w:rsidR="004406CF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels</w:t>
             </w:r>
@@ -4201,95 +4343,108 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="20B6471B" w14:textId="5770E5E4" w:rsidR="004406CF" w:rsidRDefault="004406CF" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupure de presse pour les noces d’argent (25</w:t>
             </w:r>
             <w:r w:rsidRPr="003205A6">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> anniversaire de mariage) d’Arthur Sasseville et </w:t>
+              <w:t xml:space="preserve"> anniversaire de mariage) d’Arthur </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sasseville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Evelina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Leblanc, 1949. – découpure de journal, jaunie, abîmée, pliée, en enveloppe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE46F00" w14:textId="77777777" w:rsidR="002911B9" w:rsidRDefault="002911B9" w:rsidP="002911B9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F621D" w:rsidRPr="00A674F8" w14:paraId="249C7951" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="68F0A33C" w14:textId="77777777" w:rsidR="00B70822" w:rsidRDefault="00B70822" w:rsidP="00B70822">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1785E">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6880199D" w14:textId="72B323EA" w:rsidR="001F621D" w:rsidRDefault="00B70822" w:rsidP="00B70822">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte grand format n</w:t>
             </w:r>
             <w:r w:rsidRPr="00E1785E">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4660,108 +4815,106 @@
           </w:p>
           <w:p w14:paraId="46CB1B84" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B41AE31" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21C47FEB" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="0062167F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Boîte 2 (standard)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A6C266D" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="0062167F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">06-E04-T07 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56D61253" w14:textId="78EB7057" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="002911B9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47ECE3E5" w14:textId="76366E69" w:rsidR="001F621D" w:rsidRDefault="001F621D" w:rsidP="001F621D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc173489793"/>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:bookmarkStart w:id="9" w:name="_Toc173489793"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">P306/A1/3.3 : </w:t>
             </w:r>
             <w:r w:rsidR="005B038B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Études</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="65EF9537" w14:textId="59E7F673" w:rsidR="001F621D" w:rsidRDefault="00B70822" w:rsidP="001F621D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="004556DA" w:rsidRPr="004556DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1922-1985</w:t>
             </w:r>
             <w:r w:rsidRPr="004556DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
@@ -4776,58 +4929,58 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46D509C0" w14:textId="77777777" w:rsidR="00B70822" w:rsidRPr="003205A6" w:rsidRDefault="00B70822" w:rsidP="001F621D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="333C54B2" w14:textId="77777777" w:rsidR="001F621D" w:rsidRDefault="001F621D" w:rsidP="001F621D">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc173489794"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc173489794"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/3.3.1 : Certificats de Roger Gagné</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B69DD3" w14:textId="2F7A885E" w:rsidR="00981921" w:rsidRDefault="00981921" w:rsidP="00981921">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="001576AB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>194</w:t>
             </w:r>
@@ -4959,58 +5112,58 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BBF53A" w14:textId="77777777" w:rsidR="00981921" w:rsidRPr="003205A6" w:rsidRDefault="00981921" w:rsidP="001F621D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43101315" w14:textId="77777777" w:rsidR="001F621D" w:rsidRDefault="001F621D" w:rsidP="001F621D">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc173489795"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc173489795"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/3.3.2 : Certificats de Lorraine Sasseville</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="7D1E4DB1" w14:textId="0AA2EBE0" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="001576AB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1944-197</w:t>
             </w:r>
             <w:r w:rsidR="005B038B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
@@ -5127,72 +5280,72 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Donatrice : Paule Gagné.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC5D51A" w14:textId="6A873F39" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="619167EA" w14:textId="224C5FAA" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34"/>
           <w:p w14:paraId="47F9EB70" w14:textId="11FEF536" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc173489796"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc173489796"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/3.3.3 : Certificats d’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Evelina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Leblanc</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="59CA093E" w14:textId="7E0CC164" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00AD409F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1922-</w:t>
             </w:r>
             <w:r w:rsidRPr="00E40B34">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1985. – 0,</w:t>
             </w:r>
@@ -5252,55 +5405,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Leblanc : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3416EEF7" w14:textId="3FEF2717" w:rsidR="00EA76DE" w:rsidRDefault="00EA76DE" w:rsidP="00EA76DE">
             <w:r>
               <w:t>« M</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76DE">
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA76DE">
               <w:t>grand mère</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA76DE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EA76DE">
               <w:t>Evelina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EA76DE">
-              <w:t xml:space="preserve"> Leblanc (femme d’Arthur Sasseville) est arrivée seule au jeune âge de 18 ans après un long voyage en train et chevaux de New Richmond (Gaspésie) jusqu’à Roberval et puis Mistassini pour devenir la première enseignante qualifiée à la petite école du village et a épousé Arthur en 1924. D’autres des sœurs de ma grand-maman sont venus la rejoindre par la </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">suite tout comme Gertrude Leblanc qui a épousé Joseph (photo 2 frères mariés à 2 sœurs) et puis ma tante Yvonne </w:t>
+              <w:t xml:space="preserve"> Leblanc (femme d’Arthur Sasseville) est arrivée seule au jeune âge de 18 ans après un long voyage en train et chevaux de New Richmond (Gaspésie) jusqu’à Roberval et puis Mistassini pour devenir la première enseignante qualifiée à la petite école du village et a épousé Arthur en 1924. D’autres des sœurs de ma grand-maman sont venus la rejoindre par la suite tout comme Gertrude Leblanc qui a épousé Joseph (photo 2 frères mariés à 2 sœurs) et puis ma tante Yvonne </w:t>
             </w:r>
             <w:r w:rsidR="003B2E1A">
               <w:t>Leblanc</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA76DE">
               <w:t xml:space="preserve"> qui presque marié Henri mais qui a par contre choisi de devenir religieuse! En fait de celles-ci nous devons nos racines acadiennes!</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3080F689" w14:textId="77777777" w:rsidR="00EA76DE" w:rsidRPr="00EA76DE" w:rsidRDefault="00EA76DE" w:rsidP="00EA76DE"/>
           <w:p w14:paraId="1D9E059C" w14:textId="00F7078D" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34">
             <w:r>
               <w:t>P306/A1/3.3.3,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FE96C83" w14:textId="1A781B5D" w:rsidR="0085008C" w:rsidRDefault="00B36200" w:rsidP="00E40B34">
             <w:r>
               <w:t xml:space="preserve">Résultats scolaires </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Evelina</w:t>
             </w:r>
@@ -5314,58 +5463,58 @@
             <w:r>
               <w:t>P306/A1/3.3.3,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="524A001F" w14:textId="2D5413DD" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34">
             <w:r>
               <w:t xml:space="preserve">Attestation pour le brevet d’enseignement élémentaire en français pour </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Evelina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Leblanc (grand-mère de la donatrice Lucine Gagné), mars 1985. – 1 page, imprimée.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776FB57B" w14:textId="77777777" w:rsidR="00E40B34" w:rsidRDefault="00E40B34" w:rsidP="00E40B34"/>
           <w:p w14:paraId="13921DD5" w14:textId="49CC4364" w:rsidR="000C7815" w:rsidRDefault="000C7815" w:rsidP="000C7815">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc173489797"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc173489797"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/3.3.4 : Bulletin de Lucine Sasseville</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="678F2874" w14:textId="125D886D" w:rsidR="000C7815" w:rsidRDefault="000C7815" w:rsidP="000C7815">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="004556DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1941-1942</w:t>
             </w:r>
             <w:r w:rsidRPr="00E40B34">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 0,</w:t>
             </w:r>
@@ -5416,51 +5565,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6D89E12D" w14:textId="2B9E6AB0" w:rsidR="000C7815" w:rsidRPr="00E40B34" w:rsidRDefault="000C7815" w:rsidP="003B4F7E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F621D" w:rsidRPr="00A674F8" w14:paraId="37A73CA1" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72830A84" w14:textId="77777777" w:rsidR="001F621D" w:rsidRDefault="001F621D" w:rsidP="001F621D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1785E">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38EDCEC5" w14:textId="4CFDBB40" w:rsidR="001F621D" w:rsidRDefault="00E1785E" w:rsidP="001F621D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte g</w:t>
             </w:r>
             <w:r w:rsidR="001F621D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>rand format</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -5484,58 +5632,58 @@
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C17D7C6" w14:textId="5538AD16" w:rsidR="001F621D" w:rsidRDefault="001F621D" w:rsidP="001F621D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc173489798"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc173489798"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/A1/3.4 : Plans</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="210AD0BA" w14:textId="76D4EDBA" w:rsidR="001F621D" w:rsidRDefault="00E1785E" w:rsidP="001F621D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B249D5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1967</w:t>
             </w:r>
             <w:r w:rsidRPr="00B249D5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
@@ -5623,64 +5771,64 @@
             <w:r w:rsidR="00E1785E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, imprimé, roulé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="162229B8" w14:textId="77777777" w:rsidR="001F621D" w:rsidRDefault="001F621D" w:rsidP="001F621D">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="006C1325"/>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="29DC7C93" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc173489799"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc173489799"/>
       <w:r>
         <w:t>P306</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5731,129 +5879,128 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Texte22"/>
+      <w:bookmarkStart w:id="16" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="4B085545" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00DF175E" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc173489800"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc173489800"/>
       <w:r>
         <w:t>P306</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -5930,271 +6077,267 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R06-T05-P04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC108E5" w14:textId="77777777" w:rsidR="00F018C3" w:rsidRDefault="00F018C3" w:rsidP="00F018C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="1EC070AB" w:rsidR="00F018C3" w:rsidRPr="00A674F8" w:rsidRDefault="00F018C3" w:rsidP="00F018C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur numérique </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="00FD30A3" w:rsidR="00C11F5D" w:rsidRPr="00F6488A" w:rsidRDefault="00DF175E" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc173489801"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc173489801"/>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P306</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="0035655C" w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Photographies d’Yvan Sasseville</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="0FF72B94" w:rsidR="00C11F5D" w:rsidRDefault="00C67263" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [193</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[196-]. – 29 photographies; </w:t>
+              <w:t xml:space="preserve">– [193-]-[196-]. – 29 photographies; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, originales et photocopies. – 20 photographies numérisées seulement; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, format .jpg, 1600 ppp. </w:t>
+              <w:t>, format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>jpg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 1600 ppp. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035655C" w:rsidRPr="00A674F8" w14:paraId="67E1852A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B07AD1B" w14:textId="2C22A865" w:rsidR="0035655C" w:rsidRPr="00A674F8" w:rsidRDefault="00F018C3" w:rsidP="0035655C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur numérique </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E314BAF" w14:textId="3455B9A3" w:rsidR="0035655C" w:rsidRPr="00F6488A" w:rsidRDefault="0035655C" w:rsidP="0035655C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc173489802"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc173489802"/>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P306/B1/2 : Photographies de Camille Sasseville</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="74316884" w14:textId="3CE27315" w:rsidR="0035655C" w:rsidRDefault="0050703E" w:rsidP="0035655C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [193</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[195-]. – 5 photographies numérisées seulement; </w:t>
+              <w:t xml:space="preserve">– [193-]-[195-]. – 5 photographies numérisées seulement; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, format .jpg, 1200 ppp. </w:t>
+              <w:t>, format .</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>jpg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 1200 ppp. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2683782E" w14:textId="77777777" w:rsidR="0035655C" w:rsidRDefault="0035655C" w:rsidP="0035655C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1088B702" w14:textId="77777777" w:rsidR="0035655C" w:rsidRDefault="0035655C" w:rsidP="0035655C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0035655C" w:rsidRPr="00A674F8" w14:paraId="4D02FF58" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -6239,58 +6382,58 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidR="004A3399">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>sur le dessus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="593FB47B" w14:textId="14F282E7" w:rsidR="0035655C" w:rsidRPr="00F6488A" w:rsidRDefault="0035655C" w:rsidP="0035655C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc173489803"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc173489803"/>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>P306/B1/3 : Photographie d’Edith Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="7BFBC40C" w14:textId="50BAA514" w:rsidR="0035655C" w:rsidRDefault="0035655C" w:rsidP="0035655C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [193-]. – 1 cadre (contenant une photo originale)</w:t>
             </w:r>
             <w:r w:rsidR="0050703E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0050703E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
@@ -6304,65 +6447,65 @@
             </w:r>
             <w:r w:rsidR="00B85333">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>cadre rond ancien, 37,5 x 53 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67733BF0" w14:textId="4ACF4413" w:rsidR="0050703E" w:rsidRDefault="0050703E" w:rsidP="0035655C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C73573C" w14:textId="235BDB0A" w:rsidR="0050703E" w:rsidRDefault="0050703E" w:rsidP="0035655C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donation d’Edith Bouchard, fille de Léopold Bouchard et de Jacqueline Bouchard, petite-fille de Germaine Sasseville et de </w:t>
+              <w:t xml:space="preserve">Donation d’Edith Bouchard, fille de Léopold Bouchard et de Jacqueline Bouchard, petite-fille de Germaine </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ludger</w:t>
+              <w:t>Sasseville</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bouchard du côté maternel.</w:t>
+              <w:t xml:space="preserve"> et de Ludger Bouchard du côté maternel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049CF9BF" w14:textId="77777777" w:rsidR="0035655C" w:rsidRDefault="0035655C" w:rsidP="0035655C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13FC317B" w14:textId="77777777" w:rsidR="0035655C" w:rsidRDefault="0035655C" w:rsidP="0035655C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00443973" w:rsidRPr="00A674F8" w14:paraId="2A903099" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -6402,59 +6545,57 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="756B9081" w14:textId="77777777" w:rsidR="00F018C3" w:rsidRDefault="00F018C3" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E3832B8" w14:textId="77777777" w:rsidR="00F018C3" w:rsidRDefault="00F018C3" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Serveur numérique </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voute:K</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="63230D0E" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="124C4D67" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="466E9AC9" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37701115" w14:textId="77777777" w:rsidR="0062167F" w:rsidRDefault="0062167F" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
@@ -7312,103 +7453,88 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40BE3187" w14:textId="6A6D7773" w:rsidR="0062167F" w:rsidRPr="00A674F8" w:rsidRDefault="0062167F" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E33C0A5" w14:textId="718357D1" w:rsidR="00443973" w:rsidRPr="00F6488A" w:rsidRDefault="00443973" w:rsidP="00443973">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc173489804"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc173489804"/>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P306/B1/4 : Photographies de Lucine Gagné</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="2272708E" w14:textId="132DF33F" w:rsidR="00443973" w:rsidRDefault="00443973" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [19</w:t>
             </w:r>
             <w:r w:rsidR="00F6488A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
             <w:r w:rsidR="00F6488A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...18 lines deleted...]
-              <w:t>1956</w:t>
+              <w:t>-1956</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00696EF4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
@@ -7533,92 +7659,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> au Lac-Saint-Jean. En 1955, il épouse Lorraine Sasseville, née en 1929 à St-Eugène (d’Argentenay). Après leur mariage, le couple s'installe à Granby, où naît leur premier enfant, Lucine. Cependant, après un an, ils retournent à Mistassini, où ils vivent jusqu'au début des années 1970. En 1971 ou 1972, la famille déménage à Chicoutimi Nord, alors que Lucine a 15 ans.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44900D50" w14:textId="77777777" w:rsidR="00F6488A" w:rsidRDefault="00F6488A" w:rsidP="00F6488A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="655B85C9" w14:textId="10CAED25" w:rsidR="00F6488A" w:rsidRDefault="00F6488A" w:rsidP="00F6488A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roger Gagné travaille comme fromager à Péribonka à la fin des années 1940 et pendant les années 1950, ainsi qu'à Granby. Lorraine Sasseville, quant à elle, est institutrice à Mistassini, probablement dans le domaine de « l'enfance </w:t>
-[...6 lines deleted...]
-              <w:t>inadaptée ». Elle offre également des cours de piano aux jeunes. Dans les années 1970, elle continue sa carrière d'enseignante à Chicoutimi.</w:t>
+              <w:t>Roger Gagné travaille comme fromager à Péribonka à la fin des années 1940 et pendant les années 1950, ainsi qu'à Granby. Lorraine Sasseville, quant à elle, est institutrice à Mistassini, probablement dans le domaine de « l'enfance inadaptée ». Elle offre également des cours de piano aux jeunes. Dans les années 1970, elle continue sa carrière d'enseignante à Chicoutimi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0328540E" w14:textId="77777777" w:rsidR="00F6488A" w:rsidRDefault="00F6488A" w:rsidP="00F6488A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50893F7A" w14:textId="7A62B7C1" w:rsidR="00F6488A" w:rsidRDefault="00F6488A" w:rsidP="00F6488A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Le couple Gagné-Sasseville a 5 enfants. En 1989, Lucine quitte la maison familiale pour </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Thunder</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bay, en Ontario, où elle devient professeure d'anglais langue seconde. Elle poursuivra cette carrière pendant plusieurs années, enseignant par la suite au Manitoba. En 2024, cela fait 14 ans qu'elle réside dans cette province.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Bay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, en Ontario, où elle devient professeure d'anglais langue seconde. Elle poursuivra cette carrière pendant plusieurs années, enseignant par la suite au Manitoba. En 2024, cela fait 14 ans qu'elle réside dans cette province.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2273D643" w14:textId="251D65B9" w:rsidR="00443973" w:rsidRDefault="00443973" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73D4428B" w14:textId="6ECA240C" w:rsidR="00F6488A" w:rsidRPr="00F6488A" w:rsidRDefault="00F6488A" w:rsidP="00443973">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6488A">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Archives</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7649,57 +7782,71 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="45EF2152" w14:textId="75DC9D22" w:rsidR="006C1325" w:rsidRDefault="007235CD" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Deux frères Sasseville mariés à deux sœurs Leblanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B8508D4" w14:textId="1B847085" w:rsidR="007235CD" w:rsidRDefault="007235CD" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">À gauche, le couple Arthur Sasseville et </w:t>
+              <w:t xml:space="preserve">À gauche, le couple Arthur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>Sasseville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Evelina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Leblanc (grands-parents de la donatrice Lucine Gagné)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42DD668C" w14:textId="3B6FD641" w:rsidR="007235CD" w:rsidRDefault="007235CD" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Au centre, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -7868,51 +8015,65 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Un frère et une sœur Sasseville assis sur une voiture ancienne à l’été 1956</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E9D1E9A" w14:textId="6C86943E" w:rsidR="00E36640" w:rsidRDefault="00E36640" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Laurien</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sasseville, oncle de la donatrice côté maternel, avec l’une de ses sœurs, soit l’une des jumelles Sasseville, Jeannine ou Jacqueline Sasseville</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sasseville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, oncle de la donatrice côté maternel, avec l’une de ses sœurs, soit l’une des jumelles Sasseville, Jeannine ou Jacqueline Sasseville</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01F1FEEC" w14:textId="69B0238C" w:rsidR="00E36640" w:rsidRDefault="00E36640" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Juillet 1956</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD06940" w14:textId="77777777" w:rsidR="00E36640" w:rsidRDefault="00E36640" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="600D6B9A" w14:textId="26C1A71A" w:rsidR="006C1325" w:rsidRDefault="006C1325" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
@@ -8048,51 +8209,50 @@
           <w:p w14:paraId="4BD2CDB7" w14:textId="02A2DE99" w:rsidR="005B6237" w:rsidRDefault="00E36640" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1949 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="717CE5C4" w14:textId="3350B4C1" w:rsidR="005B6237" w:rsidRPr="005B6237" w:rsidRDefault="005B6237" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B6237">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir la coupure de presse et le document souvenir 25 ans associé dans le présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F78D642" w14:textId="77777777" w:rsidR="00E36640" w:rsidRDefault="00E36640" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45C51E67" w14:textId="39C09D02" w:rsidR="006C1325" w:rsidRDefault="006C1325" w:rsidP="006C1325">
             <w:pPr>
@@ -8285,57 +8445,71 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="327AC20C" w14:textId="330F7048" w:rsidR="005B6237" w:rsidRDefault="005B6237" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mariage d’un couple inconnu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2E493B" w14:textId="49B46973" w:rsidR="005B6237" w:rsidRDefault="005B6237" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthur Sasseville et </w:t>
+              <w:t xml:space="preserve">Arthur </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>Sasseville</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Evelina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Leblanc en haut à gauche</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35BE2FEE" w14:textId="2DFF5BB7" w:rsidR="005B6237" w:rsidRDefault="005B6237" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Année inconnue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="386E43C9" w14:textId="77777777" w:rsidR="005B6237" w:rsidRDefault="005B6237" w:rsidP="006C1325">
             <w:pPr>
@@ -8582,51 +8756,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E3AE75F" w14:textId="77777777" w:rsidR="00104E1B" w:rsidRDefault="00104E1B" w:rsidP="00104E1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P306/B1/4,17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CAD23A" w14:textId="77777777" w:rsidR="00104E1B" w:rsidRDefault="00104E1B" w:rsidP="00104E1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Jubilé ou 25</w:t>
             </w:r>
             <w:r w:rsidRPr="005C7EAE">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> anniversaire, possiblement pour un prêtre</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73EF9CB6" w14:textId="77777777" w:rsidR="00104E1B" w:rsidRDefault="00104E1B" w:rsidP="00104E1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -8747,176 +8920,160 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4C5E2D4D" w14:textId="6193CF8C" w:rsidR="0047272C" w:rsidRDefault="0047272C" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Famille Sasseville</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E8E2870" w14:textId="7B6D5B3B" w:rsidR="008B23CE" w:rsidRDefault="008B23CE" w:rsidP="006C1325">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rangée du haut : </w:t>
+              <w:t>Rangée du haut : Ludger, Léon, Juliette, Eva, Germaine, Joseph et Régis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D51DE3F" w14:textId="31432C73" w:rsidR="008B23CE" w:rsidRDefault="008B23CE" w:rsidP="006C1325">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Rangée du bas : Georges (fils), Arthur, Marie Dallaire (mère), Eugène et Henri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790D0433" w14:textId="6E11EAF1" w:rsidR="008B23CE" w:rsidRDefault="008B23CE" w:rsidP="006C1325">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vers 1940</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D97C1A0" w14:textId="43D99B9E" w:rsidR="00696EF4" w:rsidRDefault="0047272C" w:rsidP="006C1325">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047272C">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Voir aussi cette même image que nous avions en version numérisée seulement en P306/B1/2,4 don de Camille Sasseville.</w:t>
+            </w:r>
+            <w:r w:rsidR="008B23CE">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La description provient de gmlsasseville.com.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E33D079" w14:textId="77777777" w:rsidR="00696EF4" w:rsidRDefault="00696EF4" w:rsidP="006C1325">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="026F0D70" w14:textId="77777777" w:rsidR="00696EF4" w:rsidRDefault="00696EF4" w:rsidP="00696EF4">
+            <w:r>
+              <w:t>P306/B1/4,20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796339A8" w14:textId="77777777" w:rsidR="00696EF4" w:rsidRDefault="00696EF4" w:rsidP="00696EF4">
+            <w:r>
+              <w:t xml:space="preserve">« </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Ludger</w:t>
+              <w:t>Novena</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:rPr>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">« </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Novena</w:t>
+              <w:t>Pilgrims</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> at St. Anne de Beaupré, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Pilgrims</w:t>
+              <w:t>july</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> at St. Anne de Beaupré, </w:t>
-[...6 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> 1951 »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA7D62C" w14:textId="77777777" w:rsidR="00696EF4" w:rsidRDefault="00696EF4" w:rsidP="00696EF4">
             <w:r>
               <w:t>Grand rassemblement de personnes, Neuvaine à Sainte-Anne de Beaupré</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D0355E" w14:textId="77777777" w:rsidR="00696EF4" w:rsidRDefault="00696EF4" w:rsidP="00696EF4">
             <w:r>
               <w:t>Lorraine Sasseville en fait partie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="499C39D4" w14:textId="77777777" w:rsidR="00696EF4" w:rsidRDefault="00696EF4" w:rsidP="00696EF4">
             <w:r>
               <w:t>Juillet 1951</w:t>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="0ECDA63C" w14:textId="09635C53" w:rsidR="00696EF4" w:rsidRDefault="00696EF4" w:rsidP="00696EF4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Photo grand format</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B7ECD20" w14:textId="77777777" w:rsidR="00443973" w:rsidRDefault="00443973" w:rsidP="00443973">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00B25F0E"/>
     <w:p w14:paraId="4FDFCB29" w14:textId="18D59507" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="574A1FEE" w14:textId="357FB527" w:rsidR="003D4B37" w:rsidRPr="00A674F8" w:rsidRDefault="003D4B37" w:rsidP="003D4B37">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
@@ -9228,51 +9385,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1E9BA563" w14:textId="3BDA7548" w:rsidR="003D4B37" w:rsidRDefault="003D4B37" w:rsidP="003D4B37">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Film de mariage de Lorraine Sasseville et de Roger Gagné</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46D20CCB" w14:textId="28E32B58" w:rsidR="003D4B37" w:rsidRDefault="003D4B37" w:rsidP="003D4B37">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>27 août 1955</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E02A54A" w14:textId="72474AED" w:rsidR="00E84776" w:rsidRDefault="00E84776" w:rsidP="003D4B37">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Développé en 1959.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34124841" w14:textId="1F15EEF3" w:rsidR="00EA76DE" w:rsidRDefault="00EA76DE" w:rsidP="003D4B37">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -9289,70 +9445,70 @@
           </w:p>
           <w:p w14:paraId="37CABDD9" w14:textId="77777777" w:rsidR="003D4B37" w:rsidRPr="00A674F8" w:rsidRDefault="003D4B37" w:rsidP="003D4B37">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54C2FBFE" w14:textId="77777777" w:rsidR="003D4B37" w:rsidRPr="00A674F8" w:rsidRDefault="003D4B37" w:rsidP="00696AE2"/>
     <w:sectPr w:rsidR="003D4B37" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6DA11BF9" w14:textId="77777777" w:rsidR="00791F59" w:rsidRDefault="00791F59" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1B0E46EC" w14:textId="77777777" w:rsidR="00791F59" w:rsidRDefault="00791F59" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9369,51 +9525,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00725DED" w:rsidRDefault="00725DED" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -9436,140 +9592,140 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="7D55CA6F" w:rsidR="00725DED" w:rsidRPr="009D2B71" w:rsidRDefault="00725DED" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P306 Fonds Famille Sasseville</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="008D64A5">
+    <w:r w:rsidR="002444D5" w:rsidRPr="002444D5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00725DED" w:rsidRDefault="00725DED" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="50E0E9AF" w14:textId="77777777" w:rsidR="00791F59" w:rsidRDefault="00791F59" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="29F8BDF5" w14:textId="77777777" w:rsidR="00791F59" w:rsidRDefault="00791F59" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="5AE256B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB80C4E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9645,106 +9801,106 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="0004174F"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000C7815"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00104E1B"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00115E02"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00155046"/>
     <w:rsid w:val="001576AB"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00180E06"/>
     <w:rsid w:val="001C4C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001D6DCC"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F621D"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
+    <w:rsid w:val="002444D5"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="002657A9"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002911B9"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002F43F2"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003205A6"/>
     <w:rsid w:val="003326F7"/>
     <w:rsid w:val="0035347A"/>
     <w:rsid w:val="0035655C"/>
     <w:rsid w:val="00390C39"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B2E1A"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B4F7E"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003D4B37"/>
     <w:rsid w:val="004306E7"/>
@@ -9784,50 +9940,51 @@
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="00696EF4"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B3886"/>
     <w:rsid w:val="006C1325"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007235CD"/>
     <w:rsid w:val="00725DED"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00791F59"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="0085008C"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008B23CE"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E6CE4"/>
+    <w:rsid w:val="009215F4"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00972F6D"/>
     <w:rsid w:val="00981921"/>
     <w:rsid w:val="009A2EE0"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C5A75"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E139A"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F3A45"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A4455B"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
@@ -9914,75 +10071,75 @@
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F8505C"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10026,51 +10183,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10310,54 +10467,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -10839,76 +10992,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00DF175E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="009215F4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10955,50 +11124,415 @@
     </w:div>
     <w:div w:id="500968089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="901600102">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="981426171">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="744038003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1393429916">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1595892188">
+                      <w:marLeft w:val="-660"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1948267736">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="622729728">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1067068894">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="738133941">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="711342192">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1690637871">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1399010404">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="874659620">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="1738630220">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="1298416819">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="411893805">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="1277756971">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="814682025">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="1358239248">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="730736575">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="2015257206">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                        <w:div w:id="1740131072">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                        <w:div w:id="1810054051">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                        <w:div w:id="2141414237">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                        <w:div w:id="1615865529">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="211622470">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                            </w:div>
+                                                            <w:div w:id="62335106">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                            </w:div>
+                                                            <w:div w:id="403646613">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1327317520">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
@@ -11253,72 +11787,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>17083</Characters>
+  <Pages>13</Pages>
+  <Words>3136</Words>
+  <Characters>17252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
+  <Lines>143</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20149</CharactersWithSpaces>
+  <CharactersWithSpaces>20348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>