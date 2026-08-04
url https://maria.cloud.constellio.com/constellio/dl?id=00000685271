--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -410,1065 +410,1065 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="006A6E92">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="006A6E92">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="006A6E92">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DF033B0" w14:textId="4BCDE135" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="0DF033B0" w14:textId="4BCDE135" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113495" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/A Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113495 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52FB8F40" w14:textId="255299EA" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="52FB8F40" w14:textId="255299EA" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113496" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/A1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113496 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17B35974" w14:textId="76E074FF" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="17B35974" w14:textId="76E074FF" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113497" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/A1/1 : Famille</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113497 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="567B6A64" w14:textId="40814DAA" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="567B6A64" w14:textId="40814DAA" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113498" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/B Documents personnels</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113498 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57AD6175" w14:textId="2C7C6260" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="57AD6175" w14:textId="2C7C6260" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113499" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/B1 Carrière</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113499 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3180AB42" w14:textId="4C236E77" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="3180AB42" w14:textId="4C236E77" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113500" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/B1/1 : Expositions d’art</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113500 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3036D014" w14:textId="3B5DE6B4" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="3036D014" w14:textId="3B5DE6B4" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113501" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/B1/1.1 : Allocutions</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113501 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41D96595" w14:textId="3EB46174" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="41D96595" w14:textId="3EB46174" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113502" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/B1/1.2 : Hommages</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113502 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C1AE88F" w14:textId="6D0E5551" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="4C1AE88F" w14:textId="6D0E5551" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113503" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/B1/1.3 : Certificats et prix</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113503 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F589136" w14:textId="2CEE8DC0" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="3F589136" w14:textId="2CEE8DC0" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113504" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113504 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43C7A799" w14:textId="1C5798B5" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="43C7A799" w14:textId="1C5798B5" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113505" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/C1 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113505 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D757066" w14:textId="1258B57E" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="5D757066" w14:textId="1258B57E" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113506" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/C1/1 : VHS</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113506 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D65CE65" w14:textId="225C3C08" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="7D65CE65" w14:textId="225C3C08" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113507" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/C1/2 : Bobines</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113507 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45ABF49F" w14:textId="5CC4D8D8" w:rsidR="006A6E92" w:rsidRDefault="00362432">
+    <w:p w14:paraId="45ABF49F" w14:textId="5CC4D8D8" w:rsidR="006A6E92" w:rsidRDefault="006A6E92">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc132113508" w:history="1">
-        <w:r w:rsidR="006A6E92" w:rsidRPr="00494558">
+        <w:r w:rsidRPr="00494558">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P424/C1/3 : DVD</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc132113508 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="006A6E92">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AD3F6B9" w14:textId="6F33FC9C" w:rsidR="00611A9C" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
@@ -1486,51 +1486,59 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="0E523E7C" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EE0570">
         <w:t>424</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00EE0570">
         <w:t>Jacline Bussières, artiste</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005737F8">
-        <w:t>[ca 194</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005737F8">
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005737F8">
+        <w:t xml:space="preserve"> 194</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005737F8">
         <w:t>-]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005737F8">
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00B30EDA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B30EDA" w:rsidRPr="00314548">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1,4 cm de documents textuels</w:t>
       </w:r>
       <w:r w:rsidR="00B30EDA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -1723,51 +1731,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. – Don des originaux le 11 avril 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD64242" w14:textId="77777777" w:rsidR="006A6E92" w:rsidRDefault="006A6E92" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57ADC37E" w14:textId="58BB7865" w:rsidR="006A6E92" w:rsidRDefault="006A6E92" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [ca 194</w:t>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 194</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>-]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>2020.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6892">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00B30EDA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -1802,67 +1818,51 @@
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="36FEA674" w14:textId="24CE6C50" w:rsidR="00E0717D" w:rsidRDefault="00E0717D" w:rsidP="00E0717D">
       <w:r w:rsidRPr="00B1516D">
         <w:t xml:space="preserve">L’artiste multidisciplinaire </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B1516D">
         <w:t>Jacline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B1516D">
-        <w:t xml:space="preserve"> Bussières a vécu plus de 50 ans à Dolbeau. Étant née à Normandin en 1932, Dolbeau a été une ville d’adoption. C’est vers 1934 que la famille Arthur Bussières et </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> y a développé son amour pour les arts, une passion qui lui a ouvert </w:t>
+        <w:t xml:space="preserve"> Bussières a vécu plus de 50 ans à Dolbeau. Étant née à Normandin en 1932, Dolbeau a été une ville d’adoption. C’est vers 1934 que la famille Arthur Bussières et Yvonnie Boudreault y emménage. Jacline y a développé son amour pour les arts, une passion qui lui a ouvert </w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1516D">
         <w:t xml:space="preserve">es portes sur </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1516D">
         <w:t>es plus prestigieuses expositions d’art dans le monde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1DFF7F" w14:textId="77777777" w:rsidR="00E0717D" w:rsidRPr="00B1516D" w:rsidRDefault="00E0717D" w:rsidP="00E0717D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Archivo" w:hAnsi="Archivo" w:cs="Archivo"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62448ACD" w14:textId="070463E8" w:rsidR="00E0717D" w:rsidRDefault="00E0717D" w:rsidP="00E0717D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2223,51 +2223,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">puis </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0617">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à Cobourg, en Allemagne (1987)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F027F8" w14:textId="77777777" w:rsidR="00E0717D" w:rsidRPr="00BF0617" w:rsidRDefault="00E0717D" w:rsidP="00E0717D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C22E67F" w14:textId="77777777" w:rsidR="00E0717D" w:rsidRPr="00BF0617" w:rsidRDefault="00E0717D" w:rsidP="00E0717D">
+    <w:p w14:paraId="4C22E67F" w14:textId="77777777" w:rsidR="00E0717D" w:rsidRDefault="00E0717D" w:rsidP="00E0717D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF0617">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Durant la décennie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0617">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1990, la sculpture </w:t>
       </w:r>
       <w:r>
@@ -2359,50 +2359,57 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la province. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0617">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En 1994, elle participe à deux importants symposiums de Pologne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, suivis d’une exposition </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0617">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à Roquevaire, en France, en 1996.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="691EA741" w14:textId="77777777" w:rsidR="00192027" w:rsidRPr="00BF0617" w:rsidRDefault="00192027" w:rsidP="00E0717D">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="71F17345" w14:textId="363A177B" w:rsidR="00E0717D" w:rsidRDefault="00E0717D" w:rsidP="00E0717D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pas de retraite pour </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jacline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">! </w:t>
@@ -2590,59 +2597,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="172E946F" w14:textId="77777777" w:rsidR="00E0717D" w:rsidRDefault="00E0717D" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">L’artiste a été contactée dans le cadre d’un projet hommage de la Ville de Dolbeau-Mistassini soulignant le parcours artistique grandiose local et international de Mme </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Bussières, soit le </w:t>
+        <w:t xml:space="preserve">L’artiste a été contactée dans le cadre d’un projet hommage de la Ville de Dolbeau-Mistassini soulignant le parcours artistique grandiose local et international de Mme Jacline Bussières, soit le </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00E0717D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Parvis des bleuets étoilés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D9B605" w14:textId="77777777" w:rsidR="00E0717D" w:rsidRDefault="00E0717D" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="1C28B110" w:rsidR="00561EAD" w:rsidRDefault="00E0717D" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">La Société d’histoire a ouvert un fonds d’archives pour l’occasion afin de conserver adéquatement les documents de Mme Bussières et d’obtenir les droits d’utilisation et de diffusion dans le cadre de cet événement ou autres activités à venir. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601D8515" w14:textId="412CCE62" w:rsidR="00E0717D" w:rsidRDefault="00E0717D" w:rsidP="00923766"/>
     <w:p w14:paraId="6EF65BC4" w14:textId="538142CE" w:rsidR="00E0717D" w:rsidRPr="0045758A" w:rsidRDefault="00E0717D" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le fonds a été ouvert le 21 mars 2023, date d’acquisition des premiers documents à numériser. </w:t>
       </w:r>
       <w:r w:rsidR="005737F8">
@@ -2656,132 +2655,274 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="19C815AF" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="005737F8">
-        <w:t xml:space="preserve">photographies numérisées, de documents textuels et audiovisuels originaux, le tout représentant la famille et la carrière artistique de Mme </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Bussières.</w:t>
+        <w:t>photographies numérisées, de documents textuels et audiovisuels originaux, le tout représentant la famille et la carrière artistique de Mme Jacline Bussières.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="339EFE20" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00E0717D">
         <w:t>est prétraité.</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="7A8346FF" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="6D0FD7E7" w14:textId="62411CFE" w:rsidR="00AB517B" w:rsidRPr="00923766" w:rsidRDefault="00AB517B" w:rsidP="00AB517B">
+    <w:p w14:paraId="5D77E096" w14:textId="364C496D" w:rsidR="00192027" w:rsidRPr="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
       <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192027">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322EB8DF" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027"/>
+    <w:p w14:paraId="5AEFB66E" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A90839" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027"/>
+    <w:p w14:paraId="39366EEE" w14:textId="5036ACDF" w:rsidR="00192027" w:rsidRPr="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FD115C" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027"/>
+    <w:p w14:paraId="17EB529F" w14:textId="784A798C" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>Complémentaire : Un livre d'art dans la bibliothèque de la Société d'histoire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123B553E" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00AB517B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4267AE64" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00AB517B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0FD7E7" w14:textId="0941F52E" w:rsidR="00AB517B" w:rsidRPr="00923766" w:rsidRDefault="00AB517B" w:rsidP="00AB517B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>Complémentaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DA9B87" w14:textId="77777777" w:rsidR="00AB517B" w:rsidRPr="00A674F8" w:rsidRDefault="00AB517B" w:rsidP="00AB517B"/>
-    <w:p w14:paraId="448D3F04" w14:textId="626DF8B5" w:rsidR="00AB517B" w:rsidRPr="00A674F8" w:rsidRDefault="00AB517B" w:rsidP="00AB517B">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="448D3F04" w14:textId="626DF8B5" w:rsidR="00AB517B" w:rsidRDefault="00AB517B" w:rsidP="00AB517B">
+      <w:r>
         <w:t>Livre d’art dans la bibliothèque de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEB31E8" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00AB517B"/>
+    <w:p w14:paraId="3ADCB65A" w14:textId="45B8AAE6" w:rsidR="00192027" w:rsidRPr="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192027">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2200B8" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027"/>
+    <w:p w14:paraId="404C5BBC" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>Boîte audiovisuel no 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C68083F" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>R08 E02 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1147A1" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>7 VHS, 1 bobine, 1 DVD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F5D72A" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>Aussi sur disque dur externe SHGMC Audiovisuel 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4C1A68" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9DF1CD" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>Boîte d'archives standard 1 (multiple)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25524693" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>R07 E04 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606A4E0A" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>1,4 cm de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6940D143" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A8EC4D" w14:textId="77777777" w:rsidR="00192027" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>Disque dur externe SHGMC Archives 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7091D97F" w14:textId="497E3491" w:rsidR="00192027" w:rsidRPr="00A674F8" w:rsidRDefault="00192027" w:rsidP="00192027">
+      <w:r>
+        <w:t>23 photographies numérisées seulement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1947A84A" w14:textId="77777777" w:rsidR="00AB517B" w:rsidRPr="00A674F8" w:rsidRDefault="00AB517B" w:rsidP="00923766"/>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="5ABB9617" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00EE0570" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc132113495"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P424</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
@@ -3037,51 +3178,50 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe SHGMC Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="18F5303D" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00C33308" w:rsidP="00DC5607">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="1368BF83" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00EE0570" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc132113497"/>
             <w:r>
               <w:t>P424</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="085E4D2D" w:rsidR="00E57F6F" w:rsidRDefault="00EE0570" w:rsidP="00EE0570">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E50F27">
@@ -3231,110 +3371,108 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisées seulement. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B1D1AA1" w14:textId="368503CC" w:rsidR="00C33308" w:rsidRDefault="00C33308" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Les originaux sont remis à la donatrice.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6544EAF2" w14:textId="77777777" w:rsidR="00020CE6" w:rsidRDefault="00020CE6" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="514AD52E" w14:textId="1C394532" w:rsidR="00020CE6" w:rsidRDefault="00020CE6" w:rsidP="00923766">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="514AD52E" w14:textId="1C394532" w:rsidR="00020CE6" w:rsidRPr="00192027" w:rsidRDefault="00020CE6" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192027">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P424-A1-001</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F4A00FC" w14:textId="23FFDB1D" w:rsidR="00020CE6" w:rsidRDefault="00020CE6" w:rsidP="00923766">
-[...7 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="5F4A00FC" w14:textId="23FFDB1D" w:rsidR="00020CE6" w:rsidRPr="00192027" w:rsidRDefault="00020CE6" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192027">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Denis Lussier, 1970</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="059E5382" w14:textId="77777777" w:rsidR="00020CE6" w:rsidRDefault="00020CE6" w:rsidP="00923766">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="059E5382" w14:textId="77777777" w:rsidR="00020CE6" w:rsidRPr="00192027" w:rsidRDefault="00020CE6" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F53B10" w14:textId="306A8DBD" w:rsidR="00020CE6" w:rsidRPr="00192027" w:rsidRDefault="00020CE6" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192027">
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P424-A1-002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="762DD35E" w14:textId="7F5FE3F0" w:rsidR="00020CE6" w:rsidRDefault="001A478E" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jacline</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bussières</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, 1979</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26BECE44" w14:textId="77777777" w:rsidR="001A478E" w:rsidRDefault="001A478E" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="587D9634" w14:textId="6FFE07A2" w:rsidR="001A478E" w:rsidRDefault="001A478E" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -3395,134 +3533,124 @@
               </w:rPr>
               <w:t xml:space="preserve"> Michel</w:t>
             </w:r>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lili</w:t>
             </w:r>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lussier ainsi que</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> Jacline</w:t>
+            </w:r>
+            <w:r w:rsidR="00D21A9D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bussières</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="328CB59B" w14:textId="4D906A3A" w:rsidR="002F5B5C" w:rsidRDefault="002F5B5C" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087585">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Note :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La photographie originale est un polaroid (par Kodak). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03753B2F" w14:textId="77777777" w:rsidR="002B74B1" w:rsidRDefault="002B74B1" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DD65C3" w14:textId="3470F803" w:rsidR="002B74B1" w:rsidRDefault="002B74B1" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424-A1-004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323EC1D4" w14:textId="0C9D6C5F" w:rsidR="00D21A9D" w:rsidRDefault="00D21A9D" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mère et fils</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0470EC21" w14:textId="3F07599C" w:rsidR="002B74B1" w:rsidRDefault="005E0827" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jacline</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...73 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bussières</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, Michel</w:t>
             </w:r>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lussier </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="180591E9" w14:textId="24A7CCC4" w:rsidR="002F5B5C" w:rsidRDefault="002F5B5C" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -3638,240 +3766,222 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68E079AF" w14:textId="1926BCAB" w:rsidR="00E46A5C" w:rsidRDefault="00E46A5C" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>P424-A1-006</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46CAE8E8" w14:textId="39C9A87A" w:rsidR="00D36FB3" w:rsidRDefault="00D36FB3" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacline </w:t>
+            </w:r>
+            <w:r w:rsidR="00D21A9D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bussières </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>en No</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA1C19">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>vège, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCA5972" w14:textId="77777777" w:rsidR="00D36FB3" w:rsidRDefault="00D36FB3" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B7A0D3" w14:textId="38BBC2BD" w:rsidR="00D36FB3" w:rsidRDefault="00D36FB3" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424-A1-007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA1BBC9" w14:textId="42599275" w:rsidR="00D36FB3" w:rsidRDefault="00D36FB3" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jacline</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Bussières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en No</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA1C19">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>vège, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6528CC51" w14:textId="77777777" w:rsidR="001D7F9B" w:rsidRDefault="001D7F9B" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B4595E1" w14:textId="77E5F9B9" w:rsidR="001D7F9B" w:rsidRDefault="001D7F9B" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424-A1-008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CC0F04" w14:textId="75D2E9D8" w:rsidR="001D7F9B" w:rsidRDefault="001D7F9B" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacline </w:t>
+            </w:r>
+            <w:r w:rsidR="00D21A9D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bussières </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>en No</w:t>
-[...47 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">et </w:t>
+            </w:r>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bussières</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">sa fille </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lili</w:t>
             </w:r>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bussières </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">et </w:t>
+              <w:t xml:space="preserve"> Lussier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. Oslo, 20</w:t>
+            </w:r>
+            <w:r w:rsidR="0035735F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>09 (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4069C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2009 est rayé puis inscrit 2019 à la place)</w:t>
             </w:r>
             <w:r w:rsidR="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">sa fille </w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="076EE7B2" w14:textId="77777777" w:rsidR="00D4069C" w:rsidRDefault="00D4069C" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DDFF109" w14:textId="542369D9" w:rsidR="00D4069C" w:rsidRDefault="00D4069C" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P424-A1-0</w:t>
             </w:r>
             <w:r w:rsidR="00175134">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3879,65 +3989,51 @@
               <w:t>09</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45382901" w14:textId="54674C33" w:rsidR="00175134" w:rsidRDefault="00175134" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Haut : Claudette, Raymond, Hermance Bussière</w:t>
             </w:r>
             <w:r w:rsidR="002F5B5C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> Boillat.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8FF7D2" w14:textId="3A7FA26A" w:rsidR="00175134" w:rsidRDefault="00175134" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bas :</w:t>
             </w:r>
             <w:r w:rsidR="00A71BBB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A71BBB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -3985,65 +4081,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1045FA16" w14:textId="1CD8D067" w:rsidR="00A71BBB" w:rsidRDefault="00A71BBB" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P424-A1-010</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09334D62" w14:textId="6E5F49E5" w:rsidR="00A71BBB" w:rsidRDefault="00D21A9D" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Famille Arthur Bussières et </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Boudreault, avec les enfants</w:t>
+              <w:t>Famille Arthur Bussières et Yvonnie Boudreault, avec les enfants</w:t>
             </w:r>
             <w:r w:rsidR="009062A3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> à Dolbeau, en</w:t>
             </w:r>
             <w:r w:rsidR="009062A3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -4052,63 +4134,55 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="212B6768" w14:textId="679ED164" w:rsidR="009062A3" w:rsidRDefault="009062A3" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P424-A1-011</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="240F5679" w14:textId="54B40721" w:rsidR="009062A3" w:rsidRDefault="00D21A9D" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Bussières à </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacline Bussières à </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D21A9D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Orońsko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00254ED1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, Pologne</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, possiblement lors de son exposition en 1994. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38FA0F6E" w14:textId="77777777" w:rsidR="00254ED1" w:rsidRDefault="00254ED1" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
@@ -4290,65 +4364,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5A9462D1" w14:textId="47C6FEB4" w:rsidR="002F5B5C" w:rsidRDefault="002F5B5C" w:rsidP="007251D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Une vingtaine de finissantes du Couvent Ste-Thérèse de Dolbeau se sont réunies pour célébrer leur 55</w:t>
             </w:r>
             <w:r w:rsidRPr="002F5B5C">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> anniversaire de graduation, dont Mme </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Bussières. </w:t>
+              <w:t xml:space="preserve"> anniversaire de graduation, dont Mme Jacline Bussières. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B41DAD2" w14:textId="77777777" w:rsidR="00087585" w:rsidRDefault="00087585" w:rsidP="00087585">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087585">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Note :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Voir article de journal associé « 55</w:t>
             </w:r>
             <w:r w:rsidRPr="00087585">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -4622,123 +4682,113 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B444E90" w14:textId="37AC520B" w:rsidR="00A5325E" w:rsidRDefault="00A5325E" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P424-A1-016</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31A3199E" w14:textId="6E0FD994" w:rsidR="00A5325E" w:rsidRDefault="00A5325E" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacline </w:t>
+            </w:r>
+            <w:r w:rsidR="00845C38">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bussières </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>avec ses ami</w:t>
+            </w:r>
+            <w:r w:rsidR="003C7046">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s de Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D73E39" w14:textId="77777777" w:rsidR="003C7046" w:rsidRDefault="003C7046" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44D67B7B" w14:textId="43D6C7B0" w:rsidR="003C7046" w:rsidRDefault="003C7046" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424-A1-017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7510B377" w14:textId="221DF93F" w:rsidR="00A42BAB" w:rsidRDefault="00A0586D" w:rsidP="00D36FB3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jacline</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00845C38">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bussières</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et madame Laurent Tremblay</w:t>
             </w:r>
             <w:r w:rsidR="00AF0A31">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="460E49E6" w14:textId="77777777" w:rsidR="002A3D5F" w:rsidRDefault="002A3D5F" w:rsidP="00D36FB3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -5067,76 +5117,73 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="45A03BDB" w14:textId="77777777" w:rsidR="0066337F" w:rsidRDefault="007F7430" w:rsidP="00ED0038">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>23 février 1955.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="43238B35" w:rsidR="002E4185" w:rsidRPr="00A674F8" w:rsidRDefault="002E4185" w:rsidP="00ED0038">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71B92678" w14:textId="24C3620F" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="002A6A0F">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="71B92678" w14:textId="24C3620F" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="002A6A0F"/>
     <w:p w14:paraId="7695A174" w14:textId="655FCE55" w:rsidR="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="00E50F27"/>
     <w:p w14:paraId="4836FBC9" w14:textId="151B658D" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="00E50F27">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc132113498"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc132113498"/>
       <w:r>
         <w:t>P424</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents personnels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="6A560446" w14:textId="77777777" w:rsidR="00314548" w:rsidRDefault="00314548" w:rsidP="00314548">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B36FC">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1983-</w:t>
       </w:r>
       <w:r w:rsidRPr="003B36FC">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
@@ -5168,116 +5215,108 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00663A4C" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="00E50F27"/>
     <w:p w14:paraId="6CD714C7" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRPr="00AB6798" w:rsidRDefault="00E50F27" w:rsidP="00E50F27">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124505B7" w14:textId="58D58FD8" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="00E50F27">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="005002B3">
-        <w:t xml:space="preserve">la sous-série Carrière regroupant les documents traitant de la carrière artistique de Mme </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Bussières, artiste-peintre, sculpteure et émailleuse.</w:t>
+        <w:t>la sous-série Carrière regroupant les documents traitant de la carrière artistique de Mme Jacline Bussières, artiste-peintre, sculpteure et émailleuse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF9033C" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="00E50F27"/>
     <w:p w14:paraId="77FE191E" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRPr="00AB6798" w:rsidRDefault="00E50F27" w:rsidP="00E50F27">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6849D2CE" w14:textId="5CD7E7E1" w:rsidR="005002B3" w:rsidRDefault="005002B3" w:rsidP="00E50F27">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dans le cadre de l’hommage au Parvis de Bleuets étoilés, par la Ville de Dolbeau-Mistassini. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E77B74" w14:textId="7BDA6CB7" w:rsidR="005002B3" w:rsidRPr="00A674F8" w:rsidRDefault="005002B3" w:rsidP="005002B3">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Documents originaux. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Donation du 11 avril 2023. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFA89AC" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="00E50F27"/>
     <w:p w14:paraId="0F809368" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="00E50F27"/>
     <w:p w14:paraId="52A3C370" w14:textId="0F8AEA6F" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="00E50F27">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc132113499"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc132113499"/>
       <w:r>
         <w:t>P424</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00367F16">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Carrière</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665F1FDB" w14:textId="77777777" w:rsidR="00314548" w:rsidRDefault="00314548" w:rsidP="00314548">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B36FC">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1983-</w:t>
       </w:r>
       <w:r w:rsidRPr="003B36FC">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -5327,59 +5366,51 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC970DE" w14:textId="7DFD22E5" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="00E50F27">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00314548">
         <w:t>la sous-sous-série</w:t>
       </w:r>
       <w:r w:rsidR="00314548" w:rsidRPr="00314548">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005002B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Expositions d’art </w:t>
       </w:r>
       <w:r w:rsidR="00314548">
-        <w:t xml:space="preserve">regroupant les documents de la carrière artistique de Mme </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Bussières.</w:t>
+        <w:t>regroupant les documents de la carrière artistique de Mme Jacline Bussières.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFC00E9" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="00E50F27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E50F27" w:rsidRPr="00A674F8" w14:paraId="51D84165" w14:textId="77777777" w:rsidTr="002136E1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BBEC0B" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="002136E1">
@@ -5392,74 +5423,73 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe SHGMC Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5B5682" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRPr="00A674F8" w:rsidRDefault="00E50F27" w:rsidP="002136E1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E12A472" w14:textId="523A3942" w:rsidR="00E50F27" w:rsidRPr="00B321DF" w:rsidRDefault="00E50F27" w:rsidP="002136E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc132113500"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc132113500"/>
             <w:r>
               <w:t>P424</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00367F16">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="005002B3">
               <w:t>Expositions d’art</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="5C3BA6EB" w14:textId="38380A19" w:rsidR="00E50F27" w:rsidRDefault="00314548" w:rsidP="002136E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B36FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1983-</w:t>
             </w:r>
             <w:r w:rsidRPr="003B36FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
@@ -5529,65 +5559,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6CA01E6D" w14:textId="5101AE40" w:rsidR="00E50F27" w:rsidRPr="00314548" w:rsidRDefault="00314548" w:rsidP="002136E1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>La sous-sous-série</w:t>
             </w:r>
             <w:r w:rsidR="00E50F27">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> comprend des documents </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">concernant la carrière artistique de Mme </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Bussières et les dossiers </w:t>
+              <w:t xml:space="preserve">concernant la carrière artistique de Mme Jacline Bussières et les dossiers </w:t>
             </w:r>
             <w:r w:rsidRPr="00314548">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Allocutions, Hommages</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ainsi que </w:t>
             </w:r>
             <w:r w:rsidRPr="00314548">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificats et prix. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55BC216D" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="002136E1">
             <w:pPr>
               <w:rPr>
@@ -5671,61 +5687,60 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D9743A4" w14:textId="058E21D7" w:rsidR="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="002136E1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D62AC5D" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="002136E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc132113501"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc132113501"/>
             <w:r>
               <w:t>P424/B1/1.1 : Allocutions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="1F583A98" w14:textId="66C5CAC6" w:rsidR="00034276" w:rsidRDefault="00034276" w:rsidP="00034276">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00034276">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2004. – 2 pages de documents textuels; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">à l’encre imprimée, </w:t>
             </w:r>
@@ -5790,122 +5805,107 @@
           </w:p>
           <w:p w14:paraId="40EBAF23" w14:textId="5C9B3CB6" w:rsidR="00034276" w:rsidRDefault="00034276" w:rsidP="00E50F27">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Allocution lors de l’exposition solo acrylique et bronze de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jacline</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bussières, au pavillon Alphonse-Desjardins, Université Laval, sous la présidence d’honneur de M. Thomas de </w:t>
-[...13 lines deleted...]
-              <w:t>. Ce discours, sous forme écrite, décrit bien le parcours artistique de Mme Bussières. – 7 juillet 2004. – 2 pages.</w:t>
+              <w:t xml:space="preserve"> Bussières, au pavillon Alphonse-Desjardins, Université Laval, sous la présidence d’honneur de M. Thomas de Konick. Ce discours, sous forme écrite, décrit bien le parcours artistique de Mme Bussières. – 7 juillet 2004. – 2 pages.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F0A9CDB" w14:textId="1D7B1992" w:rsidR="00E50F27" w:rsidRPr="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="00034276"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00034276" w:rsidRPr="00A674F8" w14:paraId="06AFE32F" w14:textId="77777777" w:rsidTr="002136E1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1509A2CA" w14:textId="77777777" w:rsidR="00034276" w:rsidRDefault="00034276" w:rsidP="00034276">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="390A953F" w14:textId="2DB6E48B" w:rsidR="00034276" w:rsidRDefault="00034276" w:rsidP="00034276">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C6A7512" w14:textId="321ED473" w:rsidR="00034276" w:rsidRDefault="00034276" w:rsidP="00034276">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc132113502"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc132113502"/>
             <w:r>
               <w:t>P424/B1/1.2 : Hommages</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="7B1A25CD" w14:textId="093359CD" w:rsidR="00034276" w:rsidRDefault="00034276" w:rsidP="00034276">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B36FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="003B36FC" w:rsidRPr="003B36FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
             <w:r w:rsidRPr="003B36FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – 0,4 cm de documents textuels; </w:t>
             </w:r>
@@ -6063,64 +6063,63 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11859B54" w14:textId="14D2A1D1" w:rsidR="003B36FC" w:rsidRDefault="003B36FC" w:rsidP="003B36FC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F968938" w14:textId="58FB84F4" w:rsidR="003B36FC" w:rsidRDefault="003B36FC" w:rsidP="003B36FC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc132113503"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc132113503"/>
             <w:r>
               <w:t>P424/B1/1.3 : Certificats</w:t>
             </w:r>
             <w:r w:rsidR="009367F8">
               <w:t xml:space="preserve"> et prix</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="7D1B0F51" w14:textId="5E70516C" w:rsidR="003B36FC" w:rsidRDefault="003B36FC" w:rsidP="003B36FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B36FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="009367F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1983-</w:t>
             </w:r>
             <w:r w:rsidRPr="003B36FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
@@ -6836,79 +6835,93 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>., signé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D15164A" w14:textId="77777777" w:rsidR="002136E1" w:rsidRDefault="002136E1" w:rsidP="003B36FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DA496E5" w14:textId="77777777" w:rsidR="003B36FC" w:rsidRDefault="003B36FC" w:rsidP="003B36FC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="277B8200" w14:textId="77777777" w:rsidR="00E50F27" w:rsidRPr="00E50F27" w:rsidRDefault="00E50F27" w:rsidP="00E50F27"/>
     <w:p w14:paraId="103D9E36" w14:textId="779EE807" w:rsidR="009276EC" w:rsidRPr="00A674F8" w:rsidRDefault="009276EC" w:rsidP="009276EC">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc132113504"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc132113504"/>
       <w:r>
         <w:t>P424</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>C Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="0EA8365E" w14:textId="53105C7D" w:rsidR="002D6892" w:rsidRDefault="002D6892" w:rsidP="002D6892">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30EDA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>[ca 194</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 194</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-]</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30EDA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidRPr="00B30EDA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -7056,67 +7069,67 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0B4425" w14:textId="77777777" w:rsidR="009276EC" w:rsidRPr="00A674F8" w:rsidRDefault="009276EC" w:rsidP="009276EC"/>
     <w:p w14:paraId="31421011" w14:textId="77777777" w:rsidR="009276EC" w:rsidRPr="00A674F8" w:rsidRDefault="009276EC" w:rsidP="009276EC"/>
     <w:p w14:paraId="4E6F20BC" w14:textId="6D7B06D3" w:rsidR="009276EC" w:rsidRPr="00A674F8" w:rsidRDefault="009276EC" w:rsidP="009276EC">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc132113505"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc132113505"/>
       <w:r>
         <w:t>P424</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>C1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="1847ADDB" w14:textId="77777777" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="009276EC"/>
     <w:p w14:paraId="10E57112" w14:textId="77777777" w:rsidR="009276EC" w:rsidRPr="00AB6798" w:rsidRDefault="009276EC" w:rsidP="009276EC">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2F7018" w14:textId="77777777" w:rsidR="009276EC" w:rsidRPr="00A674F8" w:rsidRDefault="009276EC" w:rsidP="009276EC">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -7200,74 +7213,73 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe SHGMC –</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65A162C5" w14:textId="3BDA2658" w:rsidR="009276EC" w:rsidRPr="00A674F8" w:rsidRDefault="009367F8" w:rsidP="009367F8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009367F8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Archives audiovisuelles 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B570192" w14:textId="112B63B8" w:rsidR="009276EC" w:rsidRPr="00B321DF" w:rsidRDefault="009276EC" w:rsidP="002136E1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc132113506"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc132113506"/>
             <w:r>
               <w:t>P424</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>VHS</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="30C99839" w14:textId="7D268B37" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="009276EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B30EDA" w:rsidRPr="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1984-1994</w:t>
             </w:r>
             <w:r w:rsidRPr="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
@@ -7348,912 +7360,842 @@
             </w:pPr>
             <w:r w:rsidRPr="00ED0038">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3270E1DE" w14:textId="3BBD66ED" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="002136E1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dossier comprend des documents </w:t>
             </w:r>
             <w:r w:rsidR="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">audiovisuels en format VHS (originaux et numérisés) concernant la carrière et le parcours artistique de Mme </w:t>
+              <w:t>audiovisuels en format VHS (originaux et numérisés) concernant la carrière et le parcours artistique de Mme Jacline Bussières.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F95C709" w14:textId="77777777" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="002136E1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20015F64" w14:textId="77777777" w:rsidR="009276EC" w:rsidRPr="00ED0038" w:rsidRDefault="009276EC" w:rsidP="002136E1">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0038">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB53EDD" w14:textId="77777777" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="002136E1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les originaux se trouvent à la Société d’histoire. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1739A5B0" w14:textId="2E1821D5" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="002136E1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Des photocopies ont été remises à la donatrice</w:t>
+            </w:r>
+            <w:r w:rsidR="009117DC">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur disque dur externe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BFEDC2" w14:textId="4F5D61B6" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="002136E1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Les VHS ont toutes été numérisées.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19961F17" w14:textId="012335E3" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="002136E1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B59C8F6" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424/C1/1,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45243D0B" w14:textId="31535741" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposition </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Jacline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bussières</w:t>
+            </w:r>
+            <w:r w:rsidR="001B0C3F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 13 octobre 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="654714C7" w14:textId="0BC9670D" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">289 Mo, 720p, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3CC3E63C" w14:textId="67CD1C79" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>00:30:03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76A2928E" w14:textId="77777777" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="009117DC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VHS, original et numérisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4401CDA1" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BDD15B0" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424/C1/1,2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A46A1F2" w14:textId="60E9D898" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrevues et autres </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>oeuvres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Jacline Bussières </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C44F501" w14:textId="42CA373B" w:rsidR="00B30EDA" w:rsidRDefault="008B6C3D" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Productions </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Camerio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, s.d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4362E36D" w14:textId="77777777" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,15 Go, 720p, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="62B5B423" w14:textId="0E52065E" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>02:03:46</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="140A9FD6" w14:textId="77777777" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="009117DC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VHS, original et numérisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C38C237" w14:textId="77777777" w:rsidR="008B6C3D" w:rsidRDefault="008B6C3D" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0925F09D" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424/C1/1,3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22BF7750" w14:textId="7BCAF42D" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Oeuvres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6F6E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6F6E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>aison intuitive</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC6F6E">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jacline Bussières</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34064CBF" w14:textId="17409034" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">491 Mo, 720p, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="22E8C766" w14:textId="4E1FCB24" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>00:53:17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8038AA" w14:textId="77777777" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="009117DC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VHS, original et numérisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F8D41A" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66598AF7" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P424/C1/1,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26510CF5" w14:textId="70B249DF" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrevue exposition </w:t>
+            </w:r>
+            <w:r w:rsidR="008B6C3D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Maison Louise Carrier</w:t>
+            </w:r>
+            <w:r w:rsidR="001B0C3F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5 décembre 1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DDA06D" w14:textId="1FED48D6" w:rsidR="00B30EDA" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1,11 Go, 720p, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6D100352" w14:textId="2E3D6598" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>01:58:47</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046F53DC" w14:textId="1D15DA3D" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VHS, original et numérisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A1C3A94" w14:textId="77777777" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08874EEC" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P424/C1/1,5 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6AE521" w14:textId="2EFD8AFB" w:rsidR="00B30EDA" w:rsidRDefault="008B6C3D" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Processus de création d’un bronze</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B9A757" w14:textId="77777777" w:rsidR="008B6C3D" w:rsidRDefault="008B6C3D" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Musée du Bronze d'Inverness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A75C60" w14:textId="79CABE31" w:rsidR="008B6C3D" w:rsidRDefault="008B6C3D" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Documentaire, s.d.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71EF45F3" w14:textId="6ACB2C34" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">123 Mo, 720p, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="0F6BB869" w14:textId="728688DC" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>00:12:52</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ADBBA21" w14:textId="77777777" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="009117DC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VHS, original et numérisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24F94C42" w14:textId="77777777" w:rsidR="008B6C3D" w:rsidRDefault="008B6C3D" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B92D428" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P424/C1/1,6 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E4D976" w14:textId="3C18349D" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Productions </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Camério</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> présentent </w:t>
+            </w:r>
+            <w:r w:rsidR="008B6C3D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Portrait d'artiste</w:t>
+            </w:r>
+            <w:r w:rsidR="008B6C3D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>avec Jacline Bussières</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A73AFD" w14:textId="1042D7C7" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">273 Mo, 720p, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Mov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6F5C9467" w14:textId="3384DE7B" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>00:28:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ED6AD89" w14:textId="77777777" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="009117DC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>VHS, original et numérisé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70B13527" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="149499EB" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P424/C1/1,7 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED6FB30" w14:textId="0B57EC94" w:rsidR="00B30EDA" w:rsidRDefault="008B6C3D" w:rsidP="00B30EDA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« </w:t>
+            </w:r>
             <w:r w:rsidR="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Jacline</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Au-delà du personnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> »</w:t>
+            </w:r>
             <w:r w:rsidR="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bussières.</w:t>
-[...846 lines deleted...]
-              <w:t xml:space="preserve"> Bussières Productions TVC - Dolbeau-Mistassini</w:t>
+              <w:t xml:space="preserve"> invitée Jacline Bussières Productions TVC - Dolbeau-Mistassini</w:t>
             </w:r>
             <w:r w:rsidR="001B0C3F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1994</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="471B9FB7" w14:textId="57884284" w:rsidR="009117DC" w:rsidRDefault="009117DC" w:rsidP="00B30EDA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">299 Mo, 720p, </w:t>
@@ -8340,79 +8282,78 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe SHGMC –</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59890A86" w14:textId="301F4D79" w:rsidR="009276EC" w:rsidRDefault="009367F8" w:rsidP="009367F8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009367F8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Archives audiovisuelles 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53DE19E8" w14:textId="59400D6C" w:rsidR="009276EC" w:rsidRPr="00B321DF" w:rsidRDefault="009276EC" w:rsidP="009276EC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc132113507"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc132113507"/>
             <w:r>
               <w:t>P424</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Bobines</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="0A94C6AE" w14:textId="5C0CEE39" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="009276EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00817A08">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B30EDA" w:rsidRPr="00817A08">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00B30EDA" w:rsidRPr="00817A08">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
@@ -8696,79 +8637,78 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives </w:t>
             </w:r>
             <w:r w:rsidR="009367F8" w:rsidRPr="009367F8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">audiovisuelles </w:t>
             </w:r>
             <w:r w:rsidRPr="009367F8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5293FC13" w14:textId="71B262B3" w:rsidR="009276EC" w:rsidRPr="00B321DF" w:rsidRDefault="009276EC" w:rsidP="009276EC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc132113508"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc132113508"/>
             <w:r>
               <w:t>P424</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="009367F8">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="009367F8">
               <w:t>DVD</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="123A4D6E" w14:textId="1E08050D" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="009276EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6892">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B30EDA" w:rsidRPr="002D6892">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6892">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
@@ -8912,65 +8852,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2279CBBF" w14:textId="77777777" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="009276EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P424/C1/3,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A265679" w14:textId="7F64DBB5" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="009276EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Art du feu, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Bussières - peintre, sculpteure et poète</w:t>
+              <w:t>L'Art du feu, Jacline Bussières - peintre, sculpteure et poète</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00B30EDA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B64A1CC" w14:textId="771BEB54" w:rsidR="00B30EDA" w:rsidRDefault="00B30EDA" w:rsidP="009276EC">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9005,138 +8931,138 @@
               <w:t>00:17:07 et 00:12:24</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66F27F18" w14:textId="77777777" w:rsidR="009276EC" w:rsidRDefault="009276EC" w:rsidP="009276EC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E228474" w14:textId="77777777" w:rsidR="00362432" w:rsidRDefault="00362432" w:rsidP="00923766">
+    <w:p w14:paraId="70C01FF1" w14:textId="77777777" w:rsidR="00814F58" w:rsidRDefault="00814F58" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33A87468" w14:textId="77777777" w:rsidR="00362432" w:rsidRDefault="00362432" w:rsidP="00923766">
+    <w:p w14:paraId="41366A09" w14:textId="77777777" w:rsidR="00814F58" w:rsidRDefault="00814F58" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Archivo">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="500020EB" w:usb2="00000008" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="002136E1" w:rsidRDefault="002136E1" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -9159,139 +9085,153 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="213DB898" w:rsidR="002136E1" w:rsidRPr="009D2B71" w:rsidRDefault="002136E1" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">P424 Fonds Jacline Bussières, artiste </w:t>
+      <w:t xml:space="preserve">P424 Fonds </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Jacline</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Bussières, artiste </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="002136E1" w:rsidRDefault="002136E1" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52CFBA45" w14:textId="77777777" w:rsidR="00362432" w:rsidRDefault="00362432" w:rsidP="00923766">
+    <w:p w14:paraId="1857D870" w14:textId="77777777" w:rsidR="00814F58" w:rsidRDefault="00814F58" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AD69394" w14:textId="77777777" w:rsidR="00362432" w:rsidRDefault="00362432" w:rsidP="00923766">
+    <w:p w14:paraId="774262AA" w14:textId="77777777" w:rsidR="00814F58" w:rsidRDefault="00814F58" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44913EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA44F434"/>
     <w:lvl w:ilvl="0" w:tplc="7158DEC6">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9361,104 +9301,105 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1394235245">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="132"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="000027A8"/>
     <w:rsid w:val="00020CE6"/>
     <w:rsid w:val="000220A2"/>
     <w:rsid w:val="000328A1"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00034276"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00087585"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00175134"/>
+    <w:rsid w:val="00192027"/>
     <w:rsid w:val="001A478E"/>
     <w:rsid w:val="001B0C3F"/>
     <w:rsid w:val="001B6DFD"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001D7F9B"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002136E1"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00254ED1"/>
     <w:rsid w:val="00256341"/>
     <w:rsid w:val="00262D20"/>
     <w:rsid w:val="00263364"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="00297077"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A3D5F"/>
     <w:rsid w:val="002A6A0F"/>
@@ -9496,59 +9437,61 @@
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00542681"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="005737F8"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A06C3"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E0827"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00611A9C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00661225"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="0066337F"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00693A73"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006A6E92"/>
     <w:rsid w:val="006D5F88"/>
+    <w:rsid w:val="00712D8E"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007251D5"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007E0B1D"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="007F7430"/>
     <w:rsid w:val="0081060E"/>
+    <w:rsid w:val="00814F58"/>
     <w:rsid w:val="00817A08"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00845C38"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008B6C3D"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008F1B9B"/>
     <w:rsid w:val="009062A3"/>
     <w:rsid w:val="0090663E"/>
     <w:rsid w:val="009117DC"/>
     <w:rsid w:val="009200E5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="009276EC"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="009367F8"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
@@ -9663,75 +9606,75 @@
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD047F"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10063,50 +10006,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -10625,51 +10569,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00EE0570"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E0717D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11001,72 +10945,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>2599</Words>
-  <Characters>14298</Characters>
+  <Words>2662</Words>
+  <Characters>14645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16864</CharactersWithSpaces>
+  <CharactersWithSpaces>17273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>