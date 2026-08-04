--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -304,51 +304,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E927B7" w14:textId="2712A1D9" w:rsidR="00EF77A3" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="06E927B7" w14:textId="6B808D64" w:rsidR="00EF77A3" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -381,582 +381,631 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EF77A3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804793 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00EF77A3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00EF77A3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="001C147A">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
         <w:r w:rsidR="00EF77A3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39A54C4E" w14:textId="5F6F3755" w:rsidR="00EF77A3" w:rsidRDefault="00306FDF">
+    <w:p w14:paraId="39A54C4E" w14:textId="0405A5DA" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc184804794" w:history="1">
-        <w:r w:rsidR="00EF77A3" w:rsidRPr="00565512">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P000/A Documents de la famille</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>P422</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565512">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>/A Documents de la famille</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804794 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="156D285A" w14:textId="7B890F6A" w:rsidR="00EF77A3" w:rsidRDefault="00306FDF">
+    <w:p w14:paraId="156D285A" w14:textId="253706C3" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc184804795" w:history="1">
-        <w:r w:rsidR="00EF77A3" w:rsidRPr="00565512">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P000/A1 Famille Niquet</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>P422</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565512">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>/A1 Famille Niquet</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804795 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17B1BA46" w14:textId="578D070A" w:rsidR="00EF77A3" w:rsidRDefault="00306FDF">
+    <w:p w14:paraId="17B1BA46" w14:textId="05EBD0DC" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc184804796" w:history="1">
-        <w:r w:rsidR="00EF77A3" w:rsidRPr="00565512">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P000/A1/1 : Généalogie</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>P422</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565512">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>/A1/1 : Généalogie</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804796 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1843BE0A" w14:textId="5E6B392B" w:rsidR="00EF77A3" w:rsidRDefault="00306FDF">
+    <w:p w14:paraId="1843BE0A" w14:textId="2DFCEA0F" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc184804797" w:history="1">
-        <w:r w:rsidR="00EF77A3" w:rsidRPr="00565512">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P000/A1/2 : Fêtes de famille</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>P422</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565512">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>/A1/2 : Fêtes de famille</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804797 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79DE385B" w14:textId="45E51FE4" w:rsidR="00EF77A3" w:rsidRDefault="00306FDF">
+    <w:p w14:paraId="79DE385B" w14:textId="16B9C1E7" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc184804798" w:history="1">
-        <w:r w:rsidR="00EF77A3" w:rsidRPr="00565512">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P000/B Documents iconographiques</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>P422</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565512">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>/B Documents iconographiques</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804798 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D24FA23" w14:textId="71E0DDE4" w:rsidR="00EF77A3" w:rsidRDefault="00306FDF">
+    <w:p w14:paraId="5D24FA23" w14:textId="7F0083D2" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc184804799" w:history="1">
-        <w:r w:rsidR="00EF77A3" w:rsidRPr="00565512">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>P000/B1 Photographies</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>P422</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565512">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>/B1 Photographies</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804799 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E9CECF3" w14:textId="42DCBE27" w:rsidR="00EF77A3" w:rsidRDefault="00306FDF">
+    <w:p w14:paraId="6E9CECF3" w14:textId="6912A812" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc184804800" w:history="1">
-        <w:r w:rsidR="00EF77A3" w:rsidRPr="00565512">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">P000/B1/1 : </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>P422</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00565512">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">/B1/1 : </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc184804800 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EF77A3">
+        <w:r w:rsidR="001C147A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EF77A3">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="153B171F" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
@@ -996,75 +1045,112 @@
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="0085026E">
         <w:t>19--</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="0085026E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC7AEE">
         <w:t>3 documents PDF numérisés. – 26 photographies numérisées.</w:t>
       </w:r>
       <w:r w:rsidR="0085026E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0085026E">
-        <w:t>–</w:t>
-[...5 lines deleted...]
-        <w:t>[</w:t>
+        <w:t>–  [ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0085026E">
-        <w:t xml:space="preserve">ca 1970-1980]. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">– 31 bobines 8 </w:t>
+        <w:t xml:space="preserve"> 1970-1980]. – 31 bobines 8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0085026E">
         <w:t>mm.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0085026E">
         <w:t xml:space="preserve"> – 27 cassettes VHS et VHS-C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="51862C53" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Collation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235F3D27" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>3 documents PDF numérisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B9C235" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>26 photographies numérisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5C3834" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">Les documents textuels et iconographiques originaux ont été remis à la donatrice le 17 février 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E511A3" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="56E25F86" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>31 bobines 8 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45777231" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>1 cassette audio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1264ABD4" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>1 Hi8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B209851" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>25 VHS-C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD51C06" w14:textId="0C4C119B" w:rsidR="001C147A" w:rsidRPr="00A674F8" w:rsidRDefault="001C147A" w:rsidP="00923766">
+      <w:r>
+        <w:t>21 VHS</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
@@ -1167,222 +1253,733 @@
         <w:t>devenu</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> le chef de famille pour aider sa mère à subvenir aux besoins des enfants. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201A43AF" w14:textId="2AA34447" w:rsidR="002179BD" w:rsidRDefault="002179BD" w:rsidP="00923766"/>
     <w:p w14:paraId="547F1801" w14:textId="327EC2CA" w:rsidR="002179BD" w:rsidRDefault="002179BD" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Un peu avant le mariage, Irénée a travaillé pour l’Alcan, à Jonquière, mais Cécile ne désirant pas élever ses enfants « en ville », le couple est retourné vivre dans leur ville natale, Péribonka. Irénée a été impliqué dans la construction de barrages, a été contremaître pour les travaux d’été et d’hiver (supervision), puis a été boucher vers 1958 jusqu’à son décès </w:t>
       </w:r>
       <w:r w:rsidR="009E02E8">
         <w:t xml:space="preserve">(infarctus) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="009E02E8">
         <w:t xml:space="preserve">1983. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A00E11A" w14:textId="5EC85F83" w:rsidR="009E02E8" w:rsidRDefault="009E02E8" w:rsidP="00923766"/>
     <w:p w14:paraId="4804FFDA" w14:textId="4BE4AF8F" w:rsidR="009E02E8" w:rsidRDefault="009E02E8" w:rsidP="00923766">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Après le décès de son mari, Cécile Gauthier est demeurée à Péribonka jusqu’à ses 72 ans, puis a emménagé à Dolbeau, pour y rejoindre certains de ses enfants. Elle y est décédée à 86 ans. Elle a résidé entre autres dans un HLM de la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="009E02E8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> avenue et au Manoir Cinq Saisons les deux dernières années de sa vie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2FD000" w14:textId="084B5BAE" w:rsidR="009E02E8" w:rsidRDefault="009E02E8" w:rsidP="00923766"/>
     <w:p w14:paraId="4E08E738" w14:textId="5ADC9350" w:rsidR="009E02E8" w:rsidRDefault="009E02E8" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Pour ce qui est de la donatrice, Micheline Niquet, l’aînée de 11 enfants de la famille Irénée Niquet et Cécile Gauthier, elle est née à Péribonka. Elle a emménagé à Dolbeau à 22 ans. Encore aujourd’hui, elle vit environ 5 mois par année dans sa maison de Péribonka et revient à Dolbeau le reste de l’année. Elle a épousé Lawrence Gagnon, fils d’Henri Gagnon et de Régina Côté, le 31 juillet 1967 à Péribonka. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0C556D" w14:textId="03362FFC" w:rsidR="009E02E8" w:rsidRDefault="009E02E8" w:rsidP="00923766"/>
     <w:p w14:paraId="50DB93EA" w14:textId="55B95D7C" w:rsidR="009E02E8" w:rsidRDefault="009E02E8" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Déjà en 1961, elle débute une carrière en enseignement dans un couvent de Péribonka, où elle travaille pendant 6 ans. Puis, elle enseigne 2 ans à Mistassini, 10 ans dans les écoles « rurales », soit à St-Stanislas, St-Eugène et Notre-Dame-de-Lorette. Finalement, elle enseigne à Dolbeau pendant quelques années. Sa carrière en enseignement a duré 28 ans. Sur les 11 enfants du couple Irénée et Cécile, 7 sont toujours vivants aujourd’hui (en date de février 2023). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="5A636B3A" w:rsidR="00561EAD" w:rsidRDefault="00C801DE" w:rsidP="00923766">
       <w:r>
         <w:t>Mme Micheline Niquet, fille du couple Irénée Niquet et Cécile Gauthier, a été approchée par la Télé du Haut-du-Lac pour un épisode Portraits des familles d’ici à l’hiver 2023. Elle s’est présentée à la Société d’histoire, partenaire du projet télévisuel saison 1, pour faire numériser des photos et documents qu’elle récupèrerait par la suite. Elle est passée</w:t>
       </w:r>
       <w:r w:rsidR="00EC7AEE">
         <w:t xml:space="preserve"> le 8 février 2023 et repassera signer le contrat de donation sous peu. </w:t>
       </w:r>
       <w:r w:rsidR="006C7A32">
         <w:t xml:space="preserve">Le contrat a été signé le 17 février 2023. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331563EB" w14:textId="56A6EBA9" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00923766"/>
     <w:p w14:paraId="5CABA290" w14:textId="58FD7718" w:rsidR="0085026E" w:rsidRPr="0045758A" w:rsidRDefault="0085026E" w:rsidP="00923766">
       <w:r w:rsidRPr="0085026E">
         <w:t>Un ajout de documents audiovisuels, bobines, VHS et VHS-C a été réalisé par Mme Micheline Niquet pour numérisation et don à la Société d'histoire le 9 décembre 2024.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ces documents audiovisuels ont été numérisés par Guillaume Trottier et Sébastien Villeneuve à la Société d’histoire, en décembre 2024. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77171EBE" w:rsidR="00AB6798" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00C801DE">
         <w:t>photographies de la famille Irénée Niquet et Cécile Gauthier de Péribonka, ainsi que de documents de fêtes de famille et de généalogie. Le tout a été numérisé à la Société d’histoire et tous les documents originaux ont été remis à la donatrice par la suite.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D03497F" w14:textId="12276B53" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00923766"/>
     <w:p w14:paraId="0D4D0EFF" w14:textId="5C096741" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00923766">
       <w:r w:rsidRPr="0085026E">
         <w:t>Les documents audiovisuels correspondent à des films familiaux du couple Irénée Niquet et Cécile Gauthier ainsi que des événements marquants de Dolbeau et de Mistassini dans les années 1970 et 1980, tels que des parades, des festivals et des compétitions locales.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5CD7FFB7" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="00923766"/>
+    <w:p w14:paraId="4122A80C" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>VHS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6995BE3B" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>P422_C1_2-001 Films Henri #1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AFD086" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>002 Films Henri #2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DF7E84" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>003 Films Henri #3 - 0 à 349 Souvenirs Famille - 350 à 163# Chasse + pêche + divers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100585FE" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>004 Films de Noël 98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF2144D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">005  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Visitie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> au Lac-St-Jean - 50e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Réal automne 99 - app. Serge &amp; Yves Sudbury</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68019C32" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>006 Micheline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D21C48" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>007 Nadia Tremblay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3793C222" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>008 Original Carl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8B733C" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>009 Chasse et pêche 89</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D09952" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">010 Chasse caribou 1991 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67968E11" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>011 Pêche, chasse au caribou, Olivier - Gaby - B. Voisine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D5139F" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">013 Chez Normand </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dacher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Camps à Normand - Philippe Simard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5E6E64" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>017 OP Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BDAB94" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>018 Cody, Luc, avion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6BF78D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>019 1er saut 10-07-1993</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F04AB33" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>020 voyage en France 03-90, Micheline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6128883C" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>021 École Ste-Thérèse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFF554A" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="6077DC83" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Bobines 8 mm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71536554" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>P422_C1_1-008 Noël 64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27633C41" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>009-010 En camping</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250B6374" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>011 Métro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F32AD0" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>012 Voyage de noces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBE46F4" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>014 Mariage 67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB4CCDD" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>017 Noël 71 à Péribonka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C242C66" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>019 Noël 71 chez Mme Gagnon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C83766" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>020-021 Parade Western 72</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2601FEBA" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">024 Aux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bergeronnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> - accident de navire 1973</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3595E1AA" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>025-026 Noël 73</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FF0428" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>027 Noël 74</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4F64B9" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>028 Fête Pierre 1974 6 ans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D7E027" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>029 Pierre au Zoo - festival Western - Traverse des voiliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBF14ED" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>030 Petit bout avec Sylvain - Noël 78</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C92C35B" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="455D4C41" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">P422_C1_3-001 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>REportages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> via la France</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27433D6B" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="5998099C" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Hi8:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B59A69" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>P422_C1_2-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>022  Tour</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en avion 1 mars 92</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F187D6" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="31F4E07B" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>VHS-C:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5489F4" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>P422_C1_2-023 Voyage Floride - avion - bateau 2/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383D231E" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>024 Voyage Floride - avion 1/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7908B2" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>026 Noël 92 avion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4F637D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>027 Noël 98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A88F8D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>028 Noël 92</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1797BF3C" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>029 Chalet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33901E51" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>030 Pierre à copier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE7D8C7" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>036 Briser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B740B7A" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>041 Voyage Floride - jeux 4/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE94892" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>042 Voyage Floride 3/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5991EF9D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>043 voyage Baie du sud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA24D6D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>044 DOMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43811DF2" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>045 DOMI 92</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B66B477" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">046 Fête Amélie - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>réjean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dehors - arrêté au bon endroit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1520509D" w14:textId="5A159A7A" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="00923766">
+      <w:r>
+        <w:t>047 Jacques Niquet 93</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6FCB03F3" w14:textId="77777777" w:rsidR="0085026E" w:rsidRPr="00A674F8" w:rsidRDefault="0085026E" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4357DE2C" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Traité par :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF3126E" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Date du traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3416D4A3" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2721E590" w14:textId="6AE84069" w:rsidR="001C147A" w:rsidRPr="00A674F8" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Numérisation audiovisuel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> : Décembre 2024, par Guillaume Trottier et Sébastien Villeneuve</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="79940E98" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="009662BD" w:rsidP="00923766">
+    <w:p w14:paraId="7A20DDF4" w14:textId="59EFDE43" w:rsidR="001C147A" w:rsidRDefault="009662BD" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">La donatrice veut s’assurer qu’il n’y aura aucun collage indésirable avec ses photos numérisées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABC5A93" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Publication et diffusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EB6695" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Utilisation et reproduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02755339" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="3FCB5046" w14:textId="110B9D45" w:rsidR="001C147A" w:rsidRPr="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C147A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C147A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C3CD7B" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="75D367DD" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4492B4" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BCE253" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711CF724" w14:textId="77777777" w:rsidR="001C147A" w:rsidRPr="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40436950" w14:textId="2405FCB3" w:rsidR="001C147A" w:rsidRPr="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C147A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C147A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112C8D5D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="489E0B3D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rançais</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C21E41D" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="7CC72C01" w14:textId="34BF2DAB" w:rsidR="001C147A" w:rsidRPr="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C147A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C147A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C26A09" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A"/>
+    <w:p w14:paraId="7FF02EA0" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Disque dur externe SHGMC Archives 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C39B187" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>Documents et photographies numérisées seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5C5632" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">La Société d'histoire ne dispose pas des originaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6380F3" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D56BA5F" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Voute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0338D563" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>X bobines 8 mm, 3 cassettes VHS et VHS-C (numérisés et originaux).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365EE8A5" w14:textId="77777777" w:rsidR="001C147A" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t xml:space="preserve">R   E   T   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60041464" w14:textId="720FC5D3" w:rsidR="001C147A" w:rsidRPr="00A674F8" w:rsidRDefault="001C147A" w:rsidP="001C147A">
+      <w:r>
+        <w:t>La Société d'histoire dispose des documents audiovisuels originaux.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123F20FF" w14:textId="7019EECA" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="123F20FF" w14:textId="7DCE6F6D" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="001C147A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc184804794"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc184804794"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>P000</w:t>
+        <w:t>P422</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC7AEE">
         <w:t>de la famille</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1479,64 +2076,64 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="1F65A285" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc184804795"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc184804795"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0085026E">
         <w:t>422</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00EC7AEE">
         <w:t>Famille Niquet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1601,146 +2198,144 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="41D96654" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00EC7AEE" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe SHG Archives 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="235FCFA8" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc184804796"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc184804796"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="0085026E">
               <w:t>422</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00EC7AEE">
               <w:t>Généalogie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C14F7B8" w14:textId="721DAC51" w:rsidR="00EC7AEE" w:rsidRPr="0065467D" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t xml:space="preserve">P422_A1-001 : Document généalogique des Niquet à partir de Pierre Gagnon jusqu’à l’ancêtre reconnu autochtone Gill (lignée métisse). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="4C376A20" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="7E4DCE5F" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc184804797"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc184804797"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="0085026E">
               <w:t>422</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00EC7AEE">
               <w:t>Fêtes de famille</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="31ECADBD" w:rsidR="00C11F5D" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1981-1988. – 2 documents PDF numérisés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049194D1" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E15CCF1" w14:textId="4F5DEECE" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t>P422-A1-002 : Pamphlet de la 2</w:t>
             </w:r>
@@ -1811,67 +2406,67 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65FBE">
         <w:t>2 articles de journaux au sujet de Micheline Niquet : Nouvelles-Hebdo, 27 mars 2019 et 30 mars 1999 (exemplaires disponibles à la Société d’histoire)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E57415C" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRPr="00B65FBE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00B65FBE">
         <w:t>1 article de journal concernant Marise Niquet : Le Réveil, 4 janvier 2011 (exemplaire non disponible à la Société d’histoire).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="0A3B676B" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc184804798"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc184804798"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EF77A3">
         <w:t>422</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -1922,111 +2517,111 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Texte22"/>
+      <w:bookmarkStart w:id="6" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w14:paraId="0BCC7CF2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="0BCC7CF2" w14:textId="04FAB25B" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="001C147A" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc184804799"/>
-[...1 lines deleted...]
-        <w:t>P000</w:t>
+      <w:bookmarkStart w:id="7" w:name="_Toc184804799"/>
+      <w:r>
+        <w:t>P422</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
@@ -2092,65 +2687,64 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="4C56A913" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00EC7AEE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe SHG Archives 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32B5B192" w14:textId="078B9611" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
+          <w:p w14:paraId="32B5B192" w14:textId="45B5A625" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="001C147A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc184804800"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc184804800"/>
             <w:r>
-              <w:t>P000</w:t>
+              <w:t>P422</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -2158,51 +2752,51 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="0780E060" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20DC825B" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRPr="006D3EE1" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3EE1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2360,51 +2954,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC7AEE" w:rsidRPr="00A674F8" w14:paraId="00980F5A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="25746D2C" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68C52722" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t xml:space="preserve">P422-B1-011 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>Le mariage de Marise Niquet et de Michel Larouche, en juin 1968. Rangée arrière : Louise, Louisette, Irénée (père), Marise, Cécile (mère), Réal, Marjo, Serge, Micheline. Rangée avant : Dominique, Gina Larouche, Jacques, Réjean. Il manque Gisèle.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E7B2B0D" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t xml:space="preserve">P422-B1-012 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>Mariage d’Irénée Niquet et de Cécile Gauthier ; les mariés, les parents et des invités, 1944.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="062F7A8D" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t xml:space="preserve">P422-B1-013 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>De droite à gauche : Micheline (6 ans), Marise (5 ans) et Gisèle (4 ans), 1950.</w:t>
             </w:r>
           </w:p>
@@ -2441,59 +3034,51 @@
             <w:r>
               <w:t xml:space="preserve">P422-B1-018 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>Péribonka, vers 1950.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E8C54FF" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t xml:space="preserve">P422-B1-019 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>Mariage Amélie Niquet, descendante d’Irénée Niquet.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78A59931" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t>P422-B1-020 : Grand-père Arthur Niquet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F2F5D9" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t xml:space="preserve">P422-B1-021 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
-              <w:t xml:space="preserve">Madelaine (Madeleine) Niquet, Cécile Gauthier et </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Boivin, vers 1940.</w:t>
+              <w:t>Madelaine (Madeleine) Niquet, Cécile Gauthier et Desneiges Boivin, vers 1940.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ACE41DA" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:t xml:space="preserve">P422-B1-022 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
               <w:t xml:space="preserve">La famille d’Irénée Niquet et de Cécile Gauthier : les jumelles Louise et Louisette, Marjo, Gisèle, Marise, Micheline, Réal. Serge, Cécile, Irénée, grand-maman Yvonne, Réjean, Jacques et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>Dominic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>, 1963.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75C10EA0" w14:textId="77777777" w:rsidR="00EC7AEE" w:rsidRDefault="00EC7AEE" w:rsidP="00EC7AEE">
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">P422-B1-023 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00B70DCA">
               <w:t>Irénée Niquet, début des années 1940.</w:t>
@@ -2793,325 +3378,284 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A90A174" w14:textId="7C6038E1" w:rsidR="0085026E" w:rsidRPr="00A674F8" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>RETP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="398EA679" w14:textId="489E5818" w:rsidR="0085026E" w:rsidRPr="00B321DF" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P422</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Bobines</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72ADE8D9" w14:textId="55A1B403" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="0085026E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [1970-1980]. – </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">31 bobines 8 </w:t>
+              <w:t xml:space="preserve">– [1970-1980]. – 31 bobines 8 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mm.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="309546CD" w14:textId="77777777" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69C9EDF4" w14:textId="1A11711C" w:rsidR="0085026E" w:rsidRPr="0065467D" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:r>
-              <w:t>P422_</w:t>
-[...5 lines deleted...]
-              <w:t>-001</w:t>
+              <w:t>P422_C1_1-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02BA8E6C" w14:textId="77777777" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49F68479" w14:textId="77777777" w:rsidR="0085026E" w:rsidRPr="00A674F8" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085026E" w:rsidRPr="00A674F8" w14:paraId="57ED25DF" w14:textId="77777777" w:rsidTr="00F24C29">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1E70B99D" w14:textId="77777777" w:rsidR="0085026E" w:rsidRPr="00A674F8" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="658D6F49" w14:textId="14FB545A" w:rsidR="0085026E" w:rsidRPr="00B321DF" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
-              <w:t>P422/</w:t>
-[...2 lines deleted...]
-              <w:t>C1/2</w:t>
+              <w:t>P422/C1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Cassettes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DF326A5" w14:textId="43E86B20" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– </w:t>
-[...17 lines deleted...]
-              <w:t>7 cassettes VHS et VHS-C.</w:t>
+              <w:t>– [1970-1980]. – 27 cassettes VHS et VHS-C.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="741E940E" w14:textId="77777777" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00F24C29">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BC70090" w14:textId="48A413D4" w:rsidR="0085026E" w:rsidRPr="0065467D" w:rsidRDefault="0085026E" w:rsidP="0085026E">
             <w:r>
-              <w:t>P422_C1_</w:t>
-[...5 lines deleted...]
-              <w:t>-001</w:t>
+              <w:t>P422_C1_2-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50975037" w14:textId="77777777" w:rsidR="0085026E" w:rsidRDefault="0085026E" w:rsidP="00F24C29"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E0893FA" w14:textId="77777777" w:rsidR="00EF77A3" w:rsidRDefault="00EF77A3" w:rsidP="00923766"/>
     <w:p w14:paraId="524AB308" w14:textId="77777777" w:rsidR="00EF77A3" w:rsidRPr="00A674F8" w:rsidRDefault="00EF77A3" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00EF77A3" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4869A034" w14:textId="77777777" w:rsidR="00306FDF" w:rsidRDefault="00306FDF" w:rsidP="00923766">
+    <w:p w14:paraId="25457D57" w14:textId="77777777" w:rsidR="00E6783A" w:rsidRDefault="00E6783A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="376E12D9" w14:textId="77777777" w:rsidR="00306FDF" w:rsidRDefault="00306FDF" w:rsidP="00923766">
+    <w:p w14:paraId="1C6081FF" w14:textId="77777777" w:rsidR="00E6783A" w:rsidRDefault="00E6783A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3134,51 +3678,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="46403CAE" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -3221,70 +3765,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D22C0A7" w14:textId="77777777" w:rsidR="00306FDF" w:rsidRDefault="00306FDF" w:rsidP="00923766">
+    <w:p w14:paraId="10CE56F2" w14:textId="77777777" w:rsidR="00E6783A" w:rsidRDefault="00E6783A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="474F476D" w14:textId="77777777" w:rsidR="00306FDF" w:rsidRDefault="00306FDF" w:rsidP="00923766">
+    <w:p w14:paraId="73510083" w14:textId="77777777" w:rsidR="00E6783A" w:rsidRDefault="00E6783A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01235D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1068E9D6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3467,120 +4011,123 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1795126366">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1823308117">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000570AE"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00104399"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00121DEF"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="001C147A"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002179BD"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0026613A"/>
     <w:rsid w:val="002661BB"/>
     <w:rsid w:val="0027203D"/>
+    <w:rsid w:val="00275264"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
+    <w:rsid w:val="002D6F08"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00306FDF"/>
     <w:rsid w:val="00356D79"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="005679A6"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00616093"/>
@@ -3659,110 +4206,111 @@
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C801DE"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC39F4"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00DF7AF2"/>
     <w:rsid w:val="00E04A13"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
+    <w:rsid w:val="00E6783A"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EC7AEE"/>
     <w:rsid w:val="00EF77A3"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F84BAB"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4094,50 +4642,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4645,51 +5194,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EC7AEE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5021,72 +5570,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8495</Characters>
+  <Pages>10</Pages>
+  <Words>1892</Words>
+  <Characters>10409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10019</CharactersWithSpaces>
+  <CharactersWithSpaces>12277</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>