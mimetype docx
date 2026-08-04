--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -321,93 +321,92 @@
         <w:t xml:space="preserve">et 26 </w:t>
       </w:r>
       <w:r w:rsidR="00376D6E">
         <w:t>février 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A36AD64" w14:textId="6B646C8D" w:rsidR="0071048D" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc190263956" w:history="1">
         <w:r w:rsidR="0071048D" w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="0071048D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0071048D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0071048D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263956 \h </w:instrText>
         </w:r>
@@ -438,51 +437,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EA68402" w14:textId="4FB62AAE" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263957" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263957 \h </w:instrText>
         </w:r>
@@ -514,51 +513,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="152320CA" w14:textId="1706767E" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263958" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1 Fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263958 \h </w:instrText>
         </w:r>
@@ -588,51 +587,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FAD939C" w14:textId="00020A31" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263959" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/1 : Historique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263959 \h </w:instrText>
         </w:r>
@@ -662,51 +661,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4104CAA6" w14:textId="3B7A652D" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263960" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/2 : Lettres patentes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263960 \h </w:instrText>
         </w:r>
@@ -736,51 +735,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6FDF0942" w14:textId="057D543A" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263961" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/3 : Anniversaires de fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263961 \h </w:instrText>
         </w:r>
@@ -810,66 +809,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A7329B4" w14:textId="06461D1B" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263962" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/3.1 : 25</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263962 \h </w:instrText>
         </w:r>
@@ -899,66 +898,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F13BAA1" w14:textId="5928BDB3" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263963" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/3.2 : 35</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263963 \h </w:instrText>
         </w:r>
@@ -988,66 +987,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02EB7CF9" w14:textId="360C05B7" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263964" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/3.3 : 40</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263964 \h </w:instrText>
         </w:r>
@@ -1077,66 +1076,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F25FEB4" w14:textId="2C48B0C1" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263965" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/3.4 : 45</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263965 \h </w:instrText>
         </w:r>
@@ -1166,66 +1165,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FA8F33F" w14:textId="1F2F16CB" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263966" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A1/3.5 : 50</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire de fondation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263966 \h </w:instrText>
         </w:r>
@@ -1257,51 +1256,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F8876AD" w14:textId="019CB563" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263967" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2 Fonctionnement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263967 \h </w:instrText>
         </w:r>
@@ -1331,51 +1330,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="113DACEF" w14:textId="5F2EEB5B" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263968" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/1 : Règlements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263968 \h </w:instrText>
         </w:r>
@@ -1405,51 +1404,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="061FF763" w14:textId="69A60A7E" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263969" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/2 : Réunions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263969 \h </w:instrText>
         </w:r>
@@ -1479,51 +1478,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13624B0A" w14:textId="7300E12D" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263970" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/3 : Finances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263970 \h </w:instrText>
         </w:r>
@@ -1553,51 +1552,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CE56958" w14:textId="4558196C" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263971" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/3.1 : Subventions et aide financière</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263971 \h </w:instrText>
         </w:r>
@@ -1627,51 +1626,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48071CFA" w14:textId="74E76652" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263972" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/3.1.1 : Fondation pour l’enfance et la jeunesse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263972 \h </w:instrText>
         </w:r>
@@ -1701,66 +1700,66 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53EF6BA6" w14:textId="2929D7B9" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263973" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/3.1.2 : Organisation du 50</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263973 \h </w:instrText>
         </w:r>
@@ -1790,51 +1789,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2301AE6D" w14:textId="172C8E0A" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263974" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/3.1.3 : Programmes publics</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263974 \h </w:instrText>
         </w:r>
@@ -1864,51 +1863,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="128D4D63" w14:textId="162FCF91" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263975" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/3.2 : Budgets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263975 \h </w:instrText>
         </w:r>
@@ -1938,51 +1937,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51DE94DF" w14:textId="5D2F30F6" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263976" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/4 : Gestion des biens</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263976 \h </w:instrText>
         </w:r>
@@ -2012,51 +2011,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="63021AE8" w14:textId="7484B8DC" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263977" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/4.1 : Utilisation du camp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263977 \h </w:instrText>
         </w:r>
@@ -2086,68 +2085,54 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62CF25B3" w14:textId="2E997444" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263978" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-[...16 lines deleted...]
-          <w:t>s, locations et travaux</w:t>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P426/A2/4.2 : Acquisitions, locations et travaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263978 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -2174,51 +2159,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3FE621B0" w14:textId="55C3F147" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263979" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A2/4.3 : Assurances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263979 \h </w:instrText>
         </w:r>
@@ -2250,51 +2235,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7AA738B9" w14:textId="5655A66F" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263980" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3 Activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263980 \h </w:instrText>
         </w:r>
@@ -2324,51 +2309,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C37FE99" w14:textId="728C2499" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263981" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/1 : Communications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263981 \h </w:instrText>
         </w:r>
@@ -2398,51 +2383,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B2F3B48" w14:textId="03CC8167" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263982" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/1.1 : Coupures de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263982 \h </w:instrText>
         </w:r>
@@ -2472,51 +2457,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E01EAD6" w14:textId="52C06F22" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263983" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/1.2 : Correspondance et invitations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263983 \h </w:instrText>
         </w:r>
@@ -2546,51 +2531,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A9AD7A1" w14:textId="18CBC8A7" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263984" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/2 : Dépliants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263984 \h </w:instrText>
         </w:r>
@@ -2620,51 +2605,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="414F04B2" w14:textId="1F6CB05F" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263985" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/3 : Matériel pour ateliers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263985 \h </w:instrText>
         </w:r>
@@ -2694,51 +2679,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F73E5E7" w14:textId="2FA21FAC" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263986" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/4 : Planification des activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263986 \h </w:instrText>
         </w:r>
@@ -2768,51 +2753,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C477C19" w14:textId="1E2A77B0" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263987" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/5 : Tirages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263987 \h </w:instrText>
         </w:r>
@@ -2842,51 +2827,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D70B93B" w14:textId="32112959" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263988" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/6 : Inscriptions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263988 \h </w:instrText>
         </w:r>
@@ -2916,51 +2901,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="387EC082" w14:textId="75BB2187" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263989" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/7 : Horaires</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263989 \h </w:instrText>
         </w:r>
@@ -2990,51 +2975,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71AC1E47" w14:textId="65AD99EA" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263990" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/8 : Juvénat St-Jean</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263990 \h </w:instrText>
         </w:r>
@@ -3064,51 +3049,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73128EF0" w14:textId="02BBB11E" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263991" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/A3/8.1 : Albums de finissants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263991 \h </w:instrText>
         </w:r>
@@ -3139,51 +3124,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A0284DA" w14:textId="41840E6C" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263992" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/B Cartes et plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263992 \h </w:instrText>
         </w:r>
@@ -3215,51 +3200,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3DAF55D2" w14:textId="0B0840D6" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263993" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/B1 Plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263993 \h </w:instrText>
         </w:r>
@@ -3289,51 +3274,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A7C1CBA" w14:textId="3A0DD074" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263994" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/B1/1 : Plans de chalets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263994 \h </w:instrText>
         </w:r>
@@ -3364,51 +3349,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5666D154" w14:textId="76E403F2" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263995" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263995 \h </w:instrText>
         </w:r>
@@ -3440,51 +3425,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4179617A" w14:textId="20592061" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263996" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1 Photographies et négatifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263996 \h </w:instrText>
         </w:r>
@@ -3514,51 +3499,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="689D569E" w14:textId="3A2BD548" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263997" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/1 : Activités du camp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263997 \h </w:instrText>
         </w:r>
@@ -3588,51 +3573,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7710C84E" w14:textId="79CC3FA0" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263998" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/1.1 : Activités 1975 à 1977</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263998 \h </w:instrText>
         </w:r>
@@ -3662,51 +3647,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59E16187" w14:textId="42A93C62" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190263999" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/1.2 : Activités 1969-1977</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190263999 \h </w:instrText>
         </w:r>
@@ -3736,51 +3721,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3667685D" w14:textId="6AF211FD" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264000" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/1.3 : Activités, années 1980 à 1990</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264000 \h </w:instrText>
         </w:r>
@@ -3810,51 +3795,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="381B75FA" w14:textId="5AD7225E" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264001" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/1.4 : Activités, années 1990 et 2000</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264001 \h </w:instrText>
         </w:r>
@@ -3884,51 +3869,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1089C885" w14:textId="623EFB6E" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264002" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/2 : CD de photographies numériques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264002 \h </w:instrText>
         </w:r>
@@ -3958,68 +3943,68 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10DE61D9" w14:textId="7C197537" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264003" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P426/C1/2.1 35</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire Camp Service Jeunesse 1969-2004</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264003 \h </w:instrText>
@@ -4050,68 +4035,68 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E5C78E8" w14:textId="555D5AAE" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264004" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P426/C1/2.2 40</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire Camp Service Jeunesse 1969-2009</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264004 \h </w:instrText>
@@ -4142,51 +4127,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C972329" w14:textId="0A115C16" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264005" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P426/C1/2.3 Camp Service Jeunesse 40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264005 \h </w:instrText>
@@ -4217,51 +4202,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D2CD5A7" w14:textId="7002C179" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264006" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P426/C1/2.4 Camp Service Jeunesse 35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264006 \h </w:instrText>
@@ -4292,51 +4277,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C0D47F3" w14:textId="3148E4D9" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264007" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/3 : Travaux et construction</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264007 \h </w:instrText>
         </w:r>
@@ -4366,51 +4351,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="348E1EC7" w14:textId="5D67B868" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264008" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P426/C1/3.1 : Construction du petit camp, 2003</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264008 \h </w:instrText>
@@ -4441,51 +4426,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B3F888A" w14:textId="4D8D2F3F" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264009" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P426/C1/3.2 : Travaux d’aménagement extérieurs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264009 \h </w:instrText>
@@ -4516,51 +4501,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F660493" w14:textId="32C819F7" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264010" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C1/4 : Propriétés de l’organisme</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264010 \h </w:instrText>
         </w:r>
@@ -4590,51 +4575,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67CA7190" w14:textId="449F1AB0" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264011" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P426/C1/4.1 : Camp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264011 \h </w:instrText>
@@ -4667,51 +4652,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C738C4F" w14:textId="66A45600" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264012" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2 Diapositives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264012 \h </w:instrText>
         </w:r>
@@ -4741,51 +4726,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57DA9B39" w14:textId="11BA351C" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264013" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2/1 : Camp CSJ</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264013 \h </w:instrText>
         </w:r>
@@ -4815,51 +4800,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7881C274" w14:textId="21BBAB16" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264014" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2/2 : Camp 1983</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264014 \h </w:instrText>
         </w:r>
@@ -4889,51 +4874,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="250DD9CC" w14:textId="43F6D36C" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264015" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2/3 : Camp 1984</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264015 \h </w:instrText>
         </w:r>
@@ -4963,51 +4948,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F69321D" w14:textId="66F5554F" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264016" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2/4 : Noël 1985-1986</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264016 \h </w:instrText>
         </w:r>
@@ -5037,51 +5022,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21B4558F" w14:textId="18D8A2CC" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264017" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2/5 : Camp 1986</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264017 \h </w:instrText>
         </w:r>
@@ -5111,51 +5096,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E430C51" w14:textId="7B95C708" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264018" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2/6 : Camp été 1986</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264018 \h </w:instrText>
         </w:r>
@@ -5185,51 +5170,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D3C5034" w14:textId="66F6A603" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264019" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/C2/7 : Jour de l’an 1987</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264019 \h </w:instrText>
         </w:r>
@@ -5260,51 +5245,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DDD8706" w14:textId="1428B921" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264020" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/D Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264020 \h </w:instrText>
         </w:r>
@@ -5336,51 +5321,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1691CA7F" w14:textId="47BE5938" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264021" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/D1 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264021 \h </w:instrText>
         </w:r>
@@ -5410,51 +5395,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72123164" w14:textId="2D3C15BE" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264022" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/D1/1 : VHS (avec ou sans copies DVD)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264022 \h </w:instrText>
         </w:r>
@@ -5486,51 +5471,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EFDBF91" w14:textId="521F9620" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264023" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/D2 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264023 \h </w:instrText>
         </w:r>
@@ -5560,51 +5545,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27AAE96E" w14:textId="32B6C174" w:rsidR="0071048D" w:rsidRDefault="0071048D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc190264024" w:history="1">
         <w:r w:rsidRPr="00C433A4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P426/D2/1 : Disques sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc190264024 \h </w:instrText>
         </w:r>
@@ -5635,90 +5620,92 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="62C9ECF0" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc190263956"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="6638074B" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="4F68268B" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002E7578">
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidR="00F70B5A">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="002E7578">
         <w:t>Camp Service Jeunesse Dolbeau-Mistassini</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E7578">
-        <w:t>1969-20</w:t>
+        <w:t>1969-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00015C6C">
+        <w:t>023</w:t>
       </w:r>
       <w:r w:rsidR="00FF6A15">
-        <w:t>19. –</w:t>
+        <w:t>. –</w:t>
       </w:r>
       <w:r w:rsidR="00FF6A15">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D3886">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009A7685">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5,</w:t>
       </w:r>
       <w:r w:rsidR="00037CDF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
@@ -5829,245 +5816,215 @@
       <w:r w:rsidRPr="00566A5E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ajout du 16 octobre 2024 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [1969-2003], </w:t>
       </w:r>
       <w:r w:rsidR="00DD22B0">
         <w:t>581</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> photographies; 102 négatifs.</w:t>
       </w:r>
       <w:r w:rsidR="00DD22B0">
         <w:t xml:space="preserve"> Certains documents ont été élagués en raison de la présence de doublons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD3F616" w14:textId="77777777" w:rsidR="009A7685" w:rsidRDefault="009A7685" w:rsidP="009A7685"/>
     <w:p w14:paraId="11F47F76" w14:textId="01E0C024" w:rsidR="009A7685" w:rsidRDefault="009A7685" w:rsidP="009A7685">
       <w:r w:rsidRPr="009A7685">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Ajout du 24 février 2025</w:t>
-[...5 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>Ajout du 24 février 2025 :</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>[1979-20</w:t>
+        <w:t xml:space="preserve"> [1979-20</w:t>
       </w:r>
       <w:r w:rsidR="00713839">
         <w:t>16</w:t>
       </w:r>
       <w:r>
-        <w:t>]</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">], 31 photographies; </w:t>
       </w:r>
       <w:r w:rsidR="00037CDF">
         <w:t>2,94</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> cm de documents textuels (certains possiblement à élaguer).</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> cm de documents textuels (certains possiblement à élaguer). (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>inclus</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> dans le total ci-haut)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EBD858" w14:textId="77777777" w:rsidR="00566A5E" w:rsidRPr="00A674F8" w:rsidRDefault="00566A5E" w:rsidP="00566A5E"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w14:paraId="16D56A07" w14:textId="60817B88" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+    <w:p w14:paraId="3B84A270" w14:textId="4C59CD09" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
       <w:r>
         <w:t>Lorsqu’il a débuté les premières activités du Camp Service Jeunesse en 1969, le Frère Marcellin Perron était loin de se douter que l’aventure se poursuivrait toujours 50 ans plus tard.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="102CFFA6" w14:textId="67B6CD9B" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>« Mon idée de départ était de faire des fins de semaine pour les jeunes, ça n’allait pas plus loin que ça. Je ne savais pas combien de temps ça allait durer et je n’avais surtout pas dans l’idée que ça pourrait durer 50 ans! », lance Marcellin Perron, que plusieurs ont connu comme professeur en enseignement religieux.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="29584CBC" w14:textId="6260EA34" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>Depuis quelques années, Marcellin Perron s’est retiré de l’animation et a formé une relève, même s’il continue de donner un coup de main. Il a tout de même pris en charge l’animation des camps pendant 46 ans.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="3B84A270" w14:textId="7C688757" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>« Au départ, c’était plus religieux, mais petit à petit c’est devenu plus nuancé. La philosophie de base, c’est d’amener les gens à émerger. J’aime beaucoup la phrase : une personne n’est pas un vase à remplir, mais une source à faire jaillir. »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="511D0BF7" w14:textId="77777777" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640"/>
     <w:p w14:paraId="6A5869DE" w14:textId="77777777" w:rsidR="005F6640" w:rsidRPr="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F6640">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Activités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE258EA" w14:textId="53D67C57" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+    <w:p w14:paraId="169ACF1C" w14:textId="39F44E2A" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
       <w:r>
         <w:t>Encore aujourd’hui, le Camp Service Jeunesse offre quatre ateliers distincts qui s’adresse aux gens de tous âges, soit À la rencontre de soi, Vivre sa vie, À la rencontre de l’autre et À la rencontre de Dieu.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="7279FF18" w14:textId="25BEF3F9" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>« Ce que l’on veut travailler, c’est l’estime de soi, la connaissance de soi et la confiance en soi. Les personnes sont invitées à parler, mais il n’y a pas de questions et pas de réponses. La base, c’est vraiment l’écoute. »</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="4D3C1FBF" w14:textId="3CA77F22" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>Au fil des ans, Marcellin Perron affirme qu’il a été témoin de nombreux moments qui ont eu un impact important dans la vie des participants. Le Camp Service Jeunesse a, en quelque sorte, fourni l’étincelle pour amener la personne plus loin.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="169ACF1C" w14:textId="4C80FE8F" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">« Ça arrive souvent que les gens me disent que c’est à partir de là qu’ils ont commencé à cheminer. Il s’y tisse des liens très </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>très</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> forts. »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB2821A" w14:textId="77777777" w:rsidR="00B110DE" w:rsidRDefault="00B110DE" w:rsidP="005F6640"/>
     <w:p w14:paraId="20FA47F6" w14:textId="5A35E43A" w:rsidR="005F6640" w:rsidRPr="00B110DE" w:rsidRDefault="005F6640" w:rsidP="005F6640">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B110DE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fête</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DF64DB" w14:textId="01618628" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+    <w:p w14:paraId="70F75109" w14:textId="3EB5894E" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
       <w:r>
         <w:t>Ce 50</w:t>
       </w:r>
       <w:r w:rsidRPr="00B110DE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> anniversaire, le Camp Service Jeunesse souhaite le célébrer à l’occasion d’une activité retrouvailles le 27 avril. Toutes les personnes ayant déjà participé au camp À la rencontre de soi sont invitées à se manifester pour prendre part aux retrouvailles.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="452D2BD5" w14:textId="47901538" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>La programmation de la journée prévoit une célébration eucharistique, un souper à la Salle des cœurs vaillants et une soirée dansante.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="70F75109" w14:textId="77777777" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640">
+      <w:r w:rsidR="00015C6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Il est possible d’obtenir les détails auprès de Ginette </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (418-239-0527) ou Line Rousseau (418-276-3143).</w:t>
+        <w:t>Il est possible d’obtenir les détails auprès de Ginette Frigon (418-239-0527) ou Line Rousseau (418-276-3143).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AECAB1F" w14:textId="77777777" w:rsidR="005F6640" w:rsidRDefault="005F6640" w:rsidP="005F6640"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="446DB0FC" w:rsidR="007F33D1" w:rsidRDefault="005F6640" w:rsidP="005F6640">
       <w:r>
         <w:t xml:space="preserve">Source : Article repris textuellement. Serge Tremblay. « Le Camp Service Jeunesse fête ses 50 ans », Journal </w:t>
       </w:r>
       <w:r w:rsidRPr="005F6640">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nouvelles Hebdo</w:t>
       </w:r>
       <w:r>
         <w:t>, 4 avril 2019 [en ligne : https://www.nouvelleshebdo.com/actualite/le-camp-service-jeunesse-fete-ses-50-ans/].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
@@ -6129,51 +6086,50 @@
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="005C6029">
         <w:t xml:space="preserve">documents administratifs et financiers, de photographies et de documents audiovisuels </w:t>
       </w:r>
       <w:r w:rsidR="00C900A9">
         <w:t>de l’organisme</w:t>
       </w:r>
       <w:r w:rsidR="00FA61BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA61BF" w:rsidRPr="00FA61BF">
         <w:t>Camp Service Jeunesse Dolbeau-Mistassini</w:t>
       </w:r>
       <w:r w:rsidR="00C900A9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9CDA5D" w14:textId="77777777" w:rsidR="00FA61BF" w:rsidRDefault="00FA61BF" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="196B1F4F" w:rsidR="00922E8E" w:rsidRDefault="00FA61BF" w:rsidP="00923766">
       <w:r w:rsidRPr="00FA61BF">
-        <w:lastRenderedPageBreak/>
         <w:t>L'ajout du 16 octobre 2024 correspond à des photographies et des négatifs d'événements et d'activités organisés par l'organisme Camp Service Jeunesse Dolbeau-Mistassini entre 1969 et 2003 auprès des jeunes et avec les bénévoles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4569DEAC" w14:textId="77777777" w:rsidR="00F2304F" w:rsidRDefault="00F2304F" w:rsidP="00923766"/>
     <w:p w14:paraId="7E908216" w14:textId="5194E92E" w:rsidR="00F2304F" w:rsidRDefault="00F2304F" w:rsidP="00923766">
       <w:r w:rsidRPr="00F2304F">
         <w:t xml:space="preserve">L'ajout de février 2025 représente des documents financiers de 1986 à 2008, quelques procès-verbaux de l'organisme Camp Service Jeunesse Dolbeau-Mistassini en 1979, en 1981 et en 1994, ainsi qu'une trentaine de photographies de membres et de </w:t>
       </w:r>
       <w:r w:rsidR="00713839">
         <w:t>rénovations au camp en 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
@@ -6186,53 +6142,92 @@
       <w:r w:rsidR="00376D6E">
         <w:t>est prétraité ainsi que traité partiellement, par dossier, par l’archiviste Frédérique Fradet, le 25 mai 2023 et le 12 février 2025.</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376D6E">
         <w:t>Aucune numérisation n’a été réalisée à ce jour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4FC132" w14:textId="77777777" w:rsidR="00015C6C" w:rsidRDefault="00015C6C" w:rsidP="00923766"/>
+    <w:p w14:paraId="3D8E2823" w14:textId="51EB6CF0" w:rsidR="00015C6C" w:rsidRPr="00015C6C" w:rsidRDefault="00015C6C" w:rsidP="00015C6C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015C6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00015C6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AAF173" w14:textId="77777777" w:rsidR="00015C6C" w:rsidRDefault="00015C6C" w:rsidP="00015C6C"/>
+    <w:p w14:paraId="11A6ADD2" w14:textId="77777777" w:rsidR="00015C6C" w:rsidRDefault="00015C6C" w:rsidP="00015C6C">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4267025E" w14:textId="77777777" w:rsidR="00015C6C" w:rsidRDefault="00015C6C" w:rsidP="00015C6C">
+      <w:r>
+        <w:t>Ajouts traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E7B835" w14:textId="04D2A904" w:rsidR="00015C6C" w:rsidRDefault="00015C6C" w:rsidP="00015C6C">
+      <w:r>
+        <w:t>Fonds traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="5250C513" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="05189FB0" w14:textId="5ABCDC11" w:rsidR="00BF7584" w:rsidRPr="00923766" w:rsidRDefault="00BF7584" w:rsidP="00BF7584">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contenants, emplacements</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB2CC60" w14:textId="77777777" w:rsidR="00BF7584" w:rsidRPr="00A674F8" w:rsidRDefault="00BF7584" w:rsidP="00BF7584"/>
     <w:p w14:paraId="12574383" w14:textId="391C7B7F" w:rsidR="00BF7584" w:rsidRDefault="00BF7584" w:rsidP="00BF7584">
       <w:r>
@@ -6245,63 +6240,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1316A402" w14:textId="77777777" w:rsidR="00BF7584" w:rsidRPr="00A674F8" w:rsidRDefault="00BF7584" w:rsidP="00BF7584"/>
     <w:p w14:paraId="7FA55772" w14:textId="228E82B5" w:rsidR="00BF7584" w:rsidRDefault="00BF7584" w:rsidP="00923766">
       <w:r>
         <w:t>Boîte 5</w:t>
       </w:r>
       <w:r w:rsidR="00E83BC3">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Audiovisuel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B46292" w14:textId="3B15FB91" w:rsidR="00BF7584" w:rsidRPr="00A674F8" w:rsidRDefault="00BF7584" w:rsidP="00923766">
       <w:r>
         <w:t>R08 E0</w:t>
       </w:r>
       <w:r w:rsidR="00E83BC3">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> T01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="22FDBA72" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="6BDC3C4B" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00F70B5A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc190263957"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P426</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="01A1AF5B" w14:textId="6310F3B4" w:rsidR="00E90984" w:rsidRDefault="00E90984" w:rsidP="00E90984">
       <w:r>
         <w:t>– 1969-2019. –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11,7 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
@@ -6440,51 +6429,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="13F40C85" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="387019EC" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00F70B5A" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc190263959"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006F3FD8">
               <w:t>Historique</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="633A20A8" w:rsidR="00E57F6F" w:rsidRDefault="00CB0036" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6625,51 +6613,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB3FBD5" w14:textId="27C71CC9" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="408DBB06" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00F70B5A" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc190263960"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="006F3FD8">
               <w:t>Lettres patentes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="6D9EBB4A" w14:textId="10AD7C98" w:rsidR="00CB0036" w:rsidRDefault="00CB0036" w:rsidP="00CB0036">
             <w:pPr>
@@ -6796,51 +6783,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="065FD2AC" w14:textId="21CF9CDC" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42C7875F" w14:textId="6D9241FF" w:rsidR="00561EAD" w:rsidRDefault="00F70B5A" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc190263961"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="005269F0">
               <w:t>Anniversaires de fondation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="14AEBC37" w14:textId="049D1C7D" w:rsidR="00D95E11" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>– 1971-2019. –</w:t>
@@ -6920,51 +6906,50 @@
             </w:r>
             <w:r w:rsidRPr="005269F0">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire de fondation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="495D2215" w14:textId="65299CB6" w:rsidR="000768AA" w:rsidRDefault="005269F0" w:rsidP="005269F0">
             <w:r>
               <w:t xml:space="preserve">– 1993. – </w:t>
             </w:r>
             <w:r w:rsidR="000768AA">
               <w:t>0,15</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2464F501" w14:textId="1A97B73B" w:rsidR="005269F0" w:rsidRDefault="005269F0" w:rsidP="005269F0">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B68140" w14:textId="77777777" w:rsidR="000768AA" w:rsidRDefault="000768AA" w:rsidP="000768AA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B89453F" w14:textId="7DD2BDD3" w:rsidR="000768AA" w:rsidRDefault="000768AA" w:rsidP="000768AA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7175,78 +7160,76 @@
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2521BABF" w14:textId="064ACBE4" w:rsidR="004077DF" w:rsidRPr="003A4332" w:rsidRDefault="004077DF" w:rsidP="00E83B1C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC3AC8" w:rsidRPr="00A674F8" w14:paraId="3814BE67" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="62568468" w14:textId="77777777" w:rsidR="00D95E11" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10FCD585" w14:textId="2C227801" w:rsidR="00AC3AC8" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C06B5BB" w14:textId="2138955A" w:rsidR="00AC3AC8" w:rsidRDefault="00AC3AC8" w:rsidP="00AC3AC8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc190263964"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/3</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00E303EF">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="005269F0">
@@ -7394,51 +7377,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64C16C36" w14:textId="437C537F" w:rsidR="00A95AF8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15BB28D3" w14:textId="39BF8F21" w:rsidR="00A95AF8" w:rsidRDefault="00A95AF8" w:rsidP="00A95AF8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc190263965"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/3</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00923EB3">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="005269F0">
@@ -7493,126 +7475,123 @@
           </w:p>
           <w:p w14:paraId="5E8524C7" w14:textId="77777777" w:rsidR="00A95AF8" w:rsidRDefault="00A95AF8" w:rsidP="00A95AF8"/>
           <w:p w14:paraId="34E0CFF1" w14:textId="77777777" w:rsidR="00A95AF8" w:rsidRPr="00220C53" w:rsidRDefault="00A95AF8" w:rsidP="00A95AF8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220C53">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F8BC880" w14:textId="0CE10FE4" w:rsidR="00A95AF8" w:rsidRDefault="00A95AF8" w:rsidP="00A95AF8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Documents imprimés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2097A70D" w14:textId="77777777" w:rsidR="00A95AF8" w:rsidRDefault="00A95AF8" w:rsidP="00A95AF8">
             <w:r>
               <w:t>Conservé en enveloppe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74F05B50" w14:textId="4AA3E6FB" w:rsidR="00A95AF8" w:rsidRDefault="00A95AF8" w:rsidP="00A95AF8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B612EF4" w14:textId="77777777" w:rsidR="00A95AF8" w:rsidRDefault="00A95AF8" w:rsidP="00A95AF8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC3AC8" w:rsidRPr="00A674F8" w14:paraId="441F030D" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="62212A76" w14:textId="77777777" w:rsidR="00D95E11" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1218773E" w14:textId="2D66D473" w:rsidR="00AC3AC8" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26B190E0" w14:textId="3DC15D8A" w:rsidR="00AC3AC8" w:rsidRDefault="00AC3AC8" w:rsidP="00AC3AC8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc190263966"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/3</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BD6B62">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="005269F0">
@@ -7844,51 +7823,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D2183A" w14:textId="338D4087" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="4740AF88" w:rsidR="00561EAD" w:rsidRDefault="00F70B5A" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc190263968"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006F3FD8">
               <w:t>Règlements</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="0DD5F30D" w14:textId="2EAC62D6" w:rsidR="00B703B4" w:rsidRDefault="00B703B4" w:rsidP="00B703B4">
@@ -8019,78 +7997,76 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3084FA5F" w14:textId="77777777" w:rsidR="00D95E11" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="223FA8B5" w14:textId="7885DAC9" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="6B773C25" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00F70B5A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc190263969"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006F3FD8">
               <w:t>Réunions</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
@@ -8198,51 +8174,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43F64EC7" w14:textId="601E7704" w:rsidR="006F3FD8" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="651C1C2E" w14:textId="5B9F271A" w:rsidR="006F3FD8" w:rsidRPr="00B321DF" w:rsidRDefault="006F3FD8" w:rsidP="006F3FD8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc190263970"/>
             <w:r>
               <w:t>P426/A2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Finances</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="6DB5281E" w14:textId="0C96015D" w:rsidR="0019672E" w:rsidRDefault="0019672E" w:rsidP="0019672E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8422,51 +8397,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AFAD63A" w14:textId="277C251B" w:rsidR="00623867" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31B75DC7" w14:textId="42DF96AD" w:rsidR="00623867" w:rsidRPr="00B321DF" w:rsidRDefault="00623867" w:rsidP="00623867">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc190263973"/>
             <w:r>
               <w:t xml:space="preserve">P426/A2/3.1.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Organisation du 50</w:t>
             </w:r>
             <w:r w:rsidRPr="00623867">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
@@ -8509,51 +8483,50 @@
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire de fondation de l’organisme. Correspondances</w:t>
             </w:r>
             <w:r w:rsidR="007163C5">
               <w:t xml:space="preserve"> et formulaires.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FFDC664" w14:textId="55B0D806" w:rsidR="007163C5" w:rsidRDefault="007163C5" w:rsidP="00623867"/>
           <w:p w14:paraId="4CC4BD9E" w14:textId="5A5570C9" w:rsidR="00623867" w:rsidRPr="007163C5" w:rsidRDefault="007163C5" w:rsidP="00623867">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007163C5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B21EE8E" w14:textId="770B26A1" w:rsidR="00BE0513" w:rsidRDefault="00623867" w:rsidP="00623867">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Voir aussi P426/A1/3.3 50</w:t>
             </w:r>
             <w:r w:rsidRPr="00623867">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire de fondation (partie historique) et P426/</w:t>
             </w:r>
             <w:r w:rsidR="00AC3AC8">
               <w:t>A2/2 Réunions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A78DBF0" w14:textId="01D5EE8B" w:rsidR="007163C5" w:rsidRDefault="007163C5" w:rsidP="00623867">
             <w:r>
               <w:t>Documents imprimés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FFEB3F3" w14:textId="07C9A09E" w:rsidR="007163C5" w:rsidRDefault="007163C5" w:rsidP="00623867">
             <w:r>
               <w:t>Certains documents sont signés.</w:t>
             </w:r>
           </w:p>
@@ -8562,78 +8535,76 @@
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53F91848" w14:textId="509EE772" w:rsidR="006B563D" w:rsidRDefault="006B563D" w:rsidP="00623867"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE0513" w:rsidRPr="00A674F8" w14:paraId="6094F2FE" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0755F19F" w14:textId="77777777" w:rsidR="00D95E11" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="499F9337" w14:textId="0723070E" w:rsidR="00BE0513" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D3AD144" w14:textId="36D35F0C" w:rsidR="00BE0513" w:rsidRPr="00B321DF" w:rsidRDefault="00BE0513" w:rsidP="00BE0513">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc190263974"/>
             <w:r>
               <w:t xml:space="preserve">P426/A2/3.1.3 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Programmes publics</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="7509F55E" w14:textId="529B9AD6" w:rsidR="006D77A4" w:rsidRDefault="006D77A4" w:rsidP="006D77A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8718,51 +8689,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="09DF8F9B" w14:textId="50FC5A4B" w:rsidR="006671F2" w:rsidRDefault="006671F2" w:rsidP="00BE0513"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D6BC5" w:rsidRPr="00A674F8" w14:paraId="13813E07" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2DC9B13B" w14:textId="77777777" w:rsidR="007D6BC5" w:rsidRPr="00A674F8" w:rsidRDefault="007D6BC5" w:rsidP="006F3FD8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60355561" w14:textId="6AC597E4" w:rsidR="007D6BC5" w:rsidRPr="00B321DF" w:rsidRDefault="007D6BC5" w:rsidP="007D6BC5">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc190263975"/>
             <w:r>
               <w:t xml:space="preserve">P426/A2/3.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Budgets</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="791944F9" w14:textId="140032BD" w:rsidR="007D6BC5" w:rsidRDefault="007D6BC5" w:rsidP="007D6BC5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8940,51 +8910,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C678880" w14:textId="1C292B1B" w:rsidR="006F3FD8" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22EFB1B9" w14:textId="6D7AD48C" w:rsidR="006F3FD8" w:rsidRPr="00B321DF" w:rsidRDefault="006F3FD8" w:rsidP="006F3FD8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Toc190263976"/>
             <w:r>
               <w:t>P426/A2/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Gestion des biens</w:t>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="512CCC7D" w14:textId="796E7BD0" w:rsidR="0019672E" w:rsidRDefault="0019672E" w:rsidP="0019672E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9055,51 +9024,50 @@
           </w:p>
           <w:p w14:paraId="171A4004" w14:textId="77777777" w:rsidR="00D96D72" w:rsidRPr="00D96D72" w:rsidRDefault="00D96D72" w:rsidP="0027436A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2467BBF4" w14:textId="3B8276F4" w:rsidR="0027436A" w:rsidRPr="00D96D72" w:rsidRDefault="00D96D72" w:rsidP="0027436A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35B4E851" w14:textId="2A047EAF" w:rsidR="0027436A" w:rsidRDefault="0027436A" w:rsidP="0027436A">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Réservations et locations du chalet sur listes ou calendriers. Détails des activités ayant lieu au chalet du Camp Service Jeunesse.</w:t>
             </w:r>
             <w:r w:rsidR="00D96D72">
               <w:t xml:space="preserve"> Correspondances liées à l’utilisation du camp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="462A9E43" w14:textId="77777777" w:rsidR="0027436A" w:rsidRDefault="0027436A" w:rsidP="0027436A"/>
           <w:p w14:paraId="6A4455A4" w14:textId="77777777" w:rsidR="0027436A" w:rsidRDefault="0027436A" w:rsidP="0027436A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7724E7A7" w14:textId="63E63D21" w:rsidR="00D96D72" w:rsidRDefault="00D96D72" w:rsidP="0027436A">
             <w:r>
               <w:t>Papier quadrillé, pour certains.</w:t>
             </w:r>
           </w:p>
@@ -9128,78 +9096,76 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005515A4" w:rsidRPr="00A674F8" w14:paraId="5B5ADC22" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4E633578" w14:textId="77777777" w:rsidR="00D95E11" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71965BF1" w14:textId="4F0724F8" w:rsidR="005515A4" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D88D917" w14:textId="54396916" w:rsidR="005515A4" w:rsidRPr="00B321DF" w:rsidRDefault="005515A4" w:rsidP="005515A4">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="_Toc190263978"/>
             <w:r>
               <w:t>P426/A2/4.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Acquisitions, locations et travaux</w:t>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="55FCFE6D" w14:textId="1C7038A2" w:rsidR="005515A4" w:rsidRDefault="005515A4" w:rsidP="005515A4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9364,51 +9330,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C22BC13" w14:textId="160142E0" w:rsidR="00A00A96" w:rsidRPr="00A674F8" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="496F4FA2" w14:textId="74E2E551" w:rsidR="00A00A96" w:rsidRPr="00B321DF" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Toc190263979"/>
             <w:r>
               <w:t>P426/A2/4.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Assurances</w:t>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="4E4EE5E6" w14:textId="53DD860F" w:rsidR="00A00A96" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9419,59 +9384,51 @@
           </w:p>
           <w:p w14:paraId="43D67F8C" w14:textId="77777777" w:rsidR="00A00A96" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16E7F348" w14:textId="77777777" w:rsidR="00A00A96" w:rsidRPr="00102979" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B6CC754" w14:textId="66B1D7DF" w:rsidR="00A00A96" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:r>
-              <w:t xml:space="preserve">Documents d’assurances de Gérard </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Fils Inc. assurances générales, Dolbeau, la Société d’assurance des Caisses Populaires.</w:t>
+              <w:t>Documents d’assurances de Gérard Riverin &amp; Fils Inc. assurances générales, Dolbeau, la Société d’assurance des Caisses Populaires.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7727C7DD" w14:textId="77777777" w:rsidR="00A00A96" w:rsidRDefault="00A00A96" w:rsidP="00A00A96"/>
           <w:p w14:paraId="4C2B6E22" w14:textId="77777777" w:rsidR="00A00A96" w:rsidRPr="00102979" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B1F2E1D" w14:textId="746CCC45" w:rsidR="00A00A96" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:r>
               <w:t>Certains sont signés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4638C981" w14:textId="188F6284" w:rsidR="00A00A96" w:rsidRDefault="00A00A96" w:rsidP="00A00A96">
             <w:r>
               <w:t>Documents imprimés.</w:t>
             </w:r>
@@ -9567,51 +9524,50 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C4B0783" w14:textId="77777777" w:rsidR="006F3FD8" w:rsidRPr="00AB6798" w:rsidRDefault="006F3FD8" w:rsidP="006F3FD8">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056BF799" w14:textId="0BC602E8" w:rsidR="006F3FD8" w:rsidRPr="00ED1CBE" w:rsidRDefault="006F3FD8" w:rsidP="006F3FD8">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00ED1CBE">
         <w:t xml:space="preserve">les sous-sous-séries </w:t>
       </w:r>
       <w:r w:rsidR="00ED1CBE" w:rsidRPr="00ED1CBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Communications</w:t>
       </w:r>
       <w:r w:rsidR="00ED1CBE">
         <w:t xml:space="preserve"> ainsi que </w:t>
       </w:r>
       <w:r w:rsidR="00ED1CBE" w:rsidRPr="00ED1CBE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Juvénat St-Jean</w:t>
       </w:r>
       <w:r w:rsidR="00ED1CBE">
         <w:t xml:space="preserve">, de même que les dossiers </w:t>
       </w:r>
       <w:r w:rsidR="00ED1CBE" w:rsidRPr="00ED1CBE">
         <w:rPr>
@@ -9656,51 +9612,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0000E8E5" w14:textId="0601AA09" w:rsidR="006F3FD8" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF3439A" w14:textId="7EF4530B" w:rsidR="006F3FD8" w:rsidRDefault="006F3FD8" w:rsidP="006F4CAA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc190263981"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Communications</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="58F70025" w14:textId="279A4F01" w:rsidR="00915393" w:rsidRDefault="00915393" w:rsidP="00915393">
@@ -9798,51 +9753,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0090271C" w:rsidRPr="00A674F8" w14:paraId="5FE5DE46" w14:textId="77777777" w:rsidTr="006F4CAA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1DDC432D" w14:textId="77777777" w:rsidR="0090271C" w:rsidRPr="00A674F8" w:rsidRDefault="0090271C" w:rsidP="006F4CAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7836D237" w14:textId="77777777" w:rsidR="0090271C" w:rsidRDefault="00D20E6D" w:rsidP="00D20E6D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc190263982"/>
             <w:r>
               <w:t xml:space="preserve">P426/A3/1.1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00D20E6D">
               <w:t>Coupures</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
           <w:p w14:paraId="7ECB97E0" w14:textId="34333BEF" w:rsidR="001D0621" w:rsidRDefault="001D0621" w:rsidP="001D0621">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F11DD8">
               <w:rPr>
@@ -9966,51 +9920,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A760BAF" w14:textId="64F8449F" w:rsidR="00BE0513" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47B73BF4" w14:textId="79449288" w:rsidR="00BE0513" w:rsidRDefault="00BE0513" w:rsidP="00BE0513">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc190263983"/>
             <w:r>
               <w:t>P426/A3/1.2 : Correspondance et invitations</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="2B9E3B71" w14:textId="6233ECE1" w:rsidR="00F11DD8" w:rsidRDefault="00F11DD8" w:rsidP="00F11DD8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F11DD8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00F11DD8">
               <w:t>198</w:t>
@@ -10132,51 +10085,50 @@
             </w:r>
             <w:r w:rsidR="00D95E11">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47C3529C" w14:textId="3C921DEB" w:rsidR="00D95E11" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="006F4CAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B45038A" w14:textId="3B954884" w:rsidR="006F3FD8" w:rsidRPr="00B321DF" w:rsidRDefault="006F3FD8" w:rsidP="006F4CAA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc190263984"/>
             <w:r>
               <w:t>P426/A</w:t>
             </w:r>
             <w:r w:rsidR="002871EC">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="0027436A">
               <w:t>Dépliants</w:t>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="4970EE4A" w14:textId="09106A08" w:rsidR="0019672E" w:rsidRDefault="0019672E" w:rsidP="0019672E">
             <w:pPr>
@@ -10297,78 +10249,76 @@
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027436A" w:rsidRPr="00A674F8" w14:paraId="1B6B098A" w14:textId="77777777" w:rsidTr="006F4CAA">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="778D2686" w14:textId="77777777" w:rsidR="00D95E11" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79C3B2EF" w14:textId="7D0BD1DF" w:rsidR="0027436A" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E91C3FF" w14:textId="013885BA" w:rsidR="0027436A" w:rsidRPr="00B321DF" w:rsidRDefault="0027436A" w:rsidP="0027436A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc190263985"/>
             <w:r>
               <w:t>P426/A</w:t>
             </w:r>
             <w:r w:rsidR="002871EC">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00375749">
               <w:t>Matériel pour ateliers</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="665BDBA3" w14:textId="0EC35917" w:rsidR="00DA23DC" w:rsidRDefault="00DA23DC" w:rsidP="00DA23DC">
             <w:pPr>
@@ -10497,51 +10447,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B453EF" w14:textId="3C46FBDC" w:rsidR="008C58CE" w:rsidRPr="00A674F8" w:rsidRDefault="00D95E11" w:rsidP="00D95E11">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B545E7B" w14:textId="4AC7C815" w:rsidR="008C58CE" w:rsidRPr="00B321DF" w:rsidRDefault="008C58CE" w:rsidP="008C58CE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Toc190263986"/>
             <w:r>
               <w:t>P426/A3/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Planification des activités</w:t>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="69EB1461" w14:textId="77777777" w:rsidR="00E96082" w:rsidRDefault="00E96082" w:rsidP="00E96082">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10644,51 +10593,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="367F1A4F" w14:textId="3C32F22D" w:rsidR="002871EC" w:rsidRPr="00A674F8" w:rsidRDefault="00975749" w:rsidP="00975749">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E6E7EA5" w14:textId="3F9AA267" w:rsidR="002871EC" w:rsidRPr="00B321DF" w:rsidRDefault="002871EC" w:rsidP="002871EC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="_Toc190263987"/>
             <w:r>
               <w:t>P426/A3/</w:t>
             </w:r>
             <w:r w:rsidR="008C58CE">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Tirages</w:t>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="6FFD72CE" w14:textId="765648C2" w:rsidR="002871EC" w:rsidRDefault="002871EC" w:rsidP="002871EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -10809,51 +10757,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B89F83" w14:textId="73BD30A3" w:rsidR="00E37762" w:rsidRPr="00A674F8" w:rsidRDefault="00497748" w:rsidP="00497748">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F33EBCE" w14:textId="23CC0B7E" w:rsidR="00E37762" w:rsidRPr="00B321DF" w:rsidRDefault="00E37762" w:rsidP="00E37762">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="_Toc190263988"/>
             <w:r>
               <w:t>P426/A3/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Inscriptions</w:t>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="35EA2503" w14:textId="32F11C9A" w:rsidR="00E37762" w:rsidRDefault="00E37762" w:rsidP="00E37762">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10962,78 +10909,76 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E37762" w:rsidRPr="00A674F8" w14:paraId="61E82AC5" w14:textId="77777777" w:rsidTr="006F4CAA">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5FF8598C" w14:textId="77777777" w:rsidR="00497748" w:rsidRDefault="00497748" w:rsidP="00497748">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74BBA120" w14:textId="55903D1B" w:rsidR="00E37762" w:rsidRDefault="00497748" w:rsidP="00497748">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C895D3F" w14:textId="3F85A345" w:rsidR="00E37762" w:rsidRPr="00B321DF" w:rsidRDefault="00E37762" w:rsidP="00E37762">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="_Toc190263989"/>
             <w:r>
               <w:t>P426/A3/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Horaires</w:t>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="3CCB45EE" w14:textId="3B50089D" w:rsidR="00E37762" w:rsidRDefault="00E37762" w:rsidP="00E37762">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11134,51 +11079,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0DB0AA" w14:textId="2DA4D8D5" w:rsidR="00915393" w:rsidRPr="00A674F8" w:rsidRDefault="00915393" w:rsidP="00915393">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="281F1F2C" w14:textId="31F31B62" w:rsidR="00915393" w:rsidRPr="00B321DF" w:rsidRDefault="00915393" w:rsidP="00915393">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="34" w:name="_Toc190263990"/>
             <w:r>
               <w:t>P426/A3/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Juvénat St-Jean</w:t>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="4CFBB2E0" w14:textId="566E5F2F" w:rsidR="00915393" w:rsidRDefault="00915393" w:rsidP="00915393">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11481,51 +11425,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="01198E7A" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00915393" w:rsidP="00915393">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="09735C7A" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00F70B5A" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="_Toc190263994"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006F4CAA">
               <w:t>Plans de chalets</w:t>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="2A3015AC" w14:textId="51662F08" w:rsidR="00825731" w:rsidRDefault="00825731" w:rsidP="00825731">
@@ -11932,51 +11875,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C0EBD1" w14:textId="7BE13A09" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F68F6E7" w14:textId="2B1B7146" w:rsidR="00AC52B1" w:rsidRPr="00B321DF" w:rsidRDefault="00AC52B1" w:rsidP="00AC52B1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="41" w:name="_Toc190263997"/>
             <w:r>
               <w:t>P426/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Activités du camp</w:t>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="1819A11B" w14:textId="16A11684" w:rsidR="00BA3F49" w:rsidRDefault="00BA3F49" w:rsidP="00BA3F49">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11999,60 +11941,52 @@
               <w:t>-[</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005E62D6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>199-].</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00566A5E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>883</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> photographies; n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="005E62D6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005E62D6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00566A5E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 77 négatifs; </w:t>
@@ -12141,66 +12075,51 @@
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r w:rsidR="00AC52B1">
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00E12699">
               <w:t>Activités 1975 à 1977</w:t>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="57895FE7" w:rsidR="00287473" w:rsidRDefault="00E12699" w:rsidP="00E12699">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>– 1975-1977. – 388 photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05179A5F" w14:textId="77777777" w:rsidR="0071048D" w:rsidRDefault="0071048D" w:rsidP="0071048D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="44DAC227" w:rsidR="00287473" w:rsidRPr="0071048D" w:rsidRDefault="0071048D" w:rsidP="006F4CAA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -12298,65 +12217,51 @@
             </w:r>
             <w:bookmarkEnd w:id="43"/>
           </w:p>
           <w:p w14:paraId="24FFFB80" w14:textId="43F3D112" w:rsidR="00AC52B1" w:rsidRDefault="00AC52B1" w:rsidP="00AC52B1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1969-1977. – </w:t>
             </w:r>
             <w:r w:rsidR="001F3807">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="160A97C6" w14:textId="77777777" w:rsidR="0071048D" w:rsidRDefault="0071048D" w:rsidP="0071048D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B6031CC" w14:textId="0EE1BCE0" w:rsidR="00AC52B1" w:rsidRPr="0071048D" w:rsidRDefault="0071048D" w:rsidP="00AC52B1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -12883,78 +12788,76 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A39DC" w:rsidRPr="00A674F8" w14:paraId="2AA304B8" w14:textId="77777777" w:rsidTr="006F4CAA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70A4BDAC" w14:textId="77777777" w:rsidR="00206044" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5064E510" w14:textId="7B0D50AA" w:rsidR="008A39DC" w:rsidRPr="00A674F8" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ADB017B" w14:textId="54D28167" w:rsidR="008A39DC" w:rsidRPr="00B321DF" w:rsidRDefault="008A39DC" w:rsidP="008A39DC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="46" w:name="_Toc190264002"/>
             <w:r>
               <w:t>P426/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>CD de photographies numériques</w:t>
             </w:r>
             <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="3ED4BDCD" w14:textId="5C5825DA" w:rsidR="008A39DC" w:rsidRDefault="008A39DC" w:rsidP="008A39DC">
             <w:pPr>
@@ -13014,51 +12917,50 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00206044">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02822D87" w14:textId="77777777" w:rsidR="008A39DC" w:rsidRDefault="008A39DC" w:rsidP="008A39DC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57195587" w14:textId="081FEC8E" w:rsidR="008A39DC" w:rsidRDefault="008A39DC" w:rsidP="008A39DC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>À cette époque, dans les années 1970, les ateliers du Camp s’adressaient exclusivement aux jeunes. On les voit lors de diverses activités et rencontres au camp Service Jeunesse.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BC2A694" w14:textId="057D4EF1" w:rsidR="008A39DC" w:rsidRDefault="008A39DC" w:rsidP="008A39DC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5209C308" w14:textId="77B7DA65" w:rsidR="008A39DC" w:rsidRDefault="008A39DC" w:rsidP="008A39DC">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="47" w:name="_Toc190264003"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P426/C1/2.1 35</w:t>
             </w:r>
             <w:r w:rsidRPr="008A39DC">
@@ -13574,78 +13476,76 @@
               <w:t>Photographies numériques</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B472C0" w14:textId="10B88771" w:rsidR="00B064EA" w:rsidRPr="00297DA5" w:rsidRDefault="00B064EA" w:rsidP="00297DA5"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002709C6" w:rsidRPr="00A674F8" w14:paraId="46603199" w14:textId="77777777" w:rsidTr="006F4CAA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5EF24370" w14:textId="77777777" w:rsidR="002709C6" w:rsidRDefault="002709C6" w:rsidP="002709C6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5E7442" w14:textId="0F11FF60" w:rsidR="002709C6" w:rsidRPr="00A674F8" w:rsidRDefault="002709C6" w:rsidP="002709C6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="407EB7A1" w14:textId="6CA19385" w:rsidR="002709C6" w:rsidRPr="00B321DF" w:rsidRDefault="002709C6" w:rsidP="002709C6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="51" w:name="_Toc190264007"/>
             <w:r>
               <w:t>P426/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Travaux et construction</w:t>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="58576657" w14:textId="75F26987" w:rsidR="002709C6" w:rsidRDefault="002709C6" w:rsidP="002709C6">
             <w:pPr>
@@ -13771,51 +13671,50 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E4FC74D" w14:textId="77777777" w:rsidR="00731ACD" w:rsidRDefault="00731ACD" w:rsidP="002709C6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76C7A279" w14:textId="24621C20" w:rsidR="002709C6" w:rsidRDefault="002709C6" w:rsidP="002709C6">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="52" w:name="_Toc190264008"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P426/C1/3.1 : Construction du petit camp, 2003</w:t>
             </w:r>
             <w:bookmarkEnd w:id="52"/>
           </w:p>
           <w:p w14:paraId="63B0FE8E" w14:textId="36F98AAC" w:rsidR="002709C6" w:rsidRDefault="00731ACD" w:rsidP="00731ACD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="002709C6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2003. – 51 photographies. – 25 négatifs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18227E81" w14:textId="77777777" w:rsidR="002709C6" w:rsidRDefault="002709C6" w:rsidP="002709C6">
             <w:pPr>
@@ -14018,78 +13917,76 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="389EFD17" w14:textId="77777777" w:rsidR="002709C6" w:rsidRDefault="002709C6" w:rsidP="002709C6"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD22B0" w:rsidRPr="00A674F8" w14:paraId="342EB232" w14:textId="77777777" w:rsidTr="006F4CAA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17AC64AB" w14:textId="77777777" w:rsidR="00DD22B0" w:rsidRDefault="00DD22B0" w:rsidP="00DD22B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42E4E8BD" w14:textId="4B9EBEF9" w:rsidR="00DD22B0" w:rsidRPr="00A674F8" w:rsidRDefault="00DD22B0" w:rsidP="00DD22B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="241141E8" w14:textId="688F661E" w:rsidR="00DD22B0" w:rsidRPr="00B321DF" w:rsidRDefault="00DD22B0" w:rsidP="00DD22B0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="54" w:name="_Toc190264010"/>
             <w:r>
               <w:t>P426/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Propriétés de l’organisme</w:t>
             </w:r>
             <w:bookmarkEnd w:id="54"/>
           </w:p>
           <w:p w14:paraId="451A26E4" w14:textId="3DF0E640" w:rsidR="00DD22B0" w:rsidRDefault="00DD22B0" w:rsidP="00DD22B0">
             <w:pPr>
@@ -14212,65 +14109,51 @@
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="55" w:name="_Toc190264011"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P426/C1/4.1 : Camp</w:t>
             </w:r>
             <w:bookmarkEnd w:id="55"/>
           </w:p>
           <w:p w14:paraId="3F2EC50D" w14:textId="77777777" w:rsidR="00DD22B0" w:rsidRDefault="00DD22B0" w:rsidP="00DD22B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [198-]. – 1 photographie; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, roulée; 24 x 35 cm. </w:t>
+              <w:t xml:space="preserve">– [198-]. – 1 photographie; n&amp;b, roulée; 24 x 35 cm. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75CAF286" w14:textId="77777777" w:rsidR="00DD22B0" w:rsidRDefault="00DD22B0" w:rsidP="00DD22B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02114881" w14:textId="0CE6AEFF" w:rsidR="00DD22B0" w:rsidRPr="00DD22B0" w:rsidRDefault="00DD22B0" w:rsidP="00DD22B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
@@ -14491,51 +14374,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708168FC" w14:textId="23A17FDB" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="51DF3080" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00F70B5A" w:rsidP="006F4CAA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="57" w:name="_Toc190264013"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00830E09">
               <w:t>Camp CSJ</w:t>
             </w:r>
             <w:bookmarkEnd w:id="57"/>
           </w:p>
           <w:p w14:paraId="5BA9F078" w14:textId="00533FC8" w:rsidR="00050112" w:rsidRDefault="00373715" w:rsidP="006F4CAA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -14716,51 +14598,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="382F78F5" w14:textId="24CA4AC4" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="30F2C0DF" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00F70B5A" w:rsidP="006F4CAA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="58" w:name="_Toc190264014"/>
             <w:r>
               <w:t>P426</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00830E09">
               <w:t>Camp 1983</w:t>
             </w:r>
             <w:bookmarkEnd w:id="58"/>
           </w:p>
           <w:p w14:paraId="1879F2C1" w14:textId="6F4494AE" w:rsidR="00830E09" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -14922,51 +14803,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ADC4209" w14:textId="64864396" w:rsidR="00830E09" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36FEA001" w14:textId="2A2848AD" w:rsidR="00830E09" w:rsidRPr="00B321DF" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="59" w:name="_Toc190264015"/>
             <w:r>
               <w:t>P426/C2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Camp 1984</w:t>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="614D0AEC" w14:textId="54A6FD58" w:rsidR="00830E09" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15176,51 +15056,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340DB735" w14:textId="0AC31A7E" w:rsidR="00830E09" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="070A8B37" w14:textId="58FE3B5B" w:rsidR="00830E09" w:rsidRPr="00B321DF" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="60" w:name="_Toc190264016"/>
             <w:r>
               <w:t>P426/C2/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00AD0B30">
               <w:t>Noël</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 1985</w:t>
             </w:r>
             <w:r w:rsidR="00AD0B30">
               <w:t>-1986</w:t>
             </w:r>
             <w:bookmarkEnd w:id="60"/>
           </w:p>
           <w:p w14:paraId="3A8B6DC2" w14:textId="3DC92330" w:rsidR="00830E09" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
@@ -15314,51 +15193,50 @@
           <w:p w14:paraId="6D2D94B0" w14:textId="77777777" w:rsidR="00830E09" w:rsidRPr="00373715" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00373715">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08AE0E1D" w14:textId="27FF94B8" w:rsidR="00830E09" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Jaunies, annotées au plomb, estampillées</w:t>
             </w:r>
             <w:r w:rsidR="00AD0B30">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, numérotées (deux numéros manquants</w:t>
             </w:r>
             <w:r w:rsidR="00164003">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, possiblement non développées</w:t>
             </w:r>
             <w:r w:rsidR="00AD0B30">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -15381,78 +15259,76 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00830E09" w:rsidRPr="00A674F8" w14:paraId="18F878B0" w14:textId="77777777" w:rsidTr="006F4CAA">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0884FA22" w14:textId="77777777" w:rsidR="00206044" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00E26704" w14:textId="707CA385" w:rsidR="00830E09" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="197C73D1" w14:textId="680D3E00" w:rsidR="00830E09" w:rsidRPr="00B321DF" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="61" w:name="_Toc190264017"/>
             <w:r>
               <w:t>P426/C2/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Camp 1986</w:t>
             </w:r>
             <w:bookmarkEnd w:id="61"/>
           </w:p>
           <w:p w14:paraId="5673D64B" w14:textId="2879F822" w:rsidR="00830E09" w:rsidRDefault="00830E09" w:rsidP="00830E09">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15638,51 +15514,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="390B5642" w14:textId="64537FF7" w:rsidR="00091DE8" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C434F7D" w14:textId="4EA64BCF" w:rsidR="00091DE8" w:rsidRPr="00B321DF" w:rsidRDefault="00091DE8" w:rsidP="00091DE8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="62" w:name="_Toc190264018"/>
             <w:r>
               <w:t>P426/C2/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Camp été 1986</w:t>
             </w:r>
             <w:bookmarkEnd w:id="62"/>
           </w:p>
           <w:p w14:paraId="5D4D3F1B" w14:textId="5F81A566" w:rsidR="00091DE8" w:rsidRDefault="00091DE8" w:rsidP="00091DE8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15838,51 +15713,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07 E03 T05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36FC6619" w14:textId="7215BCB3" w:rsidR="003A3769" w:rsidRDefault="00206044" w:rsidP="00206044">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53C0E811" w14:textId="53CC32B4" w:rsidR="003A3769" w:rsidRPr="00B321DF" w:rsidRDefault="003A3769" w:rsidP="003A3769">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="63" w:name="_Toc190264019"/>
             <w:r>
               <w:t>P426/C2/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Jour de l’an 1987</w:t>
             </w:r>
             <w:bookmarkEnd w:id="63"/>
           </w:p>
           <w:p w14:paraId="2A93C5FE" w14:textId="76603FCC" w:rsidR="003A3769" w:rsidRDefault="003A3769" w:rsidP="003A3769">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16180,71 +16054,69 @@
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00191C78" w:rsidRPr="00A674F8" w14:paraId="5DFF8C9C" w14:textId="77777777" w:rsidTr="00313969">
         <w:trPr>
           <w:trHeight w:val="11057"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FACE5FF" w14:textId="77777777" w:rsidR="00BF7584" w:rsidRDefault="00BF7584" w:rsidP="00BF7584">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Boîte 54 Audiovisuel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37003BC8" w14:textId="77777777" w:rsidR="00BF7584" w:rsidRPr="00A674F8" w:rsidRDefault="00BF7584" w:rsidP="00BF7584">
             <w:r>
               <w:t>R08 E04 T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="011A7F0B" w14:textId="373A3917" w:rsidR="00191C78" w:rsidRPr="00A674F8" w:rsidRDefault="00191C78" w:rsidP="00050112">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70886FF5" w14:textId="224F0996" w:rsidR="00191C78" w:rsidRPr="00B321DF" w:rsidRDefault="00191C78" w:rsidP="00050112">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="66" w:name="_Toc190264022"/>
             <w:r>
               <w:t>P426/D</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>VHS (</w:t>
             </w:r>
             <w:r w:rsidR="00CD5130">
               <w:t>avec ou sans copies</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> DVD)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="66"/>
           </w:p>
           <w:p w14:paraId="3D3BF53A" w14:textId="30BC8DBD" w:rsidR="00191C78" w:rsidRDefault="00191C78" w:rsidP="00050112">
@@ -16827,51 +16699,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 copie DVD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="721CE6C8" w14:textId="77777777" w:rsidR="007B302C" w:rsidRDefault="007B302C" w:rsidP="00050112">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CEEAD22" w14:textId="55ED41F1" w:rsidR="007B302C" w:rsidRDefault="007B302C" w:rsidP="00050112">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P426/D1/1,7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A07991D" w14:textId="6ADE1BED" w:rsidR="007B302C" w:rsidRDefault="007B302C" w:rsidP="00050112">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Party de camp, 19 février 1994</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45F4B750" w14:textId="77777777" w:rsidR="00313969" w:rsidRDefault="00313969" w:rsidP="00313969">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -17475,51 +17346,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 copies DVD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04476C2C" w14:textId="430D8D88" w:rsidR="008D4B12" w:rsidRDefault="008D4B12" w:rsidP="008D4B12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BC787AB" w14:textId="519DED60" w:rsidR="008D4B12" w:rsidRDefault="008D4B12" w:rsidP="008D4B12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P426/D1/1,16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70AC717A" w14:textId="52CCA62F" w:rsidR="008D4B12" w:rsidRDefault="002E5B52" w:rsidP="008D4B12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Camp Service Jeunesse, camp d’été au lac Noir, montage, 28 au 30 juillet 1989</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="228A44AA" w14:textId="77777777" w:rsidR="008D4B12" w:rsidRDefault="008D4B12" w:rsidP="008D4B12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -17718,51 +17588,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="088788BE" w14:textId="77777777" w:rsidR="00504BAD" w:rsidRPr="00A674F8" w:rsidRDefault="00504BAD" w:rsidP="00050112">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="529593C0" w14:textId="41E866A4" w:rsidR="00504BAD" w:rsidRPr="00B321DF" w:rsidRDefault="00504BAD" w:rsidP="00050112">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="68" w:name="_Toc190264024"/>
             <w:r>
               <w:t>P426/D2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Disques sonores</w:t>
             </w:r>
             <w:bookmarkEnd w:id="68"/>
           </w:p>
           <w:p w14:paraId="4F520577" w14:textId="3176FB77" w:rsidR="00504BAD" w:rsidRDefault="00AC5474" w:rsidP="00050112">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -18958,77 +18827,79 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="588077013">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="837117948">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="866941686">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2082671580">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="91434464">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
+    <w:rsid w:val="00015C6C"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00037CDF"/>
     <w:rsid w:val="00041B41"/>
     <w:rsid w:val="00050112"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000768AA"/>
     <w:rsid w:val="00080D99"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00091DE8"/>
     <w:rsid w:val="0009662E"/>
     <w:rsid w:val="0009796F"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="000F7D1F"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00102979"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00137865"/>
     <w:rsid w:val="00164003"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001815F7"/>
@@ -19275,50 +19146,51 @@
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB5E94"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BC663A"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BD6B62"/>
     <w:rsid w:val="00BE0513"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7584"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C4171D"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C60AD8"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C63A23"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C74E68"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C85C76"/>
     <w:rsid w:val="00C900A9"/>
+    <w:rsid w:val="00CA0359"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CA7D9D"/>
     <w:rsid w:val="00CB0036"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CB5500"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CD5130"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D0165D"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D20E6D"/>
     <w:rsid w:val="00D251D3"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D34F3B"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00D90EAA"/>
     <w:rsid w:val="00D95E11"/>
     <w:rsid w:val="00D96D72"/>
     <w:rsid w:val="00DA23DC"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
@@ -19371,52 +19243,52 @@
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF6A15"/>
     <w:rsid w:val="00FF6C88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19800,50 +19672,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -20275,51 +20148,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -20692,73 +20565,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>29715</Characters>
+  <Pages>1</Pages>
+  <Words>5410</Words>
+  <Characters>29756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>247</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35047</CharactersWithSpaces>
+  <CharactersWithSpaces>35096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>