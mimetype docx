--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -894,52 +894,57 @@
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="1C12BB53" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00851583">
         <w:t>420</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00851583">
         <w:t>Yvan Lussier et Yolande Lavoie</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B22632">
-        <w:t xml:space="preserve">ca </w:t>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B22632">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B22632">
         <w:t>1950</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00B22632">
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B22632">
         <w:t>1962.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00851583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B72D8">
         <w:t>1 photographie.</w:t>
       </w:r>
       <w:r w:rsidR="00B22632">
@@ -963,52 +968,50 @@
     <w:p w14:paraId="63543C50" w14:textId="77777777" w:rsidR="00B405E3" w:rsidRDefault="00B405E3" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37C2C0E8" w14:textId="6679A24C" w:rsidR="00B405E3" w:rsidRDefault="00B405E3" w:rsidP="00923766">
       <w:r w:rsidRPr="00B405E3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Donation initiale, 17 janvier 2023 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 photographie, roulée, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>n&amp;b</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, prise à la ville de Dolbeau, datant de 1950-1955. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="7D209824" w14:textId="77777777" w:rsidR="00B405E3" w:rsidRPr="00A674F8" w:rsidRDefault="00B405E3" w:rsidP="00923766"/>
     <w:p w14:paraId="2547058E" w14:textId="7881AB35" w:rsidR="00931389" w:rsidRDefault="00B405E3" w:rsidP="00923766">
       <w:r w:rsidRPr="00B405E3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ajout, 30 mars 2023 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1 cm de documents textuels, 1952-1962. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39705921" w14:textId="77777777" w:rsidR="00B405E3" w:rsidRPr="00A674F8" w:rsidRDefault="00B405E3" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
@@ -1021,148 +1024,134 @@
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="0B897180" w14:textId="473E0108" w:rsidR="00851583" w:rsidRDefault="00851583" w:rsidP="00851583">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC4CA1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yvan Lussier est le fils de Wilbrod F. Lussier et </w:t>
+        <w:t xml:space="preserve">Yvan Lussier est le fils de Wilbrod F. Lussier et Anette St-Cyr. Il est né le 7 septembre 1922 et a épousé Yolande Lavoie, fille de Eva Genest et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC4CA1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Euclide Lavoie, le 19 juin 1947, à l'église </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC4CA1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Anette</w:t>
+        <w:t>Ste-Thérèse-d'Avila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC4CA1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> St-Cyr. Il est né le 7 septembre 1922 et a épousé Yolande Lavoie, fille de Eva Genest et </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, à Dolbeau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BA670D" w14:textId="77777777" w:rsidR="00851583" w:rsidRDefault="00851583" w:rsidP="00851583">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D40288" w14:textId="353E0D7E" w:rsidR="00851583" w:rsidRDefault="00851583" w:rsidP="00851583">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC4CA1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Euclide Lavoie, le 19 juin 1947, à l'église </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Nelson Lussier, donateur, est l'un des enfants du couple</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Yvan Lussier et Yolande Lavoie)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC4CA1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ste-Thérèse-d'Avila</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. Nelson est né le 19 mai 1953 à Roberval et s'est marié avec Ginette Simard, fille d'Ulric Simard et de Simonne Lévesque, le 7 juin 1975 à Ste-Elizabeth-de-Proulx. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4652">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il a longtemps travaillé au département de finition de l’usine de Dolbeau (Résolu), maintenant retraité depuis 15 ans (en date de 2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DDB2C6" w14:textId="77777777" w:rsidR="00851583" w:rsidRDefault="00851583" w:rsidP="00851583">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A71FCBE" w14:textId="12203D1C" w:rsidR="00851583" w:rsidRDefault="00851583" w:rsidP="00851583">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC4CA1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, à Dolbeau. </w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>Wilbrod F. Lussier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (grand-père du donateur) est le premier arrivé à Dolbeau. Il a emménagé le </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5501F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23 juillet 1927 et la famille est venu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5501F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> plus tard.</w:t>
@@ -1237,63 +1226,55 @@
       </w:r>
       <w:r w:rsidRPr="007D594D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>était commis comptable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidRPr="007D594D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ous les mois, il allait dans les chantiers de la compagnie pour vérification et fermer les fins de mois. Il sera enrôlé dans l'armé lors de la Seconde Guerre mondiale et retournera cher en 1945. Par la suite, il travaillera à l'ouverture du bureau au centre-ville qui est aujourd'hui la cour municipale sur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">le boulevard </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D594D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wallberg</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Wallberg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8ED69E" w14:textId="77777777" w:rsidR="00851583" w:rsidRDefault="00851583" w:rsidP="00851583">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73DFFB67" w14:textId="4D290A7F" w:rsidR="00851583" w:rsidRDefault="00851583" w:rsidP="00851583">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D594D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M. Lussier déc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1518,53 +1499,59 @@
         <w:t>aurait</w:t>
       </w:r>
       <w:r w:rsidRPr="004F5B93">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> toujours demeuré dans sa maison sur la rue des Pins...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5F30CBE1" w14:textId="2F3E267F" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="004B72D8" w:rsidP="00923766">
+    <w:p w14:paraId="5F30CBE1" w14:textId="215732B2" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="004B72D8" w:rsidP="00923766">
       <w:r w:rsidRPr="004B72D8">
         <w:t>M. Nelson Lussier, donateur, a contacté la Société d'histoire le 17 janvier 2023 pour ouvrir un fonds. La première photographie a été donnée le 30 janvier 2023 et le contrat a été signé à cette même date.</w:t>
+      </w:r>
+      <w:r w:rsidR="0033363C" w:rsidRPr="0033363C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0033363C" w:rsidRPr="0033363C">
+        <w:t>Un ajout a été fait le 29 mars 2023. Il s'agit d'un cm de documents textuels (voir le dossier Conditions de travail).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="24DEE53A" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
@@ -1608,78 +1595,171 @@
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="16F219AD" w14:textId="60CFB9AB" w:rsidR="00B405E3" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7FED98A5" w14:textId="1E94A9A0" w:rsidR="0033363C" w:rsidRPr="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033363C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033363C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45741AAB" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C"/>
+    <w:p w14:paraId="59B43EE3" w14:textId="46CA4E78" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EE0AC5" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C"/>
+    <w:p w14:paraId="556C1880" w14:textId="6A049C6B" w:rsidR="0033363C" w:rsidRPr="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033363C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033363C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4786A795" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C"/>
+    <w:p w14:paraId="2EF4BA92" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>anglais</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="23AF16E1" w14:textId="7DA6453B" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>français</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="024E5CF5" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:bookmarkStart w:id="1" w:name="_Toc131062377"/>
+    </w:p>
+    <w:p w14:paraId="7506E5EA" w14:textId="6CDD568D" w:rsidR="0033363C" w:rsidRPr="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033363C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AF3D57" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C"/>
+    <w:p w14:paraId="71D10BD8" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:r>
+        <w:t>Boîte 1 (standard, multiple)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC0441E" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:r>
+        <w:t>R07 E04 T03 P02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A022D69" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C">
+      <w:r>
+        <w:t>P420/A1/1 et P420/B1/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6094C805" w14:textId="77777777" w:rsidR="0033363C" w:rsidRDefault="0033363C" w:rsidP="0033363C"/>
     <w:p w14:paraId="123F20FF" w14:textId="17B5DE59" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc131062377"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B22632">
         <w:t>420</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="276DFC9B" w:rsidR="00C70C4E" w:rsidRDefault="00B3401B" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1952-1962. – 1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41808BC4" w14:textId="77777777" w:rsidR="00B3401B" w:rsidRDefault="00B3401B" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -1708,82 +1788,77 @@
     <w:p w14:paraId="1D247AB4" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w14:paraId="1B841619" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3550743B" w14:textId="35D8CDD5" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="004C3752" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Originaux. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="71135BE9" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc131062378"/>
-      <w:r>
+      <w:bookmarkStart w:id="2" w:name="_Toc131062378"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B22632">
         <w:t>420</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00B22632">
         <w:t>Usine de pâtes et papier Dolbeau</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="3CB76601" w:rsidR="00B25321" w:rsidRDefault="00B3401B" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>– 1952-1962. – 1 cm de documents textuels</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>– 1952-1962. – 1 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D1159E" w14:textId="77777777" w:rsidR="00B3401B" w:rsidRDefault="00B3401B" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="21E16929" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00090AAC">
         <w:t xml:space="preserve">le dossier </w:t>
       </w:r>
       <w:r w:rsidR="00090AAC" w:rsidRPr="00090AAC">
         <w:rPr>
@@ -1832,125 +1907,115 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="31275FF4" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc131062379"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc131062379"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00B22632">
               <w:t>420</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00B22632">
               <w:t>Conditions de travail</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="4C7EE982" w:rsidR="00E57F6F" w:rsidRDefault="00B22632" w:rsidP="00B22632">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>–</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 1952-1962. – 1 cm de documents textuels; 2 livrets</w:t>
+              <w:t>– 1952-1962. – 1 cm de documents textuels; 2 livrets</w:t>
             </w:r>
             <w:r w:rsidR="00B3401B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, 10 x 7,2 cm et 17 x 10 cm. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="78816016" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="165029A6" w14:textId="5A84B9B1" w:rsidR="00B22632" w:rsidRPr="00B3401B" w:rsidRDefault="00B22632" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3401B">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C7D399C" w14:textId="4E5969A3" w:rsidR="00090AAC" w:rsidRDefault="00090AAC" w:rsidP="00090AAC">
             <w:r>
-              <w:t>Ce dossier</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> comprend deux livrets d’employés représentatifs des conditions de travail au moulin de Dolbeau entre 1952 et 1962. </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend deux livrets d’employés représentatifs des conditions de travail au moulin de Dolbeau entre 1952 et 1962. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12DE88A6" w14:textId="77777777" w:rsidR="00090AAC" w:rsidRDefault="00090AAC" w:rsidP="00090AAC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30D49FC8" w14:textId="6B1800AB" w:rsidR="00B22632" w:rsidRDefault="00B3401B" w:rsidP="00B3401B">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2102,176 +2167,165 @@
           </w:p>
           <w:p w14:paraId="25924F9C" w14:textId="77777777" w:rsidR="00B3401B" w:rsidRDefault="00B3401B" w:rsidP="00B3401B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="006D5D5E"/>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="348A9AB6" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="004C3752" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc131062380"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc131062380"/>
       <w:r>
         <w:t>P420</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="31E62258" w:rsidR="00696AE2" w:rsidRDefault="004C3752" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1950-1955</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">photographie. </w:t>
+        <w:t xml:space="preserve"> 1950-1955. – 1 photographie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FEE70C" w14:textId="77777777" w:rsidR="004C3752" w:rsidRDefault="004C3752" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="094B4484" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00090AAC">
         <w:t xml:space="preserve">le dossier </w:t>
       </w:r>
       <w:r w:rsidR="00090AAC" w:rsidRPr="00090AAC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Photographies</w:t>
       </w:r>
       <w:r w:rsidR="00090AAC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="0F97C994" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="004C3752" w:rsidP="00696AE2">
       <w:r>
         <w:t>Originale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="2754DEC3" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc131062381"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc131062381"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="004C3752">
         <w:t>420</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="4002D7EE" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00090AAC">
         <w:t xml:space="preserve">le dossier </w:t>
       </w:r>
       <w:r w:rsidR="00090AAC" w:rsidRPr="00090AAC">
         <w:rPr>
           <w:i/>
@@ -2319,109 +2373,102 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="675B7674" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc131062382"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc131062382"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="004C3752">
               <w:t>420</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00090AAC">
               <w:t>Événements religieux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="415881FD" w14:textId="1013BC15" w:rsidR="004C3752" w:rsidRDefault="004C3752" w:rsidP="004C3752">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1950-1955. – 1 photographie</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+              <w:t xml:space="preserve"> 1950-1955. – 1 photographie; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, papier photo carton, 18 x 45 cm. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="65012BDD" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78FCB34B" w14:textId="0828D88E" w:rsidR="004C3752" w:rsidRDefault="004C3752" w:rsidP="007F33D1">
             <w:pPr>
@@ -2660,131 +2707,131 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70B1D811" w14:textId="77777777" w:rsidR="001F10B6" w:rsidRDefault="001F10B6" w:rsidP="00923766">
+    <w:p w14:paraId="51C2978A" w14:textId="77777777" w:rsidR="00E84628" w:rsidRDefault="00E84628" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF4F968" w14:textId="77777777" w:rsidR="001F10B6" w:rsidRDefault="001F10B6" w:rsidP="00923766">
+    <w:p w14:paraId="77F5165D" w14:textId="77777777" w:rsidR="00E84628" w:rsidRDefault="00E84628" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -2807,51 +2854,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="18658D03" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="003E2621" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -2882,70 +2929,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59B2ED01" w14:textId="77777777" w:rsidR="001F10B6" w:rsidRDefault="001F10B6" w:rsidP="00923766">
+    <w:p w14:paraId="381E8F4B" w14:textId="77777777" w:rsidR="00E84628" w:rsidRDefault="00E84628" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39B809BB" w14:textId="77777777" w:rsidR="001F10B6" w:rsidRDefault="001F10B6" w:rsidP="00923766">
+    <w:p w14:paraId="566FC3CD" w14:textId="77777777" w:rsidR="00E84628" w:rsidRDefault="00E84628" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E764726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C86433DA"/>
     <w:lvl w:ilvl="0" w:tplc="552611EC">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3128,118 +3175,120 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2126149724">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1140416806">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00090AAC"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="00193AB0"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F10B6"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00330F56"/>
+    <w:rsid w:val="0033363C"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003E2621"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004B72D8"/>
     <w:rsid w:val="004C3752"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00655D9C"/>
@@ -3311,107 +3360,108 @@
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
+    <w:rsid w:val="00E84628"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3743,50 +3793,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4293,51 +4344,51 @@
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00B22632"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4669,72 +4720,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>5550</Characters>
+  <Pages>6</Pages>
+  <Words>1052</Words>
+  <Characters>5786</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6545</CharactersWithSpaces>
+  <CharactersWithSpaces>6825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>