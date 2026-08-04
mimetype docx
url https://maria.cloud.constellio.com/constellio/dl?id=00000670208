--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -397,1647 +397,1647 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00C445E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C445E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00C445E4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B477916" w14:textId="00168547" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="7B477916" w14:textId="00168547" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013621" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/A Documents familiaux</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013621 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FFD2FCF" w14:textId="4A310B01" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="7FFD2FCF" w14:textId="4A310B01" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013622" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/A1 </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013622 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F200AEA" w14:textId="4E95E4EB" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="2F200AEA" w14:textId="4E95E4EB" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013623" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/A1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013623 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B4F9071" w14:textId="6E7A9436" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="7B4F9071" w14:textId="6E7A9436" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013624" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/A1/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013624 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36652C4C" w14:textId="5EF5FCBE" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="36652C4C" w14:textId="5EF5FCBE" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013625" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/A1/3 : </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013625 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62613327" w14:textId="5B164908" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="62613327" w14:textId="5B164908" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013626" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B Documents professionnels</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013626 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45F44D50" w14:textId="22BFF731" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="45F44D50" w14:textId="22BFF731" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013627" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B1 Humour</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013627 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4846D05A" w14:textId="5B1409AF" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="4846D05A" w14:textId="5B1409AF" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013628" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B1/1 : Caricatures</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013628 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FB3E1D0" w14:textId="32470450" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="5FB3E1D0" w14:textId="32470450" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013629" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B2 Groupes Visuel Art et Impact 13</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013629 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12EACF98" w14:textId="7169207F" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="12EACF98" w14:textId="7169207F" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013630" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B2/1 : Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013630 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="552AA454" w14:textId="11D6CDA0" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="552AA454" w14:textId="11D6CDA0" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013631" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B2/2 : Albums</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013631 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FEF0780" w14:textId="7607D9B7" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="5FEF0780" w14:textId="7607D9B7" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013632" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B2/3 : Affiches</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013632 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FFFA34C" w14:textId="63C710A6" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="6FFFA34C" w14:textId="63C710A6" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013633" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B2/4 : Dessins</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013633 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D2886BB" w14:textId="7D7A025F" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="3D2886BB" w14:textId="7D7A025F" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013634" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B2/5 : Communications</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013634 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56C591F8" w14:textId="6963AAFB" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="56C591F8" w14:textId="6963AAFB" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013635" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/B3</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013635 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="747DAF5B" w14:textId="633CCE6E" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="747DAF5B" w14:textId="633CCE6E" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013636" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/B3/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013636 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14BD3537" w14:textId="19A55FB1" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="14BD3537" w14:textId="19A55FB1" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013637" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013637 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39AF3BE6" w14:textId="60AFBB3B" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="39AF3BE6" w14:textId="60AFBB3B" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013638" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/C1 Enregistrements sonores</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013638 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1299B3E2" w14:textId="7423A02E" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="1299B3E2" w14:textId="7423A02E" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013639" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/C1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013639 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D96A9F6" w14:textId="666A45A5" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="2D96A9F6" w14:textId="666A45A5" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013640" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P417/C2 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013640 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08031970" w14:textId="4DBAE5C5" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="08031970" w14:textId="4DBAE5C5" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013641" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/C2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013641 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F393B5" w14:textId="5BD97948" w:rsidR="00C445E4" w:rsidRDefault="00502DE9">
+    <w:p w14:paraId="79F393B5" w14:textId="5BD97948" w:rsidR="00C445E4" w:rsidRDefault="00C445E4">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122013642" w:history="1">
-        <w:r w:rsidR="00C445E4" w:rsidRPr="009E6DFA">
+        <w:r w:rsidRPr="009E6DFA">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P417/C2/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc122013642 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C445E4">
-[...5 lines deleted...]
-        <w:r w:rsidR="00C445E4">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00C445E4">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="0DB8CD6F" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
@@ -2082,51 +2082,61 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 1985-1997. – 27 dessins (1,8 cm). – 11,1 cm de documents textuels (dont des coupures de presse). </w:t>
       </w:r>
       <w:r w:rsidR="00F7672D" w:rsidRPr="00567126">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 207 photographies (dont 1 photocopie, 205 photographies originales, 1 collage).</w:t>
       </w:r>
       <w:r w:rsidR="00F7672D">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 1 carte de souhaits. – 7 affiches (5 originales, 2 photocopies). </w:t>
       </w:r>
       <w:r w:rsidR="0034536F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1 photographie numérique d’un document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5328D6F0" w14:textId="04D2DC6F" w:rsidR="003B4A90" w:rsidRPr="00A674F8" w:rsidRDefault="003B4A90" w:rsidP="00923766"/>
-    <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="4DDCFDC2" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r>
+        <w:t>Collation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2547058E" w14:textId="31FFE7C0" w:rsidR="00931389" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r>
+        <w:t>27 dessins (1,8 cm). – 11,1 cm de documents textuels (dont des coupures de presse). – 207 photographies (dont 1 photocopie, 205 photographies originales, 1 collage). – 1 carte de souhaits. – 7 affiches (5 originales, 2 photocopies).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C489793" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="00A674F8" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
@@ -2287,51 +2297,160 @@
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="08AFA5FB" w14:textId="7DD9D04E" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5EC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557F536B" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B0036B" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4864F2E5" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6"/>
+    <w:p w14:paraId="23CA6DBA" w14:textId="71432FDF" w:rsidR="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5EC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771BB797" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E03676" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte 1 (standard) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F96280E" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:t>R07 E04 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8B7D1A" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:t>P417/B2 Groupes Visuel Art et Impact 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684B0404" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E608CA" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Boîte 14 (hors format) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EBE01C" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:t>R00 E01 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B016AE2" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6">
+      <w:r w:rsidRPr="002B5EC6">
+        <w:t>P417/B1/1 Caricatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D06BB7B" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="002B5EC6" w:rsidRDefault="002B5EC6" w:rsidP="002B5EC6"/>
+    <w:p w14:paraId="2A34019A" w14:textId="77777777" w:rsidR="002B5EC6" w:rsidRPr="00A674F8" w:rsidRDefault="002B5EC6" w:rsidP="00923766"/>
     <w:p w14:paraId="03C1E00B" w14:textId="77777777" w:rsidR="00F7672D" w:rsidRPr="00DD6FFB" w:rsidRDefault="00F7672D" w:rsidP="00F7672D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6FFB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Localisations : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBCB67A" w14:textId="77777777" w:rsidR="00F7672D" w:rsidRDefault="00F7672D" w:rsidP="00F7672D"/>
     <w:p w14:paraId="45B12DCD" w14:textId="77777777" w:rsidR="00F7672D" w:rsidRDefault="00F7672D" w:rsidP="00F7672D">
       <w:r>
         <w:t>P417/B1/1 –</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Caricatures </w:t>
       </w:r>
       <w:r>
@@ -2352,51 +2471,50 @@
       <w:r>
         <w:t xml:space="preserve">P417/B2 – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Groupes Visuel Art et Impact 13</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FFB">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>R07 E06 T01</w:t>
       </w:r>
       <w:r>
         <w:t>, boîte 1 (format standard)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C91DADB" w14:textId="7C60D69B" w:rsidR="00F7672D" w:rsidRDefault="00F7672D" w:rsidP="00F7672D">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">P417/B2/3 – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>4 affiches grand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FFB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> format</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s : </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FFB">
         <w:rPr>
@@ -2740,51 +2858,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="7B43844E" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc122013623"/>
             <w:r>
               <w:t>P417</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Texte20"/>
             <w:r w:rsidR="00AB6798">
@@ -2850,51 +2967,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="3690F7D5" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc122013624"/>
             <w:r>
               <w:t>P417</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2957,51 +3073,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="46F493D1" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="003F68FD" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc122013625"/>
             <w:r>
               <w:t>P417</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3246,51 +3361,50 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 14</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="5CB90DBA" w:rsidR="001A788A" w:rsidRPr="00A674F8" w:rsidRDefault="001A788A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A788A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(grand format)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="49D7AD83" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc122013628"/>
             <w:r>
               <w:t>P417</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Caricatures</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="29221243" w:rsidR="00C11F5D" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
@@ -3576,51 +3690,50 @@
             </w:r>
             <w:r w:rsidR="00F0578A" w:rsidRPr="00F0578A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="287E94F5" w14:textId="16D83746" w:rsidR="00E964FA" w:rsidRPr="00A674F8" w:rsidRDefault="00E964FA" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="3C3EF343" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc122013630"/>
             <w:r>
               <w:t>P417</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001A788A">
               <w:t>Coupures de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="7F1877F6" w14:textId="71AC29DB" w:rsidR="00C11F5D" w:rsidRDefault="001A788A" w:rsidP="001A788A">
@@ -3855,51 +3968,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="65BDFF25" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc122013631"/>
             <w:r>
               <w:t>P417</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003377A3">
               <w:t>Albums</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
@@ -4191,109 +4303,92 @@
           <w:p w14:paraId="39C823ED" w14:textId="77777777" w:rsidR="00930FA0" w:rsidRDefault="00930FA0" w:rsidP="00930FA0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 14</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28A82BDA" w14:textId="77777777" w:rsidR="00930FA0" w:rsidRDefault="00930FA0" w:rsidP="00930FA0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A788A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> format)</w:t>
+              <w:t>(grand format)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60CE709A" w14:textId="77777777" w:rsidR="00F7672D" w:rsidRDefault="00F7672D" w:rsidP="00930FA0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="340F3912" w14:textId="77777777" w:rsidR="00F7672D" w:rsidRDefault="00F7672D" w:rsidP="00930FA0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">R14 E02 T06 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39543333" w14:textId="7642B865" w:rsidR="00F7672D" w:rsidRPr="00A674F8" w:rsidRDefault="00F7672D" w:rsidP="00F7672D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7672D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4 affiches grands formats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AC54760" w14:textId="1DDDC428" w:rsidR="003C3ADF" w:rsidRPr="00B321DF" w:rsidRDefault="003C3ADF" w:rsidP="003C3ADF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc122013632"/>
             <w:r>
               <w:t>P417/B2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Affiches</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="7630E1B6" w14:textId="7F172BBF" w:rsidR="0079387B" w:rsidRDefault="003C3ADF" w:rsidP="003C3ADF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4493,51 +4588,50 @@
             <w:r w:rsidR="00C40D20">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CD49937" w14:textId="71045F67" w:rsidR="003C3ADF" w:rsidRDefault="00930FA0" w:rsidP="00930FA0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="778E7A09" w14:textId="2B89C64B" w:rsidR="003C3ADF" w:rsidRPr="00B321DF" w:rsidRDefault="003C3ADF" w:rsidP="003C3ADF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc122013633"/>
             <w:r>
               <w:t>P417/B2/4 : Dessins</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="2FEC9C6A" w14:textId="5504E848" w:rsidR="003C3ADF" w:rsidRDefault="003C3ADF" w:rsidP="003C3ADF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1985. – 1 dessin petit format (original). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23394CC6" w14:textId="77777777" w:rsidR="003C3ADF" w:rsidRDefault="003C3ADF" w:rsidP="003C3ADF"/>
@@ -4668,51 +4762,50 @@
             </w:r>
             <w:r w:rsidR="00C40D20" w:rsidRPr="00C40D20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78558FA1" w14:textId="6F5B5DCF" w:rsidR="00867DB9" w:rsidRDefault="00867DB9" w:rsidP="00867DB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7751FC8B" w14:textId="1487E724" w:rsidR="00867DB9" w:rsidRPr="00B321DF" w:rsidRDefault="00867DB9" w:rsidP="00867DB9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc122013634"/>
             <w:r>
               <w:t>P417/B2/5 : Communications</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="1F525B3B" w14:textId="62C6092A" w:rsidR="00867DB9" w:rsidRDefault="00867DB9" w:rsidP="00867DB9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1985-1996. – 0,1 cm de documents textuels. </w:t>
             </w:r>
             <w:r w:rsidR="0034536F">
               <w:rPr>
@@ -4729,59 +4822,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BA174CE" w14:textId="31766EDB" w:rsidR="00E002BE" w:rsidRPr="00E002BE" w:rsidRDefault="00E002BE" w:rsidP="00867DB9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres d’invitations à des expositions d’art ou bien encore des événements et discussions portant aussi sur l’art. </w:t>
             </w:r>
             <w:r w:rsidR="0034536F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Grande carte de signatures prise en photo, original non conservé po</w:t>
-[...7 lines deleted...]
-              <w:t>ur cause de moisissures et de déchets organiques.</w:t>
+              <w:t>Grande carte de signatures prise en photo, original non conservé pour cause de moisissures et de déchets organiques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32187C61" w14:textId="77777777" w:rsidR="00867DB9" w:rsidRPr="006B79ED" w:rsidRDefault="00867DB9" w:rsidP="00867DB9"/>
           <w:p w14:paraId="70686928" w14:textId="77777777" w:rsidR="00867DB9" w:rsidRDefault="00867DB9" w:rsidP="00867DB9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="024F8CE3" w14:textId="77777777" w:rsidR="00867DB9" w:rsidRPr="00867DB9" w:rsidRDefault="00867DB9" w:rsidP="00867DB9">
             <w:r w:rsidRPr="00867DB9">
               <w:t xml:space="preserve">8 ½ x 11 po, n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70970E27" w14:textId="38A31B3D" w:rsidR="00867DB9" w:rsidRDefault="00867DB9" w:rsidP="00867DB9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -4816,109 +4901,108 @@
             <w:r w:rsidR="0034536F">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CCA2111" w14:textId="77777777" w:rsidR="0034536F" w:rsidRDefault="0034536F" w:rsidP="00867DB9"/>
           <w:p w14:paraId="4E2F0162" w14:textId="5DEFF513" w:rsidR="0034536F" w:rsidRDefault="0034536F" w:rsidP="00867DB9">
             <w:r>
               <w:t xml:space="preserve">Disque dur externe Archives 1 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09328A07" w14:textId="5A035DB6" w:rsidR="00867DB9" w:rsidRDefault="0034536F" w:rsidP="00867DB9">
             <w:r>
               <w:t>Photographie numérique.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05741D83" w14:textId="3A772E28" w:rsidR="00867DB9" w:rsidRDefault="00867DB9" w:rsidP="00867DB9"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="200664F2" w14:textId="15AFD627" w:rsidR="001A788A" w:rsidRDefault="001A788A" w:rsidP="00696AE2"/>
     <w:p w14:paraId="15B763F2" w14:textId="77777777" w:rsidR="003377A3" w:rsidRDefault="003377A3" w:rsidP="00696AE2"/>
     <w:p w14:paraId="10CA715B" w14:textId="2F401BEC" w:rsidR="001A788A" w:rsidRPr="00A674F8" w:rsidRDefault="001A788A" w:rsidP="001A788A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc122013635"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc122013635"/>
       <w:r>
         <w:t>P417/B</w:t>
       </w:r>
       <w:r w:rsidR="003377A3">
         <w:t>3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416B6D6D" w14:textId="77777777" w:rsidR="001A788A" w:rsidRPr="00A674F8" w:rsidRDefault="001A788A" w:rsidP="001A788A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A788A" w:rsidRPr="00A674F8" w14:paraId="290F2504" w14:textId="77777777" w:rsidTr="00923F8A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5151BF5F" w14:textId="77777777" w:rsidR="001A788A" w:rsidRPr="00A674F8" w:rsidRDefault="001A788A" w:rsidP="00923F8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48277202" w14:textId="36BBBF93" w:rsidR="001A788A" w:rsidRPr="00B321DF" w:rsidRDefault="001A788A" w:rsidP="00923F8A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc122013636"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc122013636"/>
             <w:r>
               <w:t>P417</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="003377A3">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4936,100 +5020,100 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C4D900B" w14:textId="77777777" w:rsidR="001A788A" w:rsidRDefault="001A788A" w:rsidP="00923F8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="369BBD41" w14:textId="77777777" w:rsidR="001A788A" w:rsidRDefault="001A788A" w:rsidP="00923F8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FB8367D" w14:textId="77777777" w:rsidR="001A788A" w:rsidRPr="00A674F8" w:rsidRDefault="001A788A" w:rsidP="00923F8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74B2F769" w14:textId="77777777" w:rsidR="001A788A" w:rsidRPr="00A674F8" w:rsidRDefault="001A788A" w:rsidP="00696AE2"/>
     <w:p w14:paraId="017544C2" w14:textId="65731266" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0A95C613" w14:textId="2EDC7369" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="00287473"/>
     <w:p w14:paraId="0B14C835" w14:textId="2FD78581" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc122013637"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc122013637"/>
       <w:r>
         <w:t>P417/</w:t>
       </w:r>
       <w:r w:rsidR="0012307F">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="375144A3" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="003F68FD"/>
     <w:p w14:paraId="43C30193" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00AB6798" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B202E82" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5125,64 +5209,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="158165D4" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD"/>
     <w:p w14:paraId="202C3A0E" w14:textId="207A7A17" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc122013638"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc122013638"/>
       <w:r>
         <w:t>P417/</w:t>
       </w:r>
       <w:r w:rsidR="0012307F">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Enregistrements sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5BBBDBDD" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD"/>
     <w:p w14:paraId="50EE90A4" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00AB6798" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2FB7DF" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5247,58 +5331,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46A2A8FA" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="693957AF" w14:textId="5B875E93" w:rsidR="003F68FD" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc122013639"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc122013639"/>
             <w:r>
               <w:t>P417/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -5307,148 +5390,147 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="57E5BEBF" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23D38DFD" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05FAEC45" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="633BBFAD" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="001A788A"/>
     <w:p w14:paraId="06353EBF" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD"/>
     <w:p w14:paraId="43B4D245" w14:textId="4C58C349" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc122013640"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc122013640"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P417/</w:t>
       </w:r>
       <w:r w:rsidR="0012307F">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r>
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="0AF37357" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F68FD" w:rsidRPr="00A674F8" w14:paraId="3CCEB961" w14:textId="77777777" w:rsidTr="00C94312">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="389C9504" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A0D8E12" w14:textId="63DEEAE8" w:rsidR="003F68FD" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc122013641"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc122013641"/>
             <w:r>
               <w:t>P417/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -5457,105 +5539,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="25103DA7" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B1A05D5" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="305EB83D" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F68FD" w:rsidRPr="00A674F8" w14:paraId="2EEF333F" w14:textId="77777777" w:rsidTr="00C94312">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="61AA8113" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="652690A3" w14:textId="224B77E6" w:rsidR="003F68FD" w:rsidRPr="00B321DF" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc122013642"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc122013642"/>
             <w:r>
               <w:t>P417/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -5564,171 +5645,171 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1387BC25" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5949A5BE" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="00C94312">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79683CBE" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRDefault="003F68FD" w:rsidP="00C94312"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="298DB2DB" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD"/>
     <w:p w14:paraId="3C135386" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="003F68FD"/>
     <w:p w14:paraId="5A4458F0" w14:textId="77777777" w:rsidR="003F68FD" w:rsidRPr="00A674F8" w:rsidRDefault="003F68FD" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3629CC07" w14:textId="77777777" w:rsidR="00502DE9" w:rsidRDefault="00502DE9" w:rsidP="00923766">
+    <w:p w14:paraId="0EDBC9D8" w14:textId="77777777" w:rsidR="006E36F8" w:rsidRDefault="006E36F8" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="164BD4AE" w14:textId="77777777" w:rsidR="00502DE9" w:rsidRDefault="00502DE9" w:rsidP="00923766">
+    <w:p w14:paraId="10B2CC17" w14:textId="77777777" w:rsidR="006E36F8" w:rsidRDefault="006E36F8" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -5751,51 +5832,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="4D2E5738" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5844,70 +5925,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CF81881" w14:textId="77777777" w:rsidR="00502DE9" w:rsidRDefault="00502DE9" w:rsidP="00923766">
+    <w:p w14:paraId="194C08ED" w14:textId="77777777" w:rsidR="006E36F8" w:rsidRDefault="006E36F8" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7994A293" w14:textId="77777777" w:rsidR="00502DE9" w:rsidRDefault="00502DE9" w:rsidP="00923766">
+    <w:p w14:paraId="1D8A3820" w14:textId="77777777" w:rsidR="006E36F8" w:rsidRDefault="006E36F8" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="179614D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E63E64"/>
     <w:lvl w:ilvl="0" w:tplc="A2AC1E24">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6090,69 +6171,69 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1930232846">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1743530104">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00027817"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
@@ -6160,133 +6241,137 @@
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00114822"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="0012307F"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00141161"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001A788A"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002178B8"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002B054C"/>
+    <w:rsid w:val="002B5EC6"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="0031279E"/>
     <w:rsid w:val="003377A3"/>
     <w:rsid w:val="0034536F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B4A90"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C3ADF"/>
     <w:rsid w:val="003F68FD"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004C004F"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00502DE9"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00567126"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="0060300C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00632776"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B79ED"/>
+    <w:rsid w:val="006E36F8"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="0079387B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="007F3941"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00867DB9"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008F6D46"/>
     <w:rsid w:val="0091034F"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00930FA0"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009660EB"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00980F31"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A77BA5"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC573E"/>
+    <w:rsid w:val="00AF221C"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B3413A"/>
     <w:rsid w:val="00B37E32"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C16B42"/>
     <w:rsid w:val="00C16F31"/>
     <w:rsid w:val="00C40995"/>
@@ -6336,75 +6421,75 @@
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F87851"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FC6678"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6736,84 +6821,84 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -7286,51 +7371,51 @@
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="003F68FD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7662,79 +7747,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1375</Words>
-  <Characters>7567</Characters>
+  <Words>1443</Words>
+  <Characters>7937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8925</CharactersWithSpaces>
+  <CharactersWithSpaces>9362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>