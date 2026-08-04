--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -302,93 +302,92 @@
         <w:t>26 août 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="2C002F30" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00C17ECF" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Pré</w:t>
       </w:r>
       <w:r w:rsidR="00DA6900">
         <w:t>traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C05D24E" w14:textId="6735ED7A" w:rsidR="002E66ED" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc112417081" w:history="1">
         <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="002E66ED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="002E66ED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002E66ED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417081 \h </w:instrText>
         </w:r>
@@ -399,1834 +398,1887 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="002E66ED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002E66ED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="002E66ED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06620003" w14:textId="7DB0E610" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="06620003" w14:textId="7DB0E610" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417082" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A Documents Shayne Gauthier</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417082 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78A7285C" w14:textId="29C62794" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="78A7285C" w14:textId="29C62794" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417083" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A1 Vie personnelle</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417083 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FC4573F" w14:textId="74B32C1B" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3FC4573F" w14:textId="74B32C1B" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417084" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A1/1 : Cartes d’identité</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417084 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A53CF3F" w14:textId="3DC7965F" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A53CF3F" w14:textId="3DC7965F" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417085" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P408/A1/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417085 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C42890B" w14:textId="1BB88DFC" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C42890B" w14:textId="1BB88DFC" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417086" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A2 Vie scolaire</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417086 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F9026B8" w14:textId="18B3C3D6" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F9026B8" w14:textId="18B3C3D6" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417087" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A2/1 : Album de finissants</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417087 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="282A0B68" w14:textId="440E596D" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="282A0B68" w14:textId="440E596D" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417088" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A3 Vie sportive et carrière</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417088 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70044ED9" w14:textId="7C93E7C7" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="70044ED9" w14:textId="7C93E7C7" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417089" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A3/1 : Revues de presse</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417089 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7051D244" w14:textId="1BDD70D3" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7051D244" w14:textId="1BDD70D3" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417090" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A3/2 : Livrets de saison</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417090 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DFC693A" w14:textId="77CD2E45" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0DFC693A" w14:textId="77CD2E45" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417091" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/A3/3 : Livrets de saison</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417091 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="275D868D" w14:textId="21A5C047" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="275D868D" w14:textId="21A5C047" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417092" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417092 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49FF96B4" w14:textId="0667531C" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="49FF96B4" w14:textId="0667531C" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417093" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417093 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D455C2B" w14:textId="51C1643E" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D455C2B" w14:textId="51C1643E" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417094" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P408/B1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417094 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18EDC33A" w14:textId="5097E418" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18EDC33A" w14:textId="5097E418" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417095" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/B2</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417095 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7467473B" w14:textId="7E1F9F04" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7467473B" w14:textId="7E1F9F04" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417096" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P408/B2/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417096 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3924A75B" w14:textId="3E1D756F" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3924A75B" w14:textId="3E1D756F" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417097" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P408/B2/2 : </w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417097 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E3530E3" w14:textId="16622410" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E3530E3" w14:textId="16622410" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417098" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417098 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69A164B5" w14:textId="62C3639C" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69A164B5" w14:textId="62C3639C" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417099" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/C1 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417099 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FA15156" w14:textId="69F26334" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6FA15156" w14:textId="69F26334" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417100" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/C1/1 : DVD</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417100 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1ABA4B6D" w14:textId="5A51F5A5" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1ABA4B6D" w14:textId="5A51F5A5" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417101" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/C1/2 : VHS-C</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417101 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77EC5FBF" w14:textId="3D449CF0" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="77EC5FBF" w14:textId="3D449CF0" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417102" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/D Objets</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417102 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="422229B5" w14:textId="47F5D7F0" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="422229B5" w14:textId="47F5D7F0" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417103" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/D1 Plaque</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417103 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33A6E064" w14:textId="1CB8E25C" w:rsidR="002E66ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33A6E064" w14:textId="1CB8E25C" w:rsidR="002E66ED" w:rsidRDefault="002E66ED">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc112417104" w:history="1">
-        <w:r w:rsidR="002E66ED" w:rsidRPr="003C7B30">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="003C7B30">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P408/D1/1 :</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc112417104 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E66ED">
-[...5 lines deleted...]
-        <w:r w:rsidR="002E66ED">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="002E66ED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="060EACBF" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc112417081"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="481678D1" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00C17ECF">
+    <w:p w14:paraId="7C495B78" w14:textId="481678D1" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00C17ECF">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C17ECF">
         <w:t>408</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00C17ECF">
         <w:t>Famille Patrice Gauthier (Shayne Gauthier)</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C17ECF">
-        <w:t>1992]-2022.</w:t>
+        <w:t>1992]-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C17ECF">
+        <w:t>2022.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C17ECF">
         <w:t xml:space="preserve">24,2 cm linéaires de documents textuels. – 679 photographies (268 originales, 411 de plus en comptant celles dans les coupures de presse, livres et livrets). – 14 cassettes VHS-C estimées à </w:t>
       </w:r>
       <w:r w:rsidR="00C17ECF" w:rsidRPr="00D96EDF">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X heures d'images en mouvement</w:t>
       </w:r>
       <w:r w:rsidR="00C17ECF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E66ED">
         <w:t xml:space="preserve"> – 1 objet (1 plaque identifiée). </w:t>
       </w:r>
       <w:r w:rsidR="00D96EDF" w:rsidRPr="00C95BE8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>– 3430 fichiers numériques (photographies et vidéos</w:t>
       </w:r>
       <w:r w:rsidR="00673E81">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, total de 16 Go</w:t>
       </w:r>
       <w:r w:rsidR="00D96EDF" w:rsidRPr="00C95BE8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C95BE8" w:rsidRPr="00C95BE8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> (à décrire pour les quantités exactes de chaque format).</w:t>
       </w:r>
       <w:r w:rsidR="00C95BE8">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D96CF3" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00C17ECF"/>
+    <w:p w14:paraId="718D5C96" w14:textId="0EAFA33D" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Collation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031F13A7" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189"/>
+    <w:p w14:paraId="5725DFCD" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>24,2 cm linéaires de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6307984F" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>679 photographies (268 originales, 411 de plus en comptant celles dans les coupures de presse, livres et livrets)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356AEA90" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t xml:space="preserve">Ajout 24 août 2022 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B56450" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189"/>
+    <w:p w14:paraId="06D62E47" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>14 cassettes VHS-C (7 heures 23 minutes 33 secondes d'images en mouvement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B7999F" w14:textId="61BA0BC5" w:rsidR="00904189" w:rsidRPr="00A674F8" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t xml:space="preserve">6 CD et 1 clé USB (8 Go) contenant : 3 187 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>fichier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> JPG; 1 document Word; 17 liens Internet; 29 fichiers BMP; 8 fichiers TIF; 3 fichiers WEBP; 47 fichiers MOV (27 min. 1 sec. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vidéos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>); 5 fichiers JPEG; 1 fichier MP4; 1 fichier HTM; 5 fichiers CSS; 1 fichier INF; 1 fichier TXT; 1 fichier EXE estimé à X heures d'images en mouvement et X heures d'enregistrements sonores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2238,112 +2290,124 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="51D4244B" w14:textId="38FD8560" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
         <w:t xml:space="preserve">C’est à Sainte-Marguerite-Marie, au Lac-Saint-Jean, que vient au monde Shayne, le fils de Patrice Gauthier et de Marie-Anne Charbonneau, en février 1992. Né dans une famille de sportifs, il est initié très tôt au judo et au hockey, puis à la course et à l’haltérophilie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F27DE7" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="52812C35" w14:textId="21D4F271" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
         <w:t xml:space="preserve">C’est à l’âge de 13 ans qu’il s’intéresse au football pour la première fois. Il participe à la ligue de printemps d’une équipe locale, le Bowater. Il prend part au camp d’entraînement en vue d’obtenir une dérogation pour intégrer officiellement l’équipe un peu avant d’atteindre l’âge requis de 15 ans. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0165A5B5" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="4089DAB9" w14:textId="3392BD43" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
         <w:t xml:space="preserve">Shayne évolue à la fois dans le monde du hockey et du football, alternant entre les deux disciplines chaque saison. Il jongle aussi entre deux villes et deux écoles une partie de son secondaire. Il a 14 ans quand il s’installe en pension à Saint-Georges-de-Beauce, à des kilomètres de chez lui durant la saison de football, et revient à Dolbeau-Mistassini pour terminer l’année scolaire et se consacrer au hockey. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F738923" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="0398D383" w14:textId="2E60C1DF" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
-        <w:t xml:space="preserve">Vient un point où il doit faire un choix et il opte pour le football. Après les Dragons de la Beauce-Etchemin, Shayne fait sa marque au sein des Condors, l’équipe du cégep Beauce-Appalaches, où il est surtout secondeur. </w:t>
+        <w:t>Vient un point où il doit faire un choix et il opte pour le football. Après les Dragons de la Beauce-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC32A0">
+        <w:t>Etchemin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC32A0">
+        <w:t xml:space="preserve">, Shayne fait sa marque au sein des Condors, l’équipe du cégep Beauce-Appalaches, où il est surtout secondeur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FA420B" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="18F6F613" w14:textId="2BC480C4" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
         <w:t>En 2012, Shayne Gauthier est recruté par le Rouge et Or de l’</w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC32A0">
         <w:t xml:space="preserve">niversité Laval et remporte la coupe Vanier avec l’équipe deux années consécutives, en 2012 et 2013. Le secondeur porte le numéro 44, qui le suivra tout au long de sa carrière. En parallèle de ses 4 saisons avec l’équipe universitaire, il complète aussi un baccalauréat en intervention sportive et un certificat en entrepreneuriat et gestion des PME. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8CBC6A" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="554AF431" w14:textId="2E2506DA" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
         <w:t>Convié aux camps d’évaluation de la Ligue canadienne de football (LCF), il aura l’opportunité de faire le saut chez les professionnels. C’est avec les siens, à Dolbeau-Mistassini, qu’il apprend la grande nouvelle en mai 2016. Il est repêché par les Blue Bombers de Winnipeg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D849297" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="3786EBF8" w14:textId="41F889F1" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
         <w:t>C’est le 24 juin 2016 que Shayne dispute son premier affrontement avec les Blue Bombers contre les Alouettes de Montréal, mais un point tournant de sa carrière est sans contredit lorsque l’équipe remporte la coupe Grey deux éditions de suite, en 2019 et 2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC32A0">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00DC32A0">
-        <w:t xml:space="preserve">. Le joueur </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">fête cette réussite avec les siens, à Dolbeau-Mistassini, en février 2022, amenant avec lui la coupe emblématique. </w:t>
+        <w:t xml:space="preserve">. Le joueur fête cette réussite avec les siens, à Dolbeau-Mistassini, en février 2022, amenant avec lui la coupe emblématique. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D0A948" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="4E175FB6" w14:textId="3DFB1AFB" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r w:rsidRPr="00DC32A0">
         <w:t>Quelques semaines plus tôt, en janvier, Shayne signait aussi une extension de contrat avec Winnipeg pour une 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC32A0">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC32A0">
         <w:t xml:space="preserve"> saison avec eux.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> En novembre 2022, l’équipe se rend à la finale de la coupe Grey pour une troisième fois consécutive, mais s’incline à seulement un point de la victoire contre les Argonauts de Toronto. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6546D158" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00DC32A0" w:rsidRDefault="00673E81" w:rsidP="00673E81"/>
     <w:p w14:paraId="71BFA20E" w14:textId="77777777" w:rsidR="00673E81" w:rsidRPr="00B140BF" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:r>
-        <w:t>C’est avec émotion et fierté que la Ville de Dolbeau-Mistassini souligne le parcours impressionnant de l’athlète dolmissois et lui accorde le titre de Bleuet étoilé.</w:t>
+        <w:t xml:space="preserve">C’est avec émotion et fierté que la Ville de Dolbeau-Mistassini souligne le parcours impressionnant de l’athlète </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dolmissois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et lui accorde le titre de Bleuet étoilé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00561EAD" w:rsidP="00923766">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -2465,92 +2529,251 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="6333A25A" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="5A41AFC1" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00904189">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="19335"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00C17ECF">
         <w:t xml:space="preserve">, mais a été prétraité pour les besoins d’un projet d’hommage à la Ville de Dolbeau-Mistassini de même que pour faciliter la numérisation des documents audiovisuels. </w:t>
       </w:r>
+      <w:r w:rsidR="00904189">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0456E6" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="19335"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6CCA67" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="19335"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Réception : août 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619DA244" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="19335"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Prétraitement : Frédérique Fradet, archiviste, et Alexandrine Langlois, stagiaire, août 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B05033D" w14:textId="7766E42A" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="19335"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Sur disque dur externe : Des copies seulement des CDs et clé USB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAD8BA2" w14:textId="77777777" w:rsidR="00904189" w:rsidRPr="00A674F8" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="19335"/>
+        </w:tabs>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="42CDA4DB" w14:textId="520452D1" w:rsidR="00904189" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication</w:t>
+      </w:r>
+      <w:r w:rsidR="00904189">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4F774FFE" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00923766"/>
+    <w:p w14:paraId="27A7CDA5" w14:textId="1F8D61D8" w:rsidR="00904189" w:rsidRPr="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904189">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355A760C" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189"/>
+    <w:p w14:paraId="6B88F0FB" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F91B64E" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75663D8D" w14:textId="140BC88C" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3050E505" w14:textId="77777777" w:rsidR="00904189" w:rsidRPr="00A674F8" w:rsidRDefault="00904189" w:rsidP="00923766"/>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2102F402" w14:textId="68207851" w:rsidR="00904189" w:rsidRPr="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904189">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA662A7" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189"/>
+    <w:p w14:paraId="0957A9C0" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Boîtes 1 et 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0317E6FF" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>R07 E03 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4705799C" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Documents, Photographies, objet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38173FA0" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189"/>
+    <w:p w14:paraId="6EF0A175" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Boîte 3 : Rangée de l'audiovisuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206EF885" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>R8 E08</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C40D943" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Audiovisuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDBBC1A" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189"/>
+    <w:p w14:paraId="0ECC0658" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Boîte 15 hors-format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C09BA" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>R00 E01 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AE0169" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Journaux, coupures de presse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6878CEA4" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189"/>
+    <w:p w14:paraId="7D9C5DF1" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Disque dur externe Archives 1 et 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CCDAC3" w14:textId="77777777" w:rsidR="00904189" w:rsidRDefault="00904189" w:rsidP="00904189">
+      <w:r>
+        <w:t>Copies seulement de ce que contiennent les CD et clé USB (dont certaines pourraient avoir été remis au donateur)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="2323999B" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="374E5BEE" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00754C8B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc112417082"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P408</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00C17ECF">
         <w:t>Documents Shayne Gauthier</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
@@ -2781,51 +3004,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A58051D" w14:textId="77777777" w:rsidR="00754C8B" w:rsidRPr="00A674F8" w:rsidRDefault="00754C8B" w:rsidP="00124F07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DC902CF" w14:textId="343078B2" w:rsidR="00754C8B" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="00124F07">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc112417084"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Cartes d’identité</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="237DBC7B" w14:textId="77777777" w:rsidR="00754C8B" w:rsidRDefault="00754C8B" w:rsidP="00124F07">
@@ -2849,51 +3071,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00754C8B" w:rsidRPr="00A674F8" w14:paraId="6EA71BA1" w14:textId="77777777" w:rsidTr="00124F07">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="77DF3365" w14:textId="77777777" w:rsidR="00754C8B" w:rsidRPr="00A674F8" w:rsidRDefault="00754C8B" w:rsidP="00124F07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48C39A02" w14:textId="40688960" w:rsidR="00754C8B" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="00124F07">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc112417085"/>
             <w:r>
               <w:t>P408/A1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3065,51 +3286,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="465BF91C" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc112417087"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Album de finissants</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
@@ -3251,51 +3471,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="5170740C" w:rsidR="00561EAD" w:rsidRDefault="00754C8B" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc112417089"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C17ECF">
               <w:t>Revues de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="344EF9CF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
@@ -3304,59 +3523,57 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="683AED53" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C17ECF" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="0CA4992F" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc112417090"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00C17ECF">
               <w:t>Livrets de saison</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
@@ -3368,51 +3585,50 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="51526A1E" w14:textId="124081FD" w:rsidR="00C17ECF" w:rsidRPr="00A674F8" w:rsidRDefault="00C17ECF" w:rsidP="00C17ECF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FC7894C" w14:textId="7842FEEF" w:rsidR="00C17ECF" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="00C17ECF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc112417091"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00C17ECF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C17ECF">
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidR="00C17ECF" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00C17ECF">
               <w:t>Livrets de saison</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
@@ -3700,93 +3916,100 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="65A36B5C" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc112417094"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidR="00673E81">
               <w:t>Anniversaire Rosalie 7 ans</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="736CF266" w:rsidR="00C11F5D" w:rsidRDefault="00673E81" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2006. – 30 photographies numériques</w:t>
             </w:r>
             <w:r w:rsidR="00BC2BE1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>; coul</w:t>
-            </w:r>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BC2BE1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A15FC05" w14:textId="687232EA" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="001838D1" w14:textId="0E5DCAB4" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête d’enfant de Rosalie, 7 ans, en octobre 2006. </w:t>
@@ -3812,89 +4035,102 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="63B06C9E" w14:textId="28A57919" w:rsidR="00BC2BE1" w:rsidRPr="00A674F8" w:rsidRDefault="00BC2BE1" w:rsidP="00BC2BE1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F238B72" w14:textId="2233D0ED" w:rsidR="00BC2BE1" w:rsidRPr="00B321DF" w:rsidRDefault="00BC2BE1" w:rsidP="00BC2BE1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="007F629E">
               <w:t>Sébastien à Thetford</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A98CAD" w14:textId="5BE6B15E" w:rsidR="00BC2BE1" w:rsidRDefault="007F629E" w:rsidP="00BC2BE1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 – 8 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2006 – 8 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C2F51BE" w14:textId="7E5FC3C1" w:rsidR="007F629E" w:rsidRDefault="007F629E" w:rsidP="00BC2BE1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AE5CC3C" w14:textId="535BD0DF" w:rsidR="007F629E" w:rsidRDefault="003B1FA2" w:rsidP="00BC2BE1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Alma </w:t>
             </w:r>
             <w:r w:rsidR="007F629E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -3919,142 +4155,177 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2A0A7018" w14:textId="32518377" w:rsidR="007F629E" w:rsidRPr="00A674F8" w:rsidRDefault="007F629E" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C2D464A" w14:textId="5A209729" w:rsidR="007F629E" w:rsidRPr="007F629E" w:rsidRDefault="007F629E" w:rsidP="007F629E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F629E">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P408/B1/3 : Dragons</w:t>
+              <w:t>P408/B1/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007F629E">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>3 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F629E">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dragons</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E5D18C1" w14:textId="77777777" w:rsidR="007F629E" w:rsidRPr="007F629E" w:rsidRDefault="007F629E" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67ABFEF5" w14:textId="232C1B38" w:rsidR="007F629E" w:rsidRPr="002C05A8" w:rsidRDefault="007F629E" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C05A8">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P408/B1/3.1 </w:t>
             </w:r>
             <w:r w:rsidR="00764F67">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dragons</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="448B7A81" w14:textId="5C012DC5" w:rsidR="007F629E" w:rsidRPr="003B1FA2" w:rsidRDefault="00764F67" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 – 338 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2008 – 338 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003B1FA2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B1FA2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37297382" w14:textId="4C411D7D" w:rsidR="00764F67" w:rsidRPr="003B1FA2" w:rsidRDefault="00764F67" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7270A341" w14:textId="77777777" w:rsidR="003B1FA2" w:rsidRDefault="003B1FA2" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>agons contre Rebelles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79152763" w14:textId="6633F543" w:rsidR="00764F67" w:rsidRDefault="003B1FA2" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Norrth Shore contre Dragons</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Norrth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Shore contre Dragons</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BFBF28" w14:textId="54152E08" w:rsidR="003B1FA2" w:rsidRDefault="003B1FA2" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B93D434" w14:textId="0140ACEE" w:rsidR="003B1FA2" w:rsidRDefault="003B1FA2" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2936D85D" w14:textId="77777777" w:rsidR="003B1FA2" w:rsidRPr="003B1FA2" w:rsidRDefault="003B1FA2" w:rsidP="007F629E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E0D03C9" w14:textId="2569D41E" w:rsidR="00764F67" w:rsidRPr="00764F67" w:rsidRDefault="00764F67" w:rsidP="007F629E">
             <w:pPr>
@@ -4081,310 +4352,395 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00764F67">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2006 à</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2008 – </w:t>
             </w:r>
             <w:r w:rsidR="002F1490">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">7 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E118D13" w14:textId="77777777" w:rsidR="007F629E" w:rsidRDefault="007F629E" w:rsidP="007F629E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31B29A09" w14:textId="71C9F752" w:rsidR="003B1FA2" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r>
               <w:t>Dragons contre Embâcle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C21FC99" w14:textId="6EE46481" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="4AF08A7F" w14:textId="1EAAFDBE" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r>
               <w:t>P408/B1/3.3 Dragons Arsenal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="493DE1D7" w14:textId="43238A0F" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r>
-              <w:t xml:space="preserve">2006 – 14 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2006 – 14 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45742BDA" w14:textId="14C33233" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="1F698680" w14:textId="60030551" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r>
               <w:t>Dragons Conter Arsenal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="165AEA8F" w14:textId="38E52526" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="49CEFB4B" w14:textId="2E4DEB0B" w:rsidR="009F7332" w:rsidRPr="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="009F7332">
               <w:t>P408/B1/3.4 Dragons ASL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57F37902" w14:textId="7612E117" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r>
-              <w:t>2006 – 18 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2006 – 18 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4120487E" w14:textId="77777777" w:rsidR="009F7332" w:rsidRPr="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="791A8F30" w14:textId="26E0AE40" w:rsidR="009F7332" w:rsidRPr="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="009F7332">
               <w:t>Dragons contre ASL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D4D43F" w14:textId="77777777" w:rsidR="009F7332" w:rsidRDefault="009F7332" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="30A405E9" w14:textId="66C28F58" w:rsidR="009F7332" w:rsidRPr="008650D4" w:rsidRDefault="009F7332" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="008650D4">
               <w:t xml:space="preserve">P408/B1/3.5 </w:t>
             </w:r>
             <w:r w:rsidR="002F1490" w:rsidRPr="008650D4">
               <w:t>Dragons SSF</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28DAAA59" w14:textId="77777777" w:rsidR="002F1490" w:rsidRPr="008650D4" w:rsidRDefault="002F1490" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="008650D4">
-              <w:t xml:space="preserve">2006 – 61 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2006 – 61 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008650D4">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008650D4">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D22539A" w14:textId="77777777" w:rsidR="002F1490" w:rsidRPr="008650D4" w:rsidRDefault="002F1490" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="79403C87" w14:textId="77777777" w:rsidR="002F1490" w:rsidRPr="008650D4" w:rsidRDefault="002F1490" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="008650D4">
               <w:t>Dragons contre SSF</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46024BF3" w14:textId="77777777" w:rsidR="00A353C8" w:rsidRPr="008650D4" w:rsidRDefault="00A353C8" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="4C8CF949" w14:textId="57444760" w:rsidR="00A353C8" w:rsidRPr="008650D4" w:rsidRDefault="00A353C8" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="008650D4">
               <w:t>P408/B1/3.6 Photos Ferland</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71731041" w14:textId="49896E73" w:rsidR="00A353C8" w:rsidRPr="008650D4" w:rsidRDefault="00A353C8" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="008650D4">
-              <w:t xml:space="preserve">2008 – 56 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2008 – 56 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008650D4">
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008650D4">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="385F17D5" w14:textId="332208FE" w:rsidR="00A353C8" w:rsidRPr="008650D4" w:rsidRDefault="00A353C8" w:rsidP="003B1FA2"/>
           <w:p w14:paraId="3BBFBE1B" w14:textId="1A198C25" w:rsidR="00A353C8" w:rsidRPr="00A353C8" w:rsidRDefault="00A353C8" w:rsidP="003B1FA2">
             <w:r w:rsidRPr="00A353C8">
               <w:t xml:space="preserve">Photographies de M. </w:t>
             </w:r>
             <w:r w:rsidR="0039701D" w:rsidRPr="00A353C8">
               <w:t>Ferland,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A353C8">
               <w:t xml:space="preserve"> M</w:t>
             </w:r>
             <w:r>
               <w:t>idget AAA 2008 Dragons</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7B1824" w14:textId="3F58CBBD" w:rsidR="00A353C8" w:rsidRPr="00A353C8" w:rsidRDefault="00A353C8" w:rsidP="003B1FA2"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A28F8" w:rsidRPr="00A353C8" w14:paraId="7F919172" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="444331DA" w14:textId="69DB9F4B" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="297AEC12" w14:textId="723450B4" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00257D9F">
               <w:t>Montmagny</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="064EDCA5" w14:textId="32211694" w:rsidR="00257D9F" w:rsidRDefault="00257D9F" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 – 112 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2006 – 112 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A6BFC8A" w14:textId="77777777" w:rsidR="00257D9F" w:rsidRDefault="00257D9F" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B4ED713" w14:textId="2A9DE45F" w:rsidR="00257D9F" w:rsidRDefault="00257D9F" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257D9F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Juv. AA vs Grizzlis - Montmagny 30 septembre 2006 </w:t>
+              <w:t xml:space="preserve">Laser </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00257D9F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Juv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00257D9F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. AA vs Grizzlis - Montmagny 30 septembre 2006 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BBF30A0" w14:textId="7DAC0528" w:rsidR="008A28F8" w:rsidRDefault="00257D9F" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00257D9F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dragons vs. Blizzard 8 octobre 2006</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60DC540E" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRPr="00257D9F" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A28F8" w:rsidRPr="0039701D" w14:paraId="46198F54" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="407DF543" w14:textId="345E6678" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="248DCFE1" w14:textId="69FF076C" w:rsidR="008A28F8" w:rsidRPr="0039701D" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="0039701D">
               <w:t>P408/B1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0039701D">
               <w:t> : Méritas Je</w:t>
             </w:r>
             <w:r>
               <w:t>an-Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1550268C" w14:textId="250E5921" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 – 12 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2007 – 12 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="327E022F" w14:textId="27268B95" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CC5AA0D" w14:textId="634EF2F5" w:rsidR="008A28F8" w:rsidRPr="0039701D" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Gala méritas à la Polyvalente Jean-Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B36F31E" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRPr="0039701D" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -4396,344 +4752,457 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5BECD02F" w14:textId="2C2E75ED" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D6ED62C" w14:textId="046C889D" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Galas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="701B1DFD" w14:textId="4A2A6D57" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2007 – 7 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2007 – 7 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58B178FF" w14:textId="2B7BB909" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44766569" w14:textId="68CC5589" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>P408/B1/6.1 : Gala Midjet</w:t>
-            </w:r>
+              <w:t xml:space="preserve">P408/B1/6.1 : Gala </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Midjet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="61B4C168" w14:textId="040793A5" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2008 – 29 photographie numériques, coul.</w:t>
+              <w:t xml:space="preserve">2008 – 29 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>photographie numériques</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31B7D1B6" w14:textId="73F50736" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A22A299" w14:textId="7FA379AB" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Gala 2008 5</w:t>
             </w:r>
             <w:r w:rsidRPr="005E3682">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> quart midgjet</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> quart </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>midgjet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5B5A621A" w14:textId="3D7F80A5" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F770697" w14:textId="7DD0B32E" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P408/B1/6.2 : Gala Montréal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4777F2" w14:textId="3BE3E812" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">2009 – 27 photographuies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2009 – 27 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>photographuies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314ABB81" w14:textId="1B0809D9" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E6E9656" w14:textId="7128D59E" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gala midjet à Montréal </w:t>
+              <w:t xml:space="preserve">Gala </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>midjet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à Montréal </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26FB85C6" w14:textId="363EF7B7" w:rsidR="008A28F8" w:rsidRPr="002C05A8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A28F8" w:rsidRPr="00A674F8" w14:paraId="0C9D82AA" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="03A559F0" w14:textId="193DD445" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74051DE6" w14:textId="4C70F946" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Shayne</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B7CD5C7" w14:textId="02E51A58" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:r>
-              <w:t>2007 à 2022 – 97 photographies numériques, coul..</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2007 à 2022 – 97 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="2A305885" w14:textId="1BC0A2CA" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8"/>
           <w:p w14:paraId="08A162AD" w14:textId="5736FD95" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:r>
               <w:t>Diverses photos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7978067B" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A28F8" w:rsidRPr="00A674F8" w14:paraId="1CA43945" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D8276DE" w14:textId="5A4AFFF3" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A49F68E" w14:textId="1BFEB082" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Voyages</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72375E50" w14:textId="181C5973" w:rsidR="008A28F8" w:rsidRPr="005E3682" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:r>
-              <w:t xml:space="preserve">2008 à 2022 – 29 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2008 à 2022 – 29 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="528460EE" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="193B45B1" w14:textId="0D3EF60B" w:rsidR="0036497A" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Divers voyages effectués entre 2008 et 2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71170EEB" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -4745,89 +5214,102 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="185DB086" w14:textId="43EF8B07" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57B558A5" w14:textId="13F89E80" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Ball</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63168842" w14:textId="1258E8A7" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2009 – 78 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2009 – 78 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77E21326" w14:textId="370599C2" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72762F67" w14:textId="1B6DD089" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ball secondaire 5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D49CBB6" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -4839,89 +5321,102 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="16DC66F6" w14:textId="505AC21C" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44D57E4B" w14:textId="7C96BCED" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Condors</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D5AE015" w14:textId="1F4C8CC4" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2009 à 2011 – 217 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2009 à 2011 – 217 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C0EDA1" w14:textId="42691CB2" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="557E9F05" w14:textId="1FED93FD" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Diverses photos lorsque Shayne était dans les Condors</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20669614" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -4933,101 +5428,114 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4ADB3AF1" w14:textId="2D008593" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08111F23" w14:textId="4FE1C3F1" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="004C3749">
               <w:t>Journaux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E4472D" w14:textId="6DCAE2E7" w:rsidR="008A28F8" w:rsidRDefault="008650D4" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2009 à 2022 – 1</w:t>
             </w:r>
             <w:r w:rsidR="0036497A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographie numérique, coul. </w:t>
+              <w:t xml:space="preserve"> photographie numérique, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E5CA6F4" w14:textId="037DB94F" w:rsidR="008650D4" w:rsidRDefault="008650D4" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="093AB6F0" w14:textId="736E5158" w:rsidR="008650D4" w:rsidRDefault="008650D4" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Copies de journaux </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="577111B5" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -5039,92 +5547,105 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1903F489" w14:textId="25A07590" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17CADBAC" w14:textId="4086AF20" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008650D4">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00190C11">
               <w:t>Patriotes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="695FCDA5" w14:textId="1B61285B" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 – 194 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2012 – 194 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="084F91ED" w14:textId="7955F6BC" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71E775AB" w14:textId="21F61470" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Match Patriotes contre La Baie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47C8DF78" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -5136,268 +5657,326 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="723D9E7C" w14:textId="765E4F2A" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B0FF65F" w14:textId="5E8EB4D9" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00190C11">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00190C11">
               <w:t>Rouge et Or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23BCC346" w14:textId="1E6206F2" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="00190C11">
             <w:r>
-              <w:t>2012 à 2015 – 228 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2012 à 2015 – 228 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0698A935" w14:textId="1AD2F04F" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58FF20DA" w14:textId="7B8829D2" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Divers matchs du Rouge et Or de 2012 à 2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="317A0E5F" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C3A2A4F" w14:textId="77777777" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="00190C11">
             <w:r>
               <w:t>P408/B1/13.1 : Coupe Vanier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7501F7F0" w14:textId="530247F0" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="00190C11">
             <w:r>
-              <w:t xml:space="preserve">2013 – 55 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2013 – 55 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="198E9F07" w14:textId="0F77850C" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="00190C11"/>
           <w:p w14:paraId="7737C4FE" w14:textId="5E2F7385" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="00190C11">
             <w:r>
               <w:t>Photos de la victoire de la coupe Vanier</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00C2D555" w14:textId="77777777" w:rsidR="00190C11" w:rsidRDefault="00190C11" w:rsidP="00190C11"/>
           <w:p w14:paraId="32EF2AB4" w14:textId="1C45FBD5" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
               <w:t>P408/B1/13.2 : Rouge et Or 2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43DAD5F2" w14:textId="3D32C04C" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
-              <w:t>2012 – 62 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2012 – 62 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F0802EB" w14:textId="04280624" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Matchs du Rouge et Or en 2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E80370C" w14:textId="67CC8207" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
           <w:p w14:paraId="2BA52900" w14:textId="5E92050E" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
               <w:t>P408/B1/13.3 : Rouge et Or 2013</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22D8D769" w14:textId="0B2B47B6" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
-              <w:t>2013 – 105 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2013 – 105 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="166AD860" w14:textId="1BFBAAC0" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
           <w:p w14:paraId="20D2535B" w14:textId="4B71AEC0" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
               <w:t>Matchs du Rouge et Or en 2013</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6349EACB" w14:textId="25C14EEE" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
           <w:p w14:paraId="03FDCA7E" w14:textId="1681BB0E" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
               <w:t>P408/B1/13.4 : Rouge et Or 2014</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F1D56A" w14:textId="30A895B8" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
-              <w:t>2014 – 93 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2014 – 93 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E848A9C" w14:textId="4DC6698C" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
           <w:p w14:paraId="407B552E" w14:textId="567F8B51" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
               <w:t>Matchs du Rouge et Or en 2014</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14B10234" w14:textId="65AE4327" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
           <w:p w14:paraId="69532D32" w14:textId="20887FB4" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
               <w:t>P408/B1/13.5 : Rouge et Or 2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F97DBA2" w14:textId="40382994" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
-              <w:t>2015 – 34 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2015 – 34 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="459FED6E" w14:textId="2364668F" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
           <w:p w14:paraId="5DBF4E5E" w14:textId="0A210AD0" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11">
             <w:r>
               <w:t>Matchs du Rouge et Or en 2015</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="066E9A34" w14:textId="77777777" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
           <w:p w14:paraId="40F600B8" w14:textId="5CF4B5CC" w:rsidR="00651C39" w:rsidRPr="00190C11" w:rsidRDefault="00651C39" w:rsidP="00190C11"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A28F8" w:rsidRPr="00A674F8" w14:paraId="01275CC6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0D1A97E3" w14:textId="7341236A" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24F88149" w14:textId="7632D4AA" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00190C11">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00651C39">
               <w:t>Collation des grades</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C849706" w14:textId="72F5FD35" w:rsidR="008A28F8" w:rsidRDefault="00651C39" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2015 – 7 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2015 – 7 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61FFDDFA" w14:textId="2FF3A640" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35A2A24A" w14:textId="2C98561B" w:rsidR="008A28F8" w:rsidRDefault="00651C39" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Collation des grades de l’Université Laval </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5041A36D" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -5409,92 +5988,105 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28D55D19" w14:textId="7FE27E8E" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F1E0AB8" w14:textId="2E19EA4C" w:rsidR="008A28F8" w:rsidRPr="00B321DF" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00651C39">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00651C39">
               <w:t>Trophées et prix</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E8DF582" w14:textId="1D69E884" w:rsidR="008A28F8" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2017 à 2022 – 59 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2017 à 2022 – 59 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0309C887" w14:textId="295E9BD7" w:rsidR="00652A40" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17104CB4" w14:textId="12945A10" w:rsidR="008A28F8" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Plusieurs photographies des trophées et des prix gagnés par Shayne de 2017 à 2022 ainsi que des photos d’haltérophilie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C6145C0" w14:textId="77777777" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -5506,425 +6098,498 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="117EE1A1" w14:textId="2D4F7370" w:rsidR="008A28F8" w:rsidRPr="00A674F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0C6C99" w14:textId="57236382" w:rsidR="008A28F8" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
+          <w:p w14:paraId="5C0C6C99" w14:textId="57236382" w:rsidR="008A28F8" w:rsidRPr="00904189" w:rsidRDefault="008A28F8" w:rsidP="008A28F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P408/B1/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00651C39">
+            <w:r w:rsidR="00651C39" w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B321DF">
-[...2 lines deleted...]
-            <w:r w:rsidR="00652A40">
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00652A40" w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Winnipeg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03CFB835" w14:textId="04DA0484" w:rsidR="00652A40" w:rsidRDefault="00652A40" w:rsidP="00652A40">
-            <w:r>
+          <w:p w14:paraId="03CFB835" w14:textId="04DA0484" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="00652A40">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>2018 à 2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AEC01F0" w14:textId="0B1320B1" w:rsidR="00652A40" w:rsidRDefault="00652A40" w:rsidP="00652A40"/>
+          <w:p w14:paraId="3AEC01F0" w14:textId="0B1320B1" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="00652A40">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="77D9EB3B" w14:textId="535A55C0" w:rsidR="00652A40" w:rsidRPr="00652A40" w:rsidRDefault="00652A40" w:rsidP="00652A40">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652A40">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
               <w:t>P408/B1/16.1: Blue Bombers 2018</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63AF0C69" w14:textId="031DECC7" w:rsidR="008A28F8" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
-[...2 lines deleted...]
-                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+          <w:p w14:paraId="63AF0C69" w14:textId="031DECC7" w:rsidR="008A28F8" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 – 99 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E114524" w14:textId="67964E6B" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C4B55A3" w14:textId="36E6F1A8" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Match Blue Bombers de 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA2B7B4" w14:textId="54D18CD3" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06146FD8" w14:textId="678FCCE1" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P408/B1/16.2: Blue Bombers 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B3C0E9" w14:textId="26C4F059" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 – 24 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C4542CC" w14:textId="38207C5A" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="514F666E" w14:textId="5C5A2C0A" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00904189">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Match Blue Bombers de 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A585F37" w14:textId="7B4983D0" w:rsidR="00652A40" w:rsidRPr="00904189" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E52C3AA" w14:textId="4B4822E9" w:rsidR="00652A40" w:rsidRPr="00652A40" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652A40">
               <w:rPr>
-                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
-[...90 lines deleted...]
-          <w:p w14:paraId="4E52C3AA" w14:textId="4B4822E9" w:rsidR="00652A40" w:rsidRPr="00652A40" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P408/B1/16.3: Conférences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0823142B" w14:textId="59C6E09E" w:rsidR="00652A40" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00652A40">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>P408/B1/16.3: Conférences</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>2017 à 2021 – 11 p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>hotographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">hotographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA3FC84" w14:textId="571B3C1A" w:rsidR="00652A40" w:rsidRDefault="00652A40" w:rsidP="008A28F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BA2A7AB" w14:textId="4611ABBA" w:rsidR="008A28F8" w:rsidRPr="00652A40" w:rsidRDefault="00652A40" w:rsidP="0036497A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Conférences données par Shayne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00651C39" w:rsidRPr="00A674F8" w14:paraId="72E34806" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CE581AA" w14:textId="2FB74973" w:rsidR="00651C39" w:rsidRPr="00A674F8" w:rsidRDefault="00651C39" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2589863D" w14:textId="177D8987" w:rsidR="00651C39" w:rsidRPr="00B321DF" w:rsidRDefault="00651C39" w:rsidP="00651C39">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
-              <w:t>1</w:t>
-[...2 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="0036497A">
               <w:t>Coupe Gray</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27EF9440" w14:textId="77777777" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2ADFC3B2" w14:textId="27E3ACAC" w:rsidR="0036497A" w:rsidRDefault="0036497A" w:rsidP="0036497A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>P408/B1/1</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>P408/B1/17.1 : 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65635D0D" w14:textId="77777777" w:rsidR="0036497A" w:rsidRDefault="0036497A" w:rsidP="0036497A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 – 153 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="2FF5B050" w14:textId="77777777" w:rsidR="0036497A" w:rsidRDefault="0036497A" w:rsidP="0036497A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F79B8D0" w14:textId="77777777" w:rsidR="0036497A" w:rsidRPr="00652A40" w:rsidRDefault="0036497A" w:rsidP="0036497A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo de la victoire des Blue Bombers </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D1716AB" w14:textId="7C67D163" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01A7091A" w14:textId="2B518713" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>P408/B1/17.2 :Blue Bombers</w:t>
+              <w:t>P408/B1/17.2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> :Blue</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bombers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71B7A9E2" w14:textId="0A979442" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2021 – 32 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2021 – 32 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="741F5C93" w14:textId="722F60DF" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EA43364" w14:textId="2B3AB11C" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Diverses photos de Shayne chez les Blue Bombers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05A9442F" w14:textId="49A97DB7" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
@@ -5933,51 +6598,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0648A9A1" w14:textId="159733EA" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P408/B1/17.3 : Coupe Gray</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64AF566C" w14:textId="26DC9CD6" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2021 – 115 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2021 – 115 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78797782" w14:textId="66EAB826" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55A788CF" w14:textId="660733DF" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Diverses photos de Shayne avec la coupe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D5DD332" w14:textId="537BEF31" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
@@ -5986,51 +6665,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54941652" w14:textId="13138CF0" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P408/B1/17.4 : Coupe à Dolbeau-Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70128AB5" w14:textId="321E7165" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2021 – 93 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2021 – 93 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54F0EB2F" w14:textId="397B4C75" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A30EAF0" w14:textId="6FC6ABEE" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Diverses photos de Shayne avec la coupe lors de son passage à Dolbeau-Mistassini le 7 avril 2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33BEAEEA" w14:textId="35491EC0" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
@@ -6039,51 +6732,65 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="512D7A20" w14:textId="5C1B5AAC" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P408/B1/17.5 : Hôtel de ville</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20724D3B" w14:textId="7B5880C2" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>2021 – 19 photographies numériques, coul.</w:t>
+              <w:t xml:space="preserve">2021 – 19 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D507A41" w14:textId="636ED91E" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E8C3502" w14:textId="7C6F7941" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="00651C39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Photos du passage de Shayne avec la coupe à l’Hôtel de Ville de Dolbeau-Mistassini </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BAC0FB4" w14:textId="77777777" w:rsidR="00651C39" w:rsidRDefault="00651C39" w:rsidP="00651C39">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -6095,84 +6802,88 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5EAB4076" w14:textId="1793C882" w:rsidR="001D31AA" w:rsidRPr="00A674F8" w:rsidRDefault="001D31AA" w:rsidP="001D31AA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B7FDD99" w14:textId="08C08190" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="001D31AA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
-              <w:t>1</w:t>
-[...2 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Animaux</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C37368B" w14:textId="7CB2D94D" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="001D31AA">
             <w:r>
-              <w:t xml:space="preserve">2019 à 2022 – 33 photographies numériques, coul. </w:t>
+              <w:t xml:space="preserve">2019 à 2022 – 33 photographies numériques, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>coul</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74476039" w14:textId="71435148" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="001D31AA"/>
           <w:p w14:paraId="3E922A9F" w14:textId="39516133" w:rsidR="001D31AA" w:rsidRPr="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="001D31AA">
             <w:r>
               <w:t>Diverses photos de Shayne avec des animaux, dont plusieurs de son chien Albus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD4CCC0" w14:textId="77777777" w:rsidR="001D31AA" w:rsidRDefault="001D31AA" w:rsidP="001D31AA"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00673E81"/>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="6320324A" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00754C8B" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc112417095"/>
       <w:r>
         <w:t>P408</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
@@ -6201,51 +6912,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="6B0D35F3" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc112417096"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -6315,51 +7025,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="28519666" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc112417097"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
@@ -6680,51 +7389,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="392115C3" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00754C8B" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="_Toc112417100"/>
             <w:r>
               <w:t>P408</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>DVD</w:t>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -6751,65 +7459,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3D88EFAD" w14:textId="5787510B" w:rsidR="00754C8B" w:rsidRPr="00A674F8" w:rsidRDefault="00754C8B" w:rsidP="00754C8B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D3CF96B" w14:textId="2880E299" w:rsidR="00754C8B" w:rsidRPr="002C05A8" w:rsidRDefault="00754C8B" w:rsidP="00754C8B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Toc112417101"/>
             <w:r w:rsidRPr="002C05A8">
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
-              <w:t>P408/C1/2 : VHS-C</w:t>
+              <w:t>P408/C1/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002C05A8">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t>2 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002C05A8">
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VHS-C</w:t>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="273989B0" w14:textId="77777777" w:rsidR="00754C8B" w:rsidRPr="002C05A8" w:rsidRDefault="00754C8B" w:rsidP="00754C8B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6563FCAD" w14:textId="5F9907F0" w:rsidR="00754C8B" w:rsidRPr="002C05A8" w:rsidRDefault="00754C8B" w:rsidP="00754C8B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C05A8">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14 VHS-C </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0034E6C9" w14:textId="77777777" w:rsidR="0079552E" w:rsidRDefault="0079552E" w:rsidP="0079552E">
             <w:pPr>
@@ -7108,143 +7829,179 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="118DF6FE" w14:textId="60EA2B37" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Shayne est le premier à passer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1288CA87" w14:textId="4A95B332" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Simon Goulet, Mathieu Lavoie, Eric Bouchard, Olivier Boutin</w:t>
+              <w:t xml:space="preserve">Simon Goulet, Mathieu Lavoie, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Eric</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bouchard, Olivier Boutin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C086ED0" w14:textId="2615574E" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[2006]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D1C6EE1" w14:textId="77777777" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10245BF6" w14:textId="0C6102F3" w:rsidR="0079552E" w:rsidRDefault="0079552E" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P408/C1/2,8  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00BAE5FE" w14:textId="1C905AD5" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Shayne #7, karting St-Félicien avec l’équipe de hockey Pee-Wee</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Shayne #7, karting St-Félicien avec l’équipe de hockey </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pee-Wee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="68F96AA1" w14:textId="2003BDD1" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>18 juin 2005</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A60DC24" w14:textId="77777777" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DE8A636" w14:textId="74416DAB" w:rsidR="0079552E" w:rsidRDefault="0079552E" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P408/C1/2,9  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D192206" w14:textId="1B5FAE31" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Tournois de hockey Pee-Wee Jonquière,</w:t>
+              <w:t xml:space="preserve">Tournois de hockey </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pee-Wee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jonquière,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40AA3F2E" w14:textId="37FB99A8" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Shayne #7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A429CC5" w14:textId="25B3AA1D" w:rsidR="00B02647" w:rsidRDefault="00B02647" w:rsidP="0079552E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -7495,91 +8252,97 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3BD91409" w14:textId="5AA565A8" w:rsidR="005E3C94" w:rsidRPr="002C05A8" w:rsidRDefault="005E3C94" w:rsidP="00754C8B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C05A8">
               <w:rPr>
                 <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Shayne #44, football </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="570BDB71" w14:textId="0325212E" w:rsidR="005E3C94" w:rsidRDefault="005E3C94" w:rsidP="00754C8B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Dragons, Ornet</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Dragons, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ornet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0DC4F9B4" w14:textId="77777777" w:rsidR="0079552E" w:rsidRDefault="0079552E" w:rsidP="00754C8B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="495F8D2C" w14:textId="77777777" w:rsidR="00754C8B" w:rsidRDefault="00754C8B" w:rsidP="0079552E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008650D4" w:rsidRPr="00A674F8" w14:paraId="42A00EAC" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7CAC59EF" w14:textId="510E2FD1" w:rsidR="008650D4" w:rsidRPr="00A674F8" w:rsidRDefault="008650D4" w:rsidP="008650D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="284D479C" w14:textId="3A70ED23" w:rsidR="008650D4" w:rsidRPr="00B321DF" w:rsidRDefault="008650D4" w:rsidP="008650D4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P408/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D31AA">
               <w:t>Photo de cellulaire</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E8257DC" w14:textId="28E0E64E" w:rsidR="008650D4" w:rsidRDefault="001D31AA" w:rsidP="008650D4">
@@ -7857,51 +8620,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F139446" w14:textId="77777777" w:rsidR="002E66ED" w:rsidRPr="00A674F8" w:rsidRDefault="002E66ED" w:rsidP="00124F07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D2C2E60" w14:textId="6FBA31E1" w:rsidR="002E66ED" w:rsidRPr="00B321DF" w:rsidRDefault="002E66ED" w:rsidP="00124F07">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc112417104"/>
             <w:r>
               <w:t>P408/D1/1 :</w:t>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12FBF6EA" w14:textId="77777777" w:rsidR="002E66ED" w:rsidRDefault="002E66ED" w:rsidP="00124F07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="673C20E8" w14:textId="77777777" w:rsidR="002E66ED" w:rsidRDefault="002E66ED" w:rsidP="00124F07">
             <w:pPr>
               <w:rPr>
@@ -7911,110 +8673,110 @@
           </w:p>
           <w:p w14:paraId="08C76370" w14:textId="77777777" w:rsidR="002E66ED" w:rsidRPr="00A674F8" w:rsidRDefault="002E66ED" w:rsidP="00124F07">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FF97419" w14:textId="77777777" w:rsidR="004447F7" w:rsidRDefault="004447F7" w:rsidP="00923766">
+    <w:p w14:paraId="2A0524C5" w14:textId="77777777" w:rsidR="00840C32" w:rsidRDefault="00840C32" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3422CB21" w14:textId="77777777" w:rsidR="004447F7" w:rsidRDefault="004447F7" w:rsidP="00923766">
+    <w:p w14:paraId="663B90DA" w14:textId="77777777" w:rsidR="00840C32" w:rsidRDefault="00840C32" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -8100,227 +8862,234 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09463D59" w14:textId="77777777" w:rsidR="004447F7" w:rsidRDefault="004447F7" w:rsidP="00923766">
+    <w:p w14:paraId="7E773281" w14:textId="77777777" w:rsidR="00840C32" w:rsidRDefault="00840C32" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="782B9519" w14:textId="77777777" w:rsidR="004447F7" w:rsidRDefault="004447F7" w:rsidP="00923766">
+    <w:p w14:paraId="5BB30382" w14:textId="77777777" w:rsidR="00840C32" w:rsidRDefault="00840C32" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5FB8E43A" w14:textId="77777777" w:rsidR="00673E81" w:rsidRDefault="00673E81" w:rsidP="00673E81">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD571C">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">L’édition 2020 ayant été annulée. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00190C11"/>
+    <w:rsid w:val="00194179"/>
     <w:rsid w:val="001D31AA"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00257D9F"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002C05A8"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002E66ED"/>
     <w:rsid w:val="002F1490"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="003300E9"/>
     <w:rsid w:val="0036497A"/>
     <w:rsid w:val="0039701D"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B1FA2"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C3844"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004447F7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004C3749"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E3682"/>
     <w:rsid w:val="005E3C94"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00651C39"/>
     <w:rsid w:val="00652A40"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00673E81"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="00700735"/>
     <w:rsid w:val="00701352"/>
     <w:rsid w:val="0070341D"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00754C8B"/>
     <w:rsid w:val="00764F67"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="0079552E"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="007F629E"/>
     <w:rsid w:val="0082184E"/>
+    <w:rsid w:val="00840C32"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008650D4"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008A28F8"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
+    <w:rsid w:val="00904189"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="009F7332"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A353C8"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
+    <w:rsid w:val="00A72272"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AE6117"/>
     <w:rsid w:val="00B02647"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B708C9"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC2BE1"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
@@ -8374,60 +9143,60 @@
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9279,82 +10048,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9686,72 +10455,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>11201</Characters>
+  <Pages>1</Pages>
+  <Words>2227</Words>
+  <Characters>12254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13211</CharactersWithSpaces>
+  <CharactersWithSpaces>14453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>