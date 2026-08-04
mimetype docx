--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -309,93 +309,92 @@
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="007C7257">
         <w:t xml:space="preserve"> août 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2844BD6A" w14:textId="0767188A" w:rsidR="00BD45DC" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc110258831" w:history="1">
         <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00BD45DC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00BD45DC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00BD45DC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258831 \h </w:instrText>
         </w:r>
@@ -406,1630 +405,1629 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00BD45DC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00BD45DC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00BD45DC">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70234B6B" w14:textId="4F9CF654" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="70234B6B" w14:textId="4F9CF654" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258832" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/A Documents familiaux</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258832 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="151145C1" w14:textId="372EAD07" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="151145C1" w14:textId="372EAD07" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258833" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/A1 Généalogie</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258833 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52ADB695" w14:textId="4C1D8E46" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="52ADB695" w14:textId="4C1D8E46" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258834" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/A1/1 : Famille Albert Lapointe et Annette Dion</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258834 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D42582E" w14:textId="649579C1" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="6D42582E" w14:textId="649579C1" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258835" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/A2 Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258835 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="253DC5B0" w14:textId="095C934A" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="253DC5B0" w14:textId="095C934A" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258836" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/A2/1 : Famille Albert Lapointe</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258836 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DD5B6D8" w14:textId="36FB3134" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="4DD5B6D8" w14:textId="36FB3134" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258837" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/A2/2 : Municipalité St-Edmond-les-Plaines</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258837 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AD4685E" w14:textId="0C195928" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="1AD4685E" w14:textId="0C195928" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258838" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258838 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61B4A734" w14:textId="29AE1A22" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="61B4A734" w14:textId="29AE1A22" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258839" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B1 Photographies numérisées</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258839 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A7F538C" w14:textId="05713AE7" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="6A7F538C" w14:textId="05713AE7" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258840" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B1/1 : Famille Lapointe</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258840 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31B52403" w14:textId="0F07B175" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="31B52403" w14:textId="0F07B175" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258841" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2 Photographies nées numériques</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258841 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D334E20" w14:textId="2A3F8B14" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="0D334E20" w14:textId="2A3F8B14" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258842" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/1 : Au Shack</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258842 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0448DC99" w14:textId="4538DBAF" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="0448DC99" w14:textId="4538DBAF" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258843" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/2 : Chalet</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258843 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A438B2E" w14:textId="2613E389" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="7A438B2E" w14:textId="2613E389" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258844" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/3 : Chili</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258844 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C3F6D5C" w14:textId="69A567F0" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="0C3F6D5C" w14:textId="69A567F0" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258845" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/4 : Fall River, États-Unis</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258845 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78530975" w14:textId="13D12664" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="78530975" w14:textId="13D12664" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258846" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/5 : Maison grand-père</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258846 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="249EBFB2" w14:textId="6146E6DD" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="249EBFB2" w14:textId="6146E6DD" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258847" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/6 : Maulais, lieu de naissance Nicolas Audet</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258847 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="792CE29B" w14:textId="13DDC3F5" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="792CE29B" w14:textId="13DDC3F5" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258848" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/7 : Village St-Edmond-les-Plaines</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258848 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49FE576F" w14:textId="44EFE91C" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="49FE576F" w14:textId="44EFE91C" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258849" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/8 : Oncles René et Henri-Paul Lapointe au chalet</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258849 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D6D125E" w14:textId="46DBE281" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="3D6D125E" w14:textId="46DBE281" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258850" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/9 : Papa et maman aux bleuets</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258850 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C668036" w14:textId="0FB201F5" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="1C668036" w14:textId="0FB201F5" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258851" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/10 : Famille Albert Lapointe</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258851 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="235145DA" w14:textId="3EA9E7AF" w:rsidR="00BD45DC" w:rsidRDefault="007A5C44">
+    <w:p w14:paraId="235145DA" w14:textId="3EA9E7AF" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc110258852" w:history="1">
-        <w:r w:rsidR="00BD45DC" w:rsidRPr="006A7141">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="006A7141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P407/B2/11 : Sœurs et frères de papa</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc110258852 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
-[...5 lines deleted...]
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00BD45DC">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="0551A572" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc110258831"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="0464541C" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="7A9C5F14" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00775050">
         <w:t>407</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00775050">
         <w:t>Diane Lapointe</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6798">
-        <w:t>années</w:t>
+      <w:r w:rsidR="00305345" w:rsidRPr="00305345">
+        <w:t>1968-2018</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B3489">
         <w:t xml:space="preserve">5 documents textuels (6 pages, PDF). – </w:t>
       </w:r>
       <w:r w:rsidR="006A4BF1">
         <w:t>43 </w:t>
       </w:r>
       <w:r w:rsidR="00C41E37">
         <w:t xml:space="preserve">photographies nées numériques. – </w:t>
       </w:r>
       <w:r w:rsidR="006A4BF1">
         <w:t>58</w:t>
       </w:r>
       <w:r w:rsidR="00C41E37">
         <w:t xml:space="preserve"> photographies numérisées (seulement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
@@ -2116,67 +2114,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>C’est dans la maison familiale de St-Edmond-les-Plaines qu’il s’installe avec sa famille. En 1951, il s’unit à Annette Dion, fille d’Albert Dion et de Rose-Anna Marceau, à St-Edmond-les-Plaines. Le couple élève 7 enfants : Diane, Claude, Jacqueline, Claudette, Denis, Carole et Pierre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A768C5C" w14:textId="77777777" w:rsidR="006A4BF1" w:rsidRDefault="006A4BF1" w:rsidP="006A4BF1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F35261" w14:textId="77777777" w:rsidR="006A4BF1" w:rsidRDefault="006A4BF1" w:rsidP="006A4BF1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il travaille de longues années comme agriculteur sur une ferme laitière gérée par son père </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, son oncle Eugène et lui-même. Claude, un fils d’Albert, reprend la responsabilité de la ferme des Lapointe à son tour. Le moment coïncide avec un changement de carrière pour Albert Lapointe, qui devient inspecteur municipal.  </w:t>
+        <w:t xml:space="preserve">Il travaille de longues années comme agriculteur sur une ferme laitière gérée par son père Wellie, son oncle Eugène et lui-même. Claude, un fils d’Albert, reprend la responsabilité de la ferme des Lapointe à son tour. Le moment coïncide avec un changement de carrière pour Albert Lapointe, qui devient inspecteur municipal.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AC2C7B" w14:textId="77777777" w:rsidR="006A4BF1" w:rsidRDefault="006A4BF1" w:rsidP="006A4BF1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65332AF8" w14:textId="77777777" w:rsidR="006A4BF1" w:rsidRDefault="006A4BF1" w:rsidP="006A4BF1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Albert est aussi un passionné de menuiserie. Il construit lui-même 3 maisons, plusieurs mobiliers et armoires de cuisine, en comptant de nombreux meubles ayant servi à ses petits-enfants. </w:t>
       </w:r>
     </w:p>
@@ -2296,76 +2278,69 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Livres de recherches généalogiques de l’abbé René Lapointe [appartiennent à M. Lapointe]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404FDF4E" w14:textId="77777777" w:rsidR="006A4BF1" w:rsidRDefault="006A4BF1" w:rsidP="006A4BF1">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">BMS2000 [site de généalogie]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8C4D49" w14:textId="17FB56B2" w:rsidR="007F33D1" w:rsidRDefault="007F33D1" w:rsidP="00923766">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0E8C4D49" w14:textId="17FB56B2" w:rsidR="007F33D1" w:rsidRDefault="007F33D1" w:rsidP="00923766"/>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="3F4FB0E2" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00C41E37" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Mme Diane Lapointe a été approchée par la Télé du Haut-du-Lac et la Société d’histoire et de généalogie Maria-Chapdelaine afin de contribuer à l’épisode de la famille Lapointe de St-Edmond-les-Plaines. Celui-ci fait partie de la série Portraits des familles d’ici de la </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Télé du Haut-du-Lac tournée à l’automne 2022. La donatrice a été approchée en juillet 2022. </w:t>
+        <w:t xml:space="preserve">Mme Diane Lapointe a été approchée par la Télé du Haut-du-Lac et la Société d’histoire et de généalogie Maria-Chapdelaine afin de contribuer à l’épisode de la famille Lapointe de St-Edmond-les-Plaines. Celui-ci fait partie de la série Portraits des familles d’ici de la Télé du Haut-du-Lac tournée à l’automne 2022. La donatrice a été approchée en juillet 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="63A23FDA" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
@@ -2379,107 +2354,213 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C41E37">
         <w:t>usb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C41E37">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="118A229F" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="118A229F" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00C41E37">
         <w:t xml:space="preserve">est prétraité. </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="3DF4777D" w14:textId="77777777" w:rsidR="00305345" w:rsidRPr="00A674F8" w:rsidRDefault="00305345" w:rsidP="00923766"/>
+    <w:p w14:paraId="2AB68FAA" w14:textId="77777777" w:rsidR="00305345" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:r>
+        <w:t>Instrument de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B24985" w14:textId="77777777" w:rsidR="00305345" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:r>
+        <w:t>Traité par : Frédérique Fradet, archiviste, et Clara Boutin, stagiaire, août 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABB4836" w14:textId="77777777" w:rsidR="00305345" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:r>
+        <w:t>Date du traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39189FFF" w14:textId="6DCE11BC" w:rsidR="00E06067" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) : Numérisation Clara Boutin, stagiaire, juillet 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E685013" w14:textId="77777777" w:rsidR="00305345" w:rsidRPr="00A674F8" w:rsidRDefault="00305345" w:rsidP="00305345"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0437A00D" w14:textId="52495212" w:rsidR="00305345" w:rsidRPr="00305345" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305345">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305345">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE35389" w14:textId="77777777" w:rsidR="00305345" w:rsidRDefault="00305345" w:rsidP="00305345"/>
+    <w:p w14:paraId="0BCCFC88" w14:textId="7F8A345A" w:rsidR="00305345" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B595B13" w14:textId="77777777" w:rsidR="00305345" w:rsidRDefault="00305345" w:rsidP="00305345"/>
+    <w:p w14:paraId="5CAB9028" w14:textId="50B609F9" w:rsidR="00305345" w:rsidRPr="00305345" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305345">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00305345">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6875EFE9" w14:textId="77777777" w:rsidR="00305345" w:rsidRDefault="00305345" w:rsidP="00305345"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="2AB8A5B3" w:rsidR="00C70C4E" w:rsidRDefault="00305345" w:rsidP="00305345">
+      <w:r>
+        <w:t>Fonds complémentaire : P402 Fonds L'Abbé René Lapointe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061FA5C5" w14:textId="77777777" w:rsidR="004420FC" w:rsidRDefault="004420FC" w:rsidP="00305345"/>
+    <w:p w14:paraId="04534973" w14:textId="0D5AE161" w:rsidR="004420FC" w:rsidRPr="004420FC" w:rsidRDefault="004420FC" w:rsidP="004420FC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004420FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004420FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73444973" w14:textId="77777777" w:rsidR="004420FC" w:rsidRDefault="004420FC" w:rsidP="004420FC"/>
+    <w:p w14:paraId="0A357F59" w14:textId="77777777" w:rsidR="004420FC" w:rsidRDefault="004420FC" w:rsidP="004420FC">
+      <w:r>
+        <w:t>Disque dur externe Archives 1 et 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41632025" w14:textId="77777777" w:rsidR="004420FC" w:rsidRDefault="004420FC" w:rsidP="004420FC">
+      <w:r>
+        <w:t>Documents nés numériques et numérisés seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="1DC2BE6F" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="5E4581CD" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00C41E37" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc110258832"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc110258832"/>
+      <w:r>
         <w:t>P407</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> familiaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2576,61 +2657,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="782E303A" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00C41E37" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc110258833"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc110258833"/>
       <w:r>
         <w:t>P407</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Généalogie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2695,68 +2776,67 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="0757033D" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00C41E37" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc110258834"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc110258834"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Albert Lapointe et Annette Dion</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="3EA55314" w:rsidR="00E57F6F" w:rsidRDefault="00C41E37" w:rsidP="00C41E37">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 2022. – 2 pages de documents textuels; numérisées, PDF. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="4FE75B21" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="799FE504" w14:textId="28A4D6B9" w:rsidR="001B13F1" w:rsidRDefault="001B13F1" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -2767,61 +2847,61 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P407_A1_1-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="311AB220" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00C41E37" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc110258835"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc110258835"/>
       <w:r>
         <w:t>P407</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r>
         <w:t>Coupures de presse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
@@ -2895,201 +2975,199 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="6AB013F0" w:rsidR="00561EAD" w:rsidRDefault="00C41E37" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc110258836"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc110258836"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Albert Lapointe</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="7FF9BE18" w14:textId="43DCECF9" w:rsidR="00C41E37" w:rsidRDefault="00C41E37" w:rsidP="00C41E37">
             <w:r>
               <w:t xml:space="preserve">- Année. – 1 page de journal ; numérisée, PDF. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D7BD6F0" w14:textId="62F17DCB" w:rsidR="001B13F1" w:rsidRDefault="001B13F1" w:rsidP="00C41E37"/>
           <w:p w14:paraId="6573AEF5" w14:textId="0E3CE2D4" w:rsidR="001B13F1" w:rsidRDefault="001B13F1" w:rsidP="00C41E37">
             <w:r>
               <w:t>P407_A2_1-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50D68AD9" w14:textId="77777777" w:rsidR="001B13F1" w:rsidRPr="00C41E37" w:rsidRDefault="001B13F1" w:rsidP="00C41E37"/>
           <w:p w14:paraId="344EF9CF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="7D67F89E" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00C41E37" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc110258837"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc110258837"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001B13F1">
               <w:t>Municipalité St-Edmond-les-Plaines</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="01DDDD6D" w14:textId="18B9C84D" w:rsidR="00C41E37" w:rsidRPr="00C41E37" w:rsidRDefault="00C41E37" w:rsidP="00C41E37">
             <w:r>
               <w:t>- Année. – 3 pages de journal ; numérisée</w:t>
             </w:r>
             <w:r w:rsidR="001B13F1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, PDF. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D77B162" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13DCBFAA" w14:textId="7D8C0767" w:rsidR="00C11F5D" w:rsidRDefault="001B13F1" w:rsidP="007F33D1">
             <w:r>
               <w:t>P407_A2_2-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="579FB3A5" w14:textId="1AF0BCEB" w:rsidR="001B13F1" w:rsidRPr="00A674F8" w:rsidRDefault="001B13F1" w:rsidP="001B13F1">
             <w:r>
               <w:t>P407_A2_2-002</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24BBB42F" w14:textId="3EE74B95" w:rsidR="001B13F1" w:rsidRPr="00A674F8" w:rsidRDefault="001B13F1" w:rsidP="001B13F1">
             <w:r>
               <w:t>P407_A2_2-003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0004EA5D" w14:textId="77777777" w:rsidR="001B13F1" w:rsidRPr="00A674F8" w:rsidRDefault="001B13F1" w:rsidP="007F33D1"/>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="01AC8654" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00C41E37" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc110258838"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc110258838"/>
       <w:r>
         <w:t>P407</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="7DE83287" w:rsidR="00696AE2" w:rsidRDefault="001B13F1" w:rsidP="001B13F1">
       <w:r>
         <w:t>- Années extrêmes. – X photographies numérisées. – X photographies nées numériques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486AAE1E" w14:textId="77777777" w:rsidR="001B13F1" w:rsidRDefault="001B13F1" w:rsidP="001B13F1"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
@@ -3145,114 +3223,114 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Texte22"/>
+      <w:bookmarkStart w:id="8" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="0613DC5A" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00C41E37" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc110258839"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc110258839"/>
       <w:r>
         <w:t>P407</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
       <w:r w:rsidR="001B13F1">
         <w:t xml:space="preserve"> numérisées</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3317,192 +3395,185 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="15658E02" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00C41E37" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc110258840"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc110258840"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001B13F1">
               <w:t>Famille Lapointe</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="1B4EB1D4" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00C41E37" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc110258841"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc110258841"/>
       <w:r>
         <w:t>P407</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="001B13F1">
         <w:t>Photographies nées numériques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2838DCE2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="69E871D4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="036527F8" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00C41E37" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc110258842"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc110258842"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00A45498">
-              <w:t xml:space="preserve">Au </w:t>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Au Shack</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="7F1877F6" w14:textId="3585B456" w:rsidR="00C11F5D" w:rsidRDefault="00A45498" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- Années. – </w:t>
             </w:r>
             <w:r w:rsidR="00987F19">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies nées numériques.</w:t>
             </w:r>
@@ -3607,76 +3678,75 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="3589E0D7" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00A45498" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="1E2185E4" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00C41E37" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc110258843"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc110258843"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A45498">
               <w:t>Chalet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="4AAEBA45" w14:textId="7EF73F5D" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00A45498" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17C5FCC3" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
           <w:p w14:paraId="217E9205" w14:textId="77777777" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -3732,87 +3802,85 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="53F1BBAD" w14:textId="77777777" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B"/>
           <w:p w14:paraId="2C2CC275" w14:textId="27EBAFDA" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A45498" w:rsidRPr="00A674F8" w14:paraId="399D1788" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24AC4E09" w14:textId="30A8367A" w:rsidR="00A45498" w:rsidRPr="00A674F8" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="403EC5EE" w14:textId="73A58C47" w:rsidR="00A45498" w:rsidRPr="00B321DF" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc110258844"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc110258844"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Chili</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="433C0C9C" w14:textId="7D8BCA04" w:rsidR="00A45498" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 2004. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BC8BA5" w14:textId="77777777" w:rsidR="00A45498" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DE3CC92" w14:textId="77777777" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -3885,84 +3953,78 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7AA64839" w14:textId="0F8A3E31" w:rsidR="00A45498" w:rsidRPr="00A674F8" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49ED3667" w14:textId="4F052287" w:rsidR="00A45498" w:rsidRPr="00B321DF" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc110258845"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc110258845"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:bookmarkEnd w:id="16"/>
+            <w:r>
+              <w:t>Fall River, États-Unis</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="2C4CF2F3" w14:textId="4AE8CE22" w:rsidR="00A45498" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D33B12" w14:textId="77777777" w:rsidR="00A45498" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="228E033F" w14:textId="77777777" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4029,79 +4091,78 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28B3D1F8" w14:textId="7337C119" w:rsidR="00A45498" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A69348D" w14:textId="10825E09" w:rsidR="00A45498" w:rsidRPr="00B321DF" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc110258846"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc110258846"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Maison grand-père</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="5111C68F" w14:textId="77777777" w:rsidR="00A45498" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5349EE2D" w14:textId="77777777" w:rsidR="00A45498" w:rsidRDefault="00A45498" w:rsidP="00A45498">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56431D9F" w14:textId="77777777" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4168,84 +4229,83 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="07E808B5" w14:textId="5C06EAE0" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="106D704A" w14:textId="2D6CD9B9" w:rsidR="0091770B" w:rsidRPr="00B321DF" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc110258847"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc110258847"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Maulais</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>, lieu de naissance Nicolas Audet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="51798359" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="553C855B" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD4DF96" w14:textId="77777777" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4305,87 +4365,85 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="23627521" w14:textId="77777777" w:rsidR="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B"/>
           <w:p w14:paraId="6BA2C86A" w14:textId="4539CB64" w:rsidR="00A6336B" w:rsidRPr="00A6336B" w:rsidRDefault="00A6336B" w:rsidP="00A6336B"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091770B" w:rsidRPr="00A674F8" w14:paraId="6F6AA1CC" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5B134432" w14:textId="186C7A88" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14A56563" w14:textId="6B49918A" w:rsidR="0091770B" w:rsidRPr="00B321DF" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc110258848"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc110258848"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Village St-Edmond-les-Plaines</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="282F405D" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="084BBABA" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C3EFBBB" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4452,79 +4510,78 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B09BD70" w14:textId="04EB70FE" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="575A6F41" w14:textId="2F61C1CA" w:rsidR="0091770B" w:rsidRPr="00B321DF" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc110258849"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc110258849"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Oncles René et Henri-Paul Lapointe au chalet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="436AE62E" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F25D0BE" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53A621C4" w14:textId="77777777" w:rsidR="0091770B" w:rsidRPr="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4593,79 +4650,78 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3CCF4B72" w14:textId="5087EE12" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09C51657" w14:textId="48550AD7" w:rsidR="0091770B" w:rsidRPr="00B321DF" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc110258850"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc110258850"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Papa et maman aux bleuets</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="68F6C678" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="328E47C5" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17641009" w14:textId="77777777" w:rsidR="0091770B" w:rsidRPr="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4719,87 +4775,85 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="59752B3F" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B"/>
           <w:p w14:paraId="778E203D" w14:textId="2B118056" w:rsidR="0091770B" w:rsidRPr="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0091770B" w:rsidRPr="00A674F8" w14:paraId="217128A5" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5512DD34" w14:textId="2843890E" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41EDAA23" w14:textId="1488D70D" w:rsidR="0091770B" w:rsidRPr="00B321DF" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc110258851"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc110258851"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Albert Lapointe</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="55A4E891" w14:textId="145CAF3B" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 2011. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="327AD313" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D0055EC" w14:textId="77777777" w:rsidR="0091770B" w:rsidRPr="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4864,79 +4918,78 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B98B313" w14:textId="2015AA27" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A2D6C83" w14:textId="35C8BE83" w:rsidR="0091770B" w:rsidRPr="00B321DF" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc110258852"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc110258852"/>
             <w:r>
               <w:t>P407</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Sœurs et frères de papa</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="3BA8CF55" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Années. – X photographies nées numériques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5626BF87" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="278E7B1B" w14:textId="77777777" w:rsidR="0091770B" w:rsidRPr="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -4998,139 +5051,138 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="74A4509D" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B"/>
           <w:p w14:paraId="4C1AA3C0" w14:textId="77777777" w:rsidR="0091770B" w:rsidRDefault="0091770B" w:rsidP="0091770B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="001B13F1"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0F065415" w14:textId="77777777" w:rsidR="007A5C44" w:rsidRDefault="007A5C44" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6FF0305D" w14:textId="77777777" w:rsidR="007A5C44" w:rsidRDefault="007A5C44" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -5153,51 +5205,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="1D0AB1AF" w:rsidR="00BD45DC" w:rsidRPr="009D2B71" w:rsidRDefault="00BD45DC" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5222,92 +5274,92 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00BD45DC" w:rsidRDefault="00BD45DC" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="579E0705" w14:textId="77777777" w:rsidR="007A5C44" w:rsidRDefault="007A5C44" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22393C25" w14:textId="77777777" w:rsidR="007A5C44" w:rsidRDefault="007A5C44" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="53367798" w14:textId="77777777" w:rsidR="006A4BF1" w:rsidRDefault="006A4BF1" w:rsidP="006A4BF1">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Aucun"/>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> Un enfant est décédé. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DCA7EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C60C4994"/>
     <w:lvl w:ilvl="0" w:tplc="37367408">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5716,75 +5768,76 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="911894165">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1749569515">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="769593472">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="557013318">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
@@ -5792,64 +5845,67 @@
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="0012101A"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00185780"/>
     <w:rsid w:val="00186745"/>
     <w:rsid w:val="001B13F1"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="00305345"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
+    <w:rsid w:val="004420FC"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
+    <w:rsid w:val="00577A57"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006A4BF1"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00775050"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007A5C44"/>
     <w:rsid w:val="007C7257"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
@@ -5907,108 +5963,109 @@
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C41E37"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
+    <w:rsid w:val="00E53E37"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6340,84 +6397,84 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B13F1"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -6847,96 +6904,96 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00C41E37"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Aucun">
     <w:name w:val="Aucun"/>
     <w:rsid w:val="006A4BF1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7270,70 +7327,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>7892</Characters>
+  <Pages>1</Pages>
+  <Words>1498</Words>
+  <Characters>8243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9308</CharactersWithSpaces>
+  <CharactersWithSpaces>9722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>