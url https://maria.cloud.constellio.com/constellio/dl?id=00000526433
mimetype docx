--- v0 (2025-10-05)
+++ v1 (2026-08-02)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -275,135 +275,131 @@
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A58C8C0" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1A335B" w14:textId="3410E9D9" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t>Frédérique Fradet, archiviste,</w:t>
       </w:r>
       <w:r w:rsidR="003C5516">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t xml:space="preserve"> Alexandrine Langlois, étudiante, </w:t>
       </w:r>
       <w:r w:rsidR="003C5516">
-        <w:t>Clara Boutin</w:t>
-[...2 lines deleted...]
-        <w:t>, stagiaire</w:t>
+        <w:t>Clara Boutin, stagiaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17312073" w14:textId="3FCBFBEC" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="003C5516" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Entre le </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t>27 juin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et le 13 juillet</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="08B96011" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="003C5516" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Prétraité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0865603A" w14:textId="7EF1EB58" w:rsidR="003C5516" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc108601992" w:history="1">
         <w:r w:rsidR="003C5516" w:rsidRPr="003A78BD">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="003C5516">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="003C5516">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003C5516">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc108601992 \h </w:instrText>
         </w:r>
@@ -434,51 +430,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34293B55" w14:textId="40A35895" w:rsidR="003C5516" w:rsidRDefault="003C5516">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc108601993" w:history="1">
         <w:r w:rsidRPr="003A78BD">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P403/A Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc108601993 \h </w:instrText>
         </w:r>
@@ -508,51 +504,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CD5F071" w14:textId="6B6FED70" w:rsidR="003C5516" w:rsidRDefault="003C5516">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc108601994" w:history="1">
         <w:r w:rsidRPr="003A78BD">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P403/A1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc108601994 \h </w:instrText>
         </w:r>
@@ -580,51 +576,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2675DA3F" w14:textId="34EFBF83" w:rsidR="003C5516" w:rsidRDefault="003C5516">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc108601995" w:history="1">
         <w:r w:rsidRPr="003A78BD">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P403/A1/1 : Famille Lebrun</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc108601995 \h </w:instrText>
         </w:r>
@@ -655,272 +651,226 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="079208B9" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc108601992"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="4D7843C5" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="4D7843C5" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t>403</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
-        <w:t xml:space="preserve">Louis Lebrun et Jeannine </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Louis Lebrun et Jeannine Gobeil</w:t>
+      </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005203DF">
         <w:t>1943-1983.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005203DF">
-        <w:t xml:space="preserve">63 photographies numérisées (et 1 verso); TIF, 1200 dpi, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">63 photographies numérisées (et 1 verso); TIF, 1200 dpi, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005203DF">
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005203DF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0589529D" w14:textId="2F1BBD05" w:rsidR="00F90028" w:rsidRPr="00A674F8" w:rsidRDefault="00F90028" w:rsidP="00923766">
+      <w:r w:rsidRPr="00F90028">
+        <w:t>À noter que les photographies originales ont été remises au donateur et que, dans ce cas, la quantité n'a pas été répertoriée au rapport d'activités 2022.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="1243A2CC" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t xml:space="preserve">Le nom de famille « Lebrun » vient de « Brown », en anglais. En effet, le premier ancêtre des Lebrun d’Albanel arrivé en Nouvelle-France est William Brown. Il serait né vers 1814 en Angleterre. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C934DD" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="0CFDEA70" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t>D’après le recensement de Sainte-Famille, Île d’Orléans, de 1891, il serait soldat. Brown faisait partie du 81</w:t>
       </w:r>
       <w:r w:rsidRPr="00126CE6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> régiment d’infanterie. C’est ce qu’indique son registre de mariage de 1845, avec Mary Catherine </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Marie Catherine Pichet), à la garnison de Québec.</w:t>
+        <w:t> régiment d’infanterie. C’est ce qu’indique son registre de mariage de 1845, avec Mary Catherine Pitchett (Marie Catherine Pichet), à la garnison de Québec.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04179099" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="1713031E" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t xml:space="preserve">Leur fils John, prochain dans la lignée, épouse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Marie-Elisa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Morneau à St-Jean-Chrysostome, Lévis, en février 1869, puis il se remarie avec Marie-Louise Carrier, à St-Henri de Lévis, un an plus tard, presque jour pour jour. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6B5EF4" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="6526944D" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Lebrun est le fils de John Brown et de Marie Louise Carrier. Il épouse Joséphine Simard en premières noces, le 14 juin 1892 à St-Roch de Québec. Après avoir perdu sa première épouse, il refait sa vie avec Eliza Blais. Le mariage a lieu le 13 novembre 1905 à Saint-Philémon de Bellechasse. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Philéas Lebrun est le fils de John Brown et de Marie Louise Carrier. Il épouse Joséphine Simard en premières noces, le 14 juin 1892 à St-Roch de Québec. Après avoir perdu sa première épouse, il refait sa vie avec Eliza Blais. Le mariage a lieu le 13 novembre 1905 à Saint-Philémon de Bellechasse. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141429C3" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="6492E4DF" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
-        <w:t xml:space="preserve">Bien que la famille Lebrun ne soit pas une famille fondatrice d’Albanel, elle y réside depuis 1906. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Lebrun fait l’acquisition d’une terre sur le lot 48 du grand rang Nord d’Albanel. C’est dans cette nouvelle paroisse que sont nés leurs enfants, entre 1906 et 1923, excluant les deux enfants de sa première union.  </w:t>
+        <w:t xml:space="preserve">Bien que la famille Lebrun ne soit pas une famille fondatrice d’Albanel, elle y réside depuis 1906. Philéas Lebrun fait l’acquisition d’une terre sur le lot 48 du grand rang Nord d’Albanel. C’est dans cette nouvelle paroisse que sont nés leurs enfants, entre 1906 et 1923, excluant les deux enfants de sa première union.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72632057" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="5FDCA7EF" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t xml:space="preserve">Son fils Louis vient au monde le 6 mars 1919 à Ste-Lucie d’Albanel. Au décès de son père, en 1937, Louis a tout juste 18 ans. C’est lui qui prend la relève de la ferme familiale, qu’il achète pour la somme de 1 600 $. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F235F41" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="7B0A1BDF" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
-        <w:t xml:space="preserve">Louis Lebrun et son épouse Jeannine </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> y élèvent leurs 9 enfants. Ils comptent environ 30 vaches laitières avec lesquelles ils font un bon profit en revendant le lait à la Coop, qui est fondée en 1941.</w:t>
+        <w:t>Louis Lebrun et son épouse Jeannine Gobeil y élèvent leurs 9 enfants. Ils comptent environ 30 vaches laitières avec lesquelles ils font un bon profit en revendant le lait à la Coop, qui est fondée en 1941.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDC435B" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="1610D1F4" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t xml:space="preserve">Tous les enfants participent aux travaux manuels de la ferme. Jeannine aussi s’attèle à la tâche. Avec les poules, les porcs et les vaches, ce n’est pas de tout repos! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E533397" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="78EEF94D" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t xml:space="preserve">On peut dire que Denis Lebrun, l’aîné de la famille, a su laisser sa trace dans son village natal. Le poète et écrivain a publié 2 recueils de poésie, 30 chansons et un grand nombre de nouvelles, pièces de théâtre et contes étant très jeune. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DEE9D3" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="3CBCF807" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t xml:space="preserve">Durement frappé par un cancer des poumons, Denis décède le 8 septembre 1966 à Dolbeau, à seulement 22 ans. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3883FD1D" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="3A92007A" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t xml:space="preserve">En 2016, 50 ans après son départ, on lui rend hommage en inaugurant la Bibliothèque Denis-Lebrun à Albanel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2911FA" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="58A36C80" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
-        <w:t>Parmi les 9 enfants du couple Lebrun-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, Maurice, retraité du domaine de la construction, et Gérald, auparavant ingénieur forestier et enseignant du Cégep de Saint-Félicien, sont demeuré dans leur village natal. </w:t>
+        <w:t xml:space="preserve">Parmi les 9 enfants du couple Lebrun-Gobeil, Maurice, retraité du domaine de la construction, et Gérald, auparavant ingénieur forestier et enseignant du Cégep de Saint-Félicien, sont demeuré dans leur village natal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10864BAF" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="0B12429B" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:r>
         <w:t>Gisèle et Lise résident à Saint-Jérôme, Diane a été greffière pour la municipalité de Boucherville et demeure maintenant à Waterloo, Alain a été géologue à Chicoutimi, et, finalement, Johanne a été enseignante à l’Université de Sherbrooke et vit maintenant à Danville, en Estrie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5691F977" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="391C3D2C" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="0B638CE4" w14:textId="77777777" w:rsidR="003C5516" w:rsidRPr="00455EA3" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00455EA3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Références : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0520BA62" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516"/>
     <w:p w14:paraId="539AF3E1" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
@@ -929,51 +879,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiches généalogiques, </w:t>
       </w:r>
       <w:r w:rsidRPr="002F5DD9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>BMS2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00F80127">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
           </w:rPr>
           <w:t>http://secure.bms2000.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8AD401" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF41F54" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1057,122 +1007,106 @@
         </w:rPr>
         <w:t xml:space="preserve">S.N. « Bibliothèque Denis-Lebrun : un hommage, un héritage littéraire à Albanel », </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3D00">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nouvelles Hebdo</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3D00">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 septembre 2016 [en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00F80127">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
           </w:rPr>
-          <w:t>https://www.nouvelleshebdo.com/culture/b</w:t>
-[...15 lines deleted...]
-          <w:t>bliotheque-denis-lebrun-un-hommage-un-heritage-litteraire-a-albanel/</w:t>
+          <w:t>https://www.nouvelleshebdo.com/culture/bibliotheque-denis-lebrun-un-hommage-un-heritage-litteraire-a-albanel/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3D00">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(Page consultée le 5 mai 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7FD7FE" w14:textId="77777777" w:rsidR="003C5516" w:rsidRPr="003F3D00" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="658DE8DD" w14:textId="77777777" w:rsidR="003C5516" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3D00">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">S.N. « 75 ans d’histoire pour la Coop d’Albanel », </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3D00">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nouvelles Hebdo</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3D00">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8 juin 2016 [en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="003F3D00">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
           </w:rPr>
           <w:t>https://www.nouvelleshebdo.com/actualite/75-ans-dhistoire-pour-la-coop-dalbanel/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F3D00">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">] (Page consultée le 5 mai 2022). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102B4BF7" w14:textId="77777777" w:rsidR="003C5516" w:rsidRPr="003F3D00" w:rsidRDefault="003C5516" w:rsidP="003C5516">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8C4D49" w14:textId="18BFD463" w:rsidR="007F33D1" w:rsidRDefault="007F33D1" w:rsidP="00923766"/>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
@@ -1223,128 +1157,232 @@
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t xml:space="preserve">photographies numérisées de la famille Lebrun d’Albanel. Les photographies originales ne sont pas conservées à la Société d’histoire pour le moment. Elles ont été remises au donateur, M. Gérald Lebrun. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="501A0191" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="501A0191" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="003C5516">
         <w:t>est pré</w:t>
       </w:r>
       <w:r>
         <w:t>traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t>Les photographies ont été numérisées</w:t>
       </w:r>
       <w:r w:rsidR="003C5516">
         <w:t xml:space="preserve"> et décrites selon les informations disponibles.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4DD263B4" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Rédigé par Frédérique Fradet, archiviste, Alexandrine Langlois, étudiante été (2022), Clara Boutin, stagiaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B47DE17" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028"/>
+    <w:p w14:paraId="2F1FC8D6" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Numérisation : Alexandrine Langlois, le 27 juin 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71688139" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Envoi au client : 27 juin 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51324C7C" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Remise des documents originaux au client : En cours</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AD16BA" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028"/>
+    <w:p w14:paraId="6A06A7C7" w14:textId="384DA3B4" w:rsidR="00F90028" w:rsidRPr="00A674F8" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Description : Alexandrine Langlois, le 27 juin 2022, à partir des versos de photos ou des détails dans l'album, la suite par Clara Boutin, stagiaire, le 13 juillet 2022, pour terminer la description en fonction des informations disponibles.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4E4CD541" w14:textId="7817A07F" w:rsidR="00F90028" w:rsidRPr="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90028">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90028">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512973E8" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028"/>
+    <w:p w14:paraId="749DF12E" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCE4D3D" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028"/>
+    <w:p w14:paraId="6A3A785B" w14:textId="221394E5" w:rsidR="00F90028" w:rsidRPr="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90028">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Classement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90028">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BDAB0B" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="602824A2" w:rsidR="00C70C4E" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Les documents ont été conservés selon leur ordre primitif, entièrement ou partiellement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F44640" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028"/>
+    <w:p w14:paraId="0F0984FD" w14:textId="17DEDE66" w:rsidR="00F90028" w:rsidRPr="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90028">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90028">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065C6429" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028"/>
+    <w:p w14:paraId="7B3F967A" w14:textId="77777777" w:rsidR="00F90028" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>Disque dur externe Archives 1-2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE2A890" w14:textId="217B1C1D" w:rsidR="00F90028" w:rsidRPr="00A674F8" w:rsidRDefault="00F90028" w:rsidP="00F90028">
+      <w:r>
+        <w:t>63 photographies et 1 verso (numérisés seulement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="0AF24640" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="2BD811A3" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AD3D8C" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc108601993"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P403</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="00A0FAEF" w:rsidR="00C70C4E" w:rsidRDefault="00B25A79" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 1943-1983. – 63 photographies numérisées (et 1 verso); TIF, 1200 dpi, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve"> 1943-1983. – 63 photographies numérisées (et 1 verso); TIF, 1200 dpi, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC747D7" w14:textId="77777777" w:rsidR="00B25A79" w:rsidRDefault="00B25A79" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="652C3350" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
@@ -1354,100 +1392,87 @@
       <w:r w:rsidR="00B25A79">
         <w:t xml:space="preserve">des photographies numérisées de la famille Lebrun d’Albanel, au Lac-Saint-Jean. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D247AB4" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w14:paraId="1B841619" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3550743B" w14:textId="0D7BC483" w:rsidR="0028732E" w:rsidRDefault="00B25A79" w:rsidP="0028732E">
       <w:r>
         <w:t>Versions numérisées seulement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602E98E0" w14:textId="6BB96BB0" w:rsidR="00B25A79" w:rsidRDefault="00B25A79" w:rsidP="0028732E">
       <w:r>
-        <w:t>Les photographies originales ont été remises au donateur</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> / prêteur, M. Gérald Lebrun, à sa demande. Une donation pourrait avoir lieu dans le futur.</w:t>
+        <w:t>Les photographies originales ont été remises au donateur / prêteur, M. Gérald Lebrun, à sa demande. Une donation pourrait avoir lieu dans le futur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436520CB" w14:textId="329E17FB" w:rsidR="00B25A79" w:rsidRDefault="00B25A79" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Numérisation par Alexandrine Langlois, étudiante, et Marie-Philippe Simard, stagiaire. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760AC9A1" w14:textId="47E1D6CA" w:rsidR="00B25A79" w:rsidRPr="00A674F8" w:rsidRDefault="00B25A79" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Description des photographies par Alexandrine Langlois, étudiante, et Clara Boutin, stagiaire, entre le 27 juin et le 13 juillet 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="7E401A1A" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AD3D8C" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc108601994"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc108601994"/>
       <w:r>
         <w:t>P403</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="686B5EE5" w:rsidR="00B25321" w:rsidRDefault="00B25A79" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 1943-1983. – 63 photographies numérisées (et 1 verso); TIF, 1200 dpi, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve"> 1943-1983. – 63 photographies numérisées (et 1 verso); TIF, 1200 dpi, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A24682E" w14:textId="77777777" w:rsidR="00B25A79" w:rsidRDefault="00B25A79" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="58567B56" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
@@ -1475,90 +1500,81 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="09E2785D" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AD3D8C" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc108601995"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc108601995"/>
             <w:r>
               <w:t>P403</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00D21DCF">
               <w:t>Famille Lebrun</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="4420E472" w:rsidR="00E57F6F" w:rsidRDefault="00B25A79" w:rsidP="00923766">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> 1943-1983. – 63 photographies numérisées (et 1 verso); TIF, 1200 dpi, </w:t>
+              <w:t xml:space="preserve"> 1943-1983. – 63 photographies numérisées (et 1 verso); TIF, 1200 dpi, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>n&amp;b</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> et </w:t>
-[...6 lines deleted...]
-            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CE8BF48" w14:textId="77777777" w:rsidR="00B25A79" w:rsidRDefault="00B25A79" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30CEE7A5" w14:textId="4C04AF3E" w:rsidR="00D21DCF" w:rsidRDefault="00D21DCF" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P403_001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6160B05B" w14:textId="44DAA589" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
@@ -1632,65 +1648,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55570182" w14:textId="7805968E" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P403_003</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D623465" w14:textId="1039E578" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les parents de Denis Lebrun, Louis Lebrun et Jeannine </w:t>
-[...13 lines deleted...]
-              <w:t>, lors de leur mariage le 30 juin 1943.</w:t>
+              <w:t>Les parents de Denis Lebrun, Louis Lebrun et Jeannine Gobeil, lors de leur mariage le 30 juin 1943.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1824F5F4" w14:textId="77777777" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EECEE5A" w14:textId="54189ED1" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P403_004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F031A2C" w14:textId="743655E2" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
@@ -1758,667 +1760,595 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FF08DD5" w14:textId="59AEB442" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P403_006</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09A3AC82" w14:textId="72E82207" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>40e anniversaire de mariage de Louis Lebrun et J</w:t>
             </w:r>
             <w:r w:rsidR="006208CB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:r w:rsidR="006208CB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ine </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>ine Gobeil, 1983.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C105B5" w14:textId="77777777" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AF6F9B9" w14:textId="3BF45018" w:rsidR="00696AE2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26B1755F" w14:textId="15936901" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Gobeil</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Les parents de Denis Lebrun, Louis Lebrun et Jeannine Gobeil lors de leur mariage le 30 juin 1943.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5330140B" w14:textId="77777777" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="767DCB2D" w14:textId="4EB07A6D" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63557632" w14:textId="23F8D9CA" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>, 1983.</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="26B1755F" w14:textId="15936901" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+              <w:t>Grands-parents maternels de Denis Lebrun, Joseph Gobeil et Clara Dion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC7D5BA" w14:textId="77777777" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="395F1504" w14:textId="1167B2F3" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5248E161" w14:textId="16E9059C" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les parents de Denis Lebrun, Louis Lebrun et Jeannine </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Grand-père paternel de Denis Lebrun</w:t>
+            </w:r>
+            <w:r w:rsidR="006208CB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Philias Lebrun</w:t>
+            </w:r>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Gobeil</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006208CB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Carte mortuaire. Décédé le 21 décembre 1937 à l’âge de 66 ans et 11 mois.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="681FFB51" w14:textId="77777777" w:rsidR="005203DF" w:rsidRDefault="005203DF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C3A00AE" w14:textId="2596A460" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2CCEFE" w14:textId="53904FC9" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lors de leur mariage le 30 juin 1943.</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="63557632" w14:textId="23F8D9CA" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+              <w:t>Grand-mère paternel</w:t>
+            </w:r>
+            <w:r w:rsidR="005203DF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r w:rsidR="006208CB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Denis Lebrun, Eliza Blais, épouse de Phélias Lebrun. Carte mortuaire. Décédée le 3 février 1962 à l’âge de 80 ans.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75518F92" w14:textId="77777777" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54FDD690" w14:textId="66D75AE0" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EC63C28" w14:textId="34168939" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00046FA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grands-parents maternels de Denis Lebrun, Joseph </w:t>
-[...46 lines deleted...]
-              <w:t>Grand-père paternel de Denis Lebrun</w:t>
+              <w:t>Maison où est né le poète.</w:t>
             </w:r>
             <w:r w:rsidR="006208CB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...58 lines deleted...]
-              <w:t>Grand-mère paternel</w:t>
+              <w:t xml:space="preserve"> Photo de sa famille sur le terrain de la propriété.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60DE719A" w14:textId="77777777" w:rsidR="007A2A45" w:rsidRDefault="007A2A45" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7752509F" w14:textId="433DB9F4" w:rsidR="007A2A45" w:rsidRDefault="007A2A45" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32139717" w14:textId="3605C5CA" w:rsidR="007A2A45" w:rsidRDefault="007A2A45" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Maison où est né le poète.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1681A85B" w14:textId="77777777" w:rsidR="007A2A45" w:rsidRDefault="007A2A45" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D67901C" w14:textId="47DF53C0" w:rsidR="007A2A45" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9CBDBF" w14:textId="5975EB6F" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45682">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>La ferme Lebrun.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD5DBD7" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765F8AC3" w14:textId="54ECF124" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20EBE0E6" w14:textId="2EC60997" w:rsidR="00A45682" w:rsidRDefault="005B5337" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denis, sur son vélo, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A45682" w:rsidRPr="00A45682">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>avec sa famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur le porche de la maison</w:t>
+            </w:r>
+            <w:r w:rsidR="00A45682" w:rsidRPr="00A45682">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en avril 1963.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75FB7F5D" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C520D71" w14:textId="6F5B7D6D" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_015</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23E7C027" w14:textId="1E71D143" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45682">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Deux dernières semaines de bleuets de Denis Lebrun sur la Lièvre (secteur), 8</w:t>
             </w:r>
             <w:r w:rsidR="005203DF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>le</w:t>
-[...119 lines deleted...]
-            </w:pPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A45682">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>La ferme Lebrun.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Denis, sur son vélo, </w:t>
+              <w:t>août au 20 août 1966.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="252DB07A" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64D7FFF3" w14:textId="6E875EB2" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A48B8B7" w14:textId="26C04EE6" w:rsidR="00A45682" w:rsidRDefault="005B5337" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Denis Lebrun. </w:t>
             </w:r>
             <w:r w:rsidR="00A45682" w:rsidRPr="00A45682">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>avec sa famille</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="23E7C027" w14:textId="1E71D143" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+              <w:t>Aux foins, septembre 1964.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="785EACEA" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A6F2C76" w14:textId="1E801848" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_017</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33303C27" w14:textId="6B7A1967" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45682">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Deux dernières semaines de bleuets de Denis Lebrun sur la Lièvre (secteur), 8</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Denis Lebrun à la ferme paternelle, juin 1962.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="462D770F" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="593D50FD" w14:textId="27C1D5A1" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="522D5CAD" w14:textId="62E9CEEB" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A45682">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>août au 20 août 1966.</w:t>
-[...61 lines deleted...]
-          <w:p w14:paraId="33303C27" w14:textId="6B7A1967" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+              <w:t>Denis Lebrun au séminaire avec des confrères, juin 1962.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB3E616" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="168EB63B" w14:textId="618E2D52" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P403_019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266D9E46" w14:textId="299591D2" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45682">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Denis Lebrun à la ferme paternelle, juin 1962.</w:t>
-[...64 lines deleted...]
-              </w:rPr>
               <w:t>Denis Lebrun a 18 ans lorsqu'il gagne le concours des jeunes auteurs (conte écrit à 17 ans), juin 1962.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A07EB0C" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CD10952" w14:textId="04519914" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P403_020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="496A42B9" w14:textId="3FBDDAF0" w:rsidR="00A45682" w:rsidRDefault="005B5337" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Denis Lebrun à l'âge de 2</w:t>
             </w:r>
             <w:r w:rsidR="00A45682" w:rsidRPr="00A45682">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> an</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2596,51 +2526,50 @@
               <w:t>Denis Lebrun, âgé de douze ans, photographié lors de sa communion solennelle. En arrière-plan, la maison de ses parents en construction, 1956.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00046FA2" w:rsidRPr="00A674F8" w14:paraId="686DC712" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C4FF161" w14:textId="386B528B" w:rsidR="00046FA2" w:rsidRPr="00A674F8" w:rsidRDefault="00046FA2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="607B27FB" w14:textId="77777777" w:rsidR="00046FA2" w:rsidRDefault="00046FA2" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="789359B1" w14:textId="433FD730" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560285EA" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682">
             <w:r w:rsidRPr="00A45682">
               <w:t>Denis Lebrun commence sa septième année au collège du village en 1956.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39D84E6E" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682"/>
           <w:p w14:paraId="05621D5F" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_027</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="533D7B89" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682">
             <w:r w:rsidRPr="00A45682">
               <w:t>Denis Lebrun, 14 ans, à sa deuxième année de séminaire à Chicoutimi, octobre 1958.</w:t>
@@ -2705,51 +2634,50 @@
           <w:p w14:paraId="7F2E442A" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682"/>
           <w:p w14:paraId="20F480D4" w14:textId="77777777" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_032</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64078220" w14:textId="623783AD" w:rsidR="00A45682" w:rsidRDefault="00A45682" w:rsidP="00A45682">
             <w:r w:rsidRPr="00A45682">
               <w:t xml:space="preserve">Photo de finissant </w:t>
             </w:r>
             <w:r w:rsidR="005B5337">
               <w:t xml:space="preserve">de Denis Lebrun </w:t>
             </w:r>
             <w:r w:rsidRPr="00A45682">
               <w:t>au Séminaire de Chicoutimi en 1965.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F17F3B3" w14:textId="77777777" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682"/>
           <w:p w14:paraId="476E3492" w14:textId="77777777" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_033</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F9C837" w14:textId="143CE2B8" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682">
             <w:r w:rsidRPr="00F25D6A">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Photo </w:t>
             </w:r>
             <w:r w:rsidR="005B5337">
               <w:t xml:space="preserve">de Denis Lebrun </w:t>
             </w:r>
             <w:r w:rsidRPr="00F25D6A">
               <w:t>pour le concours des Jeunes Auteurs de Radio-C</w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00F25D6A">
               <w:t>nada en 1962.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D5C971E" w14:textId="77777777" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682"/>
           <w:p w14:paraId="141E5A67" w14:textId="24160DB9" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_034</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D19429A" w14:textId="0886262C" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682">
             <w:r w:rsidRPr="00F25D6A">
               <w:t xml:space="preserve">Carte d'identité </w:t>
             </w:r>
@@ -2954,59 +2882,51 @@
               <w:t xml:space="preserve"> sur le porche de la maison</w:t>
             </w:r>
             <w:r w:rsidRPr="00F25D6A">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C15F12C" w14:textId="77777777" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682"/>
           <w:p w14:paraId="3F881A11" w14:textId="77777777" w:rsidR="00F25D6A" w:rsidRDefault="00F25D6A" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_049</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F08A774" w14:textId="77777777" w:rsidR="00F25D6A" w:rsidRDefault="00E10836" w:rsidP="00A45682">
             <w:r w:rsidRPr="00E10836">
               <w:t>Denis Lebrun à 9 ans avec les siens.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A0CE46F" w14:textId="77777777" w:rsidR="00E10836" w:rsidRDefault="00E10836" w:rsidP="00A45682"/>
           <w:p w14:paraId="495223F1" w14:textId="77777777" w:rsidR="00E10836" w:rsidRDefault="00E10836" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_050</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="437CBD3A" w14:textId="77777777" w:rsidR="00E10836" w:rsidRDefault="00E10836" w:rsidP="00A45682">
             <w:r w:rsidRPr="00E10836">
-              <w:t xml:space="preserve">Denis Lebrun avec ses oncles et tantes chez grand-papa </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Denis Lebrun avec ses oncles et tantes chez grand-papa Gobeil.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23742381" w14:textId="77777777" w:rsidR="00E10836" w:rsidRDefault="00E10836" w:rsidP="00A45682"/>
           <w:p w14:paraId="711D311C" w14:textId="77777777" w:rsidR="00E10836" w:rsidRDefault="00E10836" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_051</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AA78558" w14:textId="206F4FB8" w:rsidR="00E10836" w:rsidRDefault="00E10836" w:rsidP="00A45682">
             <w:r>
               <w:t>Denis Lebrun, au bleuet sur l</w:t>
             </w:r>
             <w:r w:rsidRPr="00E10836">
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E10836">
               <w:t>Lièvre du 8 ao</w:t>
             </w:r>
             <w:r w:rsidR="00C32FF4">
               <w:t>ût au 20 août 1966</w:t>
             </w:r>
             <w:r w:rsidRPr="00E10836">
@@ -3107,159 +3027,158 @@
               <w:t>Carte mortuaire de Denis Lebrun, décédé le 8 septembre 1966, à l’âge de 22 ans et 2 mois.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72EE761C" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682"/>
           <w:p w14:paraId="318DDEFF" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_060</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="366A31ED" w14:textId="1F957B6A" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r w:rsidRPr="00F80D44">
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00A41E8D">
               <w:t>e monument et la tombe du poète.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="230A2D30" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682"/>
           <w:p w14:paraId="6FC129DA" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_061</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E5F6F83" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r w:rsidRPr="00F80D44">
-              <w:lastRenderedPageBreak/>
               <w:t>Le monument et la tombe du poète.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E45C00B" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682"/>
           <w:p w14:paraId="797E91A7" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_062</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29BEB584" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r w:rsidRPr="00F80D44">
               <w:t>Monument de Denis situé au cimetière d'Albanel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14464D84" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682"/>
           <w:p w14:paraId="63697DBE" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r>
               <w:t>P403_063</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D5C0701" w14:textId="77777777" w:rsidR="00F80D44" w:rsidRDefault="00F80D44" w:rsidP="00A45682">
             <w:r w:rsidRPr="00F80D44">
               <w:t>Monument de Denis situé au cimetière d'Albanel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55D24932" w14:textId="77777777" w:rsidR="005203DF" w:rsidRDefault="005203DF" w:rsidP="00A45682"/>
           <w:p w14:paraId="51EC11A5" w14:textId="2E8595D8" w:rsidR="005203DF" w:rsidRPr="00A45682" w:rsidRDefault="005203DF" w:rsidP="00A45682"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="6109C2FB" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2A34ECDA" w14:textId="77777777" w:rsidR="00F73B0E" w:rsidRDefault="00F73B0E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="01A6BB6B" w14:textId="77777777" w:rsidR="00F73B0E" w:rsidRDefault="00F73B0E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3282,51 +3201,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="66CA8175" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -3334,133 +3253,126 @@
     </w:r>
     <w:r w:rsidR="00AD3D8C">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>403</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fonds</w:t>
     </w:r>
     <w:r w:rsidR="009F0832">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AD3D8C">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Louis Lebrun et Jeannine </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00AD3D8C">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Gobeil</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Gobeil </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00CF1F9F" w:rsidRPr="00CF1F9F">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="44113987" w14:textId="77777777" w:rsidR="00F73B0E" w:rsidRDefault="00F73B0E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="10890079" w14:textId="77777777" w:rsidR="00F73B0E" w:rsidRDefault="00F73B0E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00046FA2"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
@@ -3550,50 +3462,51 @@
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A41E8D"/>
     <w:rsid w:val="00A45682"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD3D8C"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B25A79"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
+    <w:rsid w:val="00B93643"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA4E0C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C32FF4"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF1F9F"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
@@ -3601,102 +3514,104 @@
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DC58AB"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E10836"/>
     <w:rsid w:val="00E15F90"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F25D6A"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
+    <w:rsid w:val="00F71E84"/>
     <w:rsid w:val="00F73B0E"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F80D44"/>
     <w:rsid w:val="00F865F1"/>
+    <w:rsid w:val="00F90028"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FA533C"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3758,95 +3673,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -4025,50 +3943,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4534,82 +4453,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4943,70 +4862,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>10356</Characters>
+  <Pages>1</Pages>
+  <Words>2018</Words>
+  <Characters>11105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12214</CharactersWithSpaces>
+  <CharactersWithSpaces>13097</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>