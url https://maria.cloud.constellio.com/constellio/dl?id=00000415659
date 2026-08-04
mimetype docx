--- v1 (2025-12-08)
+++ v2 (2026-08-04)
@@ -315,93 +315,92 @@
     </w:p>
     <w:p w14:paraId="18DFEB67" w14:textId="5D9B87EA" w:rsidR="00712432" w:rsidRDefault="00712432" w:rsidP="00712432">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Le 12 juin 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B9FE2A" w14:textId="77777777" w:rsidR="00712432" w:rsidRPr="00A674F8" w:rsidRDefault="00712432" w:rsidP="00712432">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A5F0A5" w14:textId="09880D13" w:rsidR="00712432" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc137476969" w:history="1">
         <w:r w:rsidR="00712432" w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00712432">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00712432">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00712432">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476969 \h </w:instrText>
         </w:r>
@@ -432,51 +431,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="640DC9B3" w14:textId="7F445F57" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476970" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476970 \h </w:instrText>
         </w:r>
@@ -506,51 +505,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FFFB71C" w14:textId="04213657" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476971" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476971 \h </w:instrText>
         </w:r>
@@ -578,51 +577,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10209A45" w14:textId="2183A0B4" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476972" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/1 : Photographies de Claudette Potvin, Album 1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476972 \h </w:instrText>
         </w:r>
@@ -650,51 +649,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DCB0E86" w14:textId="27C4B06C" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476973" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/2 : Photographies de Claudette Potvin, Album 2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476973 \h </w:instrText>
         </w:r>
@@ -722,51 +721,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01F91322" w14:textId="08DC5F33" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476974" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/3 : Photographies de Claudette Potvin, Album 3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476974 \h </w:instrText>
         </w:r>
@@ -794,51 +793,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B5FBAC5" w14:textId="0C4EC6D0" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476975" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/4 : Photographies de Claudette Potvin, Album 4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476975 \h </w:instrText>
         </w:r>
@@ -866,51 +865,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="328CF2FB" w14:textId="69E1CA4F" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476976" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/5 : Photographies de Claudette Potvin, Album 5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476976 \h </w:instrText>
         </w:r>
@@ -938,51 +937,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="645268BD" w14:textId="79155267" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476977" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/6 : Photographies de Claudette Potvin, Album 6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476977 \h </w:instrText>
         </w:r>
@@ -1010,51 +1009,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48890788" w14:textId="6D77DFAD" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476978" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/7 : Photographies de Claudette Potvin, Album 7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476978 \h </w:instrText>
         </w:r>
@@ -1082,51 +1081,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BF2C353" w14:textId="62ECE5C6" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476979" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/8 : Photographies de Claudette Potvin, Album 8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476979 \h </w:instrText>
         </w:r>
@@ -1154,51 +1153,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B3C159A" w14:textId="682547E4" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476980" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/9 : Photographies de Claudette Potvin, Album 9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476980 \h </w:instrText>
         </w:r>
@@ -1226,51 +1225,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B15959B" w14:textId="55FD4E01" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476981" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/10 : Photographies de Claudette Potvin, Album 10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476981 \h </w:instrText>
         </w:r>
@@ -1298,51 +1297,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="56191AEC" w14:textId="4D7F461A" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476982" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/11 : Photographies de Claudette Potvin, Album 11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476982 \h </w:instrText>
         </w:r>
@@ -1370,51 +1369,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C2AB1BE" w14:textId="3442C24C" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476983" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/12 : Photographies de Claudette Potvin, Album 12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476983 \h </w:instrText>
         </w:r>
@@ -1442,51 +1441,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CF18FFB" w14:textId="18C40034" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476984" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/13 : Photographies de Claudette Potvin, Album 13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476984 \h </w:instrText>
         </w:r>
@@ -1514,51 +1513,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A2D4E60" w14:textId="347D0228" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476985" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/14 : Photographies de Claudette Potvin, Album 14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476985 \h </w:instrText>
         </w:r>
@@ -1586,51 +1585,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47248993" w14:textId="5E2D1775" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476986" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/15 : Photographies de Claudette Potvin, Album 15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476986 \h </w:instrText>
         </w:r>
@@ -1658,51 +1657,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FBE97EE" w14:textId="62944B2D" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476987" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/16 : Photographies de Claudette Potvin, Album 16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476987 \h </w:instrText>
         </w:r>
@@ -1730,51 +1729,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DD762E6" w14:textId="20EB4B07" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476988" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/17 : Photographies de Claudette Potvin, Album 17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476988 \h </w:instrText>
         </w:r>
@@ -1802,51 +1801,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AF9D870" w14:textId="474FFBE7" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476989" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/18 : Photographies de Claudette Potvin, Album 18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476989 \h </w:instrText>
         </w:r>
@@ -1874,51 +1873,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DF11416" w14:textId="41C03B8A" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476990" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/19 : Photographies de Claudette Potvin, Album 19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476990 \h </w:instrText>
         </w:r>
@@ -1946,51 +1945,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="449C49D6" w14:textId="6C7FEB0D" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476991" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/20 : Photographies de Claudette Potvin, Album 20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476991 \h </w:instrText>
         </w:r>
@@ -2018,51 +2017,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AC97946" w14:textId="3A114702" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476992" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/21 : Photographies de Claudette Potvin, Album 21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476992 \h </w:instrText>
         </w:r>
@@ -2090,51 +2089,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E3E46CC" w14:textId="5FD56EE7" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476993" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/22 : Photographies de Claudette Potvin, Album 22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476993 \h </w:instrText>
         </w:r>
@@ -2162,51 +2161,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="162EEE2F" w14:textId="19B67B8A" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476994" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/23 : Photographies de Claudette Potvin, Album 23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476994 \h </w:instrText>
         </w:r>
@@ -2234,51 +2233,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21742E09" w14:textId="029A355E" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476995" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/24 : Photographies de Claudette Potvin, Album 24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476995 \h </w:instrText>
         </w:r>
@@ -2306,51 +2305,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0116C226" w14:textId="687BEF40" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476996" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/25 : Photographies de Claudette Potvin, Album 25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476996 \h </w:instrText>
         </w:r>
@@ -2378,51 +2377,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6122EC17" w14:textId="79AC494D" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476997" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/26 : Photographies de Claudette Potvin, Album 26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476997 \h </w:instrText>
         </w:r>
@@ -2450,51 +2449,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13C828B8" w14:textId="20B9A9AE" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476998" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/27 : Photographies de Claudette Potvin, Album 27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476998 \h </w:instrText>
         </w:r>
@@ -2522,51 +2521,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00CECB2D" w14:textId="190BC4B0" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137476999" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/28 : Photographies de Claudette Potvin, Album 28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137476999 \h </w:instrText>
         </w:r>
@@ -2594,51 +2593,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="185536E5" w14:textId="758A6F41" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477000" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/29 : Photographies de Claudette Potvin, Album 29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477000 \h </w:instrText>
         </w:r>
@@ -2666,51 +2665,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1827B5DA" w14:textId="6F6E8A56" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477001" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/30 : Photographies de Claudette Potvin, Album 30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477001 \h </w:instrText>
         </w:r>
@@ -2738,51 +2737,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46783630" w14:textId="6C269E3A" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477002" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/31 : Photographies de Claudette Potvin, Album 31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477002 \h </w:instrText>
         </w:r>
@@ -2810,51 +2809,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CC3A44C" w14:textId="02C22767" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477003" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/32 : Photographies de Claudette Potvin, Album 32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477003 \h </w:instrText>
         </w:r>
@@ -2882,51 +2881,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4882B31A" w14:textId="6DF742DD" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477004" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/33 : Photographies de Claudette Potvin, Album 33</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477004 \h </w:instrText>
         </w:r>
@@ -2954,51 +2953,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="591DCED3" w14:textId="52B07728" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477005" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/34 : Photographies de Claudette Potvin, Album 34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477005 \h </w:instrText>
         </w:r>
@@ -3026,51 +3025,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67946172" w14:textId="2E7D47CF" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477006" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/35 : Photographies de Claudette Potvin, Album 35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477006 \h </w:instrText>
         </w:r>
@@ -3098,51 +3097,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="426B48BA" w14:textId="638D0208" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477007" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/36 : Photographies de Claudette Potvin, Album 36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477007 \h </w:instrText>
         </w:r>
@@ -3170,51 +3169,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28D1DA25" w14:textId="6876ECE2" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477008" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/37 : Photographies de Claudette Potvin, Album 37</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477008 \h </w:instrText>
         </w:r>
@@ -3242,51 +3241,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15AA775D" w14:textId="2DCA2804" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477009" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/38 : Photographies de Claudette Potvin, Album 38</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477009 \h </w:instrText>
         </w:r>
@@ -3314,51 +3313,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47B1EDEC" w14:textId="53911E60" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477010" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/39 : Photographies de Claudette Potvin, Album 39</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477010 \h </w:instrText>
         </w:r>
@@ -3386,51 +3385,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="100146FC" w14:textId="3C6B0D62" w:rsidR="00712432" w:rsidRDefault="00712432">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137477011" w:history="1">
         <w:r w:rsidRPr="00A164CC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P406/A1/40 : Photographies de Claudette Potvin, Album 40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137477011 \h </w:instrText>
         </w:r>
@@ -3461,110 +3460,114 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="1F0D98A7" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc137476969"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="10D968A5" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="426BA6D7" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C407B6">
         <w:t>406</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00C407B6">
         <w:t>Famille Claudette Potvin</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
+      <w:r w:rsidR="00B178EF" w:rsidRPr="00B178EF">
+        <w:t>1960-2001</w:t>
+      </w:r>
       <w:r w:rsidR="000D4CC4">
-        <w:t>193</w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>[200-]</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001153BB" w:rsidRPr="000D4CC4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8" w:rsidRPr="000D4CC4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D4CC4" w:rsidRPr="000D4CC4">
         <w:t>8068 photographies originales (également numérisées pour la donatrice).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4060D7CC" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00923766"/>
+    <w:p w14:paraId="1A494089" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Collation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA2A9B0" w14:textId="073D7DCC" w:rsidR="00B178EF" w:rsidRPr="00A674F8" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>estimé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> à 8068 photographies (elles sont en cours de numérisation, mais les photographies originales demeurent à la Société d'histoire, qui en est propriétaire)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3733,119 +3736,254 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Ste-Thérèse-d'Avila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de Dolbeau, des images du jeu de curling (un passe-temps du couple Claudette et Réal), également une tante Potvin qui était une religieuse à Roberval, entre autres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E969655" w14:textId="77777777" w:rsidR="000D4CC4" w:rsidRPr="00A674F8" w:rsidRDefault="000D4CC4" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B16B3BA" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Reçu le 1er juin 2022, par Steeve Cantin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F9A450" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Mise en boîtes (12) temporaires le 2 juin 2022 par Frédérique Fradet, archiviste, et Marie-Philippe Simard, préposée à la numérisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24215E51" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Reste à comptabiliser pour le rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2C0751" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>À numériser pour donner les fichiers numériques à la donatrice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4721899D" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Non traité, prétraité par albums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D72E49F" w14:textId="6CA9280B" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Envoi des 3492 premières photographies numérisées à Mme Cathy Tremblay, la donatrice, avec l'Excel : 12 juin 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="17750195" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="27B3A8A8" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00923766"/>
+    <w:p w14:paraId="727783E3" w14:textId="4BCDBAD7" w:rsidR="00B178EF" w:rsidRPr="001A1C73" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C73" w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B05C905" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B178EF"/>
+    <w:p w14:paraId="6E0BA33B" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4EA717" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRPr="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B178EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8213BB" w14:textId="39D05351" w:rsidR="00B178EF" w:rsidRPr="001A1C73" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>État de conservation</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C73" w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4555101C" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B178EF"/>
+    <w:p w14:paraId="2C37DE0B" w14:textId="4CAA2438" w:rsidR="001A1C73" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>En albums, temporairement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524E9C23" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRPr="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B178EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D14624B" w14:textId="43D33F1E" w:rsidR="00B178EF" w:rsidRPr="001A1C73" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C73" w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E30A7B" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B178EF"/>
+    <w:p w14:paraId="020B9477" w14:textId="60A6B669" w:rsidR="00B178EF" w:rsidRDefault="001A1C73" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00B178EF">
+        <w:t>rançais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C1F7D8" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B178EF"/>
+    <w:p w14:paraId="555F2698" w14:textId="3E587BF2" w:rsidR="001A1C73" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C73" w:rsidRPr="001A1C73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756E2B46" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRPr="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B178EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1317D2EB" w14:textId="77777777" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Document(s) complémentaire(s) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F282A2A" w14:textId="14034A94" w:rsidR="00B178EF" w:rsidRDefault="00B178EF" w:rsidP="00B178EF">
+      <w:r>
+        <w:t>Cahier de généalogie imprimé conservé dans la bibliothèque de généalogie de la SHGMC : Généalogie des familles Petit dit St-Pierre 1735-1983.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7ECA6ABC" w14:textId="366DB967" w:rsidR="005C6EC0" w:rsidRDefault="005C6EC0" w:rsidP="00923766"/>
-    <w:p w14:paraId="3E90736E" w14:textId="77777777" w:rsidR="005C6EC0" w:rsidRDefault="005C6EC0" w:rsidP="005C6EC0">
-[...38 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4E90BEBD" w14:textId="77777777" w:rsidR="005C6EC0" w:rsidRPr="005C6EC0" w:rsidRDefault="005C6EC0" w:rsidP="005C6EC0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C6EC0">
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Contenants et localisation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6348ED04" w14:textId="77777777" w:rsidR="005C6EC0" w:rsidRDefault="005C6EC0" w:rsidP="005C6EC0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:i w:val="0"/>
         </w:rPr>
@@ -3853,68 +3991,115 @@
     </w:p>
     <w:p w14:paraId="2A6E7378" w14:textId="4BFBC7CE" w:rsidR="005C6EC0" w:rsidRPr="00A674F8" w:rsidRDefault="005C6EC0" w:rsidP="005C6EC0">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>12 boîtes standards : E03-E04-T05 à T07.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Accentuation"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="32C4EC07" w:rsidR="00C70C4E" w:rsidRDefault="005C6EC0" w:rsidP="00923766">
       <w:r>
         <w:t>Originalement conservés dans des albums qui seront à retirer en raison de la colle, du métal et de la taille de ceux-ci, également pour faciliter le traitement et la conservation des documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479F8C6E" w14:textId="4EDB212A" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00923766"/>
-    <w:p w14:paraId="479433DB" w14:textId="0AE91D20" w:rsidR="00000E7F" w:rsidRPr="00A674F8" w:rsidRDefault="00000E7F" w:rsidP="00923766">
+    <w:p w14:paraId="479433DB" w14:textId="0AE91D20" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00923766">
       <w:r>
         <w:t>Disque dur externe Archives 1 et 2 de la Société d’histoire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D018A09" w14:textId="77777777" w:rsidR="001A1C73" w:rsidRDefault="001A1C73" w:rsidP="00B43017"/>
+    <w:p w14:paraId="5FEFE6F8" w14:textId="1E7F197D" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>Boîtes 1 à 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117CAB90" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>R07 E03 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CE6343" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>Non traité, photographies et peu de documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C30B22" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017"/>
+    <w:p w14:paraId="638EF2B0" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>Boîtes 5 à 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0133E2" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>R07 E03 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F305F2A" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>Non traité, photographies et peu de documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBF7DB0" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017"/>
+    <w:p w14:paraId="4645A1F4" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>Boîtes 9 à 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7862DF62" w14:textId="77777777" w:rsidR="00B43017" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>R07 E03 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E16C232" w14:textId="0420B954" w:rsidR="00B43017" w:rsidRPr="00A674F8" w:rsidRDefault="00B43017" w:rsidP="00B43017">
+      <w:r>
+        <w:t>Non traité, photographies et peu de documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="5E009009" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00000E7F" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc137476970"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P406</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="4C159465" w:rsidR="00C70C4E" w:rsidRDefault="00712432" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [193</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
@@ -4075,51 +4260,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="75AF3A07" w:rsidR="00000E7F" w:rsidRPr="00A674F8" w:rsidRDefault="00000E7F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="29DB4692" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00000E7F" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc137476972"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Claudette Potvin, Album 1</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="39079EBF" w:rsidR="00E57F6F" w:rsidRDefault="00000E7F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000E7F">
@@ -4285,51 +4469,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CB3FBD5" w14:textId="34C63613" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="62BD72DE" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00000E7F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc137476973"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Claudette Potvin, Album 2</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="0DF1F8FE" w:rsidR="00C11F5D" w:rsidRDefault="00DB2EA3" w:rsidP="00C11F5D">
             <w:pPr>
@@ -4498,72 +4681,70 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="33154966" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="065FD2AC" w14:textId="52ADA75E" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="4872D9E3" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc137476974"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 3</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="71EA0F84" w14:textId="3A19308A" w:rsidR="00000E7F" w:rsidRDefault="00DB2EA3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00DB2EA3">
               <w:t>– [197</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DB2EA3">
               <w:t>-]-</w:t>
             </w:r>
@@ -4592,51 +4773,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24793FA1" w14:textId="2AC7D773" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4FA11DE2" w14:textId="34B0E11A" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc137476975"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 4</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="73044F66" w14:textId="55307F7B" w:rsidR="00000E7F" w:rsidRDefault="00DB2EA3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00DB2EA3">
@@ -4675,142 +4855,132 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D0BD345" w14:textId="14024C13" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="372D1F50" w14:textId="094FE01B" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc137476976"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 5</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="5917128F" w14:textId="33FEF61E" w:rsidR="00000E7F" w:rsidRDefault="00AA3815" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00AA3815">
               <w:t>– [197</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AA3815">
               <w:t>-]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AA3815">
-              <w:t xml:space="preserve">[198-]. – 33 photographies originales; aussi numérisées; format .jpg, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, 400 ppp.</w:t>
+              <w:t>[198-]. – 33 photographies originales; aussi numérisées; format .jpg, n&amp;b et couleur, 400 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69B4C0E6" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E7F" w:rsidRPr="00A674F8" w14:paraId="5F8E2E8F" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="652FD143" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DF4A4D2" w14:textId="767BE4F5" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A0B813F" w14:textId="19C75CD2" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc137476977"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 6</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="7669F346" w14:textId="5A512ED0" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -4849,142 +5019,132 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B4B9B4A" w14:textId="3097975D" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42969710" w14:textId="5C5DD0E1" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc137476978"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 7</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="262E1735" w14:textId="5E35CBD9" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
               <w:t>– [197</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00432DF3">
               <w:t>-]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00432DF3">
-              <w:t xml:space="preserve">[199-]. – 54 photographies originales; aussi numérisées; format .jpg, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, 400 ppp.</w:t>
+              <w:t>[199-]. – 54 photographies originales; aussi numérisées; format .jpg, n&amp;b et couleur, 400 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E910B58" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E7F" w:rsidRPr="00A674F8" w14:paraId="546A907F" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="513D104A" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56471ED8" w14:textId="2EA6BE07" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DD4CF89" w14:textId="32EE28CD" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Toc137476979"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 8</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="782A8F10" w14:textId="13AE6923" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5015,51 +5175,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15FFF8A6" w14:textId="2B03CB73" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BA0D3A4" w14:textId="7378A423" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc137476980"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 9</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="73E424C0" w14:textId="0B6161F0" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5090,51 +5249,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29A862B4" w14:textId="71C6C00C" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70C285E4" w14:textId="2B948DD4" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="_Toc137476981"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 10</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="71976DA4" w14:textId="02C8680B" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5165,51 +5323,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17B97930" w14:textId="59824C18" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76AE0A95" w14:textId="2E3DBCE3" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc137476982"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 11</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="0DD8FC7B" w14:textId="1F1320D7" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5220,72 +5377,70 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E7F" w:rsidRPr="00A674F8" w14:paraId="28044368" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="585AA205" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="650685DC" w14:textId="28068185" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CA38DC8" w14:textId="38FA6EBB" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc137476983"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 12</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="4982E98D" w14:textId="0EF9A61A" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5316,51 +5471,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="364E9367" w14:textId="774A24EF" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7277E9F8" w14:textId="2BBBA73D" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc137476984"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 13</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="7D57C6C0" w14:textId="4F6050EC" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5391,51 +5545,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C01A535" w14:textId="1E2D23F5" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44C93ABB" w14:textId="05F2841B" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc137476985"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 14</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="76DEF1C5" w14:textId="0D835BC6" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5466,51 +5619,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63183D02" w14:textId="04198F7D" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63A26435" w14:textId="21AAF45D" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc137476986"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 15</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="67EB2F20" w14:textId="03F9C389" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5541,51 +5693,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D46AB5A" w14:textId="5D293351" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10A2A277" w14:textId="49081CE3" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc137476987"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 16</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="4A3F6242" w14:textId="1C2EFAEC" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5616,51 +5767,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53C69118" w14:textId="05DD32A6" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11ECAFFF" w14:textId="7B38A44C" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc137476988"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 17</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="40288B20" w14:textId="3B58A40E" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5691,51 +5841,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE0BC20" w14:textId="110F8B33" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C5BEB16" w14:textId="6C5895DA" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Toc137476989"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 18</w:t>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="0D567061" w14:textId="0AFCE5B4" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5774,51 +5923,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D602D22" w14:textId="59A82CF6" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23D1B468" w14:textId="209B5DD1" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Toc137476990"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 19</w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="3F02C7DB" w14:textId="7A1147E2" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5857,51 +6005,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="198903DF" w14:textId="42BB26E1" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20CF65E0" w14:textId="256B271A" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="_Toc137476991"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 20</w:t>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="4F83F793" w14:textId="2A383476" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -5920,72 +6067,70 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E7F" w:rsidRPr="00A674F8" w14:paraId="11A1BE2B" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="14BD9AE5" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CFE6663" w14:textId="48EC0A86" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="225C8D86" w14:textId="25538268" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="_Toc137476992"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 21</w:t>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="53AE1529" w14:textId="4BA0AC95" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6024,51 +6169,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="139C3A33" w14:textId="28966E17" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E0A2785" w14:textId="6D617AD5" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="_Toc137476993"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 22</w:t>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
           <w:p w14:paraId="569AF7E0" w14:textId="210C0611" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6107,142 +6251,132 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64448387" w14:textId="046890E3" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A8B05D8" w14:textId="2E92646F" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc137476994"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 23</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="026BFDD9" w14:textId="5BC0D52D" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
               <w:t>– [193</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00432DF3">
               <w:t>-]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00432DF3">
-              <w:t xml:space="preserve">[198-]. – 69 photographies originales; aussi numérisées; format .jpg, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, 400 ppp.</w:t>
+              <w:t>[198-]. – 69 photographies originales; aussi numérisées; format .jpg, n&amp;b et couleur, 400 ppp.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3376D000" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E7F" w:rsidRPr="00A674F8" w14:paraId="04B0F845" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="03F62129" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="740FFF15" w14:textId="1462E5A3" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31104A1D" w14:textId="03861DCC" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="_Toc137476995"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 24</w:t>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
           <w:p w14:paraId="58F8160F" w14:textId="1AE6E8AC" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6281,51 +6415,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="073EC530" w14:textId="28817585" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0986426A" w14:textId="472853FA" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc137476996"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 25</w:t>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="7EAEA0D7" w14:textId="20C2F935" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6356,51 +6489,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="552F2F32" w14:textId="1FE5F446" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53D8EFF5" w14:textId="7ACAC219" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc137476997"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 26</w:t>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="447A6245" w14:textId="5B06CFCB" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6431,51 +6563,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29302DB0" w14:textId="2004B9C4" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70575A8F" w14:textId="496E64F9" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc137476998"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 27</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="623A0F4A" w14:textId="31A6A4D7" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6506,51 +6637,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F642E2" w14:textId="337044D7" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="750DAA85" w14:textId="474AE2C6" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Toc137476999"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 28</w:t>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="285395EC" w14:textId="2F77F9C5" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6581,51 +6711,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D24D9F5" w14:textId="29727F1E" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28835E38" w14:textId="1403139A" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="_Toc137477000"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 29</w:t>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="52C24649" w14:textId="4B8A1CED" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6636,72 +6765,70 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000E7F" w:rsidRPr="00A674F8" w14:paraId="5C864077" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="020F445A" w14:textId="77777777" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66E1A4D5" w14:textId="1EBDDE67" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7509E79D" w14:textId="68926B70" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="_Toc137477001"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 30</w:t>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="18076CD8" w14:textId="3412F77B" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6732,51 +6859,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="348ADFB5" w14:textId="1BBC5F84" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24A8FA3C" w14:textId="4496FE30" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="_Toc137477002"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00DB2EA3">
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 31</w:t>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="01949AE1" w14:textId="09AC52E2" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6815,51 +6941,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="053D9A5B" w14:textId="38389865" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E3B374D" w14:textId="5D301677" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="34" w:name="_Toc137477003"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00DB2EA3">
               <w:t>32</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 32</w:t>
             </w:r>
             <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="70C5724A" w14:textId="1806C605" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6890,51 +7015,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F622828" w14:textId="6481F9B4" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69555424" w14:textId="050BCDE9" w:rsidR="00000E7F" w:rsidRDefault="00000E7F" w:rsidP="00000E7F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc137477004"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00DB2EA3">
               <w:t>33</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 33</w:t>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="0989DC8C" w14:textId="542D7869" w:rsidR="00000E7F" w:rsidRDefault="00432DF3" w:rsidP="00000E7F">
             <w:r w:rsidRPr="00432DF3">
@@ -6965,51 +7089,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77834DEE" w14:textId="3F1FB463" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E580844" w14:textId="5569F944" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="36" w:name="_Toc137477005"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>34</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 34</w:t>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="5241EB6C" w14:textId="2AD3D1E7" w:rsidR="00DB2EA3" w:rsidRDefault="00432DF3" w:rsidP="00DB2EA3">
             <w:r w:rsidRPr="00432DF3">
@@ -7040,51 +7163,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="647D7B5E" w14:textId="5C404F65" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A32CD0E" w14:textId="39922D9B" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="37" w:name="_Toc137477006"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>35</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 35</w:t>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="79F1531F" w14:textId="3E6704EE" w:rsidR="00DB2EA3" w:rsidRDefault="00432DF3" w:rsidP="00DB2EA3">
             <w:r w:rsidRPr="00432DF3">
@@ -7115,51 +7237,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71AC74D3" w14:textId="62D85938" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20E3ABFC" w14:textId="743838EB" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="38" w:name="_Toc137477007"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>36</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 36</w:t>
             </w:r>
             <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="5949B8F0" w14:textId="712FE5F4" w:rsidR="00DB2EA3" w:rsidRDefault="00432DF3" w:rsidP="00DB2EA3">
             <w:r w:rsidRPr="00432DF3">
@@ -7190,51 +7311,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01ADD849" w14:textId="76169523" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B644757" w14:textId="4EF54093" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="39" w:name="_Toc137477008"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>37</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 37</w:t>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="3111B68A" w14:textId="530ED48C" w:rsidR="00DB2EA3" w:rsidRDefault="00432DF3" w:rsidP="00DB2EA3">
             <w:r w:rsidRPr="00432DF3">
@@ -7265,51 +7385,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6024DA49" w14:textId="51435A93" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FF689BA" w14:textId="6554F26E" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="40" w:name="_Toc137477009"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>38</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 38</w:t>
             </w:r>
             <w:bookmarkEnd w:id="40"/>
           </w:p>
           <w:p w14:paraId="500E739E" w14:textId="42B1A0B2" w:rsidR="00DB2EA3" w:rsidRDefault="00432DF3" w:rsidP="00DB2EA3">
             <w:r w:rsidRPr="00432DF3">
@@ -7320,72 +7439,70 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB2EA3" w:rsidRPr="00A674F8" w14:paraId="58B0D452" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="55766670" w14:textId="77777777" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10AA88F8" w14:textId="3A44C20F" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AD59E73" w14:textId="59021527" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="41" w:name="_Toc137477010"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 39</w:t>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="702C9C48" w14:textId="08997864" w:rsidR="00DB2EA3" w:rsidRDefault="00432DF3" w:rsidP="00DB2EA3">
             <w:r w:rsidRPr="00432DF3">
@@ -7416,51 +7533,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="446BEFEB" w14:textId="251695B2" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E79888E" w14:textId="6CE18419" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3" w:rsidP="00DB2EA3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="42" w:name="_Toc137477011"/>
             <w:r>
               <w:t>P406</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00712432">
               <w:t>Photographies de Claudette Potvin, Album 40</w:t>
             </w:r>
             <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="4778A6F2" w14:textId="716B36C0" w:rsidR="00DB2EA3" w:rsidRDefault="00432DF3" w:rsidP="00DB2EA3">
             <w:r w:rsidRPr="00432DF3">
@@ -7698,222 +7814,228 @@
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="781B272D" w14:textId="77777777" w:rsidR="00571417" w:rsidRDefault="00571417" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7B48A1CE" w14:textId="37E0DC44" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Avis de décès en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="0017103D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>https://hebertetfils.com/avis-deces/1595/real-tremblay</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="50551A11" w14:textId="504A8E5C" w:rsidR="00DB2EA3" w:rsidRDefault="00DB2EA3">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Avis de décès en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="0017103D">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>https://hebertetfils.com/avis-deces/4509/claudette-potvin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="129"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00000E7F"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000D4CC4"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="001A1C73"/>
     <w:rsid w:val="001B391B"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003F4373"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00432DF3"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="0051144D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00562BC5"/>
     <w:rsid w:val="00571417"/>
+    <w:rsid w:val="00577A57"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C6EC0"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
+    <w:rsid w:val="00705B46"/>
     <w:rsid w:val="00712432"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A712C9"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA3815"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
+    <w:rsid w:val="00B178EF"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
+    <w:rsid w:val="00B43017"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C407B6"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
@@ -7951,52 +8073,52 @@
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8855,51 +8977,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -9318,72 +9440,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D67BE94E-99A4-4E0B-9BA3-804A48819F4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>14735</Characters>
+  <Pages>1</Pages>
+  <Words>2824</Words>
+  <Characters>15533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17379</CharactersWithSpaces>
+  <CharactersWithSpaces>18321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>