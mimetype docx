--- v0 (2025-10-05)
+++ v1 (2026-06-19)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -181,112 +181,85 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7702BCD6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F134F1C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F7FF367" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA98311" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34161C69" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...13 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4E1F7934" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="007B09B9"/>
     <w:p w14:paraId="697A3183" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00FC3F8A"/>
     <w:p w14:paraId="0FCA613C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6200EAD3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583D8B0D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0C48DD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E5429A5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DCE4CDF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...13 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="495343B1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="007B09B9"/>
+    <w:p w14:paraId="1D5AEE79" w14:textId="77777777" w:rsidR="007B09B9" w:rsidRDefault="007B09B9" w:rsidP="007B09B9"/>
     <w:p w14:paraId="1A58C8C0" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B1A335B" w14:textId="475D80B8" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00C81FA5">
         <w:t>Frédérique Fradet</w:t>
       </w:r>
       <w:r w:rsidR="00C81FA5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC3F8A">
         <w:t>, archiviste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17312073" w14:textId="0EB07369" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -323,56 +296,80 @@
     <w:p w14:paraId="252B164A" w14:textId="0102DB65" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65A7623E" w14:textId="775E14DA" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Ajouts du 13 mai</w:t>
       </w:r>
       <w:r w:rsidR="00007F81">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">6 juin </w:t>
       </w:r>
       <w:r w:rsidR="00007F81">
         <w:t xml:space="preserve">et 9 septembre </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2022 non traités, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED95E97" w14:textId="6F52DDF0" w:rsidR="00FC3F8A" w:rsidRPr="00A674F8" w:rsidRDefault="00FC3F8A" w:rsidP="008A0AA0">
+    <w:p w14:paraId="6ED95E97" w14:textId="6F52DDF0" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Saisis par Frédérique Fradet, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6479C0F5" w14:textId="77777777" w:rsidR="007B09B9" w:rsidRDefault="007B09B9" w:rsidP="008A0AA0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336AD627" w14:textId="77777777" w:rsidR="007B09B9" w:rsidRDefault="007B09B9" w:rsidP="008A0AA0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8CF8A3" w14:textId="648E95C1" w:rsidR="007B09B9" w:rsidRPr="00A674F8" w:rsidRDefault="007B09B9" w:rsidP="008A0AA0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mise à jour d’informations en mai</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82F72">
+        <w:t xml:space="preserve">-juin </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CA2743" w14:textId="189EA0F7" w:rsidR="00F37B9F" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -439,3737 +436,3737 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00F37B9F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F37B9F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00F37B9F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D511481" w14:textId="2CB70F3E" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="0D511481" w14:textId="2CB70F3E" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301089" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A Administration</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301089 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A8C5733" w14:textId="737EDA36" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="7A8C5733" w14:textId="737EDA36" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301090" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A1 Constitution de l’organisme</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301090 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74FA4486" w14:textId="1DE8DB90" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="74FA4486" w14:textId="1DE8DB90" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301091" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A1/1 : Historique</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301091 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4023B267" w14:textId="13522572" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="4023B267" w14:textId="13522572" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301092" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A1/2 : Lettres patentes</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301092 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="347FFEA6" w14:textId="03B46B7E" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="347FFEA6" w14:textId="03B46B7E" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301093" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A2 Membres</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301093 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D58E8FE" w14:textId="2DFEFB6F" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="2D58E8FE" w14:textId="2DFEFB6F" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301094" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A2/1 : Listes de membres</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301094 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46EF2513" w14:textId="1F9C1D68" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="46EF2513" w14:textId="1F9C1D68" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301095" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A2/2 : Conseil d’administration</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301095 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F6E2AB5" w14:textId="416AEEC4" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="5F6E2AB5" w14:textId="416AEEC4" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301096" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A3 Documents de réunion</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301096 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="206955AC" w14:textId="71B7A6ED" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="206955AC" w14:textId="71B7A6ED" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301097" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A3/1 : Procès-verbaux</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301097 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04085AE4" w14:textId="3B1BD292" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="04085AE4" w14:textId="3B1BD292" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301098" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A4 Promotion</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301098 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F93812B" w14:textId="14624CBF" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="4F93812B" w14:textId="14624CBF" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301099" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A4/1 : Communiqués de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301099 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68CF2C21" w14:textId="5CB15948" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="68CF2C21" w14:textId="5CB15948" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301100" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A4/2 : Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301100 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EDCE233" w14:textId="2D768D1D" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="6EDCE233" w14:textId="2D768D1D" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301101" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A5 Finances</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301101 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ADEB42B" w14:textId="34CE3124" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="2ADEB42B" w14:textId="34CE3124" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301102" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A5/1 : Bilan des activités</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301102 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CB28FFE" w14:textId="23A8FF03" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="3CB28FFE" w14:textId="23A8FF03" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301103" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A5/2 : Relevés</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301103 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="294AC9DC" w14:textId="32F2116C" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="294AC9DC" w14:textId="32F2116C" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301104" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A5/3 : Budget</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301104 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="352EB472" w14:textId="49B1BFB9" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="352EB472" w14:textId="49B1BFB9" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301105" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A6 Communications</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301105 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BCD43BE" w14:textId="206CA505" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="5BCD43BE" w14:textId="206CA505" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301106" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A6/1 : Correspondances</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301106 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CACB10E" w14:textId="1CF8DEEF" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="6CACB10E" w14:textId="1CF8DEEF" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301107" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A7 Liens avec d’autres organismes</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301107 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3811488B" w14:textId="71B1284E" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="3811488B" w14:textId="71B1284E" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301108" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A7/1 : Comité porteur Dolbeau-Mistassini</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301108 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A18CA0D" w14:textId="76B1A222" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="0A18CA0D" w14:textId="76B1A222" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301109" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A7/1.1 : Correspondances</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301109 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="740C081F" w14:textId="0CBEADEA" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="740C081F" w14:textId="0CBEADEA" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301110" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/A7/1.2 : Documents de réunions</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301110 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CA07E55" w14:textId="7AA7A012" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="0CA07E55" w14:textId="7AA7A012" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301111" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B Activités culturelles</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301111 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="041B3A1B" w14:textId="538248B1" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="041B3A1B" w14:textId="538248B1" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301112" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1 Apéro de Vauvert</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301112 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2390CC44" w14:textId="0ED5CB73" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="2390CC44" w14:textId="0ED5CB73" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301113" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/1 : Administration</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301113 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04F917DC" w14:textId="3DEDA511" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="04F917DC" w14:textId="3DEDA511" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301114" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/1.1 : Procès-verbaux</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301114 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63150D84" w14:textId="125F359B" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="63150D84" w14:textId="125F359B" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301115" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/1.2 : Comptes-rendus</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301115 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39B45C71" w14:textId="77C3713B" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="39B45C71" w14:textId="77C3713B" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301116" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/1.3 : Comités relatifs à l’Apéro de Vauvert</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301116 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="574B2C92" w14:textId="40E2BC65" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="574B2C92" w14:textId="40E2BC65" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301117" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/2 : Législation</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301117 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79F9CEDA" w14:textId="21A551EC" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="79F9CEDA" w14:textId="21A551EC" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301118" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/2.1 : Certificats</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301118 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F817E06" w14:textId="0A8AEFDF" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="7F817E06" w14:textId="0A8AEFDF" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301119" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/2.2 : Permis</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301119 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25CC9DB3" w14:textId="3B80F084" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="25CC9DB3" w14:textId="3B80F084" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301120" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/3 : Tenue de l’événement</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301120 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35CA96B2" w14:textId="709C9527" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="35CA96B2" w14:textId="709C9527" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301121" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/3.1 : Programmation</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301121 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38040D1F" w14:textId="72123CD9" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="38040D1F" w14:textId="72123CD9" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301122" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/3.2 : Billets</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301122 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E782BAA" w14:textId="1456AF0B" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="0E782BAA" w14:textId="1456AF0B" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301123" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/3.3 : Allocutions</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301123 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="332FE496" w14:textId="2EFE4115" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="332FE496" w14:textId="2EFE4115" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301124" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/3.4 : Contrats de services</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301124 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F612170" w14:textId="2357BA14" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="4F612170" w14:textId="2357BA14" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301125" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/3.5 : Portfolio d’artistes</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301125 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C4CA273" w14:textId="3B9308D8" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="5C4CA273" w14:textId="3B9308D8" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301126" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/3.6 : Spectacles et concerts</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301126 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0300EAAD" w14:textId="3624C0BD" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="0300EAAD" w14:textId="3624C0BD" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301127" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/4 : Promotion</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301127 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55379A9B" w14:textId="5BD2AE62" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="55379A9B" w14:textId="5BD2AE62" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301128" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/4.1 : Communiqués de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301128 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51330925" w14:textId="221C0941" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="51330925" w14:textId="221C0941" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301129" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/4.2 : Coupures de presse</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301129 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DF2C34F" w14:textId="07BF1CA9" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="2DF2C34F" w14:textId="07BF1CA9" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301130" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/4.3 : Plan de promotion</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301130 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="553B72A2" w14:textId="582859F4" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="553B72A2" w14:textId="582859F4" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301131" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/5 : Communications</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301131 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64A98EE2" w14:textId="11FEF37C" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="64A98EE2" w14:textId="11FEF37C" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301132" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/5.1 : Correspondance</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301132 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57DB72BB" w14:textId="73D886EF" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="57DB72BB" w14:textId="73D886EF" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301133" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/6 : Finances</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301133 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18CD48BA" w14:textId="68251F25" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="18CD48BA" w14:textId="68251F25" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301134" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/6.1 : Vente de billets</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301134 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="166BC46A" w14:textId="0DE0FD71" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="166BC46A" w14:textId="0DE0FD71" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301135" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/6.2 : Commandites</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301135 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F5ADCDE" w14:textId="6551348D" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="3F5ADCDE" w14:textId="6551348D" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301136" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/B1/6.3 : Achat de matériel</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301136 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BD7F9A2" w14:textId="4BDA8A65" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="1BD7F9A2" w14:textId="4BDA8A65" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301137" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/C Sites</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301137 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47906C2E" w14:textId="7A011C6B" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="47906C2E" w14:textId="7A011C6B" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301138" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/C1 Centre touristique</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301138 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A93009F" w14:textId="2A84425A" w:rsidR="00F37B9F" w:rsidRDefault="00127A70">
+    <w:p w14:paraId="0A93009F" w14:textId="2A84425A" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104301139" w:history="1">
-        <w:r w:rsidR="00F37B9F" w:rsidRPr="00561C06">
+        <w:r w:rsidRPr="00561C06">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P399/C1/1 : Plans</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104301139 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00F37B9F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EF23C28" w14:textId="1DFA8C9F" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="00FC3F8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FF16B2E" w14:textId="5BA99F1F" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="00FC3F8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154A592E" w14:textId="604C0948" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="00FC3F8A">
       <w:pPr>
         <w:rPr>
@@ -4247,79 +4244,82 @@
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52EEB435" w14:textId="77777777" w:rsidR="00FC3F8A" w:rsidRPr="00A674F8" w:rsidRDefault="00FC3F8A" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc104301088"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="23E7E5A2" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="6D9C4E83" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C81FA5">
         <w:t>399</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00C81FA5">
         <w:t>Ligue des propriétaires de Vauvert</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00D0726A">
-        <w:t>1982-2022</w:t>
+        <w:t>1982-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00057C20">
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00F37B9F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D0726A">
         <w:t>46,9</w:t>
       </w:r>
       <w:r w:rsidR="00F37B9F">
         <w:t xml:space="preserve"> cm de documents textuels. </w:t>
       </w:r>
       <w:r w:rsidR="00F37B9F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 318 photographies</w:t>
       </w:r>
@@ -4573,62 +4573,84 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Donateur :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bernard Villeneuve, photographe officiel de la l’Apéro de Vauvert (bénévole) et concierge de la chapelle, membre de la Ligue depuis 1986, résident de Vauvert, bénévole de l’organisme depuis 2019 environ. </w:t>
       </w:r>
       <w:r w:rsidR="004D5C87">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Don du 13 mai 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB5101D" w14:textId="5F326563" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [2018-2022]. – 537 photographies (nées numériques). – 1 montage photo (1 minute, 27 secondes, né numérique). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6863CD" w14:textId="0D9D9222" w:rsidR="00AA10A2" w:rsidRDefault="00AA10A2" w:rsidP="00923766">
+    <w:p w14:paraId="2B6863CD" w14:textId="78FBD4E1" w:rsidR="00AA10A2" w:rsidRDefault="00057C20" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA10A2">
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Voute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>, numérique seulement</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA10A2" w:rsidRPr="00AA10A2">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Disque dur externe Archives SHGMC 1, non traitées.</w:t>
+        <w:t>, non traitées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031200FC" w14:textId="70FBE9AE" w:rsidR="006D0477" w:rsidRDefault="006D0477" w:rsidP="00923766"/>
     <w:p w14:paraId="0B40B56B" w14:textId="2A7E71DC" w:rsidR="00AA10A2" w:rsidRPr="00AA10A2" w:rsidRDefault="00AA10A2" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA10A2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajout 2 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE2DB63" w14:textId="120F793C" w:rsidR="00AA10A2" w:rsidRDefault="00AA10A2" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Donateur : Daniel Murray, président, 6 juin 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AAB9FA" w14:textId="38CF68E3" w:rsidR="00AA10A2" w:rsidRDefault="00AA10A2" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
@@ -4651,358 +4673,898 @@
     </w:p>
     <w:p w14:paraId="57820BA5" w14:textId="33059315" w:rsidR="00007F81" w:rsidRDefault="00007F81" w:rsidP="00923766"/>
     <w:p w14:paraId="77E853CF" w14:textId="6669D3F4" w:rsidR="00007F81" w:rsidRPr="00007F81" w:rsidRDefault="00007F81" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007F81">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajout 3 : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F52018" w14:textId="6F843C5B" w:rsidR="00007F81" w:rsidRDefault="00007F81" w:rsidP="00923766">
       <w:r>
         <w:t>Donateur : Daniel Murray, président, 9 septembre 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="232FB28D" w:rsidR="00931389" w:rsidRDefault="00007F81" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">1977-2002]. – 16 cm de documents textuels. </w:t>
+        <w:t xml:space="preserve"> [1977-2002]. – 16 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E17E8C" w14:textId="0D276CDC" w:rsidR="00007F81" w:rsidRDefault="00007F81" w:rsidP="00923766">
       <w:r w:rsidRPr="00007F81">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Boîte 5, non traitée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB32515" w14:textId="77777777" w:rsidR="00007F81" w:rsidRPr="00A674F8" w:rsidRDefault="00007F81" w:rsidP="00923766"/>
+    <w:p w14:paraId="5EB32515" w14:textId="77777777" w:rsidR="00007F81" w:rsidRDefault="00007F81" w:rsidP="00923766"/>
+    <w:p w14:paraId="1CBB2997" w14:textId="669FD2A1" w:rsidR="00E82F72" w:rsidRPr="00007F81" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00007F81">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ajout </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007F81">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53374252" w14:textId="57D918A4" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:r>
+        <w:t xml:space="preserve">Donateur : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82F72">
+        <w:t>M. Bernard Villeneuve, le 15 septembre 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5C2B92" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:r w:rsidRPr="00A674F8">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82F72">
+        <w:t>1 fichier numérique : Film donation de la cloche de Vauvert. - 00:05:53</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F0F47F" w14:textId="449A9C86" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Voute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>, numérique seulement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007F81">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>, non traité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE3C9A2" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRPr="00A674F8" w:rsidRDefault="00E82F72" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w14:paraId="2AD5FE4A" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
-[...1 lines deleted...]
-        <w:t>La Ligue des propriétaires de Vauvert est un organisme à but non lucratif qui a pour mission de promouvoir le bien-être de la population du secteur Vauvert et de défendre les droits communs. Fondé en 1962, il est administré par un conseil composé de 10 à 11 bénévoles, dont un président. De 2015 à 2022, le président est M. Daniel Murray, instigateur de ce fonds d'archives.</w:t>
+    <w:p w14:paraId="2AD5FE4A" w14:textId="50EA6EBA" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
+      <w:r>
+        <w:t>La Ligue des propriétaires de Vauvert est un organisme à but non lucratif qui a pour mission de promouvoir le bien-être de la population du secteur Vauvert</w:t>
+      </w:r>
+      <w:r w:rsidR="007B09B9">
+        <w:t xml:space="preserve"> par l’organisation </w:t>
+      </w:r>
+      <w:r w:rsidR="007B09B9">
+        <w:lastRenderedPageBreak/>
+        <w:t>d’activités socioculturelles et en veillant à l’entretien des actifs, en plus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de défendre les droits communs. Fondé en 1962, il est administré par un conseil composé de 10 à 11 bénévoles, dont un président. De 2015 à 2022, le président est M. Daniel Murray, instigateur de ce fonds d'archives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E892842" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
     <w:p w14:paraId="1EDA61D7" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>La Ligue compte actuellement 370 membres qui cotisent à hauteur de 20$ par année. Cette somme sert à maintenir et à entretenir la chapelle, propriété de la Ligue, pour laquelle les frais peuvent s'élever à plus de 5000 $ pour les assurances, le chauffage et l'entretien régulier, chaque année. La cotisation des membres permet de couvrir ces frais récurrents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE8444E" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
     <w:p w14:paraId="7B913DF2" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
       <w:r>
         <w:t xml:space="preserve">Sur le territoire desservi par l'organisme, on compte 421 résidents et locataires en 2022. 370 d'entre eux sont membres. Cela comprend approximativement 50% de résidences permanentes, puis environ le même ratio de chalets. Autrefois, il y avait aussi beaucoup de camps de chasse et de pêche, mais ceux-ci ont été revendus avec les années. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E027669" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
     <w:p w14:paraId="0F85599D" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
       <w:r>
         <w:t xml:space="preserve">La Ligue possède la chapelle et un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>demi-lot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de bois. Ils ont abattu quelques arbres sur ce lot pour en revendre le bois à des scieries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CB89BF" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
     <w:p w14:paraId="60701038" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
       <w:r>
-        <w:t xml:space="preserve">Les activités les plus </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> par la Ligue sont l'Apéro de Vauvert et la Fête de l'été. L'Apéro comprend une série de 3 spectacles musicaux organisés sur 3 mois durant l'été. Les billets sont vendus 35$ pour le trio de spectacles, par personnes. Environ 300 à 325 cartes sont vendues à chaque édition. Entre 2010 et 2020, il y a eu 10 éditions. L'événement a été mis sur pause durant la pandémie et on pourrait en reprendre l'organisation à l'été 2023. L'Apéro permet à l'organisme de faire un petit profit qui est ensuite réinvesti dans les futures activités et l'entretien de leurs terrains et propriétés. </w:t>
+        <w:t xml:space="preserve">Les activités les plus notables organisées par la Ligue sont l'Apéro de Vauvert et la Fête de l'été. L'Apéro comprend une série de 3 spectacles musicaux organisés sur 3 mois durant l'été. Les billets sont vendus 35$ pour le trio de spectacles, par personnes. Environ 300 à 325 cartes sont vendues à chaque édition. Entre 2010 et 2020, il y a eu 10 éditions. L'événement a été mis sur pause durant la pandémie et on pourrait en reprendre l'organisation à l'été 2023. L'Apéro permet à l'organisme de faire un petit profit qui est ensuite réinvesti dans les futures activités et l'entretien de leurs terrains et propriétés. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462B1826" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
     <w:p w14:paraId="7E4A418B" w14:textId="27D76D12" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
       <w:r>
         <w:t>La Fête de l'été est organisée dans une optique de réunir les résidents de Vauvert le 1er samedi de ju</w:t>
       </w:r>
       <w:r w:rsidR="006A7E84">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">llet pour un souper de fesse de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>boeuf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Le coût des billets couvre exclusivement les dépenses engendrées par l'organisation de la fête.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C1663D" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
     <w:p w14:paraId="737BE5A2" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
       <w:r>
         <w:t>La chapelle peut être louée à la Ligue à certaines occasions, notamment pour des mariages et des baptêmes, sur réservation. Un concert privé y est aussi tenu depuis 6 ans. Celui-ci n'a pas eu lieu en 2020, mais a été relancé en 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73256FE3" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
-    <w:p w14:paraId="7E4247EE" w14:textId="62218EB2" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
+    <w:p w14:paraId="0C294F01" w14:textId="77777777" w:rsidR="008A7003" w:rsidRDefault="00235174" w:rsidP="00235174">
       <w:r>
         <w:t xml:space="preserve">Les principaux dossiers défendus par la Ligue ont été la réfection de la route de Vauvert, la sécurité des plages avec l'installation de bornes inamovibles pour les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004930C8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>sea</w:t>
       </w:r>
       <w:r w:rsidR="004930C8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="004930C8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>doo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> et le problème d'érosion des berges (avec Rio Tinto). </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="54EC78F9" w14:textId="77777777" w:rsidR="008A7003" w:rsidRDefault="008A7003" w:rsidP="00235174"/>
+    <w:p w14:paraId="7E4247EE" w14:textId="4E9FD173" w:rsidR="00235174" w:rsidRDefault="007B09B9" w:rsidP="00235174">
+      <w:r>
+        <w:t xml:space="preserve">Concernant ce dernier point, l’érosion de la Pointe-Langevin continue de mobiliser le regroupement, qui </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> participé à l’ensemble des comités mis sur pied par Rio Tinto</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t xml:space="preserve"> en 2025-2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t xml:space="preserve"> soit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Un lac pour tous et le Comité des parties prenantes</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t>. Ainsi, ils y ont rel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ay</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r>
+        <w:t>les inquiétudes des propriétaires riverains, préoccupés par le niveau de l’eau, la granulométrie et la préservation des milieux humides.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t xml:space="preserve"> Ce cas d’érosion constitue un enjeu de longue date pour les résidents et la Ligue. On délimite la zone avec un périmètre de sécurité, celui-ci affectant deux propriétés (en 2026). </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4FCE6807" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174"/>
-    <w:p w14:paraId="377D9FB2" w14:textId="3C6C3E72" w:rsidR="00AB6798" w:rsidRDefault="00235174" w:rsidP="00235174">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="377D9FB2" w14:textId="48F9B101" w:rsidR="00AB6798" w:rsidRDefault="00235174" w:rsidP="00235174">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En 2022, la Ligue </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fêt</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7003">
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ses 60 ans d'existence.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412F4427" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00235174"/>
+    <w:p w14:paraId="0F275A5B" w14:textId="27FC1384" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:r w:rsidRPr="00E82F72">
+        <w:t xml:space="preserve">Onze ans après le vol de son ancienne cloche, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en 2025, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82F72">
+        <w:t>la chapelle de Vauvert retrouve ce symbole grâce à l’initiative de David Leblanc, originaire de Dolbeau-Mistassini. Héritier d’une histoire familiale liée à l’installation de la cloche originale dans les années 1960, il a déniché une nouvelle cloche dans la région de Québec et l’a offerte à la communauté. Soutenue par Suzanne Morin, présidente de la Ligue des propriétaires de Vauvert, l’installation a été célébrée lors d’un concert de Mario Pelchat, où la cloche a retenti de nouveau pour la première fois.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078946FD" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72"/>
+    <w:p w14:paraId="7CF7E9FF" w14:textId="1CF88AD1" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:r>
+        <w:t xml:space="preserve">La chapelle, propriété de la Ligue, a été complètement détruite par un incendie le 12 juin 2026. Heureusement, le fonds d’archives a été ouvert avant le malheureux événement, évitant la perte éventuelle de nombreux documents. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82F72">
+        <w:t>La chapelle, construite bénévolement dans les années 1960 sur l’ancienne porcherie des Frères Ouvriers de Saint-François-de-Régis, a accueilli l’abbé Gaston, qui y a célébré la messe chaque été de 1964 à 2013. Après sa désacralisation, elle est devenue un lieu de spectacles pour la communauté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ADB8CF" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRPr="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72"/>
+    <w:p w14:paraId="1DEDFB0A" w14:textId="4E51ECA2" w:rsidR="009872AE" w:rsidRPr="009872AE" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sources :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009872AE" w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questionnaire rempli par M. Bernard Villeneuve, pour la SHGMC, 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AFA0F4" w14:textId="77777777" w:rsidR="009872AE" w:rsidRPr="009872AE" w:rsidRDefault="009872AE" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C21D23" w14:textId="4DC4604F" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Charles-Antoine Desmeules. « Un retour marqué de la cloche à la chapelle de Vauvert », </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nouvelles Hebdo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> août 2025 [En ligne : https://www.nouvelleshebdo.com/actualites/644904/un-retour-marque-de-la-cloche-a-la-chapelle-de-vauvert] (consulté le 23 sept. 2025). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E25DCF6" w14:textId="77777777" w:rsidR="009872AE" w:rsidRDefault="009872AE" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080562D7" w14:textId="7D547E61" w:rsidR="009872AE" w:rsidRPr="009872AE" w:rsidRDefault="009872AE" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emmanuelle Leblond. « Vauvert : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="009872AE">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>La Ligue des propriétaires mise sur la collaboration pour faire avancer les dossiers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> », </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nouvelles Hebdo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 14 mai 2026, p. 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABC8A31" w14:textId="77777777" w:rsidR="009872AE" w:rsidRPr="009872AE" w:rsidRDefault="009872AE" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35163E7C" w14:textId="54E148FB" w:rsidR="009872AE" w:rsidRPr="009872AE" w:rsidRDefault="009872AE" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roger Lemay. « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>La chapelle de Vauvert ravagée par un violent incendie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> », </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nouvelles Hebdo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 juin 2026 [En ligne : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009872AE">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.nouvelleshebdo.com/actualites/668248/la-chapelle-de-vauvert-ravagee-par-un-violent-incendie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>] (Consulté le 18 juin 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D27CF4" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRPr="009872AE" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E267A7E" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRPr="009872AE" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emmanuelle Leblond. « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Chapelle en flammes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B77ABC" w14:textId="0F000FD1" w:rsidR="00E82F72" w:rsidRPr="009872AE" w:rsidRDefault="00E82F72" w:rsidP="00E82F72">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Après l’incendie, Vauvert regarde devant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> », </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nouvelles Hebdo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 juin 2026 [En ligne : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="009872AE">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.nouvelleshebdo.com/actualites/668690/apres-lincendie-vauvert-regarde-devant</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009872AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] (Consulté le 18 juin 2026). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AE8DC5" w14:textId="77777777" w:rsidR="00E82F72" w:rsidRDefault="00E82F72" w:rsidP="00235174"/>
     <w:p w14:paraId="1FA477F4" w14:textId="77777777" w:rsidR="004930C8" w:rsidRPr="00A674F8" w:rsidRDefault="004930C8" w:rsidP="00235174"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5F30CBE1" w14:textId="09FB2DB0" w:rsidR="00561EAD" w:rsidRDefault="00C81FA5" w:rsidP="00923766">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5F30CBE1" w14:textId="187E5D2C" w:rsidR="00561EAD" w:rsidRDefault="00C81FA5" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">Daniel Murray, président de la Ligue de 2015 à aujourd’hui (2022), s’est renseigné au sujet de l’ouverture d’un fonds d’archives en décembre 2021. Il a été approché au départ par Bernard Villeneuve, qui connaît bien le centre d’archives et un ancien membre du C.A. de la Ligue. Le fonds a été ouvert officiellement par M. Murray le 11 mai 2022, avec la signature du contrat et la donation de premiers documents. Par la suite, les documents conservés à la chapelle de Vauvert </w:t>
+      </w:r>
+      <w:r w:rsidR="009872AE">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="009872AE">
+        <w:t xml:space="preserve">été </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mis en boîtes et cédés à la Société d’histoire </w:t>
+      </w:r>
+      <w:r w:rsidR="009872AE">
+        <w:t>au cours de l’année 2022.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7E3DDF" w14:textId="77777777" w:rsidR="009872AE" w:rsidRDefault="009872AE" w:rsidP="00923766"/>
     <w:p w14:paraId="04146214" w14:textId="1D034207" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="00923766"/>
-    <w:p w14:paraId="2108D931" w14:textId="277AF024" w:rsidR="0022258F" w:rsidRPr="0045758A" w:rsidRDefault="0022258F" w:rsidP="00923766">
+    <w:p w14:paraId="2108D931" w14:textId="277AF024" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="00923766">
       <w:r w:rsidRPr="0022258F">
         <w:lastRenderedPageBreak/>
         <w:t>M. Bernard Villeneuve a effectué un ajout de documents et photographies nés numériques, le 13 mai 2022. M. Daniel Murray a aussi fait 2 ajouts supplémentaires, le 6 juin et le 9 septembre 2022.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="10FE546A" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="00923766"/>
+    <w:p w14:paraId="7B49C000" w14:textId="17C35E47" w:rsidR="00057C20" w:rsidRPr="0045758A" w:rsidRDefault="00057C20" w:rsidP="00923766">
+      <w:r w:rsidRPr="00057C20">
+        <w:t>Le 15 septembre 2025, Bernard Villeneuve a ajouté une vidéo filmée (fichier numérique seulement) lors du don de la nouvelle cloche de Vauvert afin de remplacer la cloche volée, don de David Leblanc, descendant du premier donateur, enregistrée en août 2025.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="0FC5CD4D" w14:textId="2194DC30" w:rsidR="00AB6798" w:rsidRDefault="00235174" w:rsidP="00923766">
+    <w:p w14:paraId="66CFD7BB" w14:textId="56F44A8B" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00923766">
       <w:r w:rsidRPr="00235174">
-        <w:t>Le fonds comprend des documents administratifs, financiers et promotionnels concernant la Ligue des propriétaires de Vauvert, organisme à but non lucratif de la MRC de Maria-Chapdelaine, secteur Vauvert, et son activité culturelle appelée l'Apéro de Vauvert. Le tout comprend quelques photographies de l'Apéro.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66CFD7BB" w14:textId="77777777" w:rsidR="00235174" w:rsidRPr="00A674F8" w:rsidRDefault="00235174" w:rsidP="00923766"/>
+        <w:t xml:space="preserve">Le fonds comprend des documents administratifs, financiers et promotionnels concernant la Ligue des propriétaires de Vauvert, organisme à but non lucratif de la MRC de Maria-Chapdelaine, secteur Vauvert, et son activité culturelle appelée l'Apéro de Vauvert. </w:t>
+      </w:r>
+      <w:r w:rsidR="00057C20" w:rsidRPr="00057C20">
+        <w:t>Le tout comprend quelques photographies de l'Apéro, de la Fête de l'été et de la chapelle de Vauvert, en plus d'un court montage de photos. Une vidéo numérique de 5 minutes filmée en août 2025 complète le fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5FA74F" w14:textId="77777777" w:rsidR="00057C20" w:rsidRPr="00A674F8" w:rsidRDefault="00057C20" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="3232673B" w14:textId="741BA410" w:rsidR="0022258F" w:rsidRDefault="001153BB" w:rsidP="00923766">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ce fonds </w:t>
+    <w:p w14:paraId="3232673B" w14:textId="5E0EADF7" w:rsidR="0022258F" w:rsidRDefault="00057C20" w:rsidP="00923766">
+      <w:r w:rsidRPr="00057C20">
+        <w:t>Le don initial de M. Daniel Murray du 11 mai 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00235174">
         <w:t>est prétraité</w:t>
       </w:r>
       <w:r w:rsidR="004930C8">
         <w:t xml:space="preserve"> par Frédérique Fradet, archiviste, et Alexandrine Langlois, étudiante de l’été 2022, les 11 et 12 mai 2022 avec vérification finale le 24 mai 2022. </w:t>
       </w:r>
       <w:r w:rsidR="0022258F">
         <w:t>Documents analogiques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7511E933" w14:textId="4B2C4A07" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="00923766"/>
-    <w:p w14:paraId="68BA3485" w14:textId="77777777" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="0022258F">
+    <w:p w14:paraId="68BA3485" w14:textId="432BB44F" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="0022258F">
       <w:r>
         <w:t>Ajouts de Bernard Villeneuve sur disque dur externe Archives SHGMC 1, le 13 mai 2022. Documents nés numériques seulement. Non traité.</w:t>
+      </w:r>
+      <w:r w:rsidR="00057C20">
+        <w:t xml:space="preserve"> Transfert sur Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00057C20">
+        <w:t>Voute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00057C20">
+        <w:t xml:space="preserve"> effectué.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7DD212" w14:textId="77777777" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="0022258F"/>
     <w:p w14:paraId="57F0CAC3" w14:textId="77777777" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="0022258F">
       <w:r>
         <w:t>L'ajout du 6 juin 2022 de M. Daniel Murray a été mis en boîtes (2) mais n'a pas été traité. Documents analogiques, de 1982 à 2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9F8CF5" w14:textId="77777777" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="0022258F"/>
     <w:p w14:paraId="7D20DC29" w14:textId="6BE44D5D" w:rsidR="0022258F" w:rsidRDefault="0022258F" w:rsidP="0022258F">
       <w:r>
-        <w:t>L'ajout du 9 septembre 2022 consiste en 16 cm de documents textuels : procès-verbaux, correspondance, documents de projets, de 1977 à 1999, fait par Daniel Murray.</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>L'ajout du 9 septembre 2022 consiste en 16 cm de documents textuels : procès-verbaux, correspondance, documents de projets, de 1977 à 1999, fait par Daniel Murray. Documents analogiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0BB12E" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="0022258F"/>
+    <w:p w14:paraId="685F4F4F" w14:textId="726ED153" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="0022258F">
+      <w:r w:rsidRPr="00057C20">
+        <w:t>Une vidéo filmée par Bernard Villeneuve a été ajoutée le 15 septembre 2025. Il s'agit de la donation de la nouvelle cloche à Vauvert par M. David Leblanc.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="723EDF68" w14:textId="0C65CECB" w:rsidR="004930C8" w:rsidRDefault="004930C8" w:rsidP="00923766"/>
     <w:p w14:paraId="38BAEC3B" w14:textId="033B052B" w:rsidR="004930C8" w:rsidRPr="00A674F8" w:rsidRDefault="004930C8" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le traitement peut être à vérifier et des ajouts sont à venir. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBF5EAE" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="00923766"/>
+    <w:p w14:paraId="21826C5C" w14:textId="4B6D30DE" w:rsidR="00057C20" w:rsidRPr="00057C20" w:rsidRDefault="00057C20" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057C20">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emplacement et contenu des boîtes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47885F9D" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="00923766"/>
+    <w:p w14:paraId="44ED9E10" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="00057C20">
+      <w:r>
+        <w:t>Boîtes 1 et 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD59431" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="00057C20">
+      <w:r>
+        <w:t>R07 E02 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA3077A" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="00057C20"/>
+    <w:p w14:paraId="6F62878B" w14:textId="77777777" w:rsidR="00057C20" w:rsidRDefault="00057C20" w:rsidP="00057C20">
+      <w:r>
+        <w:t>Boîtes 3 à 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0BA5B9" w14:textId="31F6D07D" w:rsidR="00057C20" w:rsidRPr="00A674F8" w:rsidRDefault="00057C20" w:rsidP="00057C20">
+      <w:r>
+        <w:t>R07 E02 T05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="7DB76AEB" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00C81FA5" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc104301089"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc104301089"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="000435FC">
         <w:t>Administration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5E65366F" w14:textId="63A1AA4E" w:rsidR="000435FC" w:rsidRDefault="00F37B9F" w:rsidP="000435FC">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F37B9F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="000435FC" w:rsidRPr="00F37B9F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37B9F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2008-2019</w:t>
       </w:r>
@@ -5148,61 +5710,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="399EC9AE" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00C81FA5" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc104301090"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc104301090"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="000435FC">
         <w:t>Constitution de l’organisme</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="18CBD2DD" w14:textId="2A0A47CB" w:rsidR="000435FC" w:rsidRDefault="00422C54" w:rsidP="000435FC">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00422C54">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00422C54">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
@@ -5334,68 +5896,67 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="62531009" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="6C678FF2" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00C81FA5" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc104301091"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc104301091"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000435FC">
               <w:t>Historique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="6BE62B78" w14:textId="14CCBF3F" w:rsidR="000435FC" w:rsidRDefault="00422C54" w:rsidP="000435FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -5491,73 +6052,72 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="7C191710" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="16531366" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00C81FA5" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc104301092"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc104301092"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="000435FC">
               <w:t>Lettres patentes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="781E910D" w14:textId="1182FBB4" w:rsidR="000435FC" w:rsidRDefault="00422C54" w:rsidP="000435FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -5618,61 +6178,61 @@
               </w:rPr>
               <w:t>Donation à venir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00ACAF83" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="1D2CE0B2" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00C81FA5" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc104301093"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc104301093"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r>
         <w:t>Membres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F538F2F" w14:textId="77777777" w:rsidR="00422C54" w:rsidRDefault="00422C54" w:rsidP="00422C54">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 2014. – 0,2 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
@@ -5740,80 +6300,79 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="582120A5" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="267E131D" w:rsidR="00561EAD" w:rsidRDefault="00C81FA5" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc104301094"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc104301094"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Liste</w:t>
             </w:r>
             <w:r w:rsidR="00923A6A">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de membres</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50276793" w14:textId="6771100F" w:rsidR="00C81FA5" w:rsidRDefault="00422C54" w:rsidP="00C81FA5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00422C54">
@@ -5963,76 +6522,75 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="1259706D" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="664356D9" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00C81FA5" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc104301095"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc104301095"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00923A6A">
               <w:t>Conseil d’administration</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="081BE3CD" w14:textId="7D2AC700" w:rsidR="00923A6A" w:rsidRDefault="00422C54" w:rsidP="00422C54">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="006B72AB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2014.</w:t>
             </w:r>
             <w:r w:rsidR="00923A6A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -6161,67 +6719,67 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13DCBFAA" w14:textId="7323E7BD" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="28DC9266" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="30E90D46" w14:textId="77AF1570" w:rsidR="00E71E47" w:rsidRDefault="00E71E47" w:rsidP="00923766"/>
     <w:p w14:paraId="42C0CE95" w14:textId="1D48B6EA" w:rsidR="00E71E47" w:rsidRPr="00A674F8" w:rsidRDefault="00E71E47" w:rsidP="00E71E47">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc104301096"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc104301096"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents de réunion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="7BB947C0" w14:textId="77777777" w:rsidR="00422C54" w:rsidRDefault="00422C54" w:rsidP="00422C54">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 2011 – 0,2 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208CD062" w14:textId="77777777" w:rsidR="00E71E47" w:rsidRDefault="00E71E47" w:rsidP="00E71E47"/>
     <w:p w14:paraId="552309B4" w14:textId="77777777" w:rsidR="00E71E47" w:rsidRPr="00AB6798" w:rsidRDefault="00E71E47" w:rsidP="00E71E47">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -6311,74 +6869,73 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B463839" w14:textId="4536AFED" w:rsidR="00E71E47" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00471BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FE7DF76" w14:textId="6E643A8D" w:rsidR="00E71E47" w:rsidRPr="00B321DF" w:rsidRDefault="00E71E47" w:rsidP="00471BAD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc104301097"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc104301097"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00492DE3">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Procès-verbaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="505BCF50" w14:textId="55DD7D6B" w:rsidR="00E71E47" w:rsidRDefault="00422C54" w:rsidP="00E71E47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00E71E47">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B72AB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
@@ -6571,67 +7128,67 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DC27C37" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00471BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24F5EB27" w14:textId="77777777" w:rsidR="00E71E47" w:rsidRPr="00A674F8" w:rsidRDefault="00E71E47" w:rsidP="00471BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12D64FD1" w14:textId="26AB0FB2" w:rsidR="00E71E47" w:rsidRDefault="00E71E47" w:rsidP="00923766"/>
     <w:p w14:paraId="0B85D82A" w14:textId="77777777" w:rsidR="004F79BD" w:rsidRDefault="004F79BD" w:rsidP="00923766"/>
     <w:p w14:paraId="744A23C0" w14:textId="0E700FD6" w:rsidR="003D0B53" w:rsidRPr="00A674F8" w:rsidRDefault="003D0B53" w:rsidP="003D0B53">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc104301098"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc104301098"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Promotion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="5B4A84D2" w14:textId="7375ED53" w:rsidR="003D0B53" w:rsidRDefault="00422C54" w:rsidP="00422C54">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00422C54">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D0B53" w:rsidRPr="00422C54">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
@@ -6735,74 +7292,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22021274" w14:textId="71A49981" w:rsidR="003D0B53" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="003D0B53">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="448AA922" w14:textId="3D5C69C1" w:rsidR="003D0B53" w:rsidRPr="00B321DF" w:rsidRDefault="003D0B53" w:rsidP="003D0B53">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc104301099"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc104301099"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="004F79BD">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="004F79BD">
               <w:t>Communiqués de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="168751A6" w14:textId="6C1D99E1" w:rsidR="003D0B53" w:rsidRDefault="00422C54" w:rsidP="003D0B53">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -6924,79 +7480,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6DF5E0C5" w14:textId="25E2DF47" w:rsidR="004F79BD" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="004F79BD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79A4DC45" w14:textId="2AEB978C" w:rsidR="004F79BD" w:rsidRPr="00B321DF" w:rsidRDefault="004F79BD" w:rsidP="004F79BD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc104301100"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc104301100"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Coupures de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="44A343DE" w14:textId="4A219DCA" w:rsidR="004F79BD" w:rsidRDefault="00422C54" w:rsidP="004F79BD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -7066,61 +7621,61 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00422C54">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Aucun document pour le moment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CBCE82B" w14:textId="77777777" w:rsidR="004F79BD" w:rsidRDefault="004F79BD" w:rsidP="004F79BD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5656665A" w14:textId="4BA1686E" w:rsidR="003D0B53" w:rsidRDefault="003D0B53" w:rsidP="00923766"/>
     <w:p w14:paraId="0A3026B8" w14:textId="2DE9248C" w:rsidR="003D0B53" w:rsidRDefault="003D0B53" w:rsidP="00923766"/>
     <w:p w14:paraId="07FE3C43" w14:textId="0FC1D21F" w:rsidR="003B5C15" w:rsidRPr="00A674F8" w:rsidRDefault="003B5C15" w:rsidP="003B5C15">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc104301101"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc104301101"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>5 Finances</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3F5A8DF0" w14:textId="720AEA45" w:rsidR="003B5C15" w:rsidRDefault="00235174" w:rsidP="003B5C15">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235174">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="003B5C15" w:rsidRPr="00235174">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00235174">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2010-2019</w:t>
       </w:r>
@@ -7255,74 +7810,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68680D14" w14:textId="08C6F4AA" w:rsidR="003B5C15" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00546BF5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ACAA38F" w14:textId="7B336B6B" w:rsidR="003B5C15" w:rsidRPr="00B321DF" w:rsidRDefault="003B5C15" w:rsidP="00546BF5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc104301102"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc104301102"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Bilan des activités</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="4AF1A959" w14:textId="438BF0C5" w:rsidR="003B5C15" w:rsidRDefault="003B5C15" w:rsidP="00546BF5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="006B72AB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019</w:t>
             </w:r>
             <w:r w:rsidR="001D3B2E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
@@ -7485,79 +8039,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="20C351A7" w14:textId="74A2A07A" w:rsidR="003B5C15" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00546BF5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="002049C4" w14:textId="1D1F2B0B" w:rsidR="003B5C15" w:rsidRPr="00B321DF" w:rsidRDefault="003B5C15" w:rsidP="00546BF5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc104301103"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc104301103"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="007600A5">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="007600A5">
               <w:t>Relevés</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="71BA8C5D" w14:textId="1B9E4614" w:rsidR="003B5C15" w:rsidRDefault="003B5C15" w:rsidP="00546BF5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00B66438">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2012-2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -7680,79 +8233,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56F83F87" w14:textId="1A127BA4" w:rsidR="007600A5" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="007600A5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2649C400" w14:textId="5522627B" w:rsidR="007600A5" w:rsidRPr="00B321DF" w:rsidRDefault="007600A5" w:rsidP="007600A5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc104301104"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc104301104"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Budget</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="76F10478" w14:textId="68ED27E0" w:rsidR="007600A5" w:rsidRDefault="007600A5" w:rsidP="007600A5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00B66438">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -7872,64 +8424,64 @@
           </w:p>
           <w:p w14:paraId="0CAA0FF0" w14:textId="78A9F315" w:rsidR="00235174" w:rsidRPr="00B66438" w:rsidRDefault="00235174" w:rsidP="00B66438">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2610AEB9" w14:textId="77777777" w:rsidR="00B66438" w:rsidRDefault="00B66438" w:rsidP="00B66438">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B7A31E4" w14:textId="77777777" w:rsidR="00B66438" w:rsidRDefault="00B66438" w:rsidP="00B66438">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11B371CF" w14:textId="59C0496F" w:rsidR="00B66438" w:rsidRPr="00A674F8" w:rsidRDefault="00B66438" w:rsidP="00B66438">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc104301105"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc104301105"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="004D6A42">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Communications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2C21C168" w14:textId="066797A5" w:rsidR="00B66438" w:rsidRDefault="00235174" w:rsidP="00B66438">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– 2012-2014. – 0,1 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260576E5" w14:textId="77777777" w:rsidR="00B66438" w:rsidRDefault="00B66438" w:rsidP="00B66438"/>
     <w:p w14:paraId="3AAEE6F0" w14:textId="77777777" w:rsidR="00B66438" w:rsidRPr="00AB6798" w:rsidRDefault="00B66438" w:rsidP="00B66438">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -8017,79 +8569,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69792F12" w14:textId="618C733B" w:rsidR="00B66438" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="690FA7B1" w14:textId="27270509" w:rsidR="00B66438" w:rsidRPr="00B321DF" w:rsidRDefault="00B66438" w:rsidP="00235174">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc104301106"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc104301106"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Correspondances</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="18A12F8F" w14:textId="446AD5C2" w:rsidR="00B66438" w:rsidRDefault="00235174" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00B66438">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2012-2014. – 0,1 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AAA36E5" w14:textId="77777777" w:rsidR="00B66438" w:rsidRDefault="00B66438" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -8325,67 +8876,67 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714B634C" w14:textId="77777777" w:rsidR="00B66438" w:rsidRPr="00B66438" w:rsidRDefault="00B66438" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux et copies. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CE2E87F" w14:textId="7D813FD7" w:rsidR="003B5C15" w:rsidRDefault="003B5C15" w:rsidP="00923766"/>
     <w:p w14:paraId="627B0487" w14:textId="77777777" w:rsidR="005D38DB" w:rsidRPr="00A674F8" w:rsidRDefault="005D38DB" w:rsidP="00923766"/>
     <w:p w14:paraId="04C7AE36" w14:textId="6E3CA102" w:rsidR="004D6A42" w:rsidRPr="00A674F8" w:rsidRDefault="004D6A42" w:rsidP="004D6A42">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc104301107"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc104301107"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Liens avec d’autres organismes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B72FDA5" w14:textId="6A8D3F44" w:rsidR="004D6A42" w:rsidRDefault="00235174" w:rsidP="004D6A42">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235174">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 2008-2011</w:t>
       </w:r>
       <w:r w:rsidR="004D6A42" w:rsidRPr="00235174">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r w:rsidRPr="00235174">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -8470,131 +9021,130 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1872D29F" w14:textId="43629973" w:rsidR="004D6A42" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7038F9BA" w14:textId="3EAF2D25" w:rsidR="004D6A42" w:rsidRPr="000435FC" w:rsidRDefault="004D6A42" w:rsidP="004D6A42">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc104301108"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc104301108"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>A7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Comité porteur Dolbeau-Mistassini</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="4DDAAB9D" w14:textId="77777777" w:rsidR="00235174" w:rsidRDefault="00235174" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235174">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 2008-2011. – 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2223DD78" w14:textId="77777777" w:rsidR="004D6A42" w:rsidRDefault="004D6A42" w:rsidP="00235174">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0806E16D" w14:textId="44E83C1C" w:rsidR="004D6A42" w:rsidRPr="00B321DF" w:rsidRDefault="004D6A42" w:rsidP="00235174">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc104301109"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc104301109"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Correspondances</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="0B02C6E7" w14:textId="58A65A2A" w:rsidR="004D6A42" w:rsidRDefault="004D6A42" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 2010-2011. – 0,2 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04953728" w14:textId="77777777" w:rsidR="004D6A42" w:rsidRDefault="004D6A42" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B71A596" w14:textId="77777777" w:rsidR="004D6A42" w:rsidRPr="00C81FA5" w:rsidRDefault="004D6A42" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -8670,79 +9220,79 @@
               <w:t xml:space="preserve">Certains documents comportent des plis. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CF7E9B7" w14:textId="285DD357" w:rsidR="004D6A42" w:rsidRDefault="004D6A42" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux et copies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A05249" w14:textId="32530127" w:rsidR="00EB11D5" w:rsidRDefault="00EB11D5" w:rsidP="00EB11D5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B81A61E" w14:textId="42AEAD1A" w:rsidR="00EB11D5" w:rsidRPr="00B321DF" w:rsidRDefault="00EB11D5" w:rsidP="00EB11D5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc104301110"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc104301110"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Do</w:t>
             </w:r>
             <w:r w:rsidR="00235174">
               <w:t xml:space="preserve">cuments </w:t>
             </w:r>
             <w:r>
               <w:t>de réunions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="77CEA071" w14:textId="4C8DB3CB" w:rsidR="00EB11D5" w:rsidRDefault="00EB11D5" w:rsidP="00EB11D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 2008-2011. – 1,8 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CEDFD32" w14:textId="77777777" w:rsidR="00EB11D5" w:rsidRDefault="00EB11D5" w:rsidP="00EB11D5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6117419A" w14:textId="77777777" w:rsidR="00EB11D5" w:rsidRPr="00C81FA5" w:rsidRDefault="00EB11D5" w:rsidP="00EB11D5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -8850,64 +9400,64 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3405CBBA" w14:textId="77777777" w:rsidR="00EB11D5" w:rsidRDefault="00EB11D5" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C9411F4" w14:textId="71EDDB03" w:rsidR="00EB11D5" w:rsidRPr="00B66438" w:rsidRDefault="00EB11D5" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69E20172" w14:textId="77777777" w:rsidR="004D6A42" w:rsidRPr="00A674F8" w:rsidRDefault="004D6A42" w:rsidP="004D6A42"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="5B66CBD1" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00C81FA5" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc104301111"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc104301111"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Activités culturelles</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="5C9670B7" w14:textId="5185003F" w:rsidR="00F37B9F" w:rsidRDefault="00F37B9F" w:rsidP="00F37B9F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37B9F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2010-2019. – 16,4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm de documents textuels. – 318 photographies. – 9 min. 57 sec. </w:t>
       </w:r>
@@ -8950,64 +9500,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Activités culturelles </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">comprend </w:t>
       </w:r>
       <w:r w:rsidR="004E4391">
         <w:t xml:space="preserve">la sous-série </w:t>
       </w:r>
       <w:r w:rsidR="004E4391" w:rsidRPr="004E4391">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Apéro de Vauvert</w:t>
       </w:r>
       <w:r w:rsidR="004E4391">
         <w:t xml:space="preserve"> qui renseigne sur l’événement du même nom initié par la Ligue des propriétaires de Vauvert. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="12C4A2C3" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00C81FA5" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc104301112"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc104301112"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="000435FC">
         <w:t>Apéro de Vauvert</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="6AFC53CA" w14:textId="37C9C7D1" w:rsidR="000435FC" w:rsidRDefault="004E4391" w:rsidP="000435FC">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="000435FC">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F37B9F" w:rsidRPr="00F37B9F">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2010-2019</w:t>
       </w:r>
@@ -9135,74 +9685,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="46F3DC8B" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F463A18" w14:textId="3A348A65" w:rsidR="000435FC" w:rsidRPr="000435FC" w:rsidRDefault="00C81FA5" w:rsidP="000435FC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc104301113"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc104301113"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000435FC">
               <w:t>Administration</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="21C2F290" w:rsidR="00C11F5D" w:rsidRDefault="004E4391" w:rsidP="004E4391">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E4391">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 2010-2019</w:t>
             </w:r>
             <w:r w:rsidR="000435FC" w:rsidRPr="004E4391">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidRPr="004E4391">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
@@ -9227,61 +9776,60 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5988A6EE" w14:textId="5A5DF7C8" w:rsidR="000435FC" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77926E64" w14:textId="77777777" w:rsidR="000435FC" w:rsidRDefault="000435FC" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc104301114"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc104301114"/>
             <w:r>
               <w:t>P399/B1/1.1 : Procès-verbaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
           <w:p w14:paraId="47A1DD67" w14:textId="1B503D49" w:rsidR="000435FC" w:rsidRDefault="004E4391" w:rsidP="000435FC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000435FC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00546BF5" w:rsidRPr="00546BF5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2017</w:t>
             </w:r>
@@ -9492,61 +10040,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="024828D1" w14:textId="73661700" w:rsidR="00471BAD" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00471BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67F542E5" w14:textId="556EC4C2" w:rsidR="00471BAD" w:rsidRDefault="00471BAD" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc104301115"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc104301115"/>
             <w:r>
               <w:t>P399/B1/1.2 : Comptes-rendus</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="471448C5" w14:textId="3EC6836B" w:rsidR="00471BAD" w:rsidRDefault="004E4391" w:rsidP="00471BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00471BAD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D4799">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2013</w:t>
             </w:r>
@@ -9706,61 +10253,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="14D8ACFA" w14:textId="7F5292AC" w:rsidR="00FD5A6D" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00471BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="198B2D90" w14:textId="77777777" w:rsidR="00FD5A6D" w:rsidRDefault="00FD5A6D" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc104301116"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc104301116"/>
             <w:r>
               <w:t>P399/B1/1.3 : Comités relatifs à l’Apéro de Vauvert</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="0B5FA3B7" w14:textId="515EE877" w:rsidR="00FD5A6D" w:rsidRDefault="004E4391" w:rsidP="00FD5A6D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00FD5A6D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D4799">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019</w:t>
             </w:r>
@@ -9952,82 +10498,81 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7EC68858" w14:textId="14A7689E" w:rsidR="0059471B" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="0059471B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41A8EAE1" w14:textId="71097894" w:rsidR="0059471B" w:rsidRPr="000435FC" w:rsidRDefault="0059471B" w:rsidP="0059471B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc104301117"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc104301117"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Législation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="0847A2B7" w14:textId="69A49853" w:rsidR="0059471B" w:rsidRDefault="00873F6C" w:rsidP="0059471B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873F6C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="0059471B" w:rsidRPr="00873F6C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873F6C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
@@ -10061,73 +10606,72 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="145DD3D3" w14:textId="45200813" w:rsidR="0059471B" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="0059471B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30F73DFE" w14:textId="071F7DD0" w:rsidR="0059471B" w:rsidRDefault="0059471B" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc104301118"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc104301118"/>
             <w:r>
               <w:t>P399/B</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>.1 : Certificats</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="18120674" w14:textId="49C1A09F" w:rsidR="0059471B" w:rsidRDefault="00873F6C" w:rsidP="0059471B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="0059471B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00114060" w:rsidRPr="00114060">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
@@ -10304,73 +10848,72 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B602FF3" w14:textId="25941C83" w:rsidR="0059471B" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="0059471B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="356831DC" w14:textId="41D677CC" w:rsidR="0059471B" w:rsidRDefault="0059471B" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc104301119"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc104301119"/>
             <w:r>
               <w:t>P399/B</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>.2 : Permis</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="794D9996" w14:textId="66219CB6" w:rsidR="0059471B" w:rsidRDefault="0059471B" w:rsidP="0059471B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="0065717E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -10558,79 +11101,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1DB862CB" w14:textId="02C39F6F" w:rsidR="00786972" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A5A1835" w14:textId="7872A288" w:rsidR="00786972" w:rsidRPr="000435FC" w:rsidRDefault="00786972" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc104301120"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc104301120"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00FA1511">
               <w:t>Tenue de l’événement</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="1D5F95FA" w14:textId="113C7C6F" w:rsidR="00786972" w:rsidRDefault="000C2DDD" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA1049">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-</w:t>
             </w:r>
@@ -10702,61 +11244,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E9313C3" w14:textId="09A873ED" w:rsidR="00786972" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DD36F2A" w14:textId="40A8999D" w:rsidR="00786972" w:rsidRDefault="00786972" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc104301121"/>
+            <w:bookmarkStart w:id="33" w:name="_Toc104301121"/>
             <w:r>
               <w:t>P399/B1/3.1 : Programmation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="735C7E3D" w14:textId="591D5910" w:rsidR="00786972" w:rsidRDefault="000C2DDD" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00604EA2" w:rsidRPr="00604EA2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2011-</w:t>
             </w:r>
             <w:r w:rsidR="00AC7ECE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2019.</w:t>
             </w:r>
@@ -10977,61 +11518,60 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="66CF406A" w14:textId="61A9CE34" w:rsidR="00786972" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="359DD82D" w14:textId="3906D5F9" w:rsidR="00786972" w:rsidRDefault="00786972" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc104301122"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc104301122"/>
             <w:r>
               <w:t>P399/B1/3.2 : Billets</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="037B01CE" w14:textId="279F95A2" w:rsidR="00786972" w:rsidRDefault="000C2DDD" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00946BB2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2016.</w:t>
             </w:r>
@@ -11160,64 +11700,63 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B196135" w14:textId="429C64BF" w:rsidR="00786972" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75074A5E" w14:textId="1004FF8D" w:rsidR="00786972" w:rsidRPr="001D3B2E" w:rsidRDefault="00786972" w:rsidP="00786972">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc104301123"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc104301123"/>
             <w:r w:rsidRPr="001D3B2E">
               <w:t xml:space="preserve">P399/B1/3.3 : </w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8" w:rsidRPr="001D3B2E">
               <w:t>Allocutions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="33BCECD0" w14:textId="09278F8A" w:rsidR="00786972" w:rsidRDefault="000C2DDD" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00786972">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294971">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019.</w:t>
             </w:r>
@@ -11383,61 +11922,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7B2BC691" w14:textId="01E0030C" w:rsidR="00786972" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00786972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A2468CF" w14:textId="7802BC68" w:rsidR="000A3EA8" w:rsidRPr="00604EA2" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc104301124"/>
+            <w:bookmarkStart w:id="36" w:name="_Toc104301124"/>
             <w:r w:rsidRPr="00604EA2">
               <w:t>P399/B1/3.4 : Contrats de services</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="71D5B054" w14:textId="6A9B02E4" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00EA2869" w:rsidRPr="0039630F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-</w:t>
             </w:r>
             <w:r w:rsidR="0039630F" w:rsidRPr="0039630F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
@@ -11606,61 +12144,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4E8B01D9" w14:textId="2B596477" w:rsidR="000A3EA8" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B93C843" w14:textId="340C24A9" w:rsidR="000A3EA8" w:rsidRPr="000C2DDD" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc104301125"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc104301125"/>
             <w:r w:rsidRPr="000C2DDD">
               <w:t>P399/B1/3.5 : Portfolio d’artistes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="5F76898E" w14:textId="044E1137" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00154E69">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[201-]</w:t>
             </w:r>
             <w:r w:rsidR="00E130FE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -11916,67 +12453,66 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="39C19273" w14:textId="25779328" w:rsidR="00FA1511" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00FA1511">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="276CF510" w14:textId="4F6E729F" w:rsidR="00FA1511" w:rsidRPr="00CF3B22" w:rsidRDefault="00FA1511" w:rsidP="00FA1511">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc104301126"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc104301126"/>
             <w:r w:rsidRPr="00CF3B22">
               <w:t>P399/B1/3.</w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8" w:rsidRPr="00CF3B22">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF3B22">
               <w:t> : Spectacles et concerts</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="1A022754" w14:textId="2E8DDA58" w:rsidR="00FA1511" w:rsidRDefault="00FA1511" w:rsidP="00FA1511">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00BA1049" w:rsidRPr="00BA1049">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019</w:t>
             </w:r>
             <w:r w:rsidR="000C2DDD" w:rsidRPr="000C2DDD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
@@ -12051,79 +12587,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Photographies des spectacles et concerts présentés aux Apéros de Vauvert, entre </w:t>
             </w:r>
             <w:r w:rsidR="00BA1049" w:rsidRPr="00BA1049">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 et 2019 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1511">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Les artistes</w:t>
             </w:r>
             <w:r w:rsidR="00BA1049">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vanessa Marcoux, Amélie Fortin, Marie-Christine Poirier, Marie Begin, Nathalie Camus, Luc Beauchemin, Davis Ellis, Audrey-Anne Asselin, France Bellemare, Jean-François Mailloux, Alexander </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Laprise, Philipe Amyot, Lise Lachance, Valérie Milot, Stéphane Tétreault, Frédéric Demers, Simon Jolicoeur-Côté, Laurence Latreille-Gagné, l’ensemble </w:t>
+              <w:t xml:space="preserve"> Vanessa Marcoux, Amélie Fortin, Marie-Christine Poirier, Marie Begin, Nathalie Camus, Luc Beauchemin, Davis Ellis, Audrey-Anne Asselin, France Bellemare, Jean-François Mailloux, Alexander Sevastian, le groupe l’Accordée, Andrée-Anne Laprise, Philipe Amyot, Lise Lachance, Valérie Milot, Stéphane Tétreault, Frédéric Demers, Simon Jolicoeur-Côté, Laurence Latreille-Gagné, l’ensemble </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BA1049">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Kleztory</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BA1049">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, Sébastien Lépine et le groupe Fous de la valse </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA1511">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>apparaissent notamment sur les images.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -12197,79 +12705,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E0F5D52" w14:textId="17105EF1" w:rsidR="00FE7B51" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00FE7B51">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4700A138" w14:textId="3F3804C5" w:rsidR="00FE7B51" w:rsidRPr="000435FC" w:rsidRDefault="00FE7B51" w:rsidP="00FE7B51">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc104301127"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc104301127"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Promotion</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="7E35C6DE" w14:textId="059FCE72" w:rsidR="00FE7B51" w:rsidRDefault="00F66F0E" w:rsidP="00FE7B51">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F66F0E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00FE7B51">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F66F0E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019</w:t>
             </w:r>
@@ -12303,61 +12810,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="537BE879" w14:textId="0CD36772" w:rsidR="00FE7B51" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00FE7B51">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F2FBEDE" w14:textId="32B0071F" w:rsidR="00FE7B51" w:rsidRDefault="00FE7B51" w:rsidP="00FE7B51">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Toc104301128"/>
+            <w:bookmarkStart w:id="40" w:name="_Toc104301128"/>
             <w:r>
               <w:t>P399/B1/4.1 : Communiqués de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
           <w:p w14:paraId="1474FA4A" w14:textId="5F5287A3" w:rsidR="00FE7B51" w:rsidRDefault="00FE7B51" w:rsidP="00FE7B51">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00DE6AB2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019</w:t>
             </w:r>
             <w:r w:rsidR="00E8608E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -12524,61 +13030,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7FA671BB" w14:textId="5D98106E" w:rsidR="003D0B53" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="003D0B53">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D2AE17C" w14:textId="07E170F7" w:rsidR="003D0B53" w:rsidRDefault="003D0B53" w:rsidP="003D0B53">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc104301129"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc104301129"/>
             <w:r>
               <w:t>P399/B1/4.2 : Coupures de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="51194702" w14:textId="474E7104" w:rsidR="003D0B53" w:rsidRDefault="003D0B53" w:rsidP="003D0B53">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="008B44D5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -12757,61 +13262,60 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="67374D63" w14:textId="03D90AC8" w:rsidR="000A3EA8" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DEBD17E" w14:textId="294F5A40" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43" w:name="_Toc104301130"/>
+            <w:bookmarkStart w:id="42" w:name="_Toc104301130"/>
             <w:r>
               <w:t>P399/B1/4.3 : Plan de promotion</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="6AD09B20" w14:textId="795C5E35" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00E8608E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -12954,79 +13458,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="01D024E8" w14:textId="05D14C71" w:rsidR="000A3EA8" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74D69287" w14:textId="3CD69D55" w:rsidR="000A3EA8" w:rsidRPr="000435FC" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="44" w:name="_Toc104301131"/>
+            <w:bookmarkStart w:id="43" w:name="_Toc104301131"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Communications</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
           <w:p w14:paraId="66C034D5" w14:textId="04AFE008" w:rsidR="000A3EA8" w:rsidRDefault="00F66F0E" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F66F0E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2018</w:t>
             </w:r>
@@ -13060,61 +13563,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="732AE331" w14:textId="271C3ECD" w:rsidR="000A3EA8" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04AED84A" w14:textId="09FB9286" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="_Toc104301132"/>
+            <w:bookmarkStart w:id="44" w:name="_Toc104301132"/>
             <w:r>
               <w:t>P399/B1/5.1 : Correspondance</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
           <w:p w14:paraId="42AC3193" w14:textId="286670E2" w:rsidR="000A3EA8" w:rsidRDefault="00F66F0E" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D4245">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2018</w:t>
             </w:r>
@@ -13233,51 +13735,65 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certains documents sont annotés au stylo. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C81FA5">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A922F3A" w14:textId="00FF7AE2" w:rsidR="002D4245" w:rsidRDefault="002D4245" w:rsidP="002D4245">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certains documents sont surligner au crayon marqueur. </w:t>
+              <w:t xml:space="preserve">Certains documents sont </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>surligner</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au crayon marqueur. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C18FB9A" w14:textId="232DD8B0" w:rsidR="002D4245" w:rsidRDefault="002D4245" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certains documents sont signés. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C3420A2" w14:textId="4EC5F480" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -13314,79 +13830,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0960EFBC" w14:textId="3F5B2B77" w:rsidR="000A3EA8" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="146807C8" w14:textId="1FFEA62B" w:rsidR="000A3EA8" w:rsidRPr="000435FC" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="_Toc104301133"/>
+            <w:bookmarkStart w:id="45" w:name="_Toc104301133"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Finances</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="75FF3FF8" w14:textId="7EEB033E" w:rsidR="000A3EA8" w:rsidRDefault="000719B8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000719B8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2019</w:t>
             </w:r>
@@ -13420,61 +13935,60 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7A8786D3" w14:textId="229D470B" w:rsidR="000A3EA8" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07BDBFAC" w14:textId="2786EC5F" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc104301134"/>
+            <w:bookmarkStart w:id="46" w:name="_Toc104301134"/>
             <w:r>
               <w:t>P399/B1/6.1 : Vente de billets</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="156ED732" w14:textId="22C3D34E" w:rsidR="000A3EA8" w:rsidRDefault="000719B8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00283972">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-2015.</w:t>
             </w:r>
@@ -13603,61 +14117,60 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3629007C" w14:textId="574A46E9" w:rsidR="000A3EA8" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78CFA211" w14:textId="63BAF23F" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="_Toc104301135"/>
+            <w:bookmarkStart w:id="47" w:name="_Toc104301135"/>
             <w:r>
               <w:t>P399/B1/6.2 : Commandites</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
           <w:p w14:paraId="508966AD" w14:textId="62634421" w:rsidR="000A3EA8" w:rsidRDefault="000719B8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00656824" w:rsidRPr="0078535D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2010-</w:t>
             </w:r>
@@ -13912,61 +14425,60 @@
           </w:p>
           <w:p w14:paraId="2E7A4B09" w14:textId="77777777" w:rsidR="00946BB2" w:rsidRDefault="00946BB2" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66BD3320" w14:textId="17B3B45B" w:rsidR="00946BB2" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55285AF5" w14:textId="26FE564B" w:rsidR="000A3EA8" w:rsidRDefault="000A3EA8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="49" w:name="_Toc104301136"/>
+            <w:bookmarkStart w:id="48" w:name="_Toc104301136"/>
             <w:r>
               <w:t>P399/B1/6.3 : Achat de matériel</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
           <w:p w14:paraId="08365308" w14:textId="5F111E53" w:rsidR="000A3EA8" w:rsidRDefault="000719B8" w:rsidP="000A3EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000A3EA8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00792215">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2011-2019.</w:t>
             </w:r>
@@ -14267,55 +14779,55 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="035F341C" w14:textId="4CA481DF" w:rsidR="00946BB2" w:rsidRPr="00946BB2" w:rsidRDefault="00946BB2" w:rsidP="00946BB2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1453E7DC" w14:textId="006BB2B0" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="000719B8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B2CA79" w14:textId="163BC455" w:rsidR="00283972" w:rsidRPr="000719B8" w:rsidRDefault="00283972" w:rsidP="00283972">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc104301137"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc104301137"/>
       <w:r w:rsidRPr="000719B8">
         <w:t>P399/C Sites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="3A0E7925" w14:textId="36FFF74D" w:rsidR="00283972" w:rsidRDefault="004E4391" w:rsidP="00283972">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E4391">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [201-]</w:t>
       </w:r>
       <w:r w:rsidR="00283972" w:rsidRPr="004E4391">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r w:rsidRPr="004E4391">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1 plan.</w:t>
       </w:r>
@@ -14443,67 +14955,67 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23696B9D" w14:textId="77777777" w:rsidR="00283972" w:rsidRPr="00A674F8" w:rsidRDefault="00283972" w:rsidP="00283972"/>
     <w:p w14:paraId="2798D8E9" w14:textId="771052C0" w:rsidR="00283972" w:rsidRPr="00A674F8" w:rsidRDefault="00283972" w:rsidP="00283972">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc104301138"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc104301138"/>
       <w:r>
         <w:t>P399</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Centre touristique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="2DC635D1" w14:textId="07427319" w:rsidR="00283972" w:rsidRDefault="000719B8" w:rsidP="00283972">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000719B8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00283972">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00154E69">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>[201-]</w:t>
       </w:r>
@@ -14588,74 +15100,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="525F5062" w14:textId="738967E0" w:rsidR="00283972" w:rsidRPr="00A674F8" w:rsidRDefault="006D0477" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E04-T02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D9BAF2C" w14:textId="1B0CDA84" w:rsidR="00283972" w:rsidRPr="00B321DF" w:rsidRDefault="00283972" w:rsidP="00235174">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="52" w:name="_Toc104301139"/>
+            <w:bookmarkStart w:id="51" w:name="_Toc104301139"/>
             <w:r>
               <w:t>P399</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Plans</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="489BF038" w14:textId="7B00B93B" w:rsidR="00283972" w:rsidRDefault="000719B8" w:rsidP="00235174">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000719B8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00283972">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00154E69">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[201-]</w:t>
             </w:r>
@@ -14699,193 +15210,207 @@
             </w:pPr>
             <w:r w:rsidRPr="000719B8">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30881B29" w14:textId="5EB56264" w:rsidR="00283972" w:rsidRDefault="00283972" w:rsidP="00283972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Plan du site touristique Vauvert-sur-le-lac-Saint-Jean.</w:t>
+              <w:t>Plan du site touristique Vauvert-sur-le-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lac-Saint-Jean</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF1E09C" w14:textId="77777777" w:rsidR="00283972" w:rsidRDefault="00283972" w:rsidP="00283972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C42B0B1" w14:textId="3C5C71CD" w:rsidR="00283972" w:rsidRPr="000719B8" w:rsidRDefault="00283972" w:rsidP="00283972">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000719B8">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="418690DA" w14:textId="14BF0B2F" w:rsidR="00283972" w:rsidRDefault="00283972" w:rsidP="00283972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Copie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77ED03F5" w14:textId="77777777" w:rsidR="00283972" w:rsidRPr="00A674F8" w:rsidRDefault="00283972" w:rsidP="00283972">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="107DE6F5" w14:textId="77777777" w:rsidR="00127A70" w:rsidRDefault="00127A70" w:rsidP="00923766">
+    <w:p w14:paraId="57C0C7DF" w14:textId="77777777" w:rsidR="00562638" w:rsidRDefault="00562638" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5023279D" w14:textId="77777777" w:rsidR="00127A70" w:rsidRDefault="00127A70" w:rsidP="00923766">
+    <w:p w14:paraId="0D35BA88" w14:textId="77777777" w:rsidR="00562638" w:rsidRDefault="00562638" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -14908,51 +15433,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="0376CCEA" w:rsidR="00FC3F8A" w:rsidRPr="009D2B71" w:rsidRDefault="00FC3F8A" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -14977,70 +15502,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="007969DA">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00FC3F8A" w:rsidRDefault="00FC3F8A" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC089A4" w14:textId="77777777" w:rsidR="00127A70" w:rsidRDefault="00127A70" w:rsidP="00923766">
+    <w:p w14:paraId="5D4F61EC" w14:textId="77777777" w:rsidR="00562638" w:rsidRDefault="00562638" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1181758B" w14:textId="77777777" w:rsidR="00127A70" w:rsidRDefault="00127A70" w:rsidP="00923766">
+    <w:p w14:paraId="6261CA52" w14:textId="77777777" w:rsidR="00562638" w:rsidRDefault="00562638" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1638244B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0F815DE"/>
     <w:lvl w:ilvl="0" w:tplc="F584742A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15899,125 +16424,127 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="967854576">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2102748964">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="725226665">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1893884192">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1687246440">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1261064367">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="53894095">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1067994150">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="96"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00007F81"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000435FC"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
+    <w:rsid w:val="00057C20"/>
     <w:rsid w:val="000719B8"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A3EA8"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000C2DDD"/>
     <w:rsid w:val="000D23AB"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00114060"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00127A70"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="0014583D"/>
+    <w:rsid w:val="00146FB0"/>
     <w:rsid w:val="00154E69"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="0018075E"/>
     <w:rsid w:val="001D3B2E"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="0022258F"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00235174"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00262A43"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="0028385B"/>
     <w:rsid w:val="00283972"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="00294971"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
@@ -16025,110 +16552,116 @@
     <w:rsid w:val="002D4245"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00374C3D"/>
     <w:rsid w:val="003834BF"/>
     <w:rsid w:val="0039630F"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A3F5D"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B5C15"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003D0B53"/>
     <w:rsid w:val="00422C54"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00471BAD"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00492DE3"/>
     <w:rsid w:val="004930C8"/>
     <w:rsid w:val="004B25DF"/>
     <w:rsid w:val="004D5C87"/>
     <w:rsid w:val="004D6A42"/>
     <w:rsid w:val="004E4391"/>
+    <w:rsid w:val="004F56B3"/>
     <w:rsid w:val="004F79BD"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00546BF5"/>
     <w:rsid w:val="00561EAD"/>
+    <w:rsid w:val="00562638"/>
     <w:rsid w:val="0058457E"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="0059471B"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005D38DB"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00604EA2"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00656824"/>
     <w:rsid w:val="0065717E"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006A7E84"/>
     <w:rsid w:val="006B72AB"/>
     <w:rsid w:val="006D0477"/>
     <w:rsid w:val="006F6A10"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007600A5"/>
     <w:rsid w:val="0076644B"/>
+    <w:rsid w:val="007758EA"/>
     <w:rsid w:val="0078535D"/>
     <w:rsid w:val="00786972"/>
     <w:rsid w:val="00792215"/>
     <w:rsid w:val="007969DA"/>
     <w:rsid w:val="00797D5C"/>
+    <w:rsid w:val="007B09B9"/>
     <w:rsid w:val="007D3819"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00873F6C"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
+    <w:rsid w:val="008A7003"/>
     <w:rsid w:val="008B44D5"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00923A6A"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="00946BB2"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009550B5"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00970C35"/>
+    <w:rsid w:val="009872AE"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D4799"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA10A2"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC7ECE"/>
     <w:rsid w:val="00AF648C"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B27261"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
@@ -16164,117 +16697,119 @@
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF3B22"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D0726A"/>
     <w:rsid w:val="00D13451"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DE6AB2"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E130FE"/>
     <w:rsid w:val="00E466DB"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57D3D"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E71E47"/>
+    <w:rsid w:val="00E82F72"/>
     <w:rsid w:val="00E8608E"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA2869"/>
     <w:rsid w:val="00EB11D5"/>
+    <w:rsid w:val="00F125BC"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F37B9F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F66F0E"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F90846"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA1511"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FC3F8A"/>
     <w:rsid w:val="00FD5A6D"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FE7B51"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16606,84 +17141,84 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00604EA2"/>
+    <w:rsid w:val="00E82F72"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -17152,55 +17687,67 @@
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00C81FA5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E82F72"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17258,51 +17805,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleshebdo.com/actualites/668690/apres-lincendie-vauvert-regarde-devant" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleshebdo.com/actualites/668248/la-chapelle-de-vauvert-ravagee-par-un-violent-incendie" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvelleshebdo.com/actualites/665522/la-ligue-des-proprietaires-mise-sur-la-collaboration-pour-faire-avancer-les-dossiers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -17548,72 +18095,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A8F5D56-7038-4087-9C08-69AFD3851D4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
+  <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>23393</Characters>
+  <Pages>21</Pages>
+  <Words>4879</Words>
+  <Characters>26837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>223</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27591</CharactersWithSpaces>
+  <CharactersWithSpaces>31653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>