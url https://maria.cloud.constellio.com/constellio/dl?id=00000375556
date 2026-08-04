--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -303,95 +303,92 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Le 24 mai 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="31A094A6" w14:textId="355F98F4" w:rsidR="00B73528" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc104293935" w:history="1">
         <w:r w:rsidR="00B73528" w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00B73528">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B73528">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B73528">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293935 \h </w:instrText>
         </w:r>
@@ -422,51 +419,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78738196" w14:textId="73070F6A" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293936" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/A Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293936 \h </w:instrText>
         </w:r>
@@ -496,51 +493,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="023F5D2B" w14:textId="6FCCFE47" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293937" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/A1 VHS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293937 \h </w:instrText>
         </w:r>
@@ -568,51 +565,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53E5EFE5" w14:textId="3DFF53DF" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293938" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P404/A1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293938 \h </w:instrText>
         </w:r>
@@ -640,51 +637,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="373103A7" w14:textId="7729ABF8" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293939" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P404/A1/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293939 \h </w:instrText>
         </w:r>
@@ -712,51 +709,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E65F7E1" w14:textId="145D949D" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293940" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P404/A1/3 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293940 \h </w:instrText>
         </w:r>
@@ -787,51 +784,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58E36740" w14:textId="739B43C8" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293941" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B Documents familiaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293941 \h </w:instrText>
         </w:r>
@@ -861,51 +858,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26FCED79" w14:textId="70C91434" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293942" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B1 Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293942 \h </w:instrText>
         </w:r>
@@ -933,51 +930,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="502F1206" w14:textId="080157AF" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293943" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B1/1 : Recherches généalogiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293943 \h </w:instrText>
         </w:r>
@@ -1007,51 +1004,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38D34C91" w14:textId="4E0E020B" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293944" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B2 Vie scolaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293944 \h </w:instrText>
         </w:r>
@@ -1079,51 +1076,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D2D2F18" w14:textId="34E14EA7" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293945" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B2/1 : Frères Maristes de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293945 \h </w:instrText>
         </w:r>
@@ -1153,51 +1150,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69746C14" w14:textId="25F9974B" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293946" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B3 Vie professionnelle</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293946 \h </w:instrText>
         </w:r>
@@ -1225,51 +1222,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32633C98" w14:textId="34BB0D6D" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293947" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B3/1 : Coupures de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293947 \h </w:instrText>
         </w:r>
@@ -1297,51 +1294,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24185A54" w14:textId="601D2627" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293948" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B3/2 : UPA Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293948 \h </w:instrText>
         </w:r>
@@ -1371,51 +1368,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="554E0A74" w14:textId="0DC2D02D" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293949" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B4 Vie municipale</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293949 \h </w:instrText>
         </w:r>
@@ -1443,51 +1440,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DF3D7FD" w14:textId="698578DD" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293950" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/B4/1 : Revue d’actualité économique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293950 \h </w:instrText>
         </w:r>
@@ -1518,51 +1515,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7EB1C233" w14:textId="3C6753F4" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293951" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/C Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293951 \h </w:instrText>
         </w:r>
@@ -1592,51 +1589,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04740EB3" w14:textId="056C6F7B" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293952" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/C1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293952 \h </w:instrText>
         </w:r>
@@ -1664,51 +1661,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7364995A" w14:textId="46099057" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293953" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/C1/1 : Famille Boivin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293953 \h </w:instrText>
         </w:r>
@@ -1736,51 +1733,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="755C17F7" w14:textId="4F20624F" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293954" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/C1/2 : Éducation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293954 \h </w:instrText>
         </w:r>
@@ -1808,51 +1805,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69104BC0" w14:textId="18644D29" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293955" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/C1/3 : Sports</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293955 \h </w:instrText>
         </w:r>
@@ -1880,51 +1877,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3136E9AE" w14:textId="4B55AF56" w:rsidR="00B73528" w:rsidRDefault="00B73528">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc104293956" w:history="1">
         <w:r w:rsidRPr="005C75E2">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P404/C1/4 : Mairie Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc104293956 \h </w:instrText>
         </w:r>
@@ -1953,63 +1950,62 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="3AFA5BCD" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc104293935"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc104293935"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="1426D6EE" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="13D324AB" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D74E05">
         <w:t>404</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00D74E05">
         <w:t>Sylvie Boivin</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="005C6C66">
         <w:t>1942-2006</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
@@ -2022,50 +2018,53 @@
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C6C66">
         <w:t>2,4 cm de documents textuels. –</w:t>
       </w:r>
       <w:r w:rsidR="0064262C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005C6C66">
         <w:t xml:space="preserve">51 photographies. – </w:t>
       </w:r>
       <w:r w:rsidR="00F7636E">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005C6C66">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F7636E">
         <w:t xml:space="preserve"> VHS</w:t>
       </w:r>
       <w:r w:rsidR="005C6C66">
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00061099" w:rsidRPr="00061099">
+        <w:t>(44 heures, 28 minutes et 41 secondes d'images en mouvement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2094,59 +2093,51 @@
     <w:p w14:paraId="3E2B3E73" w14:textId="16F31935" w:rsidR="00E96353" w:rsidRDefault="00655691" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Gérard et Marie-Blanche vivaient tous deux aux extrémités du rang Nord de Normandin. Le couple se marie dans leur ville natale en 1951 lors d’un double mariage avec Louis Painchaud, un frère de Marie-Blanche. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071AC413" w14:textId="28E0BAC3" w:rsidR="00655691" w:rsidRDefault="00655691" w:rsidP="00923766"/>
     <w:p w14:paraId="5069849C" w14:textId="06FA4C19" w:rsidR="00655691" w:rsidRDefault="00655691" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ils ont eu 9 enfants au total, dont certains sont décédés en bas âge ou à la naissance. Sylvie Boivin, fille du couple, demeure à Normandin, et leur seconde fille, Christiane, vit à St-Thomas-Didyme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B46087D" w14:textId="58C08018" w:rsidR="00655691" w:rsidRDefault="00655691" w:rsidP="00923766"/>
     <w:p w14:paraId="5CEC5DF5" w14:textId="00B45BD6" w:rsidR="0090694B" w:rsidRDefault="00655691" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Sylvie </w:t>
       </w:r>
       <w:r w:rsidR="0090694B">
         <w:t xml:space="preserve">Boivin épouse Réjean Fortin, fils de Louis-Georges Fortin, le 20 septembre 1975 à Normandin. Le couple a acheté la ferme ancestrale de Louis-Georges qui a appartenu ensuite à Bruno, le fils du couple, jusqu’à l’encan en 1997. Bruno a tout de même conservé les terres de cette ancienne ferme laitière, la ferme biologique Bois Fort </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0090694B">
         <w:t>enr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0090694B">
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Normandin. </w:t>
+        <w:t xml:space="preserve">. de Normandin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2233E05C" w14:textId="3B32E511" w:rsidR="0090694B" w:rsidRDefault="0090694B" w:rsidP="00923766"/>
     <w:p w14:paraId="2A8A92A2" w14:textId="4032EB88" w:rsidR="0090694B" w:rsidRDefault="0090694B" w:rsidP="00923766">
       <w:r>
         <w:t>Le couple a aussi eu une fille, Annie Fortin, elle aussi propriétaire d’une ferme laitière biologique dans la municipalité, précisément le rang Nord.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C82A961" w14:textId="3BA8DA6F" w:rsidR="0090694B" w:rsidRDefault="0090694B" w:rsidP="00923766"/>
     <w:p w14:paraId="6E3C52FC" w14:textId="0CAED481" w:rsidR="0090694B" w:rsidRDefault="0090694B" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Sylvie Boivin, donatrice du fonds, est aujourd’hui avec un nouveau conjoint après un divorce. Elle a été entre autres secrétaire pour l’UPA de Normandin dans les années 1990, secrétaire pour le club de danse, aussi secrétaire pour le club de gestion agricole </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Piékouagan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, en plus bien sûr d’avoir été agricultrice pendant 37 ans avec son ex-mari. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1B0958" w14:textId="77777777" w:rsidR="0090694B" w:rsidRDefault="0090694B" w:rsidP="00923766"/>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
@@ -2231,108 +2222,425 @@
       <w:r w:rsidR="0064262C">
         <w:t>a été prétraité et le traitement est donc à réviser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="273AD55E" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1718400E" w14:textId="185E28D0" w:rsidR="0090694B" w:rsidRDefault="0090694B" w:rsidP="00923766"/>
-    <w:p w14:paraId="7C14AAB7" w14:textId="72171084" w:rsidR="0090694B" w:rsidRPr="00923766" w:rsidRDefault="0090694B" w:rsidP="0090694B">
+    <w:p w14:paraId="493815E6" w14:textId="03D87AD0" w:rsidR="00061099" w:rsidRPr="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
       <w:pPr>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061099">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00923766">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061099">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE61701" w14:textId="77777777" w:rsidR="0090694B" w:rsidRPr="00A674F8" w:rsidRDefault="0090694B" w:rsidP="0090694B"/>
-    <w:p w14:paraId="790D6A2F" w14:textId="1A69FE32" w:rsidR="0090694B" w:rsidRPr="00A674F8" w:rsidRDefault="0090694B" w:rsidP="0090694B">
+    <w:p w14:paraId="5CC2C00A" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="07ACE729" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2CB1C4" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Traitement à réviser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440CC320" w14:textId="77777777" w:rsidR="00061099" w:rsidRPr="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AC6393" w14:textId="324DDB72" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>État de conservation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630AD50B" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="3074E129" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Les VHS contiennent beaucoup de publicités télévisuelles et d'extraits de films. La durée des fichiers numérisés pourrait être ajustée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460CEC65" w14:textId="77777777" w:rsidR="00061099" w:rsidRPr="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEEA4CF" w14:textId="395193DF" w:rsidR="00061099" w:rsidRPr="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425C8836" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="16896167" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rançais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3804F218" w14:textId="77777777" w:rsidR="00EE6FCA" w:rsidRPr="00EE6FCA" w:rsidRDefault="00EE6FCA" w:rsidP="00EE6FCA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C848EE" w14:textId="77777777" w:rsidR="00EE6FCA" w:rsidRPr="00EE6FCA" w:rsidRDefault="00EE6FCA" w:rsidP="00EE6FCA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6FCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fonds complémentaires :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA28D82" w14:textId="77777777" w:rsidR="00EE6FCA" w:rsidRDefault="00EE6FCA" w:rsidP="00EE6FCA"/>
+    <w:p w14:paraId="0D1B6CCD" w14:textId="77777777" w:rsidR="00EE6FCA" w:rsidRDefault="00EE6FCA" w:rsidP="00EE6FCA">
       <w:r>
         <w:t>P394 Fonds Louis-Georges Fortin et Irène Duchesne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F50713A" w14:textId="77777777" w:rsidR="0090694B" w:rsidRPr="00A674F8" w:rsidRDefault="0090694B" w:rsidP="00923766"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1F49A1BA" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C765F7" w14:textId="2F6A624B" w:rsidR="00061099" w:rsidRPr="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449FAE1D" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="3CE77244" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Boîte 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16176B7B" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B82F9D2" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Rangée 08</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB6A03E" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="1B2E31C8" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">Boîte 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56389587" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Documents familiaux et iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CD4E02" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>R07-E02-T06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06368722" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>P404/B2/1 à P404/C1/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EAE61C" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="728ABA4D" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Disque dur externe Audiovisuel SHGMC 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1A1F2C" w14:textId="77777777" w:rsidR="00061099" w:rsidRPr="00A674F8" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>Documents audiovisuels numérisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9A85AD" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="3CF92CF1" w14:textId="2DE5A27E" w:rsidR="00061099" w:rsidRPr="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061099">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1995EDC1" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="3E3DE84D" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">Séries et sous-séries : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6805A823" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="3C104292" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t>P404/A Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D6BE8B" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="0758BCBB" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/A1 VHS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724D0A6D" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="1095F628" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B Documents familiaux. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64110810" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="7C6F3C1B" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B1 Généalogie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5261C008" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="0B10E639" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B1/1 : Recherches généalogiques. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225CE117" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B2 Vie scolaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6033F4AA" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="443DF845" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B2/1 : Frères Maristes de Normandin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186A5918" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B3 Vie professionnelle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E8A205" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="719C6B69" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B3/1 : Coupures de presse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D193EF" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B3/2 : UPA Normandin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B24E3CF" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B4 Vie municipale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11444795" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="037AC845" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/B4/1 : Revue d’actualité économique. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1861A7D5" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/C Documents iconographiques. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757042A9" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="6EBA34A5" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/C1 Photographies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78828377" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099"/>
+    <w:p w14:paraId="41FA713A" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/C1/1 : Famille Boivin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD6A7CB" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/C1/2 : Éducation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EFFBE7" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/C1/3 : Sports. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199F88A3" w14:textId="77777777" w:rsidR="00061099" w:rsidRDefault="00061099" w:rsidP="00061099">
+      <w:r>
+        <w:t xml:space="preserve">P404/C1/4 : Mairie Normandin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="495C312A" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="4C9EF8E5" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc104293936"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc104293936"/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007A487B">
         <w:t>404</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D74E05">
         <w:t>audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2429,61 +2737,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="7CCB404C" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc104293937"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc104293937"/>
       <w:r>
         <w:t>P404</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00D74E05">
         <w:t>VHS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="5B2A4335" w:rsidR="00B25321" w:rsidRPr="007A487B" w:rsidRDefault="007A487B" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A487B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>À classer par thèmes une fois numérisées</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1510A8" w14:textId="0FE3DD82" w:rsidR="00C0217C" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:r>
         <w:t>– [1995-2006]. –</w:t>
       </w:r>
@@ -2609,167 +2917,165 @@
           </w:p>
           <w:p w14:paraId="7F63AF96" w14:textId="22CDF0B0" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Rangée audiovisuel)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="51AA8236" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="5B80EBF5" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00784569" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc104293938"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc104293938"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Texte20"/>
+            <w:bookmarkStart w:id="4" w:name="Texte20"/>
             <w:r w:rsidR="00AB6798">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidR="00AB6798">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="34FAC3F9" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00784569" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc104293939"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc104293939"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2784,99 +3090,98 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00ACAF83" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2521BABF" w14:textId="26FD0B8F" w:rsidR="00561EAD" w:rsidRPr="00561EAD" w:rsidRDefault="00784569" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc104293940"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc104293940"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
@@ -2885,83 +3190,83 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="07969F83" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc104293941"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc104293941"/>
       <w:r>
         <w:t>P404</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009409EE">
         <w:t>Documents familiaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="1AECF72C" w14:textId="2D73C666" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [1942-1988]. – 2,4 cm de documents textuels. – 42 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -3025,137 +3330,136 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Texte22"/>
+      <w:bookmarkStart w:id="8" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="0A296BD6" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc104293942"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc104293942"/>
       <w:r>
         <w:t>P404</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="009409EE">
         <w:t>Généalogie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3421A2BC" w14:textId="77777777" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">- [200-]. – 1,1 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3221,149 +3525,120 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="430CA77A" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="048AB977" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00784569" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc104293943"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc104293943"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="009409EE">
               <w:t>Recherches généalogiques</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="23F8B8CE" w14:textId="77777777" w:rsidR="009409EE" w:rsidRDefault="009409EE" w:rsidP="009409EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- [200-]. – 1,1 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18FB4241" w14:textId="7A296970" w:rsidR="009409EE" w:rsidRDefault="009409EE" w:rsidP="009409EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21BEE5E0" w14:textId="5AECB937" w:rsidR="009409EE" w:rsidRPr="009409EE" w:rsidRDefault="009409EE" w:rsidP="009409EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009409EE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="17D672B5" w:rsidR="00C11F5D" w:rsidRDefault="009409EE" w:rsidP="009409EE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un livre de recherches généalogiques concernant la famille Boivin. À partir des ancêtres Pierre Tremblay et Ozanne </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Tremblay et Laure Girard de Sainte-Agnès, ceux-ci menant aux Boivin de Normandin. M. </w:t>
+              <w:t xml:space="preserve">Un livre de recherches généalogiques concernant la famille Boivin. À partir des ancêtres Pierre Tremblay et Ozanne Achon, jusqu’au couple Elzéar Tremblay et Laure Girard de Sainte-Agnès, ceux-ci menant aux Boivin de Normandin. M. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43898396" w14:textId="0D89DCB0" w:rsidR="009409EE" w:rsidRDefault="009409EE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67E50F53" w14:textId="77777777" w:rsidR="009409EE" w:rsidRPr="009409EE" w:rsidRDefault="009409EE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009409EE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46AC64FB" w14:textId="468A6399" w:rsidR="009409EE" w:rsidRDefault="009409EE" w:rsidP="007F33D1">
@@ -3384,67 +3659,67 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="01540A65" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc104293944"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc104293944"/>
       <w:r>
         <w:t>P404</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00311DA0">
         <w:t xml:space="preserve">Vie </w:t>
       </w:r>
       <w:r>
         <w:t>scolaire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2838DCE2" w14:textId="0ADE6A86" w:rsidR="00696AE2" w:rsidRDefault="005C6C66" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– [1999]. – 0,5 cm de documents textuels. – 42 photographies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2F76AA" w14:textId="2AE81640" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="00696AE2"/>
     <w:p w14:paraId="368378E9" w14:textId="77777777" w:rsidR="005C6C66" w:rsidRPr="00AB6798" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -3535,74 +3810,73 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="287E94F5" w14:textId="24C9E755" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="20693148" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00784569" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc104293945"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc104293945"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Frères Maristes de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="72C490A8" w14:textId="654FA3BB" w:rsidR="00784569" w:rsidRDefault="005C6C66" w:rsidP="00784569">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00784569">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> [1999]. – 0,5 cm de documents textuels. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
@@ -3747,92 +4021,91 @@
           </w:p>
           <w:p w14:paraId="68BF0EC0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A5DBA8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="49917F2B" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="700BC952" w14:textId="77777777" w:rsidR="00784569" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00784569"/>
     <w:p w14:paraId="0F374B8C" w14:textId="0802C27E" w:rsidR="00784569" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00784569">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc104293946"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc104293946"/>
       <w:r>
         <w:t>P404/B3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Vie professionnelle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="28913B0E" w14:textId="02AB83ED" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- [1968-1995]. – 0,4 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5759FDF8" w14:textId="551E0056" w:rsidR="00784569" w:rsidRDefault="00784569" w:rsidP="00784569"/>
     <w:p w14:paraId="3FBF3382" w14:textId="77777777" w:rsidR="005C6C66" w:rsidRPr="00AB6798" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2527D0FA" w14:textId="77777777" w:rsidR="005C6C66" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
@@ -3893,74 +4166,73 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3270F134" w14:textId="0178E0E6" w:rsidR="00784569" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31E23720" w14:textId="614C7F45" w:rsidR="00784569" w:rsidRPr="00B321DF" w:rsidRDefault="00784569" w:rsidP="004E074F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc104293947"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc104293947"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Coupures de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E699B4B" w14:textId="4FB7E539" w:rsidR="00784569" w:rsidRDefault="00784569" w:rsidP="004E074F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [19</w:t>
             </w:r>
             <w:r w:rsidR="004D1A4D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>68-1988</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -4103,79 +4375,78 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3894489F" w14:textId="4348E47F" w:rsidR="00C0217C" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39B89EB0" w14:textId="0E7202D9" w:rsidR="00C0217C" w:rsidRPr="00B321DF" w:rsidRDefault="00C0217C" w:rsidP="00C0217C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc104293948"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc104293948"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>UPA Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AAC93DC" w14:textId="36185958" w:rsidR="00C0217C" w:rsidRDefault="00C0217C" w:rsidP="00C0217C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [1993-1995]. – 0,2 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49B15B87" w14:textId="77777777" w:rsidR="00C0217C" w:rsidRDefault="00C0217C" w:rsidP="00C0217C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34112695" w14:textId="77777777" w:rsidR="00C0217C" w:rsidRPr="009409EE" w:rsidRDefault="00C0217C" w:rsidP="00C0217C">
@@ -4216,99 +4487,85 @@
           <w:p w14:paraId="608CC650" w14:textId="77777777" w:rsidR="00C0217C" w:rsidRPr="00C0217C" w:rsidRDefault="00C0217C" w:rsidP="00C0217C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0217C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B918DDE" w14:textId="5B84B55D" w:rsidR="00C0217C" w:rsidRDefault="00EF6786" w:rsidP="00C0217C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photocopies </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Photocopies n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39FC2EE1" w14:textId="77777777" w:rsidR="00C0217C" w:rsidRDefault="00C0217C" w:rsidP="00C0217C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BB2DA53" w14:textId="77777777" w:rsidR="00C0217C" w:rsidRDefault="00C0217C" w:rsidP="00C0217C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DC85EB9" w14:textId="0401CEE4" w:rsidR="00784569" w:rsidRDefault="00784569" w:rsidP="00696AE2"/>
     <w:p w14:paraId="546AACBC" w14:textId="1B719312" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="00696AE2"/>
     <w:p w14:paraId="504E0CA5" w14:textId="043A9AD4" w:rsidR="006E7102" w:rsidRPr="00A674F8" w:rsidRDefault="006E7102" w:rsidP="006E7102">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc104293949"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc104293949"/>
       <w:r>
         <w:t>P404/B4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Vie municipale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="6C4AF93D" w14:textId="69B2752E" w:rsidR="005C6C66" w:rsidRPr="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [1997]. – 0,4 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAF7EE1" w14:textId="77777777" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79C671EB" w14:textId="134881FD" w:rsidR="005C6C66" w:rsidRPr="00AB6798" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:i/>
@@ -4406,80 +4663,79 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B3CA38A" w14:textId="23EFA536" w:rsidR="006E7102" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52044916" w14:textId="4C851143" w:rsidR="006E7102" w:rsidRPr="00B321DF" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc104293950"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc104293950"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Revue d’actualité économique</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0974A331" w14:textId="69DB208E" w:rsidR="006E7102" w:rsidRDefault="005C6C66" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="006E7102">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> [1997]. – 0,4 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AA54C3E" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
@@ -4540,116 +4796,87 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>« Saint-Thomas-Didyme, la forêt au cœur de l’économie », p. 26-27;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D9DFBE" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">« </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> mise sur le tourisme et l’esprit d’entreprise », p. 27;</w:t>
+              <w:t>« Girardville mise sur le tourisme et l’esprit d’entreprise », p. 27;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5569374A" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>« Saint-Edmond-les-Plaines sait tirer avantage de sa position géographique », p. 30;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="407B05B9" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">« </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> s’inscrit dans le virage socio-économique du 21</w:t>
+              <w:t>« Albanel s’inscrit dans le virage socio-économique du 21</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6786">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle », p. 31;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A975D01" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4759,67 +4986,67 @@
           </w:p>
           <w:p w14:paraId="1279979F" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="461FB146" w14:textId="77777777" w:rsidR="006E7102" w:rsidRPr="00A674F8" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F23ED28" w14:textId="2450CA76" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="00696AE2"/>
     <w:p w14:paraId="4A73E456" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="00696AE2"/>
     <w:p w14:paraId="4407887C" w14:textId="77777777" w:rsidR="00784569" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="2E565913" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc104293951"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc104293951"/>
       <w:r>
         <w:t>P404</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r w:rsidR="009409EE">
         <w:t>iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="08D628EE" w14:textId="77777777" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [1942-1988]. – 9 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -4928,64 +5155,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="0824DA4F" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00784569" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc104293952"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc104293952"/>
       <w:r>
         <w:t>P404</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="006E7102">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1F512597" w14:textId="058C9ACB" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [1942-1988]. – 9 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -5076,114 +5303,99 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13C0EBD1" w14:textId="1072D0CC" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="4A7E9430" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00784569" w:rsidP="004E074F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc104293953"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc104293953"/>
             <w:r>
               <w:t>P404</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006E7102">
               <w:t>Famille Boivin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="4672E33C" w14:textId="24E63A03" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [</w:t>
             </w:r>
             <w:r w:rsidR="00E55F2F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>195</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>195-]-[196-]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. – </w:t>
+            </w:r>
             <w:r w:rsidR="00E55F2F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>-]-</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40844D10" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E8D379B" w14:textId="77777777" w:rsidR="006E7102" w:rsidRPr="009409EE" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009409EE">
               <w:rPr>
@@ -5234,66 +5446,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7437FB48" w14:textId="2808288B" w:rsidR="00E55F2F" w:rsidRDefault="00E55F2F" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P404/C1/1,2 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C081584" w14:textId="7DFD2AB5" w:rsidR="00E55F2F" w:rsidRDefault="00E55F2F" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Boivin et de Lucie Anna Tremblay de Normandin. De gauche à droite, en ordre de grandeur : Jacques, Denis, Normand, Joseph, Raymond, Adrien, Gérard.</w:t>
+              <w:t>Les frères Boivin, fils de Méridé Boivin et de Lucie Anna Tremblay de Normandin. De gauche à droite, en ordre de grandeur : Jacques, Denis, Normand, Joseph, Raymond, Adrien, Gérard.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="745C525E" w14:textId="6BADA596" w:rsidR="00E55F2F" w:rsidRDefault="00E55F2F" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille Boivin comprend aussi 4 filles, qui ne sont pas incluses dans la photo. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C34EA12" w14:textId="2F75787F" w:rsidR="00E55F2F" w:rsidRDefault="00E55F2F" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -5388,153 +5585,137 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6B30AC13" w14:textId="77777777" w:rsidR="004E074F" w:rsidRDefault="004E074F" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Légèrement jaunies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="0217EECC" w:rsidR="00287473" w:rsidRDefault="004E074F" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Originales, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Originales, n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A575259" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="004E074F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="004E074F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E7102" w:rsidRPr="00A674F8" w14:paraId="3C9B0955" w14:textId="77777777" w:rsidTr="004E074F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4FE806B1" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="005C6C66" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0328FF13" w14:textId="217EAA09" w:rsidR="005C6C66" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18F6B1D9" w14:textId="46E9F100" w:rsidR="006E7102" w:rsidRPr="00B321DF" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc104293954"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc104293954"/>
             <w:r>
               <w:t>P404/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Éducation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="65D22C2B" w14:textId="2516773C" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [</w:t>
             </w:r>
             <w:r w:rsidR="004E074F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1942-1943</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">]. – </w:t>
             </w:r>
@@ -5673,65 +5854,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="248A3680" w14:textId="01EC529E" w:rsidR="004E074F" w:rsidRDefault="004E074F" w:rsidP="004E074F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P404/C1/2,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="622A2182" w14:textId="368EDF88" w:rsidR="004E074F" w:rsidRDefault="004E074F" w:rsidP="004E074F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo de finissant 1939-1942 Moisson Normandin sous la forme de photos individuelles en montage avec les noms identifiant chaque élève, soit Gérard Boivin, Alcide Paradis, Maurice Dallaire, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> St-Pierre, Fernand Dubé, Louis-Claude Mercure, Almas Mathieu, Roland Girard, Gilles Mercure. </w:t>
+              <w:t xml:space="preserve">Photo de finissant 1939-1942 Moisson Normandin sous la forme de photos individuelles en montage avec les noms identifiant chaque élève, soit Gérard Boivin, Alcide Paradis, Maurice Dallaire, Raymie St-Pierre, Fernand Dubé, Louis-Claude Mercure, Almas Mathieu, Roland Girard, Gilles Mercure. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56F61021" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38D5AEDC" w14:textId="77777777" w:rsidR="006E7102" w:rsidRPr="00C0217C" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0217C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A381D9" w14:textId="199E485F" w:rsidR="004E074F" w:rsidRDefault="004E074F" w:rsidP="004E074F">
@@ -5748,181 +5915,157 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="684B2A45" w14:textId="4CB1F0AC" w:rsidR="004E074F" w:rsidRDefault="004E074F" w:rsidP="004E074F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Des photos ont été annotées au stylo. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B1183E2" w14:textId="0DED0115" w:rsidR="006E7102" w:rsidRDefault="004E074F" w:rsidP="004E074F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Originales, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Originales, n&amp;b </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79FD5BD3" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56CE1F7E" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E7102" w:rsidRPr="00A674F8" w14:paraId="7F93C991" w14:textId="77777777" w:rsidTr="004E074F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="564C4CBD" w14:textId="77777777" w:rsidR="005C6C66" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A896BFB" w14:textId="4828E1AD" w:rsidR="006E7102" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71A89BFE" w14:textId="763D5CA6" w:rsidR="006E7102" w:rsidRPr="00B321DF" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc104293955"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc104293955"/>
             <w:r>
               <w:t>P404/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Sports</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="7AA07A8D" w14:textId="467A33CB" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D561F5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ca</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ca 1963</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]. – </w:t>
+            </w:r>
             <w:r w:rsidR="00D561F5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1963</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="798A7A51" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50836272" w14:textId="77777777" w:rsidR="006E7102" w:rsidRPr="009409EE" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009409EE">
               <w:rPr>
@@ -6014,65 +6157,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5998B2B0" w14:textId="7B9DB849" w:rsidR="00D561F5" w:rsidRDefault="00D561F5" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Les noms des personnes ont été ajoutés à la dactylo. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CB3B84F" w14:textId="3E75B6FA" w:rsidR="00D561F5" w:rsidRDefault="00D561F5" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Originale, </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Originale, n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C75653F" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EBA0A1C" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0500824F" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E7102" w:rsidRPr="00A674F8" w14:paraId="2D72734F" w14:textId="77777777" w:rsidTr="004E074F">
         <w:trPr>
@@ -6091,105 +6220,90 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E02-T06</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37F22823" w14:textId="31466A3B" w:rsidR="006E7102" w:rsidRPr="00A674F8" w:rsidRDefault="005C6C66" w:rsidP="005C6C66">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12DC3D98" w14:textId="30D18476" w:rsidR="006E7102" w:rsidRPr="00B321DF" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc104293956"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc104293956"/>
             <w:r>
               <w:t>P404/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Mairie Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="663E0660" w14:textId="7ED812A8" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [</w:t>
             </w:r>
             <w:r w:rsidR="000464BA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ca </w:t>
-[...13 lines deleted...]
-              <w:t>1988</w:t>
+              <w:t>ca 1958]-1988</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00B35E9F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74877055" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -6351,194 +6465,180 @@
           <w:p w14:paraId="789791AA" w14:textId="77777777" w:rsidR="006E7102" w:rsidRPr="00C0217C" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0217C">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AD21F58" w14:textId="77777777" w:rsidR="000464BA" w:rsidRDefault="000464BA" w:rsidP="000464BA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Originale, </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Originale, n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69BC0E9B" w14:textId="2A49586D" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2633B84D" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="293231C6" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FFAA400" w14:textId="77777777" w:rsidR="006E7102" w:rsidRDefault="006E7102" w:rsidP="006E7102">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62C567A9" w14:textId="77777777" w:rsidR="006B7A61" w:rsidRDefault="006B7A61" w:rsidP="00923766">
+    <w:p w14:paraId="1EB2E00B" w14:textId="77777777" w:rsidR="007A793A" w:rsidRDefault="007A793A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46DE99A1" w14:textId="77777777" w:rsidR="006B7A61" w:rsidRDefault="006B7A61" w:rsidP="00923766">
+    <w:p w14:paraId="5AC1C41A" w14:textId="77777777" w:rsidR="007A793A" w:rsidRDefault="007A793A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="004E074F" w:rsidRDefault="004E074F" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -6561,51 +6661,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="321A4C4E" w:rsidR="004E074F" w:rsidRPr="009D2B71" w:rsidRDefault="004E074F" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -6636,70 +6736,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="004E074F" w:rsidRDefault="004E074F" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B3403A1" w14:textId="77777777" w:rsidR="006B7A61" w:rsidRDefault="006B7A61" w:rsidP="00923766">
+    <w:p w14:paraId="679CA4A7" w14:textId="77777777" w:rsidR="007A793A" w:rsidRDefault="007A793A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0155F05A" w14:textId="77777777" w:rsidR="006B7A61" w:rsidRDefault="006B7A61" w:rsidP="00923766">
+    <w:p w14:paraId="74BD13AB" w14:textId="77777777" w:rsidR="007A793A" w:rsidRDefault="007A793A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A645589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EF4FE5A"/>
     <w:lvl w:ilvl="0" w:tplc="12CEE8AA">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7558,110 +7658,112 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1816482920">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1218321498">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1342782683">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1229078358">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1073355292">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2012875635">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="459225778">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1336760364">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000464BA"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
+    <w:rsid w:val="00061099"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00311DA0"/>
@@ -7683,81 +7785,83 @@
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C6C66"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00631632"/>
     <w:rsid w:val="0064262C"/>
     <w:rsid w:val="00655691"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B7A61"/>
     <w:rsid w:val="006E7102"/>
     <w:rsid w:val="00717510"/>
     <w:rsid w:val="00720703"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00784569"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007A487B"/>
+    <w:rsid w:val="007A793A"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0082184E"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="0090694B"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="009409EE"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
+    <w:rsid w:val="00AB1198"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B35E9F"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B73528"/>
     <w:rsid w:val="00B774F9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE0C49"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C0217C"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
@@ -7771,108 +7875,109 @@
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D561F5"/>
     <w:rsid w:val="00D74E05"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E55F2F"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E96353"/>
+    <w:rsid w:val="00EE6FCA"/>
     <w:rsid w:val="00EF6786"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F2639C"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F7636E"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8204,50 +8309,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -8713,92 +8819,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="009409EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9132,70 +9238,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>10746</Characters>
+  <Pages>1</Pages>
+  <Words>2117</Words>
+  <Characters>11646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12674</CharactersWithSpaces>
+  <CharactersWithSpaces>13736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>