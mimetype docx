--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7376B8C0" w14:textId="0EFC6013" w:rsidR="008A0AA0" w:rsidRDefault="008A0AA0" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02FE735A" wp14:editId="0C09B28B">
             <wp:extent cx="1382633" cy="1281974"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="2" name="Image 2" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1" descr="Une image contenant texte, plante&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -298,93 +298,92 @@
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t>uin 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="5DAFA9C1" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="008A0AA0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="0082184E" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70766DD5" w14:textId="5D1BAE9A" w:rsidR="004C2BC8" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc107230182" w:history="1">
         <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="004C2BC8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004C2BC8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004C2BC8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230182 \h </w:instrText>
         </w:r>
@@ -395,698 +394,703 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004C2BC8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004C2BC8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004C2BC8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A60773F" w14:textId="733145DE" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="0A60773F" w14:textId="733145DE" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230183" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/A Documents familiaux</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230183 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31CB70E6" w14:textId="7A8BFD74" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="31CB70E6" w14:textId="7A8BFD74" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230184" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/A1 Généalogie</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230184 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64B6E631" w14:textId="7047208C" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="64B6E631" w14:textId="7047208C" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230185" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/A1/1 : Généalogie Lapointe</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230185 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57A9E04F" w14:textId="303AA5AF" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="57A9E04F" w14:textId="303AA5AF" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230186" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/A2 Historique</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230186 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B0F0FDE" w14:textId="5B4E35C0" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="2B0F0FDE" w14:textId="5B4E35C0" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230187" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/A2/1 : Histoire familiale</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230187 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BE070F7" w14:textId="54B50D80" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="7BE070F7" w14:textId="54B50D80" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230188" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230188 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C5AB235" w14:textId="6BE37481" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="6C5AB235" w14:textId="6BE37481" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230189" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230189 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E738C78" w14:textId="7E02A489" w:rsidR="004C2BC8" w:rsidRDefault="00F57094">
+    <w:p w14:paraId="6E738C78" w14:textId="7E02A489" w:rsidR="004C2BC8" w:rsidRDefault="004C2BC8">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc107230190" w:history="1">
-        <w:r w:rsidR="004C2BC8" w:rsidRPr="00F92243">
+        <w:r w:rsidRPr="00F92243">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P402/B1/1 : Famille Lapointe</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc107230190 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004C2BC8">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="289ED5A2" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="0082184E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc107230182"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="5461105C" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00B543F4" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="5461105C" w:rsidR="00931389" w:rsidRDefault="00B543F4" w:rsidP="00923766">
       <w:r>
         <w:t>P402 Fonds Abbé René Lapointe</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00557440">
         <w:t>1913-1990</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00557440">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B20A2">
         <w:t xml:space="preserve">131 photographies (numérisées seulement). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5565C1A3" w14:textId="77777777" w:rsidR="00A16D44" w:rsidRDefault="00A16D44" w:rsidP="00923766"/>
+    <w:p w14:paraId="2C5FB4EE" w14:textId="23139D05" w:rsidR="00A16D44" w:rsidRPr="00A674F8" w:rsidRDefault="00A16D44" w:rsidP="00923766">
+      <w:r w:rsidRPr="00A16D44">
+        <w:t>Les photographies originales ont été remises au donateur à sa demande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1117,141 +1121,113 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Lapointe et de Joséphine Dion. Il est aussi le petit-fils d’Arthur Lapointe et de Marie Dallaire. </w:t>
       </w:r>
       <w:r w:rsidR="002F07E6">
         <w:t xml:space="preserve">Il a été prêtre des missions étrangères, missionnaire, ordonné le 13 juin 1965 à Normandin. En 2022, il vit au presbytère </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F07E6">
         <w:t>Ste-Thérèse-d’Avila</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002F07E6">
         <w:t xml:space="preserve">, à Dolbeau-Mistassini. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674D4C81" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="38B14B9E" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r w:rsidRPr="006C4B7C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Arthur Lapointe</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, né en 1877, fils de Gabriel, quitte aussi </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> River, pour celui d’agriculteur au Lac-Saint-Jean. </w:t>
+        <w:t xml:space="preserve">, né en 1877, fils de Gabriel, quitte aussi Fall River et marche dans les traces de son père. Il achète une terre en 1918 dans le rang 10 de Normandin qui, maintenant, correspond aux limites de Saint-Edmond. Il échange donc son travail dans les manufactures ainsi que son métier de vendeur de pain à Fall River, pour celui d’agriculteur au Lac-Saint-Jean. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04AEAE44" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="3C600D38" w14:textId="54C2A5D6" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r>
         <w:t xml:space="preserve">C’est aux États-Unis, avant de revenir dans son patelin, qu’il épouse Marie Dallaire, en 1898. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A60EFC3" w14:textId="77777777" w:rsidR="005B4702" w:rsidRDefault="005B4702" w:rsidP="003E17F8"/>
     <w:p w14:paraId="4BE7DEC1" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r>
         <w:t>Le couple met au monde 12 enfants. Trois d’entre eux sont nés dans la paroisse Notre-Dame-de-Lourdes, aux États-Unis, tandis que les 9 autres naissent à St-Cyrille à Normandin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195981E9" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="19D97B6C" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r>
         <w:t xml:space="preserve">Alors qu’il a presque terminé de payer sa terre, la crise économique de 1929 frappe et Arthur Lapointe se voit dans l’obligation de laisser sa terre et d’emménager sur celle encore non défrichée de son frère, Albert Lapointe, dans le rang de La Montagne, à Albanel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4760A56B" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="61B6C2C6" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r>
         <w:t>Arthur décède d’une infection à l’âge de 56 ans, en 1934. Marie Dallaire, son épouse, décède 37 ans plus tard, en 1971.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5B1C04" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="7D873EE3" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C4B7C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wellie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C4B7C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lapointe</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> est né le 18 février 1902 à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> River, Massachusetts. Il a 6 ans lorsqu’il revient au Québec avec sa mère, Marie Dallaire, pour venir retrouver son père, Arthur Lapointe, sur la toute nouvelle terre familiale.</w:t>
+        <w:t xml:space="preserve"> est né le 18 février 1902 à Fall River, Massachusetts. Il a 6 ans lorsqu’il revient au Québec avec sa mère, Marie Dallaire, pour venir retrouver son père, Arthur Lapointe, sur la toute nouvelle terre familiale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48848BA4" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="1FEDF21D" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r>
         <w:t xml:space="preserve">Vers 16 ou 17 ans, il travaille quelques années à la pulperie de Val-Jalbert pour ensuite trouver un emploi dans les chantiers vers La Tuque. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066E0CB8" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="46EA9B93" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r>
         <w:t xml:space="preserve">Il se marie en 1923 avec Joséphine Dion. Ils ont 11 enfants. En 1932, la diphtérie frappe et emporte 2 de leurs enfants : l’aînée, alors âgée de 7 ans, Fernande, et Léo, 3 ans.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315F411A" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="2E514F19" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8">
       <w:r>
-        <w:t xml:space="preserve">À l’hiver 1936-1937, il aide à construire la route Saint-Félicien-Chibougamau et, l’année suivante, il construit avec les autres paroissiens ce qui allait devenir l’église de St-Edmond. En 1943, la famille commence à aller aux bleuets dans le mois d’août. Ils se tentent et, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">chaque année, passent 3 à 4 semaines là-bas. </w:t>
+        <w:t xml:space="preserve">À l’hiver 1936-1937, il aide à construire la route Saint-Félicien-Chibougamau et, l’année suivante, il construit avec les autres paroissiens ce qui allait devenir l’église de St-Edmond. En 1943, la famille commence à aller aux bleuets dans le mois d’août. Ils se tentent et, chaque année, passent 3 à 4 semaines là-bas. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Wellie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> décède en 1993 à St-Edmond-les-Plaines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005444F5" w14:textId="77777777" w:rsidR="003E17F8" w:rsidRDefault="003E17F8" w:rsidP="003E17F8"/>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
@@ -1310,98 +1286,193 @@
       <w:r w:rsidR="00B543F4">
         <w:t>Lapointe de Saint-Edmond-les-Plaines</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t>. Les photographies originales ne sont pas conservées à la Société d’histoire pour le moment. Elles ont été remises au donateur</w:t>
       </w:r>
       <w:r w:rsidR="00B543F4">
         <w:t xml:space="preserve"> l’abbé René Lapointe, du presbytère de Dolbeau-Mistassini.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="0BD5ED49" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="0BD5ED49" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D8C">
         <w:t>Les photographies ont été numérisées</w:t>
       </w:r>
       <w:r w:rsidR="006C4B7C">
         <w:t xml:space="preserve"> par la Société d’histoire et les originaux ont été remis au prêteur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBEF751" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="00923766"/>
+    <w:p w14:paraId="09EF2543" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t>Traité par : Frédérique Fradet, archiviste, Alexandrine Langlois et Clara Boutin, stagiaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36752719" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t>Date du traitement : juillet 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4769C6EB" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t>Numérisation : Marie-Philippe Simard et Alexandrine Langlois, stagiaires, juin et juillet 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41800DAA" w14:textId="4001013C" w:rsidR="0098084D" w:rsidRPr="00A674F8" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t>Remise des documents originaux au propriétaire : 1er août 2022, par Lucette Tremblay, bénévole (feuillet de retour signé)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="1560EAF9" w14:textId="7CC6BE3C" w:rsidR="0098084D" w:rsidRPr="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098084D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="29D2E88A" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D"/>
+    <w:p w14:paraId="4223136C" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120B6EFF" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D"/>
+    <w:p w14:paraId="56ACDC37" w14:textId="3B332AE9" w:rsidR="0098084D" w:rsidRPr="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098084D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B4153D" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="40891CD9" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t>À venir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="7C9F88AB" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="08414C49" w14:textId="66BB4796" w:rsidR="0098084D" w:rsidRPr="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098084D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC4F90A" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D"/>
+    <w:p w14:paraId="4C183CD9" w14:textId="77777777" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t xml:space="preserve">Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Voute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SHGMC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A942075" w14:textId="58E330BD" w:rsidR="0098084D" w:rsidRDefault="0098084D" w:rsidP="0098084D">
+      <w:r>
+        <w:t>Documents numérisés seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406369BD" w14:textId="77777777" w:rsidR="0098084D" w:rsidRPr="00A674F8" w:rsidRDefault="0098084D" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="1F250C05" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B543F4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc107230183"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P402</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="0095121E">
         <w:t>Documents familiaux</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
@@ -1626,51 +1697,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="646EAB3B" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00B543F4" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc107230185"/>
             <w:r>
               <w:t>P402</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00996756">
               <w:t>Généalogie Lapointe</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="64E3018C" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1799,51 +1869,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="177D484B" w14:textId="77777777" w:rsidR="00996756" w:rsidRPr="00A674F8" w:rsidRDefault="00996756" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C4B1F04" w14:textId="4ECD6BFA" w:rsidR="00996756" w:rsidRPr="00B321DF" w:rsidRDefault="00996756" w:rsidP="00D34321">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc107230187"/>
             <w:r>
               <w:t>P402</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Histoire familiale</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="28F1B804" w14:textId="77777777" w:rsidR="00996756" w:rsidRDefault="00996756" w:rsidP="00D34321">
@@ -1885,54 +1954,51 @@
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents iconographiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="3F1DA1A0" w14:textId="77777777" w:rsidR="00616C85" w:rsidRDefault="00616C85" w:rsidP="00616C85">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1913-1990. – 131 photographies (numérisées seulement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7612DDCA" w14:textId="77777777" w:rsidR="0095121E" w:rsidRDefault="0095121E" w:rsidP="0095121E">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7612DDCA" w14:textId="77777777" w:rsidR="0095121E" w:rsidRDefault="0095121E" w:rsidP="0095121E"/>
     <w:p w14:paraId="4CD377A8" w14:textId="77777777" w:rsidR="0095121E" w:rsidRPr="00AB6798" w:rsidRDefault="0095121E" w:rsidP="0095121E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A249D0" w14:textId="77777777" w:rsidR="0095121E" w:rsidRPr="00A674F8" w:rsidRDefault="0095121E" w:rsidP="0095121E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -2027,67 +2093,67 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5645FBDE" w14:textId="77777777" w:rsidR="0095121E" w:rsidRPr="00A674F8" w:rsidRDefault="0095121E" w:rsidP="0095121E"/>
     <w:p w14:paraId="55DC6889" w14:textId="77777777" w:rsidR="0095121E" w:rsidRPr="00A674F8" w:rsidRDefault="0095121E" w:rsidP="0095121E"/>
     <w:p w14:paraId="03A33766" w14:textId="03A388AD" w:rsidR="0095121E" w:rsidRPr="00A674F8" w:rsidRDefault="0095121E" w:rsidP="0095121E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc107230189"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc107230189"/>
       <w:r>
         <w:t>P402</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="6910A883" w14:textId="77777777" w:rsidR="00616C85" w:rsidRDefault="00616C85" w:rsidP="00616C85">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1913-1990. – 131 photographies (numérisées seulement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2790FF8D" w14:textId="77777777" w:rsidR="0095121E" w:rsidRDefault="0095121E" w:rsidP="0095121E"/>
     <w:p w14:paraId="00A8803F" w14:textId="77777777" w:rsidR="0095121E" w:rsidRPr="00AB6798" w:rsidRDefault="0095121E" w:rsidP="0095121E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -2158,100 +2224,92 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="0095121E" w:rsidRPr="00A674F8" w14:paraId="7B4CA55E" w14:textId="77777777" w:rsidTr="008B7DDC">
         <w:trPr>
           <w:trHeight w:val="7797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B802CAC" w14:textId="77777777" w:rsidR="0095121E" w:rsidRPr="00A674F8" w:rsidRDefault="0095121E" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F3EC11C" w14:textId="28384756" w:rsidR="0095121E" w:rsidRPr="00B321DF" w:rsidRDefault="0095121E" w:rsidP="00D34321">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc107230190"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc107230190"/>
             <w:r>
               <w:t>P402</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Lapointe</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="35E672B7" w14:textId="77777777" w:rsidR="00616C85" w:rsidRDefault="00B32D40" w:rsidP="00B32D40">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– </w:t>
-[...5 lines deleted...]
-              <w:t>1913-1990. – 131 photographies</w:t>
+              <w:t>– 1913-1990. – 131 photographies</w:t>
             </w:r>
             <w:r w:rsidR="00616C85">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (numérisées seulement)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25834E7A" w14:textId="5B67853F" w:rsidR="0095121E" w:rsidRDefault="00616C85" w:rsidP="00B32D40">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes : Les photographies originales ont été remises à la donatrice, à sa demande.</w:t>
@@ -2866,51 +2924,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Aux noces d’or de Marie et de Phillipe, Eugène Lapointe, garçon de Wellie et Joséphine 14 ans, est garçon d’honneur avec Jeannette Dion, fille d’Arthur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47E9C63D" w14:textId="6E66E6C0" w:rsidR="00B03907" w:rsidRDefault="00B03907" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CAF56B9" w14:textId="3E521D22" w:rsidR="00B03907" w:rsidRDefault="00B03907" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P402_B1_009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F34878D" w14:textId="3FB47AE9" w:rsidR="00B03907" w:rsidRDefault="00B03907" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo </w:t>
             </w:r>
             <w:r w:rsidR="00DF1D37">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">de la famille Dion prise vers 1913-1914, car le bébé, Albert Dion, a à peu près 1 an ½ (né en décembre 1911). On voit Philippe Dion et Marie Nolet accompagnés de leurs enfants. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -3722,1402 +3779,1378 @@
             </w:r>
             <w:r w:rsidR="00F65B88">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>et son épouse.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="323867A9" w14:textId="38ED9C5B" w:rsidR="0025365B" w:rsidRDefault="0025365B" w:rsidP="009B158C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E94205C" w14:textId="4CE15D21" w:rsidR="0025365B" w:rsidRDefault="0025365B" w:rsidP="009B158C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P402_B1_017</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBE968C" w14:textId="6E10B86A" w:rsidR="0025365B" w:rsidRDefault="0025365B" w:rsidP="009B158C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo prise en 1960</w:t>
             </w:r>
             <w:r w:rsidR="00F65B88">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> à côté de l’église de </w:t>
+              <w:t xml:space="preserve"> à côté de l’église de Buckland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. On y voit Joséphine</w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B88">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Henri-Paul </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B88">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et Jeannette</w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B88">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et de la grande famille d’Alfred Nolet</w:t>
+            </w:r>
+            <w:r w:rsidR="00F65B88">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="720C8D78" w14:textId="669C1A0B" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DA0161B" w14:textId="0BD3128B" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B7B0D2D" w14:textId="2C72E215" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prise de ruban : finissants du Séminaire, juin 1954 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004645BB">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Président Gilles Prévost.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E57FC2C" w14:textId="2071F4D6" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ECA68D8" w14:textId="45199A19" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02398E5F" w14:textId="741A8BDC" w:rsidR="00026D14" w:rsidRDefault="004645BB" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photos des finissants du Séminaire de Chicoutimi (1953-1954). On y voit Henri-Paul Lapointe.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD3A173" w14:textId="34E59FF4" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6836320C" w14:textId="548F689C" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CAD140C" w14:textId="7691F9E8" w:rsidR="00026D14" w:rsidRDefault="004645BB" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photos des étudiants en rhétorique au Séminaire de Chicoutimi (1952-1964). On y voit Henri-Paul Lapointe. Henri-Paul Lapointe écrit à l’arrière</w:t>
+            </w:r>
+            <w:r w:rsidR="003911DF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le 15 mai 1952 : « Souvenir de mon premier conventum de rhétorique (1951-1952) ».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D379B0" w14:textId="12F04FF9" w:rsidR="00316579" w:rsidRDefault="00316579" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2838C0D3" w14:textId="0FB2C02E" w:rsidR="00316579" w:rsidRDefault="00316579" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57834E12" w14:textId="778DB7D2" w:rsidR="00316579" w:rsidRDefault="003911DF" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo de mariage de Joséphine Dion et de Wellie Lapointe le </w:t>
+            </w:r>
+            <w:r w:rsidR="00316579">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>23 juillet 1923</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00316579">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D7F8D1" w14:textId="66713EF8" w:rsidR="00316579" w:rsidRDefault="00316579" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21899027" w14:textId="362D74AD" w:rsidR="00316579" w:rsidRDefault="00316579" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E1F0AF" w14:textId="4C3FF425" w:rsidR="00316579" w:rsidRDefault="00DD42FA" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photo prise</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB305F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> devant une maison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vers 1927, </w:t>
+            </w:r>
+            <w:r w:rsidR="00316579">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>puisqu’Eugène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00316579">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, le petit à l’extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00316579">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a environ 2 ans (</w:t>
+            </w:r>
+            <w:r w:rsidR="00316579">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">né en juillet 1925). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dans la première</w:t>
+            </w:r>
+            <w:r w:rsidR="00286A29">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rangée, on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>voit</w:t>
+            </w:r>
+            <w:r w:rsidR="00286A29">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la petite Fernande </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d’environ</w:t>
+            </w:r>
+            <w:r w:rsidR="00286A29">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 ½</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (née en 1924)</w:t>
+            </w:r>
+            <w:r w:rsidR="00286A29">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9E2806" w14:textId="1172349E" w:rsidR="00286A29" w:rsidRDefault="00286A29" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46CE6B6D" w14:textId="2E81F238" w:rsidR="00E03931" w:rsidRDefault="00E03931" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A362C4E" w14:textId="297963E1" w:rsidR="00E03931" w:rsidRDefault="00BB305F" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photo</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03931">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du petit Léo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03931">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>environ</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03931">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 ans,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur les marches extérieures d’une maison</w:t>
+            </w:r>
+            <w:r w:rsidR="00E03931">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en 1930, 1 an avant sa mort. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FAC54E" w14:textId="24704D01" w:rsidR="002C2E22" w:rsidRDefault="002C2E22" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0346E906" w14:textId="0A3111EF" w:rsidR="002C2E22" w:rsidRDefault="002C2E22" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A799C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3266DA3F" w14:textId="77777777" w:rsidR="007A799C" w:rsidRDefault="007A799C" w:rsidP="007A799C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Noces de Diamant de Joséphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellie Lapointe (1923-1983). On voit Wellie et Joséphine accompagnés de plusieurs autres personnes à l’extérieur d’une résidence. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38308B49" w14:textId="395C40E4" w:rsidR="00E03931" w:rsidRDefault="00E03931" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23324EB6" w14:textId="4F39506B" w:rsidR="00E03931" w:rsidRDefault="00E03931" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CEF003" w14:textId="280D2D07" w:rsidR="00E03931" w:rsidRDefault="00E03931" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photo prise au printemps 1932.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On voit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eugène</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>environ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7 ans. Albert</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au milieu</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a 3 ans, Armand</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>à droite</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a environ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 ½ et Henri-Paul</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, le bébé, </w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7 ou 8 mois.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ils sont photographiés en extérieur, une grange à l’arrière-plan.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="591135C9" w14:textId="77777777" w:rsidR="00E03931" w:rsidRDefault="00E03931" w:rsidP="00E03931">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65593AFB" w14:textId="28F47BA0" w:rsidR="00286A29" w:rsidRDefault="002C2E22" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F329C77" w14:textId="6454F0C2" w:rsidR="002C2E22" w:rsidRDefault="002C2E22" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction de la route Saint-Félicien – Chibougamau, 1936-1937 (ANQ, fonds de la SHS.) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A53F4F" w14:textId="437A84B4" w:rsidR="002C2E22" w:rsidRDefault="002C2E22" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E41C069" w14:textId="099DC421" w:rsidR="002C2E22" w:rsidRDefault="002C2E22" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0479DC2A" w14:textId="1F4BDD0F" w:rsidR="00D06ADA" w:rsidRDefault="00D06ADA" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo de l’église de Saint-Edmond. En automne 1937, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a lieu la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">coupe du bois à Girardville pour la construction de la nouvelle église. Cette coupe de </w:t>
+            </w:r>
+            <w:r w:rsidR="002C6A01">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ois et la construction se </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>firent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par corvée. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellie Lapointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> participe largement à ces travaux. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>L’i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nauguration de l'église </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">se fait </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en 1938. Lucienne </w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>fut l'unique enfant</w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Wellie Lapointe et Joséphine Dion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à être baptisée dans cette nouvelle église.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C01755">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5079F6D1" w14:textId="77777777" w:rsidR="00316579" w:rsidRDefault="00316579" w:rsidP="009B158C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14DF9637" w14:textId="591CD37D" w:rsidR="009B158C" w:rsidRDefault="00C923A9" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_028</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41EA4757" w14:textId="195827B5" w:rsidR="00C923A9" w:rsidRDefault="00C923A9" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo de la </w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Joséphine</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15000">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Wellie</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15000">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe en extérieur devant une grange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D15000">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>La photo doit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dater de l’été 1940, car Lucienne</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15000">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00F65B88">
-[...3 lines deleted...]
-              <w:t>Buckland</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>née</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15000">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>. On y voit Joséphine</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="00F65B88">
+              <w:t xml:space="preserve"> en mars 1938, a </w:t>
+            </w:r>
+            <w:r w:rsidR="00D15000">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>environ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D15000">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ans.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D244998" w14:textId="77777777" w:rsidR="009B158C" w:rsidRDefault="009B158C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28DDA86F" w14:textId="678D065E" w:rsidR="0095121E" w:rsidRDefault="009E0DA5" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_029</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283A3A03" w14:textId="2E6FBF47" w:rsidR="009E0DA5" w:rsidRDefault="00F7519E" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rofession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> perpétuelle de Yvonne Lapointe, </w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15 août 1941.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55ED7B92" w14:textId="12AA7831" w:rsidR="009E0DA5" w:rsidRDefault="009E0DA5" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30D1B5B6" w14:textId="620C04A0" w:rsidR="009E0DA5" w:rsidRDefault="009E0DA5" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_030</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0476CB07" w14:textId="72957D0A" w:rsidR="009E0DA5" w:rsidRDefault="00F7519E" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie d’Yvonne Lapointe et de sa mère, Marie Dallaire </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BEADFFE" w14:textId="77777777" w:rsidR="00F7519E" w:rsidRDefault="00F7519E" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2299E109" w14:textId="13FD24DC" w:rsidR="009E0DA5" w:rsidRDefault="009E0DA5" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_031</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="717BCE3B" w14:textId="3D256C0A" w:rsidR="009E0DA5" w:rsidRDefault="00CC58F0" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Carte artisanale que</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yvonne </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Lapointe </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00F65B88">
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">envoya à ses frères et sœurs en souvenir de ses vœux perpétuels. Le petit rameau est fait avec ses cheveux, car sous la coiffe, elle devait se couper la chevelure en signe de détachement. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A936FEE" w14:textId="6B689829" w:rsidR="0095121E" w:rsidRDefault="0095121E" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26A26052" w14:textId="366F2D21" w:rsidR="009E0DA5" w:rsidRDefault="009E0DA5" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_032</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62232E91" w14:textId="6CE2D58C" w:rsidR="009E0DA5" w:rsidRDefault="00CC58F0" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie a</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ux bleuets sur la Lièvre en 1948. De gauche à droite : Armand</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00F65B88">
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellie Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Jeannette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe et</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Laurette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE4D81C" w14:textId="69439B89" w:rsidR="009E0DA5" w:rsidRDefault="009E0DA5" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61B2D027" w14:textId="6ABBBB68" w:rsidR="009E0DA5" w:rsidRDefault="009E0DA5" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_033</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1181C3" w14:textId="6D792EF9" w:rsidR="009E0DA5" w:rsidRDefault="00CC58F0" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de l</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a traverse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>d’une</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0DA5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jument de la Mistassini vers 1949-1950</w:t>
+            </w:r>
+            <w:r w:rsidR="00B72A5C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720C8D78" w14:textId="669C1A0B" w:rsidR="00026D14" w:rsidRDefault="00026D14" w:rsidP="009B158C">
-[...215 lines deleted...]
-              <w:t>puisqu’Eugène</w:t>
+          <w:p w14:paraId="777CFBF2" w14:textId="77777777" w:rsidR="00931B6C" w:rsidRDefault="00931B6C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C575510" w14:textId="50CA25E5" w:rsidR="00B72A5C" w:rsidRDefault="00B72A5C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_034</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761CADB6" w14:textId="1B8ECE8B" w:rsidR="00B72A5C" w:rsidRDefault="00CC58F0" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de Wellie Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00B72A5C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, René</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
-            <w:r w:rsidR="00316579">
-[...114 lines deleted...]
-              <w:t xml:space="preserve"> du petit Léo</w:t>
+            <w:r w:rsidR="00B72A5C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Henri-Paul</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
-            <w:r w:rsidR="00E03931">
+            <w:r w:rsidR="00B72A5C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>environ</w:t>
-[...819 lines deleted...]
-              <w:t xml:space="preserve"> jument de la Mistassini vers 1949-1950</w:t>
+              <w:t>Joséphine Lapointe</w:t>
             </w:r>
             <w:r w:rsidR="00B72A5C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...88 lines deleted...]
-              <w:t xml:space="preserve"> (femme d’Armand</w:t>
+              <w:t>, Eliette (femme d’Armand</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe) et Jeannette Lapointe devant une voiture</w:t>
             </w:r>
             <w:r w:rsidR="00A33167">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> aux bleuets près de la Mistassini en 1951</w:t>
             </w:r>
             <w:r w:rsidR="00B72A5C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5282,51 +5315,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78599B15" w14:textId="77777777" w:rsidR="00A33167" w:rsidRDefault="00A33167" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P402_B1_037</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6076CA18" w14:textId="651BC663" w:rsidR="00450AE1" w:rsidRDefault="00A33167" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Photographie de </w:t>
             </w:r>
             <w:r w:rsidR="00450AE1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Joséphine</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dion</w:t>
             </w:r>
             <w:r w:rsidR="00450AE1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, René</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
@@ -5974,69 +6006,62 @@
               </w:rPr>
               <w:t>« </w:t>
             </w:r>
             <w:r w:rsidR="00025BDE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>En 1946, après 10 ans san</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00025BDE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> sortir, ma tante Yvonne, sœur de papa, vient visiter les siens. Ce fut une véritable</w:t>
             </w:r>
             <w:r w:rsidR="000B767F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> fête pour toute la famille Lapointe. En ce temps-là, les religieuses pouvaient venir dans leur famille qu’à la mort des parents. Comme son père était décédé avant son entrée au couvent, elle eut la permission de visiter sa famille à une date qu’elle </w:t>
+              <w:t xml:space="preserve"> fête pour toute la famille Lapointe. En ce temps-là, les religieuses pouvaient venir dans leur famille qu’à la mort des parents. Comme son père était décédé avant son entrée au couvent, elle eut la permission de visiter sa famille à une date qu’elle choisit avec les siens. Durant 3 semaines, ma tante rendit visite à ses frères et sœurs. À chaque endroit, à chaque jour, c</w:t>
+            </w:r>
+            <w:r w:rsidR="00380A27">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>’était</w:t>
             </w:r>
             <w:r w:rsidR="000B767F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> un grand repas et une belle veillée. Je me rappelle que nous décorions la maison avec des drapeaux et des banderoles. Elle était accompagnée d’une autre religieuse, comme </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>c’était la coutume en ce temps. »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B3F274" w14:textId="77777777" w:rsidR="00915D24" w:rsidRDefault="00915D24" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3728880D" w14:textId="64245705" w:rsidR="00532F37" w:rsidRDefault="00532F37" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -6717,51 +6742,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04DBC0D1" w14:textId="0259D1BE" w:rsidR="0095121E" w:rsidRDefault="004D17F0" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P402_B1_052</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D8250B5" w14:textId="67A242EA" w:rsidR="004D17F0" w:rsidRDefault="005D1D40" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Photographie prise au chalet en haut du Lac à Jim à Saint-Thomas-Didyme. </w:t>
             </w:r>
             <w:r w:rsidR="004D17F0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">De gauche à droite, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wellie Lapointe</w:t>
             </w:r>
             <w:r w:rsidR="004D17F0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Joséphine Dion</w:t>
@@ -6919,3626 +6943,3581 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographie du m</w:t>
             </w:r>
             <w:r w:rsidR="006803B8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ariage de Jeannette</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
             <w:r w:rsidR="006803B8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> le 7 juillet 1956. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> le 7 juillet 1956. Ludger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (?)</w:t>
+            </w:r>
             <w:r w:rsidR="006803B8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ludger</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (?)</w:t>
+              <w:t xml:space="preserve"> et Laurette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
             <w:r w:rsidR="006803B8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> et Laurette</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> étaient garçon et fille d’honneur. Le mariage se célébra à Saint-Edmond et la noce se fit à la salle Hamel de Normandin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la photo, on voit les deux couples devant l’église. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BFC450" w14:textId="77777777" w:rsidR="006803B8" w:rsidRDefault="006803B8" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67DB1ED5" w14:textId="36BF67F5" w:rsidR="006803B8" w:rsidRDefault="006803B8" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2A1C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>056</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D0EC4B" w14:textId="063C5331" w:rsidR="00EF2A1C" w:rsidRDefault="005D1D40" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de l’o</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2A1C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rdination sacerdotale d’Henri-Paul </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe le </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2A1C">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>31 mai 1958 en l’église de Saint-Edmond.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0FA9B5" w14:textId="77777777" w:rsidR="00EF2A1C" w:rsidRDefault="00EF2A1C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6803EA9B" w14:textId="13DD3EE7" w:rsidR="00EF2A1C" w:rsidRDefault="00EF2A1C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_057</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C2E914" w14:textId="3CFDD4F7" w:rsidR="00EF2A1C" w:rsidRDefault="00EF2A1C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photo prise lors de l’ordination d’Henri-Paul</w:t>
+            </w:r>
+            <w:r w:rsidR="00790225">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe. On y voit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00790225">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellie Lapointe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lucienne</w:t>
+            </w:r>
+            <w:r w:rsidR="00790225">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
-            <w:r w:rsidR="006803B8">
-[...19 lines deleted...]
-          <w:p w14:paraId="67DB1ED5" w14:textId="36BF67F5" w:rsidR="006803B8" w:rsidRDefault="006803B8" w:rsidP="00D34321">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Henri-Paul</w:t>
+            </w:r>
+            <w:r w:rsidR="00790225">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe et Joséphine Dion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213008EB" w14:textId="77777777" w:rsidR="00EF2A1C" w:rsidRDefault="00EF2A1C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="169BED3D" w14:textId="0D55ABB2" w:rsidR="00EF2A1C" w:rsidRDefault="00EF2A1C" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P402_B1_</w:t>
             </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105F32BE" w14:textId="30B6D2BE" w:rsidR="00EF2A1C" w:rsidRDefault="00790225" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de </w:t>
+            </w:r>
             <w:r w:rsidR="00EF2A1C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>056</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="39D0EC4B" w14:textId="063C5331" w:rsidR="00EF2A1C" w:rsidRDefault="005D1D40" w:rsidP="00D34321">
+              <w:t xml:space="preserve">Wellie en 1958. Il avait 56 ans. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4047BDAE" w14:textId="77777777" w:rsidR="00EF2A1C" w:rsidRDefault="00EF2A1C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="320C3916" w14:textId="7E074AA2" w:rsidR="00EF2A1C" w:rsidRDefault="00EF2A1C" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>059</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA89578" w14:textId="51560057" w:rsidR="00D34321" w:rsidRDefault="00790225" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joséphine en 1958. Elle avait 55 ans. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3E0286" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F9038D2" w14:textId="70838EBB" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_060</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181D8567" w14:textId="60FC929B" w:rsidR="004D17F0" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariage de Laurette </w:t>
+            </w:r>
+            <w:r w:rsidR="00233D12">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Lapointe le 7 juillet 1959</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Le mariage se célébra en l’église de Saint-Edmond. La noce se fit à la salle Proulx à Albanel. </w:t>
+            </w:r>
+            <w:r w:rsidR="00233D12">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la photo, on voit les mariés accompagnés de leurs parents. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F6C62E" w14:textId="77777777" w:rsidR="00233D12" w:rsidRDefault="00233D12" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BCA7234" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_061</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAF62EC" w14:textId="74E7F17B" w:rsidR="00D34321" w:rsidRDefault="00273F9F" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de la p</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rofession perpétuelle de Lucienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe le </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18 août 1959. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3272CAFB" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C80178" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_062</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CC3AE12" w14:textId="3F587E38" w:rsidR="00D34321" w:rsidRDefault="00273F9F" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">René </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">qui </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">entre chez les Prêtres de Missions Étrangères le 24 août 1960. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B3BB096" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EFF4535" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P402_B1_063 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376DADA9" w14:textId="36F38FD7" w:rsidR="00D34321" w:rsidRDefault="00273F9F" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie pris à l’a</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>utomne 1961</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lorsque Wellie Lapointe et Joséphine Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> déménagent dans la petite maison au pied du cran. Auparavant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eugène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et sa petite famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34321">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avait habité au début de son mariage. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AC0EC7" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B19F5B6" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_064</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7442ABA3" w14:textId="77777777" w:rsidR="001C4517" w:rsidRDefault="001C4517" w:rsidP="001C4517">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie pris à l’automne 1961 lorsque Wellie Lapointe et Joséphine Dion déménagent dans la petite maison au pied du cran. Auparavant, Eugène Lapointe et sa petite famille y avait habité au début de son mariage. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCD2430" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23A2DEC1" w14:textId="77777777" w:rsidR="00D34321" w:rsidRDefault="00D34321" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_065</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAE5CB7" w14:textId="29FF6AA5" w:rsidR="00D34321" w:rsidRDefault="001C4517" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de </w:t>
+            </w:r>
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Yvonne Lapointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans son cercueil lors de son décès à la</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">décembre 1962. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5081DB13" w14:textId="77777777" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07AFF10B" w14:textId="5EE1E795" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P40</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27097">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_B1_066</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B73E454" w14:textId="78343738" w:rsidR="00FD5804" w:rsidRDefault="00FD5804" w:rsidP="00FD5804">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie des célébrations des 40 ans de mariage de Wellie Lapointe et Joséphine Dion en juillet 1963. On voit le prêtre, Wellie et Joséphine.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A00F2CA" w14:textId="77777777" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20449206" w14:textId="5114C24E" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P40</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27097">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_B1_067</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41050BA4" w14:textId="035A85EE" w:rsidR="005A3AB1" w:rsidRDefault="00FD5804" w:rsidP="005A3AB1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie des célébrations</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des 40 ans de mariage </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>de Wellie Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Joséphine Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en juillet 1963. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On voit Wellie et Joséphine accompagnés de leur famille. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799C65E5" w14:textId="77777777" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CFA5FB1" w14:textId="54CBC3D1" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P40</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27097">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_B1_068</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C68CC54" w14:textId="0021EF97" w:rsidR="005A3AB1" w:rsidRDefault="00607813" w:rsidP="00D34321">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photographie de l’o</w:t>
             </w:r>
-            <w:r w:rsidR="00EF2A1C">
-[...74 lines deleted...]
-            <w:r w:rsidR="00790225">
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rdination sacerdotale de René </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r w:rsidR="005A3AB1">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>à Normandin le 13 juin 1965.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B736B03" w14:textId="77777777" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF6758D" w14:textId="09EC7AF9" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P40</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27097">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_B1_069</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50364D51" w14:textId="40CC5452" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photo</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prise à la porte de l’église de Saint-Edmond, à la fin de la 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27097">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> messe de René</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>, Henri-Paul</w:t>
-[...7 lines deleted...]
-            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On y voit plusieurs personnes devant l’église.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE376E2" w14:textId="77777777" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64549F74" w14:textId="6350F23C" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_070</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E088CE" w14:textId="77777777" w:rsidR="00607813" w:rsidRDefault="00607813" w:rsidP="00607813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise à la porte de l’église de Saint-Edmond, à la fin de la 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27097">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> messe de René Lapointe. On y voit plusieurs personnes devant l’église.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3369D066" w14:textId="77777777" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D9813E1" w14:textId="5DE36FEB" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_071</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41515E6C" w14:textId="77777777" w:rsidR="00607813" w:rsidRDefault="00607813" w:rsidP="00607813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise à la porte de l’église de Saint-Edmond, à la fin de la 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27097">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> messe de René Lapointe. On y voit plusieurs personnes devant l’église.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79498361" w14:textId="77777777" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="077074C0" w14:textId="11CCD1C0" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_072</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700CFD29" w14:textId="77777777" w:rsidR="00607813" w:rsidRDefault="00607813" w:rsidP="00607813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise à la porte de l’église de Saint-Edmond, à la fin de la 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27097">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> messe de René Lapointe. On y voit plusieurs personnes devant l’église.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79977C7A" w14:textId="77777777" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B5976D3" w14:textId="5715F7A3" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_073</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E73A6B" w14:textId="77777777" w:rsidR="00607813" w:rsidRDefault="00607813" w:rsidP="00607813">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise à la porte de l’église de Saint-Edmond, à la fin de la 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B27097">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> messe de René Lapointe. On y voit plusieurs personnes devant l’église.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CA07C1" w14:textId="77777777" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FEC10BF" w14:textId="44ECB82B" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_074</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4862148D" w14:textId="23BB5A86" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Quelque part dans les années 1940-1950 avec « </w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Marquette (?)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> » et le fameux Dodge de notre jeunesse. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD3EB9A" w14:textId="77777777" w:rsidR="005A3AB1" w:rsidRDefault="005A3AB1" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="279C05E0" w14:textId="07824C8C" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P40</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_B1_075</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B548EDB" w14:textId="1534F007" w:rsidR="00B27097" w:rsidRDefault="00B27097" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo prise en 1965 à l’occasion de l’Ordination </w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>sacerdotale à René</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4" w:rsidRPr="004951E4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>re</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rangée : Wellie Lapointe, Lucienne</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Joséphine Dion. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4" w:rsidRPr="004951E4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rangée (de gauche à droite) : Henri-Paul</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Albert</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Laurette</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Jeannette</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Armand</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Eugène</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe et</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> René</w:t>
+            </w:r>
+            <w:r w:rsidR="00607813">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A03AAC4" w14:textId="77777777" w:rsidR="004951E4" w:rsidRDefault="004951E4" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A251B84" w14:textId="5A93E75C" w:rsidR="004951E4" w:rsidRDefault="004951E4" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P40</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_B1_076</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E23FB7" w14:textId="4BA7DAF9" w:rsidR="004951E4" w:rsidRDefault="00607813" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie du </w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er </w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">départ de Lucienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pour le Chili le 26 septembre 1966. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucienne Lapointe et plusieurs personnes sont photographiées devant une avion. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2888228D" w14:textId="77777777" w:rsidR="004951E4" w:rsidRDefault="004951E4" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49861B59" w14:textId="1350731B" w:rsidR="004951E4" w:rsidRDefault="004951E4" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P40</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>_B1_077</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8F0BB4" w14:textId="289184C0" w:rsidR="004951E4" w:rsidRDefault="007303AE" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie d’août 1967 lorsqu’</w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri-Paul </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r w:rsidR="004951E4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">part étudier en Europe. Au Séminaire de Chicoutimi, depuis son ordination, Henri-Paul laisse le professorat en juin 1967, et en août, il se rend à Strasbourg en France étudié la catéchèse. </w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>De retour au Canada en juin 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, il consacre une autre année, cette fois-ci, </w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>en Pastorale chez les Dominicains à Montréal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On voit sur la photo, de gauche à droite, René Lapointe, Wellie Lapointe, Joséphine Dion et Henri-Paul Lapointe devant un avion. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64229EE9" w14:textId="516B1663" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69C0E40F" w14:textId="4A6A1B3E" w:rsidR="004951E4" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_078</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F449AE" w14:textId="137BEE46" w:rsidR="002D1320" w:rsidRDefault="007303AE" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie d’août 1968 lors du d</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>épart de René</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour le Chili. Photo prise au grand séminaire lors  d’une fête d’adieu organisée par ses confrères prêtres. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D10C267" w14:textId="77777777" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78E89206" w14:textId="215AA3E0" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_079</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="733271D1" w14:textId="4906CA0B" w:rsidR="002D1320" w:rsidRDefault="007303AE" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise à l’occasion du v</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oyage de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellie Lapointe et Joséphine Dion au Chili du</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> janvier au 2 mars 1969. Photo prise lors de leur</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> réception à l’aéroport de Santiago.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4D9913" w14:textId="77777777" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14F6396F" w14:textId="2F34BF88" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_080</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A49DA6" w14:textId="4CF65A04" w:rsidR="002D1320" w:rsidRDefault="007303AE" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie à l’a</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">éroport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>de Lima au Pérou en</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> janvier 1969. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>On voit Wellie Lapointe et Joséphine Dion devant un avion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442B37A1" w14:textId="77777777" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B7E582" w14:textId="6C824583" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_081</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB19B57" w14:textId="10DE4B1C" w:rsidR="002D1320" w:rsidRDefault="007303AE" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie à l’aéroport de</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Santi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ago lors du </w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">voyage </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellie Lapointe et Joséphine Dion en</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> janvier 1969. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sur la photo, on voit plusieurs personnes dont Wellie Lapointe et Joséphine Dion.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394E544E" w14:textId="77777777" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DC79674" w14:textId="2F777A74" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_082</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A18CEF" w14:textId="58A09B96" w:rsidR="002D1320" w:rsidRDefault="007303AE" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie prise lors du </w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320" w:rsidRPr="002D1320">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anniversaire de mariage de Wellie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Joséphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1923-1973). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On voit Wellie et Joséphine dans un salon. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EA7E8B" w14:textId="77777777" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5689E43D" w14:textId="5CDA4932" w:rsidR="002D1320" w:rsidRDefault="002D1320" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_083</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C840E8" w14:textId="5A1260A2" w:rsidR="002D1320" w:rsidRDefault="007303AE" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise lors du 50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D1320">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anniversaire de mariage de Wellie Lapointe et Joséphine Dion (1923-1973).  On voit </w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Henri-Paul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe présidan</w:t>
+            </w:r>
+            <w:r w:rsidR="002D1320">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t, accompagné d’Eliette et d’Armand. Ce même jour, Thérèse et Eugène, au premier plan à droite, célébraient leurs Noces d’argent (1948-1973). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A843E5E" w14:textId="77777777" w:rsidR="00104C28" w:rsidRDefault="00104C28" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E599ADA" w14:textId="41347C5D" w:rsidR="00104C28" w:rsidRDefault="00104C28" w:rsidP="00D34321">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_084</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D0EDAF" w14:textId="43531C0D" w:rsidR="004951E4" w:rsidRDefault="007303AE" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise lors du 50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D1320">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anniversaire de mariage de Wellie Lapointe et Joséphine Dion (1923-1973).  On voit Wellie et Joséphine accompagnés de leurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00104C28">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enfants, petits-enfants, parents et amis à la sortie de l’église de Saint-Edmond. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343B2F09" w14:textId="77777777" w:rsidR="00104C28" w:rsidRDefault="00104C28" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A42C69" w14:textId="77777777" w:rsidR="00104C28" w:rsidRDefault="00104C28" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_085</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1F90F2" w14:textId="21041FDE" w:rsidR="00104C28" w:rsidRDefault="00F5315B" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie prise lors du 50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D1320">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anniversaire de mariage de Wellie Lapointe et Joséphine Dion (1923-1973).  On y voit Wellie et Joséphine trinquant lors du</w:t>
+            </w:r>
+            <w:r w:rsidR="00104C28">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> souper à la Salle de Gaité de Saint-Edmond. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A79901" w14:textId="77777777" w:rsidR="00104C28" w:rsidRDefault="00104C28" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B60C1C6" w14:textId="77777777" w:rsidR="00104C28" w:rsidRDefault="00104C28" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_086</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C4C908C" w14:textId="4982E549" w:rsidR="00104C28" w:rsidRDefault="00F05D99" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de la maison de Joséphine Dion et de Wellie Lapointe au village à Saint-Edmond le </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1EE5">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 mai 1976. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On voit l’extérieur de la maison.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A76096" w14:textId="77777777" w:rsidR="002F1EE5" w:rsidRDefault="002F1EE5" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC718A7" w14:textId="77777777" w:rsidR="002F1EE5" w:rsidRDefault="002F1EE5" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_087</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="096F5775" w14:textId="0375E2B2" w:rsidR="002F1EE5" w:rsidRDefault="002F1EE5" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photo</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD77C6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prise dans la cuisine de </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD77C6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>la maison de Joséphine Dion et de Wellie Lapointe au village de Saint-Edmond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. De gauche à droite, on y distingue </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD77C6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellie Lapointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Lucienne </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD77C6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(debout), Joséphine </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD77C6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et un ami missionnaire de Lucienne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F7AD63C" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F87176" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_088</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E7D195" w14:textId="6698715E" w:rsidR="005511E7" w:rsidRDefault="00AD77C6" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de la résidence </w:t>
+            </w:r>
+            <w:r w:rsidR="005511E7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>HLM de Saint-Edmond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en</w:t>
+            </w:r>
+            <w:r w:rsidR="005511E7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1978.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On voit Joséphine Dion à l’extérieur de la résidence. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE2A0A1" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7288F111" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_089</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2145D244" w14:textId="0AB1A4C8" w:rsidR="00AD77C6" w:rsidRDefault="00AD77C6" w:rsidP="00AD77C6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de la résidence HLM de Saint-Edmond en 1978. On voit Wellie Lapointe à l’extérieur de la résidence grattant la neige. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11273C2A" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1753D34B" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_090</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68307315" w14:textId="6C398AD4" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Carte mortuaire d’Eugène</w:t>
+            </w:r>
+            <w:r w:rsidR="005259F3">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 5 mai 1978. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BBEAA9" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60E97491" w14:textId="77777777" w:rsidR="005511E7" w:rsidRDefault="005511E7" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_091</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320C6D8F" w14:textId="2ADE92E1" w:rsidR="005511E7" w:rsidRDefault="000E4730" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie du </w:t>
+            </w:r>
+            <w:r w:rsidR="005511E7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="005511E7" w:rsidRPr="005511E7">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="005511E7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anniversaire de vie religieuse de Lucienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe le</w:t>
+            </w:r>
+            <w:r w:rsidR="005511E7">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 juillet 1981. </w:t>
+            </w:r>
+            <w:r w:rsidR="00662E67">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sur la photo, Lucienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe, dernière à droite, avec ses </w:t>
+            </w:r>
+            <w:r w:rsidR="00662E67">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>compagnes qui célèbrent aussi leur 25</w:t>
+            </w:r>
+            <w:r w:rsidR="00662E67" w:rsidRPr="00662E67">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00662E67">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D3E6C9" w14:textId="77777777" w:rsidR="00662E67" w:rsidRDefault="00662E67" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5796287A" w14:textId="77777777" w:rsidR="00662E67" w:rsidRDefault="00662E67" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_092</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE9E782" w14:textId="43917DA1" w:rsidR="00662E67" w:rsidRDefault="000E4730" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de la v</w:t>
+            </w:r>
+            <w:r w:rsidR="00662E67">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>eillé du Jour de l’An et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des</w:t>
+            </w:r>
+            <w:r w:rsidR="00662E67">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bénédiction paternelle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44336E25" w14:textId="77777777" w:rsidR="00662E67" w:rsidRDefault="00662E67" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B44C96" w14:textId="77777777" w:rsidR="00662E67" w:rsidRDefault="00662E67" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_093</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A292FC" w14:textId="757D0F5F" w:rsidR="00662E67" w:rsidRDefault="000E4730" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Wellie Lapointe et Joséphine Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="00662E67">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avec les arrière-petits-enfants.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEDC415" w14:textId="77777777" w:rsidR="00662E67" w:rsidRDefault="00662E67" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E3DA59B" w14:textId="77777777" w:rsidR="00662E67" w:rsidRDefault="00662E67" w:rsidP="00104C28">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_094</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7C186D" w14:textId="06913D6A" w:rsidR="00662E67" w:rsidRDefault="008B278D" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie de </w:t>
+            </w:r>
+            <w:r w:rsidR="000E4730">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wellie Lapointe et </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidR="000E4730">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Joséphine Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, au jour de l’an, avec </w:t>
+            </w:r>
+            <w:r w:rsidR="000E4730">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>leurs enfants, leurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> brus et </w:t>
+            </w:r>
+            <w:r w:rsidR="000E4730">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leurs </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">genres. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09C1F3A7" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0733FB70" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_095</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A2AF05" w14:textId="666ECF22" w:rsidR="00DB6C0B" w:rsidRDefault="008B278D" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de l’e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntrée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>de Wellie Lapointe et de Joséphine Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au Foyer « Les Blés d’or » de Saint-Thomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-Didyme</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 8 octobre 1981. Photo dans la cafétéria d</w:t>
+            </w:r>
+            <w:r w:rsidR="007E35F4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>u foyer de Saint-Thomas-Didyme où on voit Joséphine et Wellie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39B8F462" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3167D560" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_096</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B0B428" w14:textId="6DC9A8F6" w:rsidR="00DB6C0B" w:rsidRDefault="007E35F4" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de l’e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ntrée de papa et maman au Foyer « Les Blés d’or » de Saint-Thomas – 8 octobre 1981.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On voit Wellie Lapointe et Joséphine Dion dans leur salon assis sur des fauteuils. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DFC33AD" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79615006" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_097</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E4494B" w14:textId="776A174B" w:rsidR="00DB6C0B" w:rsidRDefault="007E35F4" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de l’e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ntrée de papa et maman au Foyer « Les Blés d’or » de Saint-Thomas – 8 octobre 1981.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> On voit Wellie Lapointe et Joséphine Dion dans leur cuisine. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADC8D40" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60E2219A" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_098</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353B7718" w14:textId="64D34FE6" w:rsidR="00DB6C0B" w:rsidRDefault="007E35F4" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie du </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B" w:rsidRPr="00DB6C0B">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anniversaire d’ordination d’Henri-Paul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Juin 1983.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4E72BE" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AB8FA4A" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_099</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A357AB" w14:textId="71F2A8C9" w:rsidR="00DB6C0B" w:rsidRDefault="007E35F4" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie d’</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Henri-Paul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à l’extrême droite avec marguillers et paroissiens de Saint-Édouard de Port-Alfred.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165FC145" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E5C3736" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDB92DE" w14:textId="528DC535" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Henri-Paul </w:t>
+            </w:r>
+            <w:r w:rsidR="007E35F4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avec l’évêque, Mgr </w:t>
+            </w:r>
+            <w:r w:rsidR="007E35F4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Couture et</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ses confrères lors d’une célébration de leur 25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6C0B">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anniversaire </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de prêtrise. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EBE3D1E" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40FAE865" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_101</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F8BE2A" w14:textId="6F82B5EB" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Joséphine et Wellie sortant de leur appartement à la résidence des Blés d’Or de Saint-Thomas pour se rendre à l’église pour leur noce de diamant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63ED9A9E" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1453F501" w14:textId="77777777" w:rsidR="00DB6C0B" w:rsidRDefault="00DB6C0B" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_102</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7666A29B" w14:textId="4F96F3D8" w:rsidR="00DB6C0B" w:rsidRDefault="007E35F4" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie de l’e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntrée dans l’église de Joséphine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dion </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>et Wellie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6C0B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour leurs noces de diamant.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A791BA1" w14:textId="77777777" w:rsidR="001048CF" w:rsidRDefault="001048CF" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3277EDEE" w14:textId="77777777" w:rsidR="001048CF" w:rsidRDefault="001048CF" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_103</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20997F1C" w14:textId="54770CC2" w:rsidR="001048CF" w:rsidRDefault="007E35F4" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie du </w:t>
+            </w:r>
+            <w:r w:rsidR="001048CF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="001048CF">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidR="001048CF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anniversaire de Joséphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="001048CF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Wellie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="001048CF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>On voit Joséphine et Wellie sur l’hôtel accompagné du prêtre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2393802C" w14:textId="77777777" w:rsidR="001048CF" w:rsidRDefault="001048CF" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E0D6938" w14:textId="77777777" w:rsidR="001048CF" w:rsidRDefault="001048CF" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_104</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00061CF0" w14:textId="262FA162" w:rsidR="00FC2FD0" w:rsidRDefault="007E35F4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie du </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anniversaire de Joséphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Wellie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>On voit Wellie et Joséphine accompagné du prêtre.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0590C369" w14:textId="77777777" w:rsidR="001048CF" w:rsidRDefault="001048CF" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3284BEB9" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_105</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD54330" w14:textId="589445BF" w:rsidR="007E35F4" w:rsidRDefault="007E35F4" w:rsidP="007E35F4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie du 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anniversaire de Joséphine Dion et Wellie Lapointe. On voit Wellie et Joséphine sortant de l’église.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F155D0E" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24556907" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_106</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408AF36F" w14:textId="3C99F522" w:rsidR="007E35F4" w:rsidRDefault="007E35F4" w:rsidP="007E35F4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie du 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anniversaire de Joséphine Dion et Wellie Lapointe. On voit Wellie et Joséphine en calèche.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D718F34" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A96C04C" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_107</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F914D8" w14:textId="0E3C49C3" w:rsidR="007E35F4" w:rsidRDefault="007E35F4" w:rsidP="007E35F4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie du 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anniversaire de Joséphine Dion et Wellie Lapointe. On voit Wellie et Joséphine coupant leur gâteau. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06223F96" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="618A221B" w14:textId="641CEF36" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_108</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A256EBA" w14:textId="4A10222E" w:rsidR="007E35F4" w:rsidRDefault="007E35F4" w:rsidP="007E35F4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie du 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anniversaire de Joséphine Dion et Wellie Lapointe. On voit Wellie et Joséphine tenant un cadre. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="123C1A5E" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="436E225C" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00DB6C0B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_109</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393DA44E" w14:textId="2EF2B5C8" w:rsidR="00FC2FD0" w:rsidRDefault="007E35F4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie du</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lendemain du 60</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>anni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>versaire de Joséphine Dion et Wellie Lapointe.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...310 lines deleted...]
-              <w:t xml:space="preserve"> Eugène</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>« Beaucoup</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de gens sont venus au chalet d’Henri-Paul</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
-            <w:r w:rsidR="00D34321">
-[...215 lines deleted...]
-            <w:r w:rsidR="005A3AB1">
+            <w:r w:rsidR="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>. C’était une journée splendide. Nous avons dîné et soupé dehors. Il y avait des gens de Port-Alfred, ma tante Alice Lapointe, chez Roméo Lapointe, des gens de St-Jean-Vianney, toute notre famille avec enfants et petits-enfants. Au souper, nous avion des ouananiches farcies, des tourtières, bin, etc. Mon oncle Aimé et papa ont chanté et raconté de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s histoires. »</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658F060E" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="787AB7FF" w14:textId="77777777" w:rsidR="00FC2FD0" w:rsidRDefault="00FC2FD0" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_110</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19887CD2" w14:textId="68B0F564" w:rsidR="00FC2FD0" w:rsidRDefault="00B91A5B" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie des </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0" w:rsidRPr="00FC2FD0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Noces de Diamant de Joséphine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dion</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2FD0" w:rsidRPr="00FC2FD0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Joséphine Dion</w:t>
-[...484 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+              <w:t xml:space="preserve">Wellie Lapointe (1923-1983). On voit Wellie et Joséphine accompagnés de plusieurs autres personnes à l’extérieur d’une résidence. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AA8310" w14:textId="77777777" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E5103B6" w14:textId="4C38D736" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C67E4B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_111</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAB420F" w14:textId="35FB5996" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00215E71">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo prise au "chalet d'en haut" </w:t>
+            </w:r>
+            <w:r w:rsidR="00C67E4B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du Lac à Jim </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00215E71">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>à Saint-Thomas-Didyme à l'occasion du 25e anniversaire de sacerdoce de René Lapointe et du 87e anniversaire de Joséphine Dion, 29 juillet 1990.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F9F5547" w14:textId="77777777" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A169E57" w14:textId="127415A2" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_112</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A146DD9" w14:textId="496167E2" w:rsidR="00215E71" w:rsidRDefault="00C67E4B" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Photographie du m</w:t>
+            </w:r>
+            <w:r w:rsidR="00215E71" w:rsidRPr="00215E71">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>onument dédié aux premiers arrivants à l'Ile d'Orléans et qui ont été enterrés dans le cimetière de la paroisse St-Jean. On y lit le nom de Nicolas Audet et de son épouse Madeline Despr</w:t>
+            </w:r>
+            <w:r w:rsidR="00215E71">
+              <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="004951E4">
-[...2323 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00215E71" w:rsidRPr="00215E71">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">onument dédié aux premiers arrivants à l'Ile d'Orléans et qui ont été enterrés dans le cimetière de la paroisse St-Jean. On y lit le nom de Nicolas Audet et de son épouse Madeline </w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">de Nicolas Audet dit Lapointe. Sur la photo, on y remarque également les trois </w:t>
+              <w:t xml:space="preserve">s. Cette photo a été prise en 1990 et sur elle y apparaît Diane Lapointe (Mme, Cyril Jobin), une descendante de Nicolas Audet dit Lapointe. Sur la photo, on y remarque également les trois </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>enfants</w:t>
             </w:r>
             <w:r w:rsidR="00215E71" w:rsidRPr="00215E71">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Diane : Martin (à gauche), Michael (centre) et Caroline (à droite).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07AF2255" w14:textId="2462E078" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="004A282D" w14:textId="1488E4B0" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -10757,93 +10736,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="124DF4BD" w14:textId="08AE1B3E" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P402_B1_117</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A57C210" w14:textId="7BCBC6D0" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00215E71">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo de </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> Pelchat et ils ont vécu à Albanel.</w:t>
+              <w:t>Photo de Silvina (Selvina ?) et sa famille, une fille de Gabriel Lapointe. Elle s'est mariée à Delphis Pelchat et ils ont vécu à Albanel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="539724EE" w14:textId="1EB8425B" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DD65FD2" w14:textId="3001A35D" w:rsidR="00215E71" w:rsidRDefault="00215E71" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P402_B1_118</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49E4E2BA" w14:textId="7C830233" w:rsidR="00215E71" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
@@ -10877,526 +10814,470 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14B70446" w14:textId="7B4FE742" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A0150">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P402_B1_119</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A49E9E4" w14:textId="77777777" w:rsidR="00215E71" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthur Lapointe quand il était vendeur de pain à </w:t>
+              <w:t xml:space="preserve">Arthur Lapointe quand il était vendeur de pain à Fall-River aux États-Unis. Cette photo doit dater du début du XXe siècle, car Arthur a vécu aux États-Unis en 1892 et 1908 et il a travaillé au début dans les </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Fall</w:t>
+              <w:t>factories</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51494965" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="535DA337" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_120</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6074C512" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">-River aux États-Unis. Cette photo doit dater du début du XXe siècle, car Arthur a vécu aux États-Unis en 1892 et 1908 et il a travaillé au début dans les </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>À gauche, Wellie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>factories</w:t>
-[...34 lines deleted...]
-            </w:pPr>
+              <w:t>, au centre, Alice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lapointe</w:t>
+            </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>À gauche, Wellie</w:t>
+              <w:t>, à droite, Albert</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>, au centre, Alice</w:t>
+              <w:t xml:space="preserve">. C'est la petite famille qu'avait Arthur </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lapointe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001554A4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>à son départ pour le Canada en 1908.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3236A202" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E5F2651" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_121</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDB85FF" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001554A4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Marie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dallaire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001554A4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, la femme d'Arthur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lapointe</w:t>
             </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>, à droite, Albert</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>, avec ses grands enfants. Cette photo fut prise à l'été de 1946, lorsque Yvonne, religieuse, vint visiter sa famille pour la 1re fois depuis son départ pour le couvent en 1936.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2964FEFF" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="717C9422" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_122</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0606D34D" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">. C'est la petite famille qu'avait Arthur </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Carte mortuaire d'Arthur Lapointe, 1934.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561D2064" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="425A77E4" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_123</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5474569E" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>à son départ pour le Canada en 1908.</w:t>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:t>À gauch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e, Armand Lapointe et à droite, </w:t>
+            </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Marie</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Wellie Lapointe vers 2 ans, donc en 1904.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="170F0C1F" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46E9990D" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_124</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EB939B1" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>, la femme d'Arthur</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>À gauche, Albert Lapointe et à droite, Wellie Lapointe vers 4 ans, donc en 1906.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62028A95" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="170D2A5F" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_125</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FCEE53" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>, avec ses grands enfants. Cette photo fut prise à l'été de 1946, lorsque Yvonne, religieuse, vint visiter sa famille pour la 1re fois depuis son départ pour le couvent en 1936.</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="0606D34D" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+              <w:t>Alice Lapointe environ 10 ans, Wellie Lapointe environ 14 ans, Albert Lapointe environ 12 ans et Aimé Lapointe. Photo prise vers 1916 à Normandin.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEA8169" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DB6F1DD" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_126</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31ECBE70" w14:textId="7FECE4A1" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Carte mortuaire d'Arthur Lapointe, 1934.</w:t>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:t>Wellie Lapointe lorsqu'il avait à peu près 20 ans, donc vers 1922, un an avan</w:t>
+            </w:r>
+            <w:r w:rsidR="000F674A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>t son mariage qui eut lieu en j</w:t>
+            </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>À gauch</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>uillet 1923.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58ABDC0F" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C5C06B3" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_127</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C593BC2" w14:textId="33D4A093" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Wellie Lapointe vers 2 ans, donc en 1904.</w:t>
-[...27 lines deleted...]
-            </w:pPr>
+              <w:t>De gauche à droite, Monique Lépine, épouse de Roméo Lapointe, Wellie Lapointe, son épouse Joséphine. Première rangée, Luc</w:t>
+            </w:r>
+            <w:r w:rsidR="000F674A">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ille Da</w:t>
+            </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>À gauche, Albert Lapointe et à droite, Wellie Lapointe vers 4 ans, donc en 1906.</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="44FCEE53" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+              <w:t>llaire, grand-maman Marie Dallaire, Alice Lapointe et la petite fille de Roméo et Monique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A0D675" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AD41259" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P402_B1_128</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112FC140" w14:textId="13F86CC3" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alice Lapointe environ 10 ans, Wellie Lapointe environ 14 ans, Albert Lapointe environ 12 ans et Aimé Lapointe. Photo prise vers 1916 à Normandin.</w:t>
-[...164 lines deleted...]
-              <w:t xml:space="preserve"> (20 ans), Alfred (29 ans), Marie (25 ans), possiblement </w:t>
+              <w:t xml:space="preserve">La famille d'Elzéar Dallaire vers 1902. De gauche à droite, 1re rangée, Xavier (22 ans en 1902), Nathalie Gaudreault, la mère, Elzéar Dallaire, le père, possiblement Alphonsine (27 ans en 1902). 2e rangée, Arthur (15 ans en 1902), Achille (18 ans), Desanges (20 ans), Alfred (29 ans), Marie (25 ans), possiblement </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Zérila</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (31 ans) et Joseph (24 ans).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E8956C8" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BDBA1FE" w14:textId="77777777" w:rsidR="001554A4" w:rsidRDefault="001554A4" w:rsidP="00FC2FD0">
             <w:pPr>
@@ -11509,131 +11390,131 @@
             </w:r>
             <w:r w:rsidRPr="001554A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32327255" w14:textId="16F1A092" w:rsidR="0095121E" w:rsidRPr="0095121E" w:rsidRDefault="0095121E" w:rsidP="0095121E"/>
     <w:sectPr w:rsidR="0095121E" w:rsidRPr="0095121E" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4105B253" w14:textId="77777777" w:rsidR="00F57094" w:rsidRDefault="00F57094" w:rsidP="00923766">
+    <w:p w14:paraId="440AAA8D" w14:textId="77777777" w:rsidR="00471F1A" w:rsidRDefault="00471F1A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44D6008A" w14:textId="77777777" w:rsidR="00F57094" w:rsidRDefault="00F57094" w:rsidP="00923766">
+    <w:p w14:paraId="258A8977" w14:textId="77777777" w:rsidR="00471F1A" w:rsidRDefault="00471F1A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="007E35F4" w:rsidRDefault="007E35F4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -11656,51 +11537,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="34EA6661" w:rsidR="007E35F4" w:rsidRPr="009D2B71" w:rsidRDefault="007E35F4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -11719,70 +11600,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006A0150" w:rsidRPr="006A0150">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="007E35F4" w:rsidRDefault="007E35F4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24EA2F63" w14:textId="77777777" w:rsidR="00F57094" w:rsidRDefault="00F57094" w:rsidP="00923766">
+    <w:p w14:paraId="50BD68CA" w14:textId="77777777" w:rsidR="00471F1A" w:rsidRDefault="00471F1A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DD25807" w14:textId="77777777" w:rsidR="00F57094" w:rsidRDefault="00F57094" w:rsidP="00923766">
+    <w:p w14:paraId="33008592" w14:textId="77777777" w:rsidR="00471F1A" w:rsidRDefault="00471F1A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F59790B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE829476"/>
     <w:lvl w:ilvl="0" w:tplc="F79A52D4">
       <w:start w:val="131"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11852,86 +11733,88 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1387338085">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="000101BD"/>
+    <w:rsid w:val="00020188"/>
     <w:rsid w:val="00025BDE"/>
     <w:rsid w:val="00026D14"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00046FA2"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000967EF"/>
     <w:rsid w:val="0009772E"/>
     <w:rsid w:val="000A440C"/>
     <w:rsid w:val="000B767F"/>
     <w:rsid w:val="000E4376"/>
     <w:rsid w:val="000E4730"/>
     <w:rsid w:val="000F674A"/>
     <w:rsid w:val="000F699D"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001048CF"/>
     <w:rsid w:val="00104C28"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00142230"/>
     <w:rsid w:val="001554A4"/>
     <w:rsid w:val="00166949"/>
@@ -11940,69 +11823,71 @@
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E2E3F"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00201AE5"/>
     <w:rsid w:val="00215E71"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00233D12"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0025365B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00273F9F"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="00286A29"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002B1B30"/>
     <w:rsid w:val="002C2E22"/>
     <w:rsid w:val="002C6A01"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D1320"/>
+    <w:rsid w:val="002D3F73"/>
     <w:rsid w:val="002E103F"/>
     <w:rsid w:val="002F07E6"/>
     <w:rsid w:val="002F1EE5"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00316579"/>
     <w:rsid w:val="00316A58"/>
     <w:rsid w:val="00380A27"/>
     <w:rsid w:val="003911DF"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003E17F8"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00450AE1"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="004645BB"/>
     <w:rsid w:val="00467E1C"/>
+    <w:rsid w:val="00471F1A"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004951E4"/>
     <w:rsid w:val="004B20A2"/>
     <w:rsid w:val="004C2BC8"/>
     <w:rsid w:val="004D17F0"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00506597"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00521334"/>
     <w:rsid w:val="005237C4"/>
     <w:rsid w:val="005259F3"/>
     <w:rsid w:val="00532F37"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005511E7"/>
     <w:rsid w:val="00557440"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A3AB1"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B4702"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005D1D40"/>
     <w:rsid w:val="005E4B57"/>
@@ -12042,60 +11927,62 @@
     <w:rsid w:val="008327CD"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00857B5D"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00866FD5"/>
     <w:rsid w:val="008752B1"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A0AA0"/>
     <w:rsid w:val="008B278D"/>
     <w:rsid w:val="008B7DDC"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E439E"/>
     <w:rsid w:val="008F3374"/>
     <w:rsid w:val="00915D24"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00931B6C"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="0095121E"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
+    <w:rsid w:val="0098084D"/>
     <w:rsid w:val="00996756"/>
     <w:rsid w:val="009B158C"/>
     <w:rsid w:val="009B27B4"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E0DA5"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
+    <w:rsid w:val="00A16D44"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A33167"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A45682"/>
     <w:rsid w:val="00A62EEF"/>
     <w:rsid w:val="00A6477E"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA2597"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD3D8C"/>
     <w:rsid w:val="00AD77C6"/>
     <w:rsid w:val="00B03907"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B27097"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B32D40"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
@@ -12144,117 +12031,118 @@
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D34321"/>
     <w:rsid w:val="00D37B43"/>
     <w:rsid w:val="00D503A9"/>
     <w:rsid w:val="00D81EF4"/>
     <w:rsid w:val="00DA3882"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB6C0B"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD42FA"/>
     <w:rsid w:val="00DF1D37"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E03931"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E10836"/>
     <w:rsid w:val="00E215A2"/>
     <w:rsid w:val="00E2504B"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
+    <w:rsid w:val="00E9249B"/>
     <w:rsid w:val="00EA3FDE"/>
     <w:rsid w:val="00EF2A1C"/>
     <w:rsid w:val="00F05D99"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F25D6A"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F5315B"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F57094"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F65B88"/>
     <w:rsid w:val="00F7519E"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F80D44"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FA533C"/>
     <w:rsid w:val="00FC2FD0"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD5804"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12586,50 +12474,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -13095,92 +12984,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00B32D40"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13514,70 +13403,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>26986</Characters>
+  <Pages>1</Pages>
+  <Words>4990</Words>
+  <Characters>27449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>224</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>228</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31829</CharactersWithSpaces>
+  <CharactersWithSpaces>32375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>