--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="5DA155AC" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00FF635A">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>GEORGES COULOMBE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="59065D8F" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FF635A">
         <w:t>398</w:t>
       </w:r>
@@ -281,84 +281,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEB2C62" w14:textId="063E413F" w:rsidR="00543618" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc101358309" w:history="1">
         <w:r w:rsidR="00543618" w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00543618">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00543618">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00543618">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358309 \h </w:instrText>
         </w:r>
@@ -389,51 +388,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28126573" w14:textId="66F8A1D9" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358310" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358310 \h </w:instrText>
         </w:r>
@@ -463,51 +462,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64CAA8F1" w14:textId="508FE406" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358311" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/A1 Historique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358311 \h </w:instrText>
         </w:r>
@@ -535,51 +534,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4DC02048" w14:textId="6E294B7E" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358312" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/A1/1 : Biographie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358312 \h </w:instrText>
         </w:r>
@@ -610,51 +609,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5EA35839" w14:textId="3CB4D2FD" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358313" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358313 \h </w:instrText>
         </w:r>
@@ -684,51 +683,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B7C7C64" w14:textId="6C0611CF" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358314" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358314 \h </w:instrText>
         </w:r>
@@ -756,51 +755,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31BCE192" w14:textId="4F8446D2" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358315" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/B1/1 : Famille Coulombe</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358315 \h </w:instrText>
         </w:r>
@@ -830,51 +829,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36265E54" w14:textId="3D64CD9F" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358316" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/B2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358316 \h </w:instrText>
         </w:r>
@@ -902,51 +901,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="78FD9082" w14:textId="61AA0A87" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358317" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P398/B2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358317 \h </w:instrText>
         </w:r>
@@ -974,51 +973,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="329DBCD2" w14:textId="1C4C0298" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358318" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P398/B2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358318 \h </w:instrText>
         </w:r>
@@ -1049,51 +1048,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="686185D9" w14:textId="10075BB6" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358319" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358319 \h </w:instrText>
         </w:r>
@@ -1123,51 +1122,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0058D391" w14:textId="4419BC6B" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358320" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/C1 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358320 \h </w:instrText>
         </w:r>
@@ -1195,51 +1194,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6AB90D35" w14:textId="7FCF36AC" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358321" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P398/C1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358321 \h </w:instrText>
         </w:r>
@@ -1269,51 +1268,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="583C988C" w14:textId="4682A9A7" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358322" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P398/C2 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358322 \h </w:instrText>
         </w:r>
@@ -1341,51 +1340,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27B52979" w14:textId="219A8573" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358323" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P398/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358323 \h </w:instrText>
         </w:r>
@@ -1413,51 +1412,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C04CF09" w14:textId="5883F07B" w:rsidR="00543618" w:rsidRDefault="00543618">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc101358324" w:history="1">
         <w:r w:rsidRPr="009B259A">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P398/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc101358324 \h </w:instrText>
         </w:r>
@@ -1485,590 +1484,499 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="3118B52C" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc101358309"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="498A615F" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="1572C646" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FF635A">
         <w:t>398</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00FF635A">
-        <w:t xml:space="preserve">Georges </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Georges Coulombe</w:t>
+      </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6798">
-        <w:t>années</w:t>
+      <w:r w:rsidR="00DF2673">
+        <w:t>1950 – 2021</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC64F14" w14:textId="3ED49CBD" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00923766"/>
-    <w:p w14:paraId="7D8DDCC4" w14:textId="1438AE12" w:rsidR="00FF635A" w:rsidRPr="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00923766">
+    <w:p w14:paraId="513312C5" w14:textId="0D886319" w:rsidR="00DF2673" w:rsidRDefault="00FF635A" w:rsidP="00DF2673">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF635A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Les différentes donations : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7AB6D6" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00923766"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0EBE89ED" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRPr="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F63E37D" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t xml:space="preserve">Donation originale du 17 novembre 2021 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261AF6AC" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="7375EA2A" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>1 coupure de presse (numérisée seulement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFED4D0" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0DA54A9E" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>1 dépliant (original)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D37395C" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="192C3E88" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>1 bande sonore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA03365" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5167A48C" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>1 disque vinyle (non déballé, original, 1981) (environ 35 minutes)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD08520" w14:textId="1EE093A4" w:rsidR="00FF635A" w:rsidRPr="00A674F8" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10207118" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>1 CD (non déballé, original) (48 min. 38 sec.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2547058E" w14:textId="288CCE46" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="4416BAB7" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
+    <w:p w14:paraId="1BD12B15" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="479F5E37" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>Ajout du 8 décembre 2021 :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3705C4B0" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="47EE3C2C" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="198735CF" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>8,5 cm de documents textuels (programmes et livres de chansons);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3D8FE6" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="73280729" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>19 bandes sonores (3 3/4, 7 1/2, 10 pouces).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC67027" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
-[...12 lines deleted...]
-    <w:p w14:paraId="47FE4131" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
+    <w:p w14:paraId="61A79C3D" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>Durée des documents audiovisuels à 1030 minutes d'enregistrements sonores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7621C32C" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="08496839" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t xml:space="preserve">Ajout du 5 avril 2022 : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0017D9E2" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
-[...19 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0330024A" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="63D49178" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>15 photographies (numérisées seulement);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDD9876" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t xml:space="preserve">1 image TIF d'une coupure de presse (numérisée seulement); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2EDEFB" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
       <w:r>
         <w:t>1 chapitre du livre « Des gens ont changé ma vie » de Marcel Brouillard (copie) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD22926" w14:textId="3DF532E2" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
-[...11 lines deleted...]
-    <w:p w14:paraId="4EBCC63A" w14:textId="3B0D78E9" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
+    <w:p w14:paraId="4EBCC63A" w14:textId="7D2CFD40" w:rsidR="00FF635A" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>8 pages de documents textuels (correspondance, biographie, copies)</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0EE45452" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRPr="00A674F8" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="18A9BEDC" w14:textId="30B39FD7" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
-        <w:t xml:space="preserve">Georges </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> et Simone Lemieux. Il grandit dans une famille de 12 enfants qui emménage à Dolbeau vers 1947-1948, sur la rue des Pins. </w:t>
+        <w:t xml:space="preserve">Georges Coulombe, né le 18 mai 1935 à Notre-Dame de la Doré, est issu du mariage de Raoul Coulombe et Simone Lemieux. Il grandit dans une famille de 12 enfants qui emménage à Dolbeau vers 1947-1948, sur la rue des Pins. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430BABB4" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="31C6F18E" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
-        <w:t xml:space="preserve">Il se marie une première fois avec Gilberte Deschênes, chanteuse, en août 1958 à Montréal. Son second mariage a lieu dans les années 1970, toujours dans le secteur de la ville de Montréal, avec Louise </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, aussi chanteuse. Aucun enfant ne sera issu de ces deux mariages. </w:t>
+        <w:t xml:space="preserve">Il se marie une première fois avec Gilberte Deschênes, chanteuse, en août 1958 à Montréal. Son second mariage a lieu dans les années 1970, toujours dans le secteur de la ville de Montréal, avec Louise Lecavalier, aussi chanteuse. Aucun enfant ne sera issu de ces deux mariages. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382DB445" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="4C69932F" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
         <w:t xml:space="preserve">Georges poursuit ses études primaires et secondaires à Dolbeau avec un cours classique au Séminaire de Chicoutimi. Il s'inscrit ensuite au Conservatoire de Québec. Il chante beaucoup dans les églises vers 18 ans, à l'époque du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Conservatoire.Il</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> se forme ensuite auprès de Wilfrid Pelletier, pianiste et chef d'orchestre québécois, et il côtoie de nombreuses personnalités du domaine musical au cours de sa carrière.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09403CEE" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="006E3B8D" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le chanteur ténor réalise autant des concerts solos qu'accompagnés ou avec chorale. Il participe à des émissions radiophoniques et télévisuelles. Il se présente lors d'opéras ou d'opérettes. Son répertoire est varié, autant composé de chants classiques que de chansons populaires, reprises par exemple de chanteurs tels Félix Leclerc et Gilles Vigneault. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FEF2F78" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="35FCDE9F" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
-        <w:t xml:space="preserve">M. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> passe une grande partie de sa vie dans la ville de Montréal. Il décède le 20 avril 2020, toujours dans cette ville. </w:t>
+        <w:t xml:space="preserve">M. Coulombe passe une grande partie de sa vie dans la ville de Montréal. Il décède le 20 avril 2020, toujours dans cette ville. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F53871" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="1A830B8A" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
         <w:t>_______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305E615C" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="2FC9D10D" w:rsidR="007F33D1" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
-        <w:t xml:space="preserve">Pour plus de renseignements sur la vie de sa famille, consultez les descriptions des fonds d'archives de ses frères Louis </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, entre autres, dans son livre Ces gens ont changé ma vie, publié en 2014.  </w:t>
+        <w:t xml:space="preserve">Pour plus de renseignements sur la vie de sa famille, consultez les descriptions des fonds d'archives de ses frères Louis Coulombe et Gaston Coulombe. De plus, l'auteur Marcel Brouillard, a écrit des informations sur la vie de Georges Coulombe, entre autres, dans son livre Ces gens ont changé ma vie, publié en 2014.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="0F63B60A" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
-        <w:t xml:space="preserve">À la suite du décès de l'artiste Georges </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> au Comité des spectacles de Dolbeau-Mistassini pour exposition à la Salle de spectacle Desjardins Maria-Chapdelaine, en novembre 2021. </w:t>
+        <w:t xml:space="preserve">À la suite du décès de l'artiste Georges Coulombe, son ancien gestionnaire professionnel, M. Gilles D. Noël, est nommé responsable de ses biens personnels, liquidateur en vertu de son testament. Celui-ci fait la distribution des biens qui lui ont été remis à la famille de M. Coulombe. Par le fait même, il procède, avec l'aide et l'appui de la famille, à la donation d'un piano à queue ayant appartenu à M. Coulombe au Comité des spectacles de Dolbeau-Mistassini pour exposition à la Salle de spectacle Desjardins Maria-Chapdelaine, en novembre 2021. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4B4AF6" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="6E0A5D2A" w14:textId="202EFCD3" w:rsidR="00D30256" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:r>
-        <w:t xml:space="preserve">Par la même occasion, M. Noël et Gaston </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> de Dolbeau avant son départ pour Montréal. Le contrat de donation d'archives a été signé le 17 novembre 2021.</w:t>
+        <w:t>Par la même occasion, M. Noël et Gaston Coulombe ont souhaité ouvrir un fonds d'archives au nom de l'artiste Georges Coulombe, natif de Notre-Dame de la Doré et ayant vécu parmi la famille Coulombe de Dolbeau avant son départ pour Montréal. Le contrat de donation d'archives a été signé le 17 novembre 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A60085" w14:textId="0C6ECE4E" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A"/>
     <w:p w14:paraId="11ED2D9A" w14:textId="0E147EC9" w:rsidR="00FF635A" w:rsidRPr="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF635A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Un premier ajout a été effectué le 8 décembre 2021, suite à la donation originale du 17 novembre. Le donateur a été recontacté dans le cadre d'un projet spécial de la Ville de Dolbeau-Mistassini au début avril 2022. Il a donc fourni des photographies de son frère Georges ainsi qu'une correspondance avec la Ville et le Comité des spectacles pour la donation de son piano en 2021 en plus d'extraits biographiques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43509D5E" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRDefault="00FF635A" w:rsidP="00FF635A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="0FC5CD4D" w14:textId="3F291E06" w:rsidR="00AB6798" w:rsidRDefault="00FF635A" w:rsidP="00923766">
+    <w:p w14:paraId="2549FB3B" w14:textId="3A8E96A9" w:rsidR="00DF2673" w:rsidRDefault="00FF635A" w:rsidP="00923766">
       <w:r w:rsidRPr="00FF635A">
         <w:t>Le fonds comprend quelques documents textuels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (originaux et numérisés, quelques reproductions) et iconographiques (numérisés)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF635A">
-        <w:t xml:space="preserve">, notamment des coupures de presse et des écrits concernant la vie de l'artiste Georges </w:t>
-[...7 lines deleted...]
-        <w:t>, des dépliants de concerts ou de spectacles sur scène, mais il contient majoritairement des documents audiovisuels enregistrés au cours de sa carrière. Ces enregistrements sonores et vidéo seront numérisés à la Société d'histoire (SHGMC).</w:t>
+        <w:t>, notamment des coupures de presse et des écrits concernant la vie de l'artiste Georges Coulombe, des dépliants de concerts ou de spectacles sur scène, mais il contient majoritairement des documents audiovisuels enregistrés au cours de sa carrière. Ces enregistrements sonores et vidéo seront numérisés à la Société d'histoire (SHGMC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F849A0" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00923766"/>
+    <w:p w14:paraId="4FEF454A" w14:textId="5230F0B1" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00923766">
+      <w:r w:rsidRPr="00DF2673">
+        <w:t>Les bandes sonores (bobines) sont disponibles en version originale dans le fonds et ont été numérisées en 2022. Le vinyle ainsi que le CD sont disponibles en version originale dans le fonds, mais ne sont pas ouverts et doivent le demeurer autant que possible. Les formats ouverts utilisés pour la numérisation appartiennent à M. Gaston Coulombe et lui ont été remis à la suite de la numérisation. Certains documents sont utilisés pour diffusion sur LaVoute.tv.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D89ED54" w14:textId="77777777" w:rsidR="00FF635A" w:rsidRPr="00A674F8" w:rsidRDefault="00FF635A" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00DF2673" w:rsidRDefault="00C70C4E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F239E47" w14:textId="24D6DFC2" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r w:rsidRPr="00DF2673">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2673">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E35FBD5" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="247BD88B" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF16E1" w14:textId="3E2F22AA" w:rsidR="00C70C4E" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7148DF13" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="379533BF" w14:textId="15B82CCC" w:rsidR="00DF2673" w:rsidRPr="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2673">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2673">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF94B9F" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="71EEE6AC" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>Boîte 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75144ED7" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>R07 E02 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27217FC6" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>Documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2F9789" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673"/>
+    <w:p w14:paraId="7BD53CFB" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>Boîtes 2 et 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E915DB3" w14:textId="77777777" w:rsidR="00DF2673" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>R08 E03 T01 &amp; R12 E08 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6628747D" w14:textId="69C460E2" w:rsidR="00DF2673" w:rsidRPr="00A674F8" w:rsidRDefault="00DF2673" w:rsidP="00DF2673">
+      <w:r>
+        <w:t>Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="293B3704" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B55998" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc101358310"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P398</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
@@ -2296,168 +2204,145 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="1E9900BA" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00B55998" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc101358312"/>
             <w:r>
               <w:t>P398</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Biographie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="144CD1F6" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="621F92E5" w14:textId="0EB1E448" w:rsidR="00B55998" w:rsidRPr="00B55998" w:rsidRDefault="00B55998" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55998">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="598F663C" w:rsidR="00696AE2" w:rsidRDefault="00B55998" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Articles de presse (revue, journaux) et extrait du livre </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">« Des gens ont changé ma vie » de Marcel Brouillard qui consacre un chapitre entier à la vie du ténor Georges </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">« Des gens ont changé ma vie » de Marcel Brouillard qui consacre un chapitre entier à la vie du ténor Georges Coulombe. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D5201F5" w14:textId="7E21FEFF" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="00923766"/>
           <w:p w14:paraId="79408B86" w14:textId="5C286C87" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15D86AE3" w14:textId="46B75339" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductions et numérisations uniquement. Aucun original n’a été cédé. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0200930B" w14:textId="4AA340A0" w:rsidR="00B55998" w:rsidRPr="00B55998" w:rsidRDefault="00B55998" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les originaux ont été remis au donateur, M. Gaston </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Les originaux ont été remis au donateur, M. Gaston Coulombe. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22CEC12D" w14:textId="77777777" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
@@ -2721,271 +2606,208 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="580187CB" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc101358315"/>
             <w:r>
               <w:t>P398</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Famille </w:t>
-[...3 lines deleted...]
-              <w:t>Coulombe</w:t>
+              <w:t>Famille Coulombe</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="5E96B03B" w:rsidR="00C11F5D" w:rsidRDefault="002B26E6" w:rsidP="002B26E6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- [1947-</w:t>
             </w:r>
             <w:r w:rsidR="00F11373">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2005</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">]. – </w:t>
             </w:r>
             <w:r w:rsidR="00F31C01">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., TIFF, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08E17C27" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="002B26E6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59FCF065" w14:textId="7ADF5CA0" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7548875F" w14:textId="4BC16E3A" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> et Simonne Lemieux, en plus de quelques autres membres de la famille. Ces images ont été prises à Dolbeau. </w:t>
+              <w:t xml:space="preserve">Photographies de Georges Coulombe ainsi que de ses parents, Raoul Coulombe et Simonne Lemieux, en plus de quelques autres membres de la famille. Ces images ont été prises à Dolbeau. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56AE87E0" w14:textId="009F904B" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="046F40A7" w14:textId="73CFDAB3" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0805FE31" w14:textId="39F06E22" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisation uniquement. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57BDD8FB" w14:textId="57FCEE60" w:rsidR="00B55998" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les originaux ont été remis au donateur, M. Gaston </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. Numérisé par Frédérique Fradet, archiviste, le 20 avril 2022. </w:t>
+              <w:t xml:space="preserve">Les originaux ont été remis au donateur, M. Gaston Coulombe. Numérisé par Frédérique Fradet, archiviste, le 20 avril 2022. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D51CB4B" w14:textId="670DDA3F" w:rsidR="003D6E54" w:rsidRPr="00B55998" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Certains documents remis étaient des reproductions. La qualité de celles-ci peut donc être affectée.</w:t>
             </w:r>
             <w:r w:rsidR="002D4D2C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Certaines photographies ont été numérisées dans leur cadre afin de ne pas briser l’encadrement (qui devait être remis intact au donateur). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="1799BFE5" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -2993,60 +2815,52 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0063765B" w14:textId="70AA7388" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="561F21B7" w14:textId="57D23B43" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Georges Coulombe</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="373852E1" w14:textId="59EB473A" w:rsidR="002D4D2C" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-].</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F10B7E0" w14:textId="47B7A7F0" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Numérisée.</w:t>
@@ -3060,159 +2874,145 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="239FE3C5" w14:textId="44C90251" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="524DCF57" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...13 lines deleted...]
-              <w:t>, vers 25 ans</w:t>
+              <w:t>Georges Coulombe, vers 25 ans</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E6AB0E5" w14:textId="3218565C" w:rsidR="002D4D2C" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1960]</w:t>
+              <w:t xml:space="preserve"> 1960</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="002D4D2C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3B86109C" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="002B26E6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Numérisée.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EBDC139" w14:textId="77777777" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="460B4D1F" w14:textId="7C0773DB" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P398/B1/1,3 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44F4825B" w14:textId="53905B8F" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Georges Coulombe</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="64154E78" w14:textId="7979D558" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[195-].</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51FA954B" w14:textId="5A455DDF" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes : Papier de l’originale de type carte postale.</w:t>
@@ -3239,65 +3039,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="539CD937" w14:textId="00309CA0" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F55002" w14:textId="1062DAB8" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Georges Coulombe </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B6D7121" w14:textId="5AF54FC2" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’occasion de sa communion </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>solenelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002D4D2C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3352,439 +3138,392 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CF4A852" w14:textId="28C09604" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F47DC89" w14:textId="7062932F" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
+              <w:t>Georges Coulombe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B558BB" w14:textId="0FAD3A67" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Vers 35-40 ans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03A64216" w14:textId="4D649B3E" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[197-].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A47767" w14:textId="2D8C4683" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo : Studio </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Coulombe</w:t>
+              <w:t>Favron</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-          <w:p w14:paraId="10B558BB" w14:textId="0FAD3A67" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (?), Longueuil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7287B7" w14:textId="0CA77E96" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note : Cette photo n’a pas été décadrée avant la numérisation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B8F47A" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="002B26E6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Numérisée.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1042DE9B" w14:textId="77777777" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712E9AF2" w14:textId="016004FB" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P398/B1/1,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BABB466" w14:textId="6D47ECCE" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Georges Coulombe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5493FE" w14:textId="6AB95361" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vers 35-40 ans</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A64216" w14:textId="4D649B3E" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
+          <w:p w14:paraId="62C0ABA5" w14:textId="02283D23" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[197-].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A47767" w14:textId="2D8C4683" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
-[...39 lines deleted...]
-          <w:p w14:paraId="29B8F47A" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="002B26E6">
+          <w:p w14:paraId="53D66223" w14:textId="108724FF" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Note : Reproduction, couleur, non décadrée.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3787AB09" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="002B26E6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Numérisée.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1042DE9B" w14:textId="77777777" w:rsidR="002D4D2C" w:rsidRDefault="002D4D2C" w:rsidP="007F33D1">
-[...80 lines deleted...]
-          <w:p w14:paraId="3787AB09" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="002B26E6">
+          <w:p w14:paraId="774EB4AA" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40F0F165" w14:textId="071E5D35" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P398/B1/1,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32EA7C0B" w14:textId="12BD2E4D" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Simonne Lemieux et Raoul Coulombe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA5F40C" w14:textId="4683F987" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Les parents de Georges Coulombe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5008804A" w14:textId="2EFD7C07" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Dolbeau</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E147E75" w14:textId="4D8BF23B" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[1948]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD8AB89" w14:textId="1570FD8F" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérisée. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ABC2480" w14:textId="77777777" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6685BF" w14:textId="0ED11C44" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P398/B1/1,8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07362769" w14:textId="00FC7888" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Georges, avec sur ses épaules, ses frères Gaston (à gauche) et Réjean (à droite)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A8A742" w14:textId="0EB95D1B" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>[195-]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="783583DC" w14:textId="358B44B0" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Numérisée.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="774EB4AA" w14:textId="77777777" w:rsidR="002B26E6" w:rsidRDefault="002B26E6" w:rsidP="007F33D1">
-[...158 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3AD6D2E1" w14:textId="77777777" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="724819B2" w14:textId="5680E50C" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29DFE4B0" w14:textId="401B3589" w:rsidR="007B4EA8" w:rsidRDefault="007B4EA8" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> lors d’une performance au spectacle </w:t>
+              <w:t xml:space="preserve">Georges Coulombe lors d’une performance au spectacle </w:t>
             </w:r>
             <w:r w:rsidRPr="007B4EA8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le Festin du Gouverneur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, au Vieux Fort de l’île Ste-Hélène. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE1A42E" w14:textId="2DD96060" w:rsidR="007B4EA8" w:rsidRDefault="007B4EA8" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3826,65 +3565,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6385207F" w14:textId="158DB494" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E789D36" w14:textId="77777777" w:rsidR="007B4EA8" w:rsidRDefault="007B4EA8" w:rsidP="007B4EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> lors d’une performance au spectacle </w:t>
+              <w:t xml:space="preserve">Georges Coulombe lors d’une performance au spectacle </w:t>
             </w:r>
             <w:r w:rsidRPr="007B4EA8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le Festin du Gouverneur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, au Vieux Fort de l’île Ste-Hélène. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74342610" w14:textId="77777777" w:rsidR="007B4EA8" w:rsidRDefault="007B4EA8" w:rsidP="007B4EA8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3926,74 +3651,52 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31D273FC" w14:textId="50265AE3" w:rsidR="003D6E54" w:rsidRDefault="003D6E54" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A798F07" w14:textId="05B63E94" w:rsidR="0062486D" w:rsidRDefault="0062486D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...22 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Georges Coulombe au piano avec son frère Gaston Coulombe</w:t>
+            </w:r>
             <w:r w:rsidR="005201C8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B8B78A0" w14:textId="11D5DFC7" w:rsidR="005201C8" w:rsidRDefault="005201C8" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce piano Pleyel datant des années 1930 a été fabriqué en France. Il a d’abord appartenu à un violoniste de Montréal, puis à </w:t>
             </w:r>
             <w:r w:rsidR="00C36890">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Georges, vers les années 1980. </w:t>
             </w:r>
@@ -4065,207 +3768,136 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65210BE5" w14:textId="4E9483D3" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,12</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3292230C" w14:textId="0FFA9DD6" w:rsidR="00D75BAD" w:rsidRDefault="00D75BAD" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges au mariage de sa nièce Marie Josée </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> (frère de Georges). </w:t>
+              <w:t xml:space="preserve">Georges au mariage de sa nièce Marie Josée Coulombe (fille de Réjean) à l’Assomption, avec Gisèle, sa conjointe, Moïsette Villeneuve (l’épouse de Gaston) et Gaston Coulombe (frère de Georges). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="069E62A0" w14:textId="0D1BA259" w:rsidR="00D75BAD" w:rsidRDefault="00D75BAD" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[199-].</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20EFEAC2" w14:textId="77777777" w:rsidR="00D75BAD" w:rsidRDefault="00D75BAD" w:rsidP="00D75BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Note : Couleur. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F0DE507" w14:textId="77777777" w:rsidR="00D75BAD" w:rsidRDefault="00D75BAD" w:rsidP="00D75BAD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Numérisée.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76F3FCCC" w14:textId="77777777" w:rsidR="00D75BAD" w:rsidRDefault="00D75BAD" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FD23DE3" w14:textId="105088AE" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,13</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77DBE9BB" w14:textId="77777777" w:rsidR="003053ED" w:rsidRDefault="003053ED" w:rsidP="003053ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au mariage de leur nièce Marie Josée </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (fille de Réjean) à l’Assomption</w:t>
+              <w:t>Au mariage de leur nièce Marie Josée Coulombe (fille de Réjean) à l’Assomption</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AA2B1E1" w14:textId="77777777" w:rsidR="003053ED" w:rsidRDefault="003053ED" w:rsidP="003053ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges et Gisèle au micro, Gaston à l’orgue, </w:t>
-[...13 lines deleted...]
-              <w:t>, assise un peu plus loin.</w:t>
+              <w:t>Georges et Gisèle au micro, Gaston à l’orgue, Moïsette, assise un peu plus loin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E8EE3D2" w14:textId="77777777" w:rsidR="003053ED" w:rsidRDefault="003053ED" w:rsidP="003053ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[199-].</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AC6DC63" w14:textId="77777777" w:rsidR="003053ED" w:rsidRDefault="003053ED" w:rsidP="003053ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -4290,274 +3922,166 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F9D044E" w14:textId="47DFE214" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,14</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03339352" w14:textId="75CA8838" w:rsidR="00F11373" w:rsidRDefault="00F11373" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Hlk101358489"/>
-            <w:bookmarkStart w:id="10" w:name="_GoBack"/>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Portrait de la famille Coulombe lors du mariage de Louis Coulombe</w:t>
+            </w:r>
             <w:r w:rsidR="006270EF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et Céline</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, en 1966, à la Maison Blanche de Dolbeau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33542D08" w14:textId="77777777" w:rsidR="006270EF" w:rsidRDefault="006270EF" w:rsidP="006270EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debout, de gauche à droite : Andrée </w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Debout, de gauche à droite : Andrée Coulombe, Serge, Réjeanne, Réjean, Gaston, Ghislaine, Gisèle, Céline, Lise, Louis, Georges Coulombe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F5051E4" w14:textId="77777777" w:rsidR="006270EF" w:rsidRDefault="006270EF" w:rsidP="006270EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assis, de gauche à droite : Raoul </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, la plus jeune des enfants, et Simonne Lemieux (mère). </w:t>
+              <w:t xml:space="preserve">Assis, de gauche à droite : Raoul Coulombe (père), Louise Coulombe, la plus jeune des enfants, et Simonne Lemieux (mère). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C519B41" w14:textId="07626455" w:rsidR="00F11373" w:rsidRDefault="00F11373" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">[26 août 1966]. </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="9"/>
-          <w:bookmarkEnd w:id="10"/>
           <w:p w14:paraId="64AFD5D0" w14:textId="1320967A" w:rsidR="006270EF" w:rsidRDefault="006270EF" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note : Reproduction, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Note : Reproduction, n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64398FD3" w14:textId="7192A926" w:rsidR="006270EF" w:rsidRDefault="006270EF" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisée. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="350C13FE" w14:textId="77777777" w:rsidR="00F11373" w:rsidRDefault="00F11373" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45BB122E" w14:textId="3CD16276" w:rsidR="00E96B3A" w:rsidRDefault="00E96B3A" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P398/B1/1,15</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33CA9149" w14:textId="7C67FC47" w:rsidR="00F31C01" w:rsidRDefault="00F31C01" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georges </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> à une fête de famille à </w:t>
+              <w:t xml:space="preserve">Georges Coulombe à une fête de famille à </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ste-Jeanne-d’Ar</w:t>
             </w:r>
             <w:r w:rsidR="00F11373">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F11373">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="760F75D9" w14:textId="6B45B1C1" w:rsidR="00F31C01" w:rsidRDefault="00F31C01" w:rsidP="00E96B3A">
             <w:pPr>
               <w:rPr>
@@ -4633,112 +4157,111 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="0F183558" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00B55998" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc101358316"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc101358316"/>
       <w:r>
         <w:t>P398</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2838DCE2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="69E871D4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="0ED8A0E9" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc101358317"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc101358317"/>
             <w:r>
               <w:t>P398</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -4753,105 +4276,104 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1877F6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68BF0EC0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A5DBA8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="0201E8B5" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00B55998" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc101358318"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc101358318"/>
             <w:r>
               <w:t>P398</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4869,93 +4391,93 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6538AF6C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AAEBA45" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C2CC275" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="744AA7C1" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00B55998" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc101358319"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc101358319"/>
       <w:r>
         <w:t>P398</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5051,64 +4573,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="34E26B97" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00B55998" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc101358320"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc101358320"/>
       <w:r>
         <w:t>P398</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Enregistrements sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5173,58 +4695,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="3E9B56F5" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00B55998" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc101358321"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc101358321"/>
             <w:r>
               <w:t>P398</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -5236,151 +4757,150 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="69D779FB" w14:textId="58030624" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00B55998" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc101358322"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc101358322"/>
       <w:r>
         <w:t>P398</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="0A6F7252" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="05B2D203" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="75C105D1" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00B55998" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc101358323"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc101358323"/>
             <w:r>
               <w:t>P398</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -5392,105 +4912,104 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBB58D2" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A4B7477" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BBFBC96" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="007114C3">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="3C79130D" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00B55998" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc101358324"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc101358324"/>
             <w:r>
               <w:t>P398</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -5502,171 +5021,171 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="092C4F7B" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03F1CD25" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="007114C3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="54528998" w14:textId="77777777" w:rsidR="00180768" w:rsidRDefault="00180768" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1CF5B252" w14:textId="77777777" w:rsidR="00180768" w:rsidRDefault="00180768" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -5689,153 +5208,151 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7B57016D" w14:textId="1205ACC0" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="00FF635A" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">P398 Fonds Georges </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Coulombe</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="009F0832">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="588A91DE" w14:textId="77777777" w:rsidR="00180768" w:rsidRDefault="00180768" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="53FC6E48" w14:textId="77777777" w:rsidR="00180768" w:rsidRDefault="00180768" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15603360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF4E51A0"/>
     <w:lvl w:ilvl="0" w:tplc="041AA04A">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6385,162 +5902,166 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1540241281">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="524632177">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="871307823">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="509754525">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1814449017">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="00180768"/>
+    <w:rsid w:val="0019026D"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
+    <w:rsid w:val="00255788"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002B26E6"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D4D2C"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003053ED"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003D6E54"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004404BD"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="005201C8"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00543618"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0062486D"/>
     <w:rsid w:val="006270EF"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007B4EA8"/>
+    <w:rsid w:val="007D0DE5"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
@@ -6566,117 +6087,118 @@
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C36890"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D75BAD"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
+    <w:rsid w:val="00DF2673"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E96B3A"/>
     <w:rsid w:val="00F11373"/>
     <w:rsid w:val="00F13B99"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F31C01"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF635A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7008,50 +6530,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -7517,92 +7040,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00FF635A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7948,70 +7471,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>9197</Characters>
+  <Pages>1</Pages>
+  <Words>1768</Words>
+  <Characters>9725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10848</CharactersWithSpaces>
+  <CharactersWithSpaces>11471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>