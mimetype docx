--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="0D39334C" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00913DA5">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>CLUB DE L’AMITIÉ DOLBEAU-MISTASSINI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="01A72A96" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00913DA5">
         <w:t>396</w:t>
       </w:r>
@@ -290,84 +290,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123BB87C" w14:textId="057CDBF7" w:rsidR="00F36627" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc89260621" w:history="1">
         <w:r w:rsidR="00F36627" w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00F36627">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00F36627">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F36627">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260621 \h </w:instrText>
         </w:r>
@@ -398,51 +397,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18212A44" w14:textId="3113953F" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260622" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260622 \h </w:instrText>
         </w:r>
@@ -472,51 +471,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B5F358A" w14:textId="77C390B3" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260623" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A1 Constitution</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260623 \h </w:instrText>
         </w:r>
@@ -544,51 +543,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E95C9E0" w14:textId="2113A3B3" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260624" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A1/1 : Lettres patentes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260624 \h </w:instrText>
         </w:r>
@@ -618,51 +617,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="736E4893" w14:textId="7FECB933" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260625" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A2 Réunions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260625 \h </w:instrText>
         </w:r>
@@ -690,51 +689,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68E32410" w14:textId="366AA9C9" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260626" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A2/1 : Résumés de procès-verbaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260626 \h </w:instrText>
         </w:r>
@@ -762,51 +761,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CEB72F8" w14:textId="5F815DA2" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260627" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A2/2 : Procès-verbaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260627 \h </w:instrText>
         </w:r>
@@ -836,51 +835,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1FA68949" w14:textId="33C1BFAB" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260628" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A3 Activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260628 \h </w:instrText>
         </w:r>
@@ -908,51 +907,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52ED6C4B" w14:textId="44F46B7D" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260629" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A3/1 : Coupures de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260629 \h </w:instrText>
         </w:r>
@@ -980,51 +979,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79604A9D" w14:textId="54E60B8A" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260630" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A3/2 : Suivi des activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260630 \h </w:instrText>
         </w:r>
@@ -1052,51 +1051,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E1B7346" w14:textId="6632E90C" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260631" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/A3/3 : Livre d’or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260631 \h </w:instrText>
         </w:r>
@@ -1127,51 +1126,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E224993" w14:textId="79E77F5A" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260632" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260632 \h </w:instrText>
         </w:r>
@@ -1201,51 +1200,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="046D8411" w14:textId="52E620C9" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260633" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260633 \h </w:instrText>
         </w:r>
@@ -1273,51 +1272,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="787036CC" w14:textId="65FDD026" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260634" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/B1/1 : Bâtiments et lieux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260634 \h </w:instrText>
         </w:r>
@@ -1348,51 +1347,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03F319EA" w14:textId="620C0B4F" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260635" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/C Cartes et plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260635 \h </w:instrText>
         </w:r>
@@ -1422,51 +1421,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2035C568" w14:textId="1635690D" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260636" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/C1 Plans</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260636 \h </w:instrText>
         </w:r>
@@ -1494,51 +1493,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49E2DE61" w14:textId="7CDA05DA" w:rsidR="00F36627" w:rsidRDefault="00F36627">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc89260637" w:history="1">
         <w:r w:rsidRPr="005C1BE3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P396/C1/1 : Plans Dolbeau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc89260637 \h </w:instrText>
         </w:r>
@@ -1566,159 +1565,131 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="345A9610" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc89260621"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A36AAE" w14:textId="2BBC5D65" w:rsidR="00623F95" w:rsidRDefault="007F33D1" w:rsidP="00623F95">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00913DA5">
         <w:t>396</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00913DA5" w:rsidRPr="00913DA5">
         <w:t>Club de l’Amitié Dolbeau-Mistassini</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00623F95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00623F95">
-        <w:t xml:space="preserve">1973-2018. – 15,4 cm de documents textuels. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">– 30 photographies. – 1 plan. </w:t>
+        <w:t xml:space="preserve">1973-2018. – 15,4 cm de documents textuels. – 30 photographies. – 1 plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="0DFAEC37" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="30594443" w:rsidR="007F33D1" w:rsidRDefault="00311BD2" w:rsidP="00923766">
       <w:r>
-        <w:t>Le Club de l’Amitié de Dolbeau est fondé en 1968 par Mme Bernadette Fortin-</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Le Club de l’Amitié de Dolbeau est fondé en 1968 par Mme Bernadette Fortin-Mayrand, épouse de Donat Mayrand. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9C8658" w14:textId="6EDACD29" w:rsidR="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766"/>
     <w:p w14:paraId="5AFD8D03" w14:textId="5CE68F0A" w:rsidR="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Le premier conseil d’administration est composé de Mme Donat </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (présidente), M. et Mme Claudien Lessard, Mme Maurice Gaudreault, Mme Lucille Gagnon, M. Armand Villeneuve, Mme Cécile Langlois, Mme Arthur Savard, en mai 1974.</w:t>
+        <w:t>Le premier conseil d’administration est composé de Mme Donat Mayrand (présidente), M. et Mme Claudien Lessard, Mme Maurice Gaudreault, Mme Lucille Gagnon, M. Armand Villeneuve, Mme Cécile Langlois, Mme Arthur Savard, en mai 1974.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5FEB96" w14:textId="23DDA64C" w:rsidR="00311BD2" w:rsidRDefault="00311BD2" w:rsidP="00923766"/>
     <w:p w14:paraId="09416C0F" w14:textId="6DE9710A" w:rsidR="00311BD2" w:rsidRDefault="00311BD2" w:rsidP="00923766">
       <w:r>
         <w:t>Parmi les événements marquants du club, on note entre autres la remise des lettres patentes en 1973</w:t>
       </w:r>
       <w:r w:rsidR="00261A1B">
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> le déménagement de modules pour l’agrandissement du local en 1983. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D29B25" w14:textId="629687C5" w:rsidR="00311BD2" w:rsidRDefault="00311BD2" w:rsidP="00923766"/>
     <w:p w14:paraId="43E38CA6" w14:textId="67F15C33" w:rsidR="00311BD2" w:rsidRDefault="00311BD2" w:rsidP="00923766">
       <w:r>
         <w:t>En février 2015, sous la présidence de M. Réginald Dessureault, le club a reçu une subvention du gouvernement fédéral dans le cadre du projet « Nouveaux horizons », du montant de 23 800 $</w:t>
       </w:r>
       <w:r w:rsidR="00261A1B">
         <w:t xml:space="preserve"> afin d’effectuer la réfection des salles de bain du club. Les membres Alain Jacques et Daniel Lambert ont grandement participé à ce projet de rénovation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316AF90E" w14:textId="6FE15078" w:rsidR="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766"/>
     <w:p w14:paraId="31D90940" w14:textId="6C7841E3" w:rsidR="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766">
@@ -1738,168 +1709,138 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> avenue, à Dolbeau-Mistassini. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8F0260" w14:textId="6B5B05B3" w:rsidR="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766"/>
     <w:p w14:paraId="0984E97C" w14:textId="77777777" w:rsidR="00261A1B" w:rsidRPr="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00261A1B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sources : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF6824A" w14:textId="42386B9B" w:rsidR="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Jean-Roch Boulianne et </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Maltais, 1</w:t>
+        <w:t>Jean-Roch Boulianne et Paquerette Maltais, 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00261A1B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> décembre 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FB1533" w14:textId="309498B1" w:rsidR="00261A1B" w:rsidRDefault="00261A1B" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Serge Tremblay. « Dolbeau-Mistassini cède son bâtiment au Club de l’Amitié », </w:t>
       </w:r>
       <w:r w:rsidRPr="00261A1B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nouvelles Hebdo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 4 septembre 2020 [en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00EB1FA0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>https://www.nouvelleshebdo.com/actualite/dolbeau-mistassini-cede-son-batiment-au-club-de-lamitie/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>] (Page consultée le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00261A1B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> décembre 2021). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="6C5E2665" w:rsidR="00561EAD" w:rsidRDefault="00913DA5" w:rsidP="00923766">
       <w:r w:rsidRPr="00913DA5">
-        <w:t xml:space="preserve">Mme </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Mme P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00913DA5">
-        <w:t>P</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Maltais, secrétaire du Club de l'Amitié de Dolbeau-Mistassini, se questionne à savoir ce qu'il adviendrait des documents du club s'il y avait un incendie ou un problème d'eau dans le local. Elle s'est renseignée au sujet des services de la Société d'histoire le 4 novembre 2021 auprès de l'archiviste Frédérique Fradet et elle soumet l'idée de l'ouverture d'un fonds d'archives au conseil d'administration le 9 novembre 2021.</w:t>
+        <w:t>querette Maltais, secrétaire du Club de l'Amitié de Dolbeau-Mistassini, se questionne à savoir ce qu'il adviendrait des documents du club s'il y avait un incendie ou un problème d'eau dans le local. Elle s'est renseignée au sujet des services de la Société d'histoire le 4 novembre 2021 auprès de l'archiviste Frédérique Fradet et elle soumet l'idée de l'ouverture d'un fonds d'archives au conseil d'administration le 9 novembre 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61ABEECB" w14:textId="7BD0BEB1" w:rsidR="00913DA5" w:rsidRDefault="00913DA5" w:rsidP="00923766"/>
     <w:p w14:paraId="12308B02" w14:textId="5D9F8313" w:rsidR="00913DA5" w:rsidRPr="0045758A" w:rsidRDefault="00913DA5" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Maltais, secrétaire, ont tous deux remis des documents le 1</w:t>
+        <w:t>M. Jean-Roch Boulianne, président actuel de l’organisme, et Mme Paquerette Maltais, secrétaire, ont tous deux remis des documents le 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00913DA5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> décembre 2021 et ont signé le contrat par la même occasion. </w:t>
       </w:r>
       <w:r w:rsidR="007B7BDA">
-        <w:t>Un</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> extrait du procès-verbal </w:t>
+        <w:t xml:space="preserve">Un extrait du procès-verbal </w:t>
       </w:r>
       <w:r w:rsidR="00311BD2">
         <w:t>du 30 novembre 2021 confirmant l’acceptation de la donation au centre d’archives est joint à ce contrat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
@@ -1940,99 +1881,176 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="5F96DE44" w14:textId="77777777" w:rsidR="00C74DEA" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA">
+      <w:r>
+        <w:t>Prétraité par Frédérique Fradet, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39189FFF" w14:textId="39D9C79F" w:rsidR="00E06067" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA">
+      <w:r>
+        <w:t>Date du traitement : 1er décembre 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14832F56" w14:textId="77777777" w:rsidR="00C74DEA" w:rsidRPr="00A674F8" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00C74DEA" w:rsidRDefault="00C70C4E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F973F20" w14:textId="66E6A93E" w:rsidR="00C74DEA" w:rsidRPr="00C74DEA" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5A4F90" w14:textId="77777777" w:rsidR="00C74DEA" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="585D85C4" w:rsidR="00C70C4E" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFDCB95" w14:textId="77777777" w:rsidR="00C74DEA" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA"/>
+    <w:p w14:paraId="6B59E0D2" w14:textId="4FA1704B" w:rsidR="00C74DEA" w:rsidRPr="00C74DEA" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74DEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74DEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD3A6DA" w14:textId="77777777" w:rsidR="00C74DEA" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA"/>
+    <w:p w14:paraId="7212B772" w14:textId="77777777" w:rsidR="00C74DEA" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA">
+      <w:r>
+        <w:t xml:space="preserve">Boîte 1 (unique) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F527C9" w14:textId="531484A1" w:rsidR="00C74DEA" w:rsidRPr="00A674F8" w:rsidRDefault="00C74DEA" w:rsidP="00C74DEA">
+      <w:r>
+        <w:t>R07 E02 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="7A12378D" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123F20FF" w14:textId="51759AA6" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="123F20FF" w14:textId="7B90B8E6" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc89260622"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc89260622"/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00913DA5">
         <w:t>396</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="13DF6254" w:rsidR="00C70C4E" w:rsidRDefault="00623F95" w:rsidP="00623F95">
       <w:r>
         <w:t xml:space="preserve">- 1973-2018. – 15,4 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BCBE902" w14:textId="77777777" w:rsidR="00623F95" w:rsidRDefault="00623F95" w:rsidP="00623F95"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
@@ -2134,61 +2152,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="3F96616C" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc89260623"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc89260623"/>
       <w:r>
         <w:t>P396</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Constitution</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5D2EA848" w14:textId="77777777" w:rsidR="00623F95" w:rsidRDefault="00623F95" w:rsidP="00623F95">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1973. – 1 page de document textuel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -2266,68 +2284,67 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AF2B2D0" w14:textId="02869B9E" w:rsidR="006956A6" w:rsidRDefault="00913DA5" w:rsidP="00623F95">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc89260624"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc89260624"/>
             <w:r>
               <w:t>P396</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006956A6">
               <w:t>Lettres patentes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="7BC2C221" w14:textId="77777777" w:rsidR="006956A6" w:rsidRDefault="006956A6" w:rsidP="006956A6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1973. – 1 page de document textuel. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="255E0298" w14:textId="4ECE985B" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="006956A6" w:rsidP="006956A6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction. </w:t>
@@ -2345,61 +2362,61 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="64609C37" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc89260625"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc89260625"/>
       <w:r>
         <w:t>P396</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="006956A6">
         <w:t>Réunions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="228742E5" w:rsidR="00AB6798" w:rsidRDefault="00F36627" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">-1974-2018. – 12,3 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1E05A3" w14:textId="77777777" w:rsidR="00F36627" w:rsidRPr="00F36627" w:rsidRDefault="00F36627" w:rsidP="00AB6798"/>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
@@ -2469,147 +2486,145 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="15F15514" w:rsidR="00561EAD" w:rsidRDefault="00913DA5" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc89260626"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc89260626"/>
             <w:r>
               <w:t>P396</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006956A6">
               <w:t>Résumés de procès-verbaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="6659A8A5" w14:textId="67CC8F46" w:rsidR="006956A6" w:rsidRPr="006956A6" w:rsidRDefault="006956A6" w:rsidP="006956A6">
             <w:r>
               <w:t>1974-20</w:t>
             </w:r>
             <w:r w:rsidR="0022168A">
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00C94640">
               <w:t xml:space="preserve">0,7 cm de documents textuels </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(4 chemises). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="344EF9CF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="6A59E69F" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00913DA5" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc89260627"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc89260627"/>
             <w:r>
               <w:t>P396</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="006956A6">
               <w:t>Procès-verbaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="1D77B162" w14:textId="0E371567" w:rsidR="00C11F5D" w:rsidRDefault="006956A6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00C94640">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-2018. – </w:t>
             </w:r>
@@ -2648,67 +2663,67 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Dont 5 livres et des feuilles imprimées.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13DCBFAA" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="752E6EB7" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="53468838" w14:textId="7759EB86" w:rsidR="00913DA5" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00913DA5">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc89260628"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc89260628"/>
       <w:r>
         <w:t>P396</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:r w:rsidR="006956A6">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006956A6">
         <w:t>Activités</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="53E4B7CA" w14:textId="45899482" w:rsidR="00913DA5" w:rsidRPr="00F36627" w:rsidRDefault="00F36627" w:rsidP="00913DA5">
       <w:r w:rsidRPr="00F36627">
         <w:t xml:space="preserve">1974-1992. – 3 cm de documents textuels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1327AD" w14:textId="77777777" w:rsidR="00F36627" w:rsidRDefault="00F36627" w:rsidP="00913DA5">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086BAC5C" w14:textId="77777777" w:rsidR="00913DA5" w:rsidRPr="00AB6798" w:rsidRDefault="00913DA5" w:rsidP="00913DA5">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
@@ -2777,286 +2792,282 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00913DA5" w:rsidRPr="00A674F8" w14:paraId="50E0ED10" w14:textId="77777777" w:rsidTr="00F36627">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77E297C8" w14:textId="77777777" w:rsidR="00913DA5" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AE5BD88" w14:textId="3AE39721" w:rsidR="00913DA5" w:rsidRDefault="00913DA5" w:rsidP="00F36627">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc89260629"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc89260629"/>
             <w:r>
               <w:t>P396</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="006956A6">
               <w:t>3/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C94640">
               <w:t>Coupures de presse</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="4829924C" w14:textId="42CB2558" w:rsidR="00C94640" w:rsidRDefault="00C94640" w:rsidP="00C94640">
             <w:r>
               <w:t xml:space="preserve">s.d. – 1 page de document textuel. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="066487C6" w14:textId="7D2CCC0D" w:rsidR="00C94640" w:rsidRDefault="00C94640" w:rsidP="00C94640">
             <w:r>
               <w:t xml:space="preserve">1 coupure de presse plastifiée, du </w:t>
             </w:r>
             <w:r w:rsidRPr="00C94640">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Quotidien</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A9CFD05" w14:textId="77777777" w:rsidR="00623F95" w:rsidRPr="00C94640" w:rsidRDefault="00623F95" w:rsidP="00C94640"/>
           <w:p w14:paraId="6AA4D735" w14:textId="77777777" w:rsidR="00913DA5" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00913DA5" w:rsidRPr="00A674F8" w14:paraId="2DBECEF5" w14:textId="77777777" w:rsidTr="00F36627">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5FF34C5D" w14:textId="77777777" w:rsidR="00913DA5" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13C5658D" w14:textId="18BEAAA3" w:rsidR="00913DA5" w:rsidRPr="00B321DF" w:rsidRDefault="00913DA5" w:rsidP="00F36627">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc89260630"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc89260630"/>
             <w:r>
               <w:t>P396/A</w:t>
             </w:r>
             <w:r w:rsidR="006956A6">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00B702C5">
               <w:t xml:space="preserve"> Suivi des activités</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="16D59CEE" w14:textId="2D965369" w:rsidR="00913DA5" w:rsidRDefault="00B702C5" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1976-1985. – 1 cm de document textuel. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BF20D9C" w14:textId="5C6BC2BD" w:rsidR="00913DA5" w:rsidRPr="00A674F8" w:rsidRDefault="00B702C5" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 cahier, manuscrit. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3000E786" w14:textId="77777777" w:rsidR="00913DA5" w:rsidRDefault="00913DA5" w:rsidP="00F36627"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006956A6" w:rsidRPr="00A674F8" w14:paraId="6000ADC4" w14:textId="77777777" w:rsidTr="00F36627">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="63E25704" w14:textId="77777777" w:rsidR="006956A6" w:rsidRPr="00A674F8" w:rsidRDefault="006956A6" w:rsidP="006956A6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08549097" w14:textId="227BF143" w:rsidR="006956A6" w:rsidRPr="00B321DF" w:rsidRDefault="006956A6" w:rsidP="006956A6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc89260631"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc89260631"/>
             <w:r>
               <w:t>P396/A3/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B702C5">
               <w:t>Livre d’or</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="2F3BAAB4" w14:textId="5969781A" w:rsidR="006956A6" w:rsidRDefault="00B702C5" w:rsidP="006956A6">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1974-1992. – 1,9</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E3166A5" w14:textId="2BE85162" w:rsidR="00B702C5" w:rsidRDefault="00B702C5" w:rsidP="006956A6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 livre, manuscrit. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F10778F" w14:textId="77777777" w:rsidR="006956A6" w:rsidRPr="00A674F8" w:rsidRDefault="006956A6" w:rsidP="006956A6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D311BB3" w14:textId="77777777" w:rsidR="006956A6" w:rsidRDefault="006956A6" w:rsidP="006956A6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="115A60F6" w14:textId="77777777" w:rsidR="00913DA5" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="0FD76B65" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="563FACED" w14:textId="77777777" w:rsidR="006956A6" w:rsidRDefault="006956A6" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="64990E28" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc89260632"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc89260632"/>
       <w:r>
         <w:t>P396</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Documents </w:t>
       </w:r>
       <w:r w:rsidR="00CF185C">
         <w:t>iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="484BE933" w14:textId="77777777" w:rsidR="00F36627" w:rsidRDefault="00F36627" w:rsidP="00F36627">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1983. – 30 photographies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -3120,111 +3131,111 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Texte22"/>
+      <w:bookmarkStart w:id="12" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="2C3AC240" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc89260633"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc89260633"/>
       <w:r>
         <w:t>P396</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3289,74 +3300,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="26CD7C7F" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00913DA5" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc89260634"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc89260634"/>
             <w:r>
               <w:t>P396</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F647F6">
               <w:t>Bâtiments et lieux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="2D687746" w:rsidR="00C11F5D" w:rsidRDefault="00F647F6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1983. – 30 photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB47C9E" w14:textId="761D781C" w:rsidR="00F647F6" w:rsidRDefault="00F647F6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6395CBA5" w14:textId="210AFDEC" w:rsidR="00F647F6" w:rsidRPr="00F647F6" w:rsidRDefault="00F647F6" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -3449,65 +3459,64 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="3947EFB5" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc89260635"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="15" w:name="_Toc89260635"/>
+      <w:r>
         <w:t>P396</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7377D">
         <w:t>Cartes et plans</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="219AA1ED" w14:textId="77777777" w:rsidR="00F36627" w:rsidRDefault="00F36627" w:rsidP="00F36627">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1983. – 1 carte. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -3616,64 +3625,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="0E4CC00A" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00913DA5" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc89260636"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc89260636"/>
       <w:r>
         <w:t>P396</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D7377D">
         <w:t>Plans</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3738,71 +3747,70 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="5C73B96E" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00913DA5" w:rsidP="00F36627">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc89260637"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc89260637"/>
             <w:r>
               <w:t>P396</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00D7377D">
               <w:t>Plans Dolbeau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="0BAFCFB2" w:rsidR="00287473" w:rsidRDefault="00D7377D" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1983. – 1 carte. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72BFA92A" w14:textId="77777777" w:rsidR="00D7377D" w:rsidRDefault="00D7377D" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74A8D2E7" w14:textId="77777777" w:rsidR="00D7377D" w:rsidRPr="00D7377D" w:rsidRDefault="00D7377D" w:rsidP="00F36627">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -3908,131 +3916,131 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56D80A08" w14:textId="77777777" w:rsidR="00774645" w:rsidRDefault="00774645" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2E2C9799" w14:textId="77777777" w:rsidR="00774645" w:rsidRDefault="00774645" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F36627" w:rsidRDefault="00F36627" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -4124,70 +4132,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F36627" w:rsidRDefault="00F36627" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="766962DE" w14:textId="77777777" w:rsidR="00774645" w:rsidRDefault="00774645" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3B157AFF" w14:textId="77777777" w:rsidR="00774645" w:rsidRDefault="00774645" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40BC3B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5102403E"/>
     <w:lvl w:ilvl="0" w:tplc="3C5E5F7A">
       <w:start w:val="1973"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4257,66 +4265,67 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1822117329">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00067D38"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
@@ -4343,50 +4352,51 @@
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00311BD2"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00545396"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
+    <w:rsid w:val="00617EDC"/>
     <w:rsid w:val="00623F95"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="006956A6"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00774645"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007B7BDA"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00913DA5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
@@ -4410,50 +4420,51 @@
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B702C5"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
+    <w:rsid w:val="00C74DEA"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C94640"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF185C"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D7377D"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
@@ -4466,75 +4477,75 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4866,50 +4877,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -5375,51 +5387,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -5428,51 +5440,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00261A1B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00623F95"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5803,72 +5815,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6303</Characters>
+  <Pages>1</Pages>
+  <Words>1168</Words>
+  <Characters>6427</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7435</CharactersWithSpaces>
+  <CharactersWithSpaces>7580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>