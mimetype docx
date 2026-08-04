--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="10AC1473" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="001E04CB">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Robert Bluteau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="0208DEAD" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001E04CB">
         <w:t>395</w:t>
       </w:r>
@@ -326,51 +326,51 @@
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc86065228" w:history="1">
         <w:r w:rsidR="00330AEE" w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00330AEE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00330AEE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00330AEE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065228 \h </w:instrText>
         </w:r>
@@ -401,51 +401,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52789222" w14:textId="231E0221" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065229" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/A Documents personnels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065229 \h </w:instrText>
         </w:r>
@@ -475,51 +475,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="768B0EB2" w14:textId="74F68A47" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065230" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/A1 Biographie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065230 \h </w:instrText>
         </w:r>
@@ -547,51 +547,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FBFB587" w14:textId="0AB4DC98" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065231" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/A1/1 : Funérailles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065231 \h </w:instrText>
         </w:r>
@@ -622,51 +622,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08A3E76B" w14:textId="2488AC16" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065232" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/B Recherche familiale</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065232 \h </w:instrText>
         </w:r>
@@ -696,51 +696,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12F1B284" w14:textId="155437CA" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065233" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/B1 Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065233 \h </w:instrText>
         </w:r>
@@ -768,51 +768,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D5A1FBC" w14:textId="4E89CDA1" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065234" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/B1/1 : Correspondance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065234 \h </w:instrText>
         </w:r>
@@ -840,51 +840,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65804876" w14:textId="14589448" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065235" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/B1/2 : Famille Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065235 \h </w:instrText>
         </w:r>
@@ -912,51 +912,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0568B68E" w14:textId="0614E199" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065236" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.1 : Généalogie Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065236 \h </w:instrText>
@@ -985,51 +985,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D301757" w14:textId="29A9E0A4" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065237" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.2 : Jacques Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065237 \h </w:instrText>
@@ -1058,51 +1058,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58FC2F75" w14:textId="1CEA78DD" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065238" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.3 : Étienne Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065238 \h </w:instrText>
@@ -1131,51 +1131,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DB586F3" w14:textId="51E9C2E7" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065239" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.4 : Alexis Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065239 \h </w:instrText>
@@ -1204,51 +1204,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18070440" w14:textId="0F6EB499" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065240" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.5 : Michel Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065240 \h </w:instrText>
@@ -1277,51 +1277,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="603ADB46" w14:textId="71128E71" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065241" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.6 : Isidore Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065241 \h </w:instrText>
@@ -1350,51 +1350,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CFAE5F8" w14:textId="51E293E9" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065242" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.7 : Euclide Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065242 \h </w:instrText>
@@ -1423,51 +1423,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50553741" w14:textId="1F717E4A" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065243" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.8 : Thomas Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065243 \h </w:instrText>
@@ -1496,51 +1496,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7035A27C" w14:textId="5C1AA1C1" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065244" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.9 : André Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065244 \h </w:instrText>
@@ -1569,51 +1569,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54A76223" w14:textId="731A4987" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065245" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.10 : Donat Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065245 \h </w:instrText>
@@ -1642,51 +1642,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="346CB28E" w14:textId="03198E2E" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065246" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.11 : Daniel Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065246 \h </w:instrText>
@@ -1715,51 +1715,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="490AC342" w14:textId="0BC965E1" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065247" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.12 : Raymond Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065247 \h </w:instrText>
@@ -1788,51 +1788,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CF1945E" w14:textId="58D49DBC" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065248" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.13 : Omer Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065248 \h </w:instrText>
@@ -1861,51 +1861,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AD5A860" w14:textId="597411D3" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065249" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.14 : Adélard Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065249 \h </w:instrText>
@@ -1934,51 +1934,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11A936A1" w14:textId="22F7CC8A" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065250" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.15 : Joseph Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065250 \h </w:instrText>
@@ -2007,51 +2007,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="23A18A78" w14:textId="503425E7" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065251" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.16 : Georges Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065251 \h </w:instrText>
@@ -2080,51 +2080,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0749D81E" w14:textId="58615047" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065252" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.17 : Marie Blanche Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065252 \h </w:instrText>
@@ -2153,51 +2153,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="36F4A50E" w14:textId="398962D5" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065253" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/2.18 : Elisabeth Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065253 \h </w:instrText>
@@ -2226,51 +2226,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="626CDFBA" w14:textId="01EF39EF" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065254" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/3 : Famille Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065254 \h </w:instrText>
@@ -2299,51 +2299,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="05CFD404" w14:textId="1A8CB085" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065255" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/3.1 : Évariste Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065255 \h </w:instrText>
@@ -2372,51 +2372,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11055115" w14:textId="7C0234C3" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065256" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/4 : Famille Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065256 \h </w:instrText>
@@ -2445,51 +2445,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14044BE1" w14:textId="78488DCD" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065257" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/4.1 : Edmond Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065257 \h </w:instrText>
@@ -2518,51 +2518,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03DFA187" w14:textId="49DF7FFC" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065258" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/4.2 : Joseph Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065258 \h </w:instrText>
@@ -2591,51 +2591,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="354460A8" w14:textId="355A3583" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065259" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P395/B1/4.3 : Pierre Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065259 \h </w:instrText>
@@ -2666,51 +2666,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B3CD1BE" w14:textId="025E54D3" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065260" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/B2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065260 \h </w:instrText>
         </w:r>
@@ -2738,51 +2738,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07472F28" w14:textId="1B218331" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065261" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/B2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065261 \h </w:instrText>
         </w:r>
@@ -2810,57 +2810,55 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50E8CFCC" w14:textId="5BBCE410" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065262" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/B2/2 : </w:t>
         </w:r>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065262 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -2887,51 +2885,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E789CC7" w14:textId="21E6FA66" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065263" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/C Sauvegarde numérique</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065263 \h </w:instrText>
         </w:r>
@@ -2961,51 +2959,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="442345B3" w14:textId="7BF980D0" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065264" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/C1 Disque</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065264 \h </w:instrText>
         </w:r>
@@ -3033,51 +3031,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1835C1D7" w14:textId="6B171A62" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065265" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/C1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065265 \h </w:instrText>
         </w:r>
@@ -3107,51 +3105,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="615A1877" w14:textId="3A907231" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065266" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/C2 Disquette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065266 \h </w:instrText>
         </w:r>
@@ -3179,51 +3177,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58697262" w14:textId="72E73AB0" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065267" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065267 \h </w:instrText>
         </w:r>
@@ -3251,51 +3249,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6055FBAE" w14:textId="1BB18302" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065268" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065268 \h </w:instrText>
         </w:r>
@@ -3325,51 +3323,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DA5397F" w14:textId="77616F92" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065269" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/C3 Clé USB</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065269 \h </w:instrText>
         </w:r>
@@ -3397,51 +3395,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="269B9D92" w14:textId="6345C100" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065270" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065270 \h </w:instrText>
         </w:r>
@@ -3469,51 +3467,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AF8BB1D" w14:textId="5BA64615" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065271" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065271 \h </w:instrText>
         </w:r>
@@ -3544,51 +3542,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="732F0F8A" w14:textId="0DF570A0" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065272" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/D Objets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065272 \h </w:instrText>
         </w:r>
@@ -3618,51 +3616,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F741053" w14:textId="559A2D8D" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065273" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P395/C1 Cartables</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065273 \h </w:instrText>
         </w:r>
@@ -3690,51 +3688,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52A32F45" w14:textId="13A35F4C" w:rsidR="00330AEE" w:rsidRDefault="00330AEE">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc86065274" w:history="1">
         <w:r w:rsidRPr="00401978">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P395/C1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc86065274 \h </w:instrText>
         </w:r>
@@ -3760,94 +3758,226 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="416777DD" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc86065228"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc86065228"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="41B34ADF" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="390A610C" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001E04CB">
         <w:t>395</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="001E04CB">
         <w:t>Robert Bluteau</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6798">
-        <w:t>années</w:t>
+      <w:r w:rsidR="00972AEC" w:rsidRPr="00972AEC">
+        <w:t>1890-2019</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="176F521A" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="3A8E5A30" w14:textId="4B625BFA" w:rsidR="00972AEC" w:rsidRPr="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Collation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6924FF48" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="0226C898" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Don du 22 octobre 2021 (à calculer) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EA2AF0" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="467E0A1D" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mètres</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> linéaires de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C56CB9B" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>photographies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="58CDE7AD" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>photographies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> numérisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3DC71D" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>négatifs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="530C999F" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>diapositives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="256E4CCB" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>cartes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1384CE08" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>plans</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="68E0CAEA" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>heures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> d'enregistrements sonores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D57430" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>heures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> d'images en mouvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D70E9C" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Faire l'ajout de documents cédés au nom de Robert Bluteau dans la collection P370 dès que possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525840DA" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="1EBCBE4B" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t xml:space="preserve">Ajout 9 décembre 2021 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DD0795" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="3F78ABC8" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>0,5 cm de documents de généalogie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1362EA88" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t xml:space="preserve">Ajout 17 février 2022 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CC12D6" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="4DB8F608" w14:textId="33FB74C2" w:rsidR="00972AEC" w:rsidRPr="00A674F8" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>X cm de documents textuels de généalogie</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
@@ -3857,258 +3987,307 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="577E19FB" w:rsidR="007F33D1" w:rsidRDefault="00976BA8" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Voir le document « funérailles » concernant le donateur, M. Robert Bluteau, pour la description. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5F30CBE1" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00561EAD" w:rsidP="00923766">
-[...52 lines deleted...]
-    <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="6E0A5D2A" w14:textId="4B60C9AB" w:rsidR="00D30256" w:rsidRPr="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mme Simone Bluteau, donatrice assignée et signataire du contrat de donation des archives, ainsi que sa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nicole Bluteau ont fait don du premier versement au fonds d'archives, le 22 octobre 2021 à la Société d'histoire. Les dames résident à Lévis, au Québec. Elles sont des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>soeurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du Frère Robert Bluteau, Frère de l'Instruction chrétienne et producteur des documents, décédé en février dernier. Le contrat a été signé le jour même du don. Un ajout a été effectué le 9 décembre 2021 par Yvon Lambert de Repentigny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4AA09B" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F6AD04D" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
-[...56 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="0F6AD04D" w14:textId="397202C0" w:rsidR="00922E8E" w:rsidRDefault="00972AEC" w:rsidP="00923766">
+      <w:r w:rsidRPr="00972AEC">
+        <w:t>Le fonds comprend des documents généalogiques tirés de recherches effectuées par M. Robert Bluteau au cours de sa vie, notamment pour les familles Bluteau, Fortin, Bouchard, Lambert et Lavoie. Plusieurs photographies, avis de décès et disques de sauvegarde s'ajoutent au fonds.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="670BE28F" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="646D90AA" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A034F3">
         <w:t xml:space="preserve">Une partie a été prétraitée par Anaïs Martel, archiviste junior, et Frédérique Fradet, archiviste. </w:t>
       </w:r>
+      <w:r w:rsidR="00972AEC" w:rsidRPr="00972AEC">
+        <w:t>Date du traitement : 25 octobre 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00972AEC">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00972AEC" w:rsidRPr="00972AEC">
+        <w:t>Notes (subventions, révisions, etc.) : élagage et prétraitement à réviser, continuer à calculer les quantités</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="722A036D" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRPr="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F83E56D" w14:textId="3248F5F2" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BB6ED9" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRPr="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02058827" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2945016F" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754CF064" w14:textId="5754BAD2" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="296B8601" w14:textId="52524BD4" w:rsidR="00972AEC" w:rsidRPr="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972AEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754B4FC7" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="1D00A61D" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Boîtes 1 à 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF16088" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>R07 E02 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13110B83" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Documents personnels, généalogiques, photographies, avis de décès, disques, disquette et clé USB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF36CB8" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC"/>
+    <w:p w14:paraId="471F3140" w14:textId="65406CC4" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B13AA5" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>Boîtes 5 à 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34238FFA" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t>R07 E02 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535740F6" w14:textId="77777777" w:rsidR="00972AEC" w:rsidRDefault="00972AEC" w:rsidP="00972AEC">
+      <w:r>
+        <w:t xml:space="preserve">Documents personnels, généalogiques, photographies, avis de décès, disques, disquette et clé USB.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="624F160E" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="1A9C1361" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc86065229"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc86065229"/>
+      <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>personnels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4205,61 +4384,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="4C94FD7C" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc86065230"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc86065230"/>
       <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Biographie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4344,68 +4523,67 @@
           </w:p>
           <w:p w14:paraId="3C635B6A" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="4AB6B7CA" w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="049A1B28" w:rsidR="00AF6A65" w:rsidRPr="00B321DF" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc86065231"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc86065231"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Funérailles</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="75ED1265" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 2021. – 0,1 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32EF1D78" w14:textId="1A4A48DB" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66204638" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -4488,64 +4666,64 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="4FB05020" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc86065232"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc86065232"/>
       <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Recherche familiale</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4596,114 +4774,114 @@
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Texte22"/>
+      <w:bookmarkStart w:id="5" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="2A89E029" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc86065233"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc86065233"/>
       <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FA7C06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Généalogie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -4761,128 +4939,112 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w14:paraId="51C17D1E" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40991802" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E02-T01-P01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C3AC9A9" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="001B4F16" w14:textId="0657366F" w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="51D4A7CC" w:rsidR="00AF6A65" w:rsidRPr="00B321DF" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc86065234"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc86065234"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Correspondance</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="66362DB9" w14:textId="3DDB8BAA" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1939-2003. – 0,5 cm de documents textuels. – 1 photographie (copie); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (2 chemises). </w:t>
+              <w:t xml:space="preserve">– 1939-2003. – 0,5 cm de documents textuels. – 1 photographie (copie); n&amp;b (2 chemises). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="478512A2" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5728B76D" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5011C3FD" w14:textId="4AB74A33" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
@@ -5006,82 +5168,81 @@
           </w:p>
           <w:p w14:paraId="0545A221" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B49EDFD" w14:textId="5B699258" w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27DD815B" w14:textId="7DDBFEEF" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc86065235"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc86065235"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B42FDA" w14:textId="075E50AA" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -5301,157 +5462,128 @@
           </w:p>
           <w:p w14:paraId="084B5F7C" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5672855E" w14:textId="4E9ABD5C" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00BB9480" w14:textId="6FC5044C" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc86065236"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc86065236"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.1 : Généalogie Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="373C981D" w14:textId="1D62DD51" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [19</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>--]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019. – 0,6 cm de documents textuels. – 2 photographies (copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">2019. – 0,6 cm de documents textuels. – 2 photographies (copies); n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AA4716C" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="019FF5DC" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A7A02F" w14:textId="674CFFFE" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Lignées des ancêtres Bluteau fournie par Mme Huguette Labrecque, généalogiste, ainsi que des listes de descendants de la famille produites par M. Robert Bluteau. Deux photographies de famille devant l’église d’</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> ainsi que lors d’un souper. </w:t>
+              <w:t xml:space="preserve">Lignées des ancêtres Bluteau fournie par Mme Huguette Labrecque, généalogiste, ainsi que des listes de descendants de la famille produites par M. Robert Bluteau. Deux photographies de famille devant l’église d’Albanel ainsi que lors d’un souper. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69B90BCE" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B06D664" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="505BC47F" w14:textId="39AECA0A" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
@@ -5498,67 +5630,66 @@
           </w:p>
           <w:p w14:paraId="664EAEE4" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50DE7C48" w14:textId="7398605A" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D9B270D" w14:textId="169FC411" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc86065237"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc86065237"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.2 : Jacques Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="1435CA4F" w14:textId="00E92FCC" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [199-]. – 0,5 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E9EEF18" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="624766F9" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
@@ -5629,95 +5760,93 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w14:paraId="1EE60575" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4DF6C372" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E02-T01-P01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EB4D533" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52557964" w14:textId="4A63C584" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F9D0EFC" w14:textId="2F136F6E" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc86065238"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc86065238"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.3 : Étienne Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="4754D6C0" w14:textId="00AD9E00" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [199-]. – 0,1 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CBF71AC" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="777898DD" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
@@ -5828,93 +5957,78 @@
           </w:p>
           <w:p w14:paraId="6143F27B" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="306B2436" w14:textId="06BA3E24" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D3CABB4" w14:textId="52437E54" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc86065239"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc86065239"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.4 : Alexis Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="7B9401F6" w14:textId="32552395" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 2000. – 1,5 cm de documents textuels. – 3 photographies (originales et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur. </w:t>
+              <w:t xml:space="preserve">– 2000. – 1,5 cm de documents textuels. – 3 photographies (originales et copies); n&amp;b et couleur. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="781C37F2" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D9B293C" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -6052,67 +6166,66 @@
           </w:p>
           <w:p w14:paraId="116CE81F" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12FC0E62" w14:textId="1A119ECB" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD11EE0" w14:textId="47C7F6F9" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc86065240"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc86065240"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.5 : Michel Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="539A5F60" w14:textId="246DFF4A" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [199-]. – 0,2 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6449C435" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CF91964" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
@@ -6236,67 +6349,66 @@
           </w:p>
           <w:p w14:paraId="201FE206" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C6E212E" w14:textId="022EB469" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22E509F1" w14:textId="30A70846" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc86065241"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc86065241"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.6 : Isidore Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="47BB3067" w14:textId="3F9857D1" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [199-]. – 0,2 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="733CAEB0" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A069CE1" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
@@ -6335,167 +6447,150 @@
           <w:p w14:paraId="6463C650" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314F2B37" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Quelques notes manuscrites du chercheur. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52300792" w14:textId="368F801C" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37FBB016" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w14:paraId="7786D6BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1F7602B7" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E02-T01-P01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D52DBD5" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C5E0868" w14:textId="3EC83A71" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02B931F6" w14:textId="539F1458" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc86065242"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc86065242"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.7 : Euclide Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="15BE5D52" w14:textId="2EBBB27F" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1946-2004. – 1,1 cm de documents textuels. – 24 photographies (originales et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (2 chemises). </w:t>
+              <w:t xml:space="preserve">– 1946-2004. – 1,1 cm de documents textuels. – 24 photographies (originales et copies); n&amp;b (2 chemises). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430EDA0C" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BCFE53D" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -6614,93 +6709,78 @@
           </w:p>
           <w:p w14:paraId="2D7EDAF2" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02038FBE" w14:textId="76A2317B" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="415F92E1" w14:textId="6F5EE0C6" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc86065243"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc86065243"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.8 : Thomas Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="0A92A300" w14:textId="16BF52B7" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1927-1973. – 0,7 cm de documents textuels. – 28 photographies (originales et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. – 4 avis de décès (originaux). </w:t>
+              <w:t xml:space="preserve">– 1927-1973. – 0,7 cm de documents textuels. – 28 photographies (originales et copies); n&amp;b. – 4 avis de décès (originaux). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3683E1A3" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C73EB40" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -6812,93 +6892,78 @@
           </w:p>
           <w:p w14:paraId="5B64B37A" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="146ABD44" w14:textId="4146324D" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EEEB430" w14:textId="3FCFFDA3" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc86065244"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc86065244"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.9 : André Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="16836F48" w14:textId="3FB3E2ED" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1965-2006. – 0,1 cm de documents textuels. – 1 photographie (copie); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">– 1965-2006. – 0,1 cm de documents textuels. – 1 photographie (copie); n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B50C877" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7527569E" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -6970,121 +7035,105 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w14:paraId="282C3C10" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="727399B9" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E02-T01-P01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57DD4A23" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F605EE8" w14:textId="5F720B56" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C687ED9" w14:textId="3BCBB2DC" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc86065245"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc86065245"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.10 : Donat Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="6FD70CFE" w14:textId="215201FF" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1951-2013. – 1 cm de documents textuels. – 3 avis de décès. – 9 photographies (originaux et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">– 1951-2013. – 1 cm de documents textuels. – 3 avis de décès. – 9 photographies (originaux et copies); n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="281A5506" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="153C9EA0" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -7167,67 +7216,66 @@
           </w:p>
           <w:p w14:paraId="32531FD3" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77B131DE" w14:textId="39F8A490" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2342C7DA" w14:textId="684CB12B" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc86065246"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc86065246"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.11 : Daniel Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="53F9B668" w14:textId="6C36B177" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1977-2000. – 0,4 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DD7A72C" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45351255" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
@@ -7325,67 +7373,66 @@
           </w:p>
           <w:p w14:paraId="4A257704" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49B1991C" w14:textId="1A53A3A8" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CBC5ABA" w14:textId="5A70316D" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc86065247"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc86065247"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.12 : Raymond Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="00F14832" w14:textId="6EBABD0B" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 2006-2009. – 0,1 cm de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="436B699A" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0ABEFEB5" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
@@ -7483,93 +7530,78 @@
           </w:p>
           <w:p w14:paraId="43F38CB8" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="207D0374" w14:textId="716A46F5" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AA284AA" w14:textId="0C7A4A50" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc86065248"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc86065248"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.13 : Omer Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="57C85B4D" w14:textId="6453242E" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [19--]. – 0,1 cm de documents textuels. – 3 photographies (copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">– [19--]. – 0,1 cm de documents textuels. – 3 photographies (copies); n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C63883E" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="516E823F" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -7655,93 +7687,78 @@
           </w:p>
           <w:p w14:paraId="666E0A39" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EEAE41C" w14:textId="268B1EF9" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="271696F3" w14:textId="0496EC4B" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc86065249"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc86065249"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.14 : Adélard Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="28A9B41C" w14:textId="3C60A509" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [1890-2000]. – 0,1 cm de documents textuels. – 3 photographies (originaux et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">– [1890-2000]. – 0,1 cm de documents textuels. – 3 photographies (originaux et copies); n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="116F5125" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7688AA0A" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
@@ -7827,121 +7844,105 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w14:paraId="569F8D5A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="711F71D9" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E02-T01-P01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E5F7C4E" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14AA0B2E" w14:textId="10309A86" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="501972E8" w14:textId="2C059DC5" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc86065250"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc86065250"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.15 : Joseph Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="7B5A0233" w14:textId="0291079F" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1916-1939. – 0,5 cm de documents textuels. – 3 photographies (copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. – 2 avis de décès. </w:t>
+              <w:t xml:space="preserve">– 1916-1939. – 0,5 cm de documents textuels. – 3 photographies (copies); n&amp;b. – 2 avis de décès. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47134926" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49EA22ED" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -8024,107 +8025,92 @@
           </w:p>
           <w:p w14:paraId="3ED47E3D" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FB7472D" w14:textId="78FBCFD6" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1976D765" w14:textId="4EDFA800" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc86065251"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc86065251"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.16 : Georges Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
           <w:p w14:paraId="7F320D43" w14:textId="29AA4ADA" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [19</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>--]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019. – 1,5 cm de documents textuels. – 13 photographies (originaux et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">2019. – 1,5 cm de documents textuels. – 13 photographies (originaux et copies); n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E33BFCC" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6251C3B5" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
@@ -8224,93 +8210,78 @@
           </w:p>
           <w:p w14:paraId="4FF298C2" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="590FFA69" w14:textId="28DB3B18" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="104150BB" w14:textId="43B61446" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc86065252"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc86065252"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.17 : Marie Blanche Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="34C2C85D" w14:textId="56576E26" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [19--]. – 0,7 cm de documents textuels. – 10 photographies (originales et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. – 2 avis de décès. </w:t>
+              <w:t xml:space="preserve">– [19--]. – 0,7 cm de documents textuels. – 10 photographies (originales et copies); n&amp;b. – 2 avis de décès. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F8D54A1" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BF46AD8" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -8396,93 +8367,78 @@
           </w:p>
           <w:p w14:paraId="7C3676E5" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C871C3A" w14:textId="507C2BDF" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33E28792" w14:textId="09D0B799" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc86065253"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc86065253"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/2.18 : Elisabeth Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
           <w:p w14:paraId="1477B34D" w14:textId="43932613" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [19--]. – 0,5 cm de documents textuels. – 4 photographies (originales et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">– [19--]. – 0,5 cm de documents textuels. – 4 photographies (originales et copies); n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F263A7B" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="089E72A7" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -8548,95 +8504,93 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AF6A65" w:rsidRPr="00A674F8" w14:paraId="2BDB4655" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="44B26774" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R08-E02-T01-P01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B37A7E2" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4478EEA6" w14:textId="71303B4D" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42C53E27" w14:textId="177ED5A1" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc86065254"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc86065254"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/3 : Famille Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="23EE3649" w14:textId="58AD60DE" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -8873,93 +8827,78 @@
           </w:p>
           <w:p w14:paraId="3CC70FF5" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DEB6558" w14:textId="3BBC014C" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="400C78F1" w14:textId="619C8CD5" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc86065255"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc86065255"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/3.1 : Évariste Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="39888F04" w14:textId="79B64427" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1939. – 0,1 cm de documents textuels. – 1 photographie (copie); </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>– 1939. – 0,1 cm de documents textuels. – 1 photographie (copie); n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E361A6" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C25E4F0" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRPr="007416C0" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -9052,67 +8991,66 @@
           </w:p>
           <w:p w14:paraId="3EBF67ED" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FDE9DFA" w14:textId="5002BFA5" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7319FC5F" w14:textId="4CD48361" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc86065256"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc86065256"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/4 : Famille Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="46F3C245" w14:textId="1C82D663" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -9349,67 +9287,66 @@
           </w:p>
           <w:p w14:paraId="25C9D454" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A0E9D55" w14:textId="4AE36D63" w:rsidR="00A0336E" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C1B87D7" w14:textId="18272FCB" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc86065257"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc86065257"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/4.1 : Edmond Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="37371EBC" w14:textId="68771F23" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [19</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-]</w:t>
@@ -9427,65 +9364,51 @@
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00BA35EE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels. </w:t>
             </w:r>
             <w:r w:rsidR="00BA35EE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 7 photographies (originales et copies); </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">– 7 photographies (originales et copies); n&amp;b. </w:t>
             </w:r>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 1 avis de décès.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58A2E282" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD86D0A" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRPr="007416C0" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
@@ -9577,160 +9500,144 @@
           </w:p>
           <w:p w14:paraId="77CD7684" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F03337B" w14:textId="2048ACAD" w:rsidR="00A0336E" w:rsidRDefault="00AF6A65" w:rsidP="00AF6A65">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="502F165A" w14:textId="3B0800C7" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc86065258"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc86065258"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/4.2 : Joseph Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="39795343" w14:textId="1966462A" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [19</w:t>
             </w:r>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-]. – </w:t>
             </w:r>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels. </w:t>
             </w:r>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 16 photographies (copies); </w:t>
+              <w:t xml:space="preserve">– 16 photographies (copies); n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> et </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E7BFFA3" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="760B094C" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRPr="007416C0" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="207096D5" w14:textId="6048F84D" w:rsidR="00A0336E" w:rsidRDefault="008C2A39" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Informations généalogiques et photographies concernant Joseph Fortin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A57245A" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C1A424D" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRPr="007416C0" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
@@ -9767,157 +9674,141 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0336E" w:rsidRPr="00A674F8" w14:paraId="3003912A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1A8AA58C" w14:textId="580E5489" w:rsidR="00AF6A65" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00AF6A65">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08-E02-T01-P01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CDF857" w14:textId="77777777" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="063F6724" w14:textId="0598F57C" w:rsidR="00AF6A65" w:rsidRDefault="00AF6A65" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B5A0F97" w14:textId="11A6B053" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc86065259"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc86065259"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P395/B1/4.3 : Pierre Fortin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="29150825" w14:textId="4316531B" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels. </w:t>
             </w:r>
             <w:r w:rsidR="008C2A39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 14 photographies (copies); </w:t>
-[...13 lines deleted...]
-              <w:t>. – 3 avis de décès.</w:t>
+              <w:t>– 14 photographies (copies); n&amp;b. – 3 avis de décès.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26E649B0" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BA59B09" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRPr="007416C0" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007416C0">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
@@ -9968,112 +9859,111 @@
               </w:rPr>
               <w:t xml:space="preserve">Originaux et reproductions. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49648307" w14:textId="77777777" w:rsidR="00A0336E" w:rsidRDefault="00A0336E" w:rsidP="00A0336E">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="05CD46FD" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc86065260"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc86065260"/>
       <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2838DCE2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="69E871D4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="538173D4" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="007416C0" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc86065261"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc86065261"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -10088,105 +9978,104 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="34"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1877F6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68BF0EC0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A5DBA8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="0910D7DB" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="007416C0" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc86065262"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc86065262"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -10204,93 +10093,93 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="35"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6538AF6C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AAEBA45" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C2CC275" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="32438B34" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc86065263"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc86065263"/>
       <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Sauvegarde numérique</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -10386,64 +10275,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="6CFF9C82" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc86065264"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc86065264"/>
       <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:t>Disque</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170E796" w14:textId="4C5FEC14" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="006A0881">
         <w:t>des disques de sauvegarde de données et de photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337111B4" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
@@ -10455,66 +10344,64 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="1ADDE676" w14:textId="77777777" w:rsidTr="00B71274">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="5CD93386" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Toc86065265"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc86065265"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -10526,151 +10413,150 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="38"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="69D779FB" w14:textId="6F1AD210" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc86065266"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc86065266"/>
       <w:r>
         <w:t>P395</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="006A0881">
         <w:t>Disquette</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="0A6F7252" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="05B2D203" w14:textId="77777777" w:rsidTr="00B71274">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="0DBE381F" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43" w:name="_Toc86065267"/>
+            <w:bookmarkStart w:id="40" w:name="_Toc86065267"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -10682,105 +10568,104 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="40"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBB58D2" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A4B7477" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BBFBC96" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="00B71274">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="08A1ED05" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="44" w:name="_Toc86065268"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc86065268"/>
             <w:r>
               <w:t>P395</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -10792,138 +10677,137 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="41"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="092C4F7B" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03F1CD25" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00B71274"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="54B6AB18" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="7ECE985F" w14:textId="77777777" w:rsidR="006A0881" w:rsidRDefault="006A0881" w:rsidP="00287473"/>
     <w:p w14:paraId="1EB0678C" w14:textId="319B43CA" w:rsidR="006A0881" w:rsidRPr="00A674F8" w:rsidRDefault="006A0881" w:rsidP="006A0881">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc86065269"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc86065269"/>
       <w:r>
         <w:t>P395/C3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Clé USB</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="70812240" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00A674F8" w:rsidRDefault="006A0881" w:rsidP="006A0881"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A0881" w:rsidRPr="00A674F8" w14:paraId="7BF88B64" w14:textId="77777777" w:rsidTr="00330AEE">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="250BDA87" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00A674F8" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52CB2876" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00B321DF" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="_Toc86065270"/>
+            <w:bookmarkStart w:id="43" w:name="_Toc86065270"/>
             <w:r>
               <w:t>P395/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -10932,105 +10816,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="43"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="56DC1247" w14:textId="77777777" w:rsidR="006A0881" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53B61EB6" w14:textId="77777777" w:rsidR="006A0881" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CC4FBB2" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00A674F8" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A0881" w:rsidRPr="00A674F8" w14:paraId="3F0F9AE9" w14:textId="77777777" w:rsidTr="00330AEE">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="09087038" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00A674F8" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23C5D59C" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00B321DF" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc86065271"/>
+            <w:bookmarkStart w:id="44" w:name="_Toc86065271"/>
             <w:r>
               <w:t>P395/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -11039,90 +10922,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="44"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="77A07D29" w14:textId="77777777" w:rsidR="006A0881" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62EE96A3" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00A674F8" w:rsidRDefault="006A0881" w:rsidP="00330AEE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7615D815" w14:textId="77777777" w:rsidR="006A0881" w:rsidRDefault="006A0881" w:rsidP="00330AEE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6569961B" w14:textId="77777777" w:rsidR="006A0881" w:rsidRPr="00A674F8" w:rsidRDefault="006A0881" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0B665D60" w14:textId="161194EF" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="007416C0">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc86065272"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc86065272"/>
       <w:r>
         <w:t>P395/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="7118D322" w14:textId="77777777" w:rsidR="007416C0" w:rsidRDefault="007416C0" w:rsidP="007416C0"/>
     <w:p w14:paraId="6068C672" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00AB6798" w:rsidRDefault="007416C0" w:rsidP="007416C0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E91F070" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="007416C0">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -11218,61 +11101,61 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E6763A" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="007416C0"/>
     <w:p w14:paraId="62526E3A" w14:textId="548CBA0E" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="007416C0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc86065273"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc86065273"/>
       <w:r>
         <w:t>P395/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="006A0881">
         <w:t>Cartables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="0F5B9B23" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="007416C0"/>
     <w:p w14:paraId="485B4F0D" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00AB6798" w:rsidRDefault="007416C0" w:rsidP="007416C0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F48E8B" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="007416C0">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -11337,58 +11220,57 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="746CBF37" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AF0A1B6" w14:textId="4EBD589C" w:rsidR="007416C0" w:rsidRPr="00B321DF" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="50" w:name="_Toc86065274"/>
+            <w:bookmarkStart w:id="47" w:name="_Toc86065274"/>
             <w:r>
               <w:t>P395/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -11397,175 +11279,175 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="47"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C7878FD" w14:textId="77777777" w:rsidR="007416C0" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44C672C1" w14:textId="77777777" w:rsidR="007416C0" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C2D1EB9" w14:textId="77777777" w:rsidR="007416C0" w:rsidRPr="00A674F8" w:rsidRDefault="007416C0" w:rsidP="00B71274">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="06120CBE" w14:textId="77777777" w:rsidR="00572E1E" w:rsidRDefault="00572E1E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21A9FC68" w14:textId="77777777" w:rsidR="00572E1E" w:rsidRDefault="00572E1E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00330AEE" w:rsidRDefault="00330AEE" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -11657,70 +11539,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00330AEE" w:rsidRDefault="00330AEE" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="01B9AEE5" w14:textId="77777777" w:rsidR="00572E1E" w:rsidRDefault="00572E1E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="360D1B13" w14:textId="77777777" w:rsidR="00572E1E" w:rsidRDefault="00572E1E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33981421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E424B87C"/>
     <w:lvl w:ilvl="0" w:tplc="2B48F01C">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11790,66 +11672,67 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1870295473">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="156"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="0008465D"/>
@@ -11925,50 +11808,51 @@
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007324D8"/>
     <w:rsid w:val="007416C0"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007C5C0F"/>
     <w:rsid w:val="007E706F"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="00896C35"/>
     <w:rsid w:val="008C2A39"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D07C1"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E4CB9"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
+    <w:rsid w:val="00972AEC"/>
     <w:rsid w:val="00976BA8"/>
     <w:rsid w:val="0098026B"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D30DA"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A0336E"/>
     <w:rsid w:val="00A034F3"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A86432"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AF6A65"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
@@ -11992,115 +11876,116 @@
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D16B32"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
+    <w:rsid w:val="00E25597"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00ED6302"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F42882"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F46E2E"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FA7C06"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD27EA"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12432,84 +12317,84 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -12941,92 +12826,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="007416C0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13357,72 +13242,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>13376</Characters>
+  <Pages>1</Pages>
+  <Words>2677</Words>
+  <Characters>14727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>111</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15777</CharactersWithSpaces>
+  <CharactersWithSpaces>17370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>