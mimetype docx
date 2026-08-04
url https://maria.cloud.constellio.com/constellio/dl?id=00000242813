--- v1 (2025-12-08)
+++ v2 (2026-08-04)
@@ -285,101 +285,86 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00441802" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00441802" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00441802" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00441802" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4427F0AF" w14:textId="1312373A" w:rsidR="00E75922" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00441802">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00441802">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc212023295" w:history="1">
         <w:r w:rsidR="00E75922" w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-[...16 lines deleted...]
-          <w:t>S</w:t>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00E75922">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E75922">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00E75922">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023295 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00E75922">
           <w:rPr>
             <w:noProof/>
@@ -407,51 +392,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B494E94" w14:textId="7DF9276E" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023296" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A Famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023296 \h </w:instrText>
         </w:r>
@@ -483,51 +468,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="565857E9" w14:textId="486AEA47" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023297" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1 Portraits de famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023297 \h </w:instrText>
         </w:r>
@@ -557,51 +542,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16315ED0" w14:textId="50F4CFC1" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023298" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1/1 : Famille Louis-Georges Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023298 \h </w:instrText>
         </w:r>
@@ -631,51 +616,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F0F0AE1" w14:textId="6BDECC37" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023299" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1/2 : Famille Duchesne</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023299 \h </w:instrText>
         </w:r>
@@ -705,51 +690,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F215837" w14:textId="7764DE9D" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023300" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1/3 : Famille Gravel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023300 \h </w:instrText>
         </w:r>
@@ -779,51 +764,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D422733" w14:textId="3B6EEFA1" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023301" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1/3.1 : Famille de Laurette Gravel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023301 \h </w:instrText>
         </w:r>
@@ -853,51 +838,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DE694B0" w14:textId="558FE86E" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023302" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1/3.2 : Famille Gravel au Nebraska, États-Unis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023302 \h </w:instrText>
         </w:r>
@@ -927,51 +912,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01E2F085" w14:textId="53BC52E3" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023303" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1/3.3 : Souvenirs de famille par Orléatha Gravel Kellogg</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023303 \h </w:instrText>
         </w:r>
@@ -1001,51 +986,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A31C3DA" w14:textId="642C1902" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023304" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A1/4 : Enfants (divers)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023304 \h </w:instrText>
         </w:r>
@@ -1077,51 +1062,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62338279" w14:textId="413CDD58" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023305" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2 Événements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023305 \h </w:instrText>
         </w:r>
@@ -1151,51 +1136,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D214BAC" w14:textId="5C4B5C79" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023306" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/1 : Mariages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023306 \h </w:instrText>
         </w:r>
@@ -1225,51 +1210,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3160FF05" w14:textId="4EB43889" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023307" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/2 : Anniversaires de naissances</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023307 \h </w:instrText>
         </w:r>
@@ -1299,51 +1284,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71242E44" w14:textId="0E738577" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023308" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/3 : Anniversaires de mariages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023308 \h </w:instrText>
         </w:r>
@@ -1373,51 +1358,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="140FE389" w14:textId="596DD0C5" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023309" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/4 : Célébrations religieuses</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023309 \h </w:instrText>
         </w:r>
@@ -1447,51 +1432,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4098C9EC" w14:textId="40BBDF61" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023310" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/5 : Fêtes de famille</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023310 \h </w:instrText>
         </w:r>
@@ -1521,51 +1506,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="408743B1" w14:textId="6B83CE53" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023311" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/6 : Sorties et visites de la famille Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023311 \h </w:instrText>
         </w:r>
@@ -1595,51 +1580,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="203CB8CA" w14:textId="243AA8F1" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023312" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/7 : Centenaire de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023312 \h </w:instrText>
         </w:r>
@@ -1669,51 +1654,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5489EEE7" w14:textId="55C871FA" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023313" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/8 : Festival du Miel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023313 \h </w:instrText>
         </w:r>
@@ -1743,51 +1728,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A9F05BC" w14:textId="1B4E54B9" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023314" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A2/9 : Incendie église de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023314 \h </w:instrText>
         </w:r>
@@ -1819,51 +1804,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51ABD3C3" w14:textId="69007FA4" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023315" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3 Activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023315 \h </w:instrText>
         </w:r>
@@ -1893,51 +1878,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47E7D135" w14:textId="19B90020" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023316" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/1 : Agriculture</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023316 \h </w:instrText>
         </w:r>
@@ -1967,51 +1952,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2351B147" w14:textId="54DC6832" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023317" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/2 : Transport</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023317 \h </w:instrText>
         </w:r>
@@ -2041,51 +2026,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="100AAE2A" w14:textId="6B58F560" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023318" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/3 : Sports</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023318 \h </w:instrText>
         </w:r>
@@ -2115,51 +2100,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04C82BAC" w14:textId="40D39A09" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023319" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/4 : Organismes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023319 \h </w:instrText>
         </w:r>
@@ -2189,51 +2174,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E40119F" w14:textId="10DAC6C0" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023320" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/5 : Voyages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023320 \h </w:instrText>
         </w:r>
@@ -2263,51 +2248,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AF0B3B6" w14:textId="1CAAFB40" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023321" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/5.1 : Voyages Famille Fortin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023321 \h </w:instrText>
         </w:r>
@@ -2337,51 +2322,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F2B3ABE" w14:textId="47665CBA" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023322" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/5.2 : Voyage Nebraska, États-Unis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023322 \h </w:instrText>
         </w:r>
@@ -2411,51 +2396,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0879348A" w14:textId="4C907D52" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023323" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A3/5.3 : L'histoire des Gravel du Nebraska et ceux de St-Thomas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023323 \h </w:instrText>
         </w:r>
@@ -2487,51 +2472,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CE13760" w14:textId="3C28232B" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023324" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A4 Lieux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023324 \h </w:instrText>
         </w:r>
@@ -2561,51 +2546,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57161BEA" w14:textId="47CB63FB" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023325" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A4/1 : Bâtiments et maisons</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023325 \h </w:instrText>
         </w:r>
@@ -2635,51 +2620,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0639C923" w14:textId="5CDD78F9" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023326" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A4/2 : Paysages, nature</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023326 \h </w:instrText>
         </w:r>
@@ -2711,51 +2696,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71E5F11E" w14:textId="63562047" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023327" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A5 Animaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023327 \h </w:instrText>
         </w:r>
@@ -2785,51 +2770,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D600EF3" w14:textId="6682BE9A" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023328" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A5/1 : Animaux domestiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023328 \h </w:instrText>
         </w:r>
@@ -2859,51 +2844,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="092A4E48" w14:textId="16FBF684" w:rsidR="00E75922" w:rsidRDefault="00E75922">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc212023329" w:history="1">
         <w:r w:rsidRPr="003317C7">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P394/A5/2 : Animaux équestres</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc212023329 \h </w:instrText>
         </w:r>
@@ -2931,51 +2916,50 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="3709D701" w:rsidR="00BD4041" w:rsidRPr="00441802" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00441802">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00441802" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc212023295"/>
       <w:r w:rsidRPr="00441802">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00441802" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2854110A" w14:textId="45434991" w:rsidR="00EE0EC9" w:rsidRPr="00441802" w:rsidRDefault="007F33D1" w:rsidP="00EE0EC9">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D230A5" w:rsidRPr="00441802">
         <w:t>394</w:t>
       </w:r>
       <w:r w:rsidRPr="00441802">
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00D230A5" w:rsidRPr="00441802">
         <w:t>Louis-Georges Fortin et Irène Duchesne</w:t>
       </w:r>
@@ -3307,76 +3291,68 @@
       <w:r w:rsidR="003C1DC4" w:rsidRPr="00441802">
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="00901D10" w:rsidRPr="00441802">
         <w:t>en poste</w:t>
       </w:r>
       <w:r w:rsidR="003C1DC4" w:rsidRPr="00441802">
         <w:t xml:space="preserve"> à la mairie </w:t>
       </w:r>
       <w:r w:rsidR="00901D10" w:rsidRPr="00441802">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="003C1DC4" w:rsidRPr="00441802">
         <w:t>puis</w:t>
       </w:r>
       <w:r w:rsidR="00901D10" w:rsidRPr="00441802">
         <w:t xml:space="preserve"> 201</w:t>
       </w:r>
       <w:r w:rsidR="003C1DC4" w:rsidRPr="00441802">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00901D10" w:rsidRPr="00441802">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A42DDF" w:rsidRPr="00441802">
-        <w:t xml:space="preserve">Il a auparavant travaillé pour Agriculture et Agroalimentaire Canada de 1977 à 2012. Il est né à Normandin et a épousé Johanne Gilbert le 13 septembre 1980 (décédée en 2011). Il a aujourd’hui Mme Ghislaine </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pour conjointe (2021). </w:t>
+        <w:t xml:space="preserve">Il a auparavant travaillé pour Agriculture et Agroalimentaire Canada de 1977 à 2012. Il est né à Normandin et a épousé Johanne Gilbert le 13 septembre 1980 (décédée en 2011). Il a aujourd’hui Mme Ghislaine Imbeault pour conjointe (2021). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50840526" w14:textId="77777777" w:rsidR="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="00923766"/>
     <w:p w14:paraId="1D4A0731" w14:textId="2973D5C7" w:rsidR="00540E0C" w:rsidRPr="00441802" w:rsidRDefault="00540E0C" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Réjean Fortin, second donateur (en 2025), est le frère de Mario Fortin, aussi le fils de Louis-Georges Fortin et Irène Duchesne de Normandin. Il a été agriculteur à Normandin de 1970 à aujourd’hui, toutefois sur une ferme à Saint-Edmond-les-Plaines de nos jours (2025). Il se marie avec Sylvie Boivin en 1975. Du plus loin qu’il se souvient, il a toujours travaillé dans l’industrie laitière, en agriculture. Il a également été impliqué avec la </w:t>
       </w:r>
       <w:r w:rsidRPr="00540E0C">
         <w:t>Coop des Deux-Rives de Normandin,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> où il s’est impliqué de 1991 à 2015. Pour une biographie plus détaillée de Réjean Fortin, voir le </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00EF0966">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>P440 Fonds Livret des Bâtisseurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00441802" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00441802" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00441802" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="73932122" w:rsidR="00561EAD" w:rsidRDefault="00A42DDF" w:rsidP="00923766">
       <w:r w:rsidRPr="00441802">
@@ -3384,51 +3360,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="229D65DE" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00923766"/>
     <w:p w14:paraId="6E8D5A7B" w14:textId="351B1A8E" w:rsidR="00EE7177" w:rsidRPr="00441802" w:rsidRDefault="00EE7177" w:rsidP="00923766">
       <w:r w:rsidRPr="00EE7177">
         <w:t>Réjean Fortin, frère de Mario Fortin (donateur), fait la donation de documents de sa mère Irène Duchesne, relativement au côté Gravel de la famille (mère d'Irène, Laurette Gravel) et de parents du Nebraska, aux États-Unis, le 20 octobre 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRPr="00441802" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00441802" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="00441802" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="16D5A1BE" w14:textId="4537433D" w:rsidR="00A42DDF" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="00441802">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD" w:rsidRPr="00441802">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00A42DDF" w:rsidRPr="00441802">
         <w:t xml:space="preserve">photographies d’anniversaires, de mariages, de baptêmes, de célébrations diverses et de portraits de la famille Fortin-Duchesne, d’ancêtres familiaux ainsi que de souvenirs du centenaire de Normandin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C581C8" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00923766"/>
     <w:p w14:paraId="0D9FCA0A" w14:textId="0A270A05" w:rsidR="00EE7177" w:rsidRPr="00441802" w:rsidRDefault="00EE7177" w:rsidP="00923766">
       <w:r w:rsidRPr="00EE7177">
         <w:t>L'ajout concerne la rencontre de cousines Gravel éloignées. Raymonde Duchesne (fille de Laurette Gravel et sœur d'Irène) et sa famille vont à la découverte de la branche familiale des Gravel Kellogg au Nebraska, aux États-Unis, lors d'un voyage en 1975. La famille d'</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE7177">
         <w:t>Orléatha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3449,408 +3424,625 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00441802" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="1FD0E8A2" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
       <w:r>
         <w:t>Instrument de recherche créé et rédigé par Frédérique Fradet, archiviste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C794686" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
       <w:r>
         <w:t>Du 9 au 18 août 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B25DF2" w14:textId="35C8E6DE" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
       <w:r>
-        <w:t xml:space="preserve">Traitement : documents produits par Frédérique Fradet, archiviste, retranscription des informations par Hélène </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Traitement : documents produits par Frédérique Fradet, archiviste, retranscription des informations par Hélène Delaunière, bénévole, le tout d’août 2021 à 2022. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBCCB19" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177"/>
-    <w:p w14:paraId="60BC7670" w14:textId="55CAAF88" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00EE7177">
+    <w:p w14:paraId="75F3D637" w14:textId="69FF0DB9" w:rsidR="00EE7177" w:rsidRDefault="001153BB" w:rsidP="00E01ADB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13368"/>
+        </w:tabs>
+      </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00A42DDF" w:rsidRPr="00441802">
         <w:t>est traité au dossier. Les documents seront numérisés, puis décrits par le donateur et sa famille par la suite dans un tableau.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="75F3D637" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177"/>
+      <w:r w:rsidR="00E01ADB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01ADB" w:rsidRPr="00E01ADB">
+        <w:t>Les inscriptions au verso des photos et autres détails ont été transposés dans un tableau Excel servant au traitement du fonds. Le tout sera ensuite détaillé davantage ou rectifié par le donateur et sa famille dans ce même tableau</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01ADB">
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1B28434E" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
       <w:r>
         <w:t>Traitement au dossier des ajouts par Frédérique Fradet, archiviste, 21 au 23 octobre 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AAC094" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
       <w:r>
         <w:t xml:space="preserve">Identification par cotes à la pièce et description au tableau </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7177">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>: à venir</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6173CB38" w14:textId="1BAAE547" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
       <w:r>
         <w:t xml:space="preserve">Numérisation des ajouts </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7177">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>: à venir</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B5656E" w14:textId="77777777" w:rsidR="00F5483C" w:rsidRDefault="00F5483C" w:rsidP="00F5483C"/>
     <w:p w14:paraId="0FFF2EA4" w14:textId="58BC2ABB" w:rsidR="00F5483C" w:rsidRDefault="00F5483C" w:rsidP="00F5483C">
       <w:hyperlink r:id="rId9" w:anchor="!displayDocument/00000242813" w:history="1">
         <w:r w:rsidRPr="00F5483C">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Lien aux archivistes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (à l'interne, vers </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Constellio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3708CCFD" w14:textId="3AF02481" w:rsidR="000E4DD6" w:rsidRPr="00441802" w:rsidRDefault="000E4DD6" w:rsidP="00F5483C">
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="000E4DD6">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Tableau de description à la pièce</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (lien aux chercheurs) (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:anchor="!displayDocument/00000243890" w:history="1">
         <w:r w:rsidRPr="000E4DD6">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t xml:space="preserve">lien à l’interne, vers </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="000E4DD6">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Constellio</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00441802" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00441802" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00441802" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="13A75ED2" w:rsidR="00C70C4E" w:rsidRPr="00441802" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="13A75ED2" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r w:rsidRPr="00441802">
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6482F4BE" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00923766"/>
     <w:p w14:paraId="6B1A4C02" w14:textId="77777777" w:rsidR="00CD4C6C" w:rsidRPr="00441802" w:rsidRDefault="00CD4C6C" w:rsidP="00CD4C6C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C8B6914" w14:textId="2ED58386" w:rsidR="00CD4C6C" w:rsidRPr="00441802" w:rsidRDefault="00CD4C6C" w:rsidP="00CD4C6C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Numérisation :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4ACF0C" w14:textId="77777777" w:rsidR="00CD4C6C" w:rsidRPr="00441802" w:rsidRDefault="00CD4C6C" w:rsidP="00CD4C6C"/>
     <w:p w14:paraId="415C49E3" w14:textId="77FCB322" w:rsidR="00CD4C6C" w:rsidRDefault="00CD4C6C" w:rsidP="00CD4C6C">
       <w:r w:rsidRPr="00441802">
         <w:t xml:space="preserve">Les documents iconographiques du fonds ont été numérisés pour les besoins de la famille donatrice seulement. Ils ont donc été numérisés en qualité « standard » pour faciliter la description des documents par la famille : en JPEG, 600 dpi. La numérisation a été réalisée par Guillaume Trottier, préposé à la numérisation, dans les semaines du 23 et du 30 août 2021, sur une période de plusieurs jours. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8CBEAC" w14:textId="77777777" w:rsidR="004435B1" w:rsidRDefault="004435B1" w:rsidP="00CD4C6C"/>
     <w:p w14:paraId="78F3A37B" w14:textId="411798FE" w:rsidR="004435B1" w:rsidRDefault="004435B1" w:rsidP="00CD4C6C">
       <w:r>
         <w:t>Les images de l’ajout 2025 ne sont pas numérisées à ce jour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634C093F" w14:textId="18C94EAF" w:rsidR="00F5483C" w:rsidRDefault="00F5483C" w:rsidP="00CD4C6C"/>
     <w:p w14:paraId="08C83B96" w14:textId="42F437CA" w:rsidR="00F5483C" w:rsidRDefault="00F5483C" w:rsidP="00CD4C6C">
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F5483C">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t xml:space="preserve">Lien vers la numérisation sur le serveur </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00F5483C">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Voute:K</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (accessible aux archivistes à l’interne uniquement)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09877C36" w14:textId="77777777" w:rsidR="00F5483C" w:rsidRDefault="00F5483C" w:rsidP="00CD4C6C"/>
     <w:p w14:paraId="48F89FC4" w14:textId="033ADF95" w:rsidR="00F5483C" w:rsidRDefault="00F5483C" w:rsidP="00CD4C6C">
       <w:r>
         <w:t xml:space="preserve">Pour avoir accès aux images, prenez un rendez-vous pour la consultation du fonds en communiquant avec la Société d’histoire au </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="002E47A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>admin@shgmc.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ou 418-276-4989. Merci !</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7853D971" w14:textId="77777777" w:rsidR="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="00CD4C6C"/>
     <w:p w14:paraId="58481448" w14:textId="77777777" w:rsidR="00540E0C" w:rsidRPr="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="00540E0C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540E0C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fonds liés : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7AEEF2" w14:textId="4E471D92" w:rsidR="00540E0C" w:rsidRDefault="00540E0C" w:rsidP="00540E0C">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00EF0966">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>P440 Fonds Livret des Bâtisseurs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (donateur et collaborateur Réjean Fortin)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F1D08D" w14:textId="232239F1" w:rsidR="00C37FAC" w:rsidRPr="00C37FAC" w:rsidRDefault="00C37FAC" w:rsidP="00540E0C">
+    <w:p w14:paraId="0901C3FF" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00EE7177"/>
+    <w:p w14:paraId="438F20E8" w14:textId="41965ECC" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
       <w:pPr>
         <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7177">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C37FAC">
+        <w:t>Langue des documents :</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52587E59" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00EE7177" w:rsidP="00E01ADB">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Anglais et français</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01ADB" w:rsidRPr="00E01ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542C73AF" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A4517E" w14:textId="27F3EF34" w:rsidR="00E01ADB" w:rsidRPr="00EE7177" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7177">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Classement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D74C6D" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRPr="00EE7177" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r w:rsidRPr="00EE7177">
+        <w:br/>
+        <w:t>Les documents ont été conservés selon leur ordre primitif, entièrement ou partiellement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E42580" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7177">
+        <w:t>Un plan de classification a été établi par l'archiviste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E01ADB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69131421" w14:textId="0B7BA7E1" w:rsidR="00E01ADB" w:rsidRPr="00C37FAC" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C37FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Emplacements : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBA3E91" w14:textId="09805063" w:rsidR="00C37FAC" w:rsidRDefault="00C37FAC" w:rsidP="00C37FAC">
+    <w:p w14:paraId="1BF81D77" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
       <w:r w:rsidRPr="00C37FAC">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R07-E02-T01</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9C1AB1" w14:textId="5CA3A4C4" w:rsidR="00C37FAC" w:rsidRDefault="00C37FAC" w:rsidP="00C37FAC">
+    <w:p w14:paraId="188F3227" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
       <w:r>
         <w:t>2 boîtes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077E71A3" w14:textId="77777777" w:rsidR="00C37FAC" w:rsidRDefault="00C37FAC" w:rsidP="00C37FAC"/>
-    <w:p w14:paraId="043D3ACE" w14:textId="56B434B8" w:rsidR="00C37FAC" w:rsidRPr="00441802" w:rsidRDefault="00C37FAC" w:rsidP="00C37FAC">
+    <w:p w14:paraId="4883C66D" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="02602FA6" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
       <w:r>
         <w:t xml:space="preserve">Numérisation dans </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C37FAC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t xml:space="preserve">serveur </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00C37FAC">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Voute:K</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDC6126" w14:textId="77777777" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00923766"/>
-    <w:p w14:paraId="7A0A1790" w14:textId="7CFE9EA7" w:rsidR="00EE7177" w:rsidRPr="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00923766">
+    <w:p w14:paraId="3F10A3EF" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="7C6DDD3E" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRPr="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE7177">
+      <w:r w:rsidRPr="00E01ADB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Classement : </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="438F20E8" w14:textId="41965ECC" w:rsidR="00EE7177" w:rsidRDefault="00EE7177" w:rsidP="00EE7177">
+        <w:t>Séries :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD8711" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="70C34E3F" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A Famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9DB423" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="30144FE6" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1 Portraits de famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1649F257" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1/1 : Famille Louis-Georges Fortin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE2A788" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1/2 : Famille Duchesne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B41E186" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1/3 : Famille Gravel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5975B8B4" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1/3.1 : Famille de Laurette Gravel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143BC84E" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1/3.2 : Famille Gravel au Nebraska, États-Unis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548015ED" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1/3.3 : Souvenirs de famille par Orléatha Gravel Kellogg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D60AC6" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A1/4 : Enfants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E683A6D" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="3F964209" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2 Événements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02703654" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/1 : Mariages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E0ECF0" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/2 : Anniversaires de naissances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EE846A" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/3 : Anniversaires de mariages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195A9D18" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/4 : Célébrations religieuses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4449593E" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/5 : Fêtes de famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF169DA" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/6 : Sorties et visites de la famille Fortin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6476B13A" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/7 : Centenaire de Normandin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3879E087" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t xml:space="preserve">P394/A2/8 : Festival du Miel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A76872" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A2/9 : Incendie église de Normandin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5EA93E" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="7D8F8277" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3 Activités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058D125C" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/1 : Agriculture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1006021B" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/2 : Transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518B7F81" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/3 : Sports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA74C74" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/4 : Organismes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002D011F" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/5 : Voyages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5990A2DB" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/5.1 : Voyages Famille Fortin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC485ED" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/5.2 : Voyage Nebraska, États-Unis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A529935" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A3/5.3 : L'histoire des Gravel du Nebraska et ceux de St-Thomas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCC645E" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="75332304" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A4 Lieux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D34B7C" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A4/1 : Bâtiments et maisons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5603B7C7" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A4/2 : Paysages, nature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AE1E10" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB"/>
+    <w:p w14:paraId="1DC444AD" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A5 Animaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8B53CD" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A5/1 : Animaux domestiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351AA6BB" w14:textId="77777777" w:rsidR="00E01ADB" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
+      <w:r>
+        <w:t>P394/A5/2 : Animaux équestres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC5AD8C" w14:textId="5A7B23CE" w:rsidR="00E01ADB" w:rsidRPr="00441802" w:rsidRDefault="00E01ADB" w:rsidP="00E01ADB">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE7177">
-[...25 lines deleted...]
-    <w:p w14:paraId="123F20FF" w14:textId="4BB77673" w:rsidR="00B25321" w:rsidRPr="00441802" w:rsidRDefault="00F83E44" w:rsidP="00923766">
+    </w:p>
+    <w:p w14:paraId="123F20FF" w14:textId="7D5A0A53" w:rsidR="00B25321" w:rsidRPr="00441802" w:rsidRDefault="00F83E44" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc212023296"/>
       <w:r w:rsidRPr="00441802">
-        <w:lastRenderedPageBreak/>
         <w:t>P394</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00441802">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidRPr="00441802">
         <w:t>Famille</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00441802">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DD6FEE" w14:textId="3C7AFDE1" w:rsidR="00742A4C" w:rsidRPr="00441802" w:rsidRDefault="00742A4C" w:rsidP="00742A4C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk80090345"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -4242,93 +4434,65 @@
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1900]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015. – 483 photographies; sur papier photo, papier plastifié ou carton photo, </w:t>
+        <w:t xml:space="preserve">2015. – 483 photographies; sur papier photo, papier plastifié ou carton photo, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>n&amp;b</w:t>
+        <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">., 27,8 x 21,5 cm ou plus petit. – 113 négatifs; polyester, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>., 2,8 x 2,9 cm et 2,4 x 3,6 cm ou plus petit (9 chemises).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C38F8AB" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4439,51 +4603,50 @@
             <w:r w:rsidR="00047913" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, fils de Charles Fortin et d’Angèle Dallaire. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00DD9E10" w14:textId="77777777" w:rsidR="00486650" w:rsidRPr="00441802" w:rsidRDefault="00486650" w:rsidP="00486650">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51058A27" w14:textId="77777777" w:rsidR="00486650" w:rsidRPr="00441802" w:rsidRDefault="00486650" w:rsidP="00486650">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F120CF1" w14:textId="03CE6BED" w:rsidR="001E5801" w:rsidRPr="00441802" w:rsidRDefault="001E5801" w:rsidP="00486650">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t>Voir aussi le dossier « Célébrations religieuses » pour les avis de décès de la famille Fortin</w:t>
             </w:r>
             <w:r w:rsidR="00894F88" w:rsidRPr="00441802">
               <w:t xml:space="preserve"> à la cote P394/A2/4 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="210F033E" w14:textId="79B208B6" w:rsidR="00451BD0" w:rsidRPr="00441802" w:rsidRDefault="00451BD0" w:rsidP="00486650">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t>Voir le dossier « Enfants (divers) » pour les enfants et bébés de la famille Fortin à la cote P394/A1/4 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2598FA7A" w14:textId="4CF4EB6F" w:rsidR="00047913" w:rsidRPr="00441802" w:rsidRDefault="00D87E86" w:rsidP="00486650">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
@@ -4509,65 +4672,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7063A583" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:p w14:paraId="3EF6EFEC" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc212023299"/>
       <w:r w:rsidRPr="00441802">
         <w:t>P394/A1/2 : Famille Duchesne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="225EFA77" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– 1975-2016. – 0, 1 cm de documents textuels. – 126 photographies; sur carton ou papier photo, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">– 1975-2016. – 0, 1 cm de documents textuels. – 126 photographies; sur carton ou papier photo, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">., 24,9 x 20,2 cm (3 chemises). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2E8026" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4733,70 +4882,70 @@
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t>Voir aussi le dossier « Célébrations religieuses » pour les avis de décès de la famille Duchesne à la cote P394/A2/4 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43D0B170" w14:textId="753EC311" w:rsidR="00451BD0" w:rsidRDefault="00451BD0" w:rsidP="00615212">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t>Voir le dossier « Enfants (divers) » pour les enfants et bébés de la famille Duchesne à la cote P394/A1/4 du présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D493A93" w14:textId="1B3292FB" w:rsidR="009214E6" w:rsidRPr="00441802" w:rsidRDefault="009214E6" w:rsidP="00615212">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Voir le dossier « </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A352VoyagesNebraskaUSA" w:history="1">
               <w:r w:rsidRPr="009214E6">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Voyages Nebraska, États-Unis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> » pour un voyage de découverte familiale entre Raymonde Duchesne et la branche d’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Orléatha</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Kellogg Gravel à l’été 1975 à la cote </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A352VoyagesNebraskaUSA" w:history="1">
               <w:r w:rsidRPr="009214E6">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/5.2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> du présent fonds. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1981A037" w14:textId="6994D990" w:rsidR="00615212" w:rsidRPr="00441802" w:rsidRDefault="00D87E86" w:rsidP="00615212">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t>Originales.</w:t>
             </w:r>
             <w:r w:rsidR="00615212" w:rsidRPr="00441802">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2521BABF" w14:textId="4A59FB76" w:rsidR="00615212" w:rsidRPr="00441802" w:rsidRDefault="00615212" w:rsidP="00615212"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3660CC09" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:p w14:paraId="26AC7614" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
@@ -4922,183 +5071,162 @@
         <w:t xml:space="preserve"> regroupe la famille de Jérôme Gravel et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Dorilda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Coutu ainsi que leurs descendants, dans les dossiers</w:t>
       </w:r>
       <w:r w:rsidR="00C23661">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:hyperlink w:anchor="P394A131FamilleLauretteGravel" w:history="1">
         <w:r w:rsidRPr="00A413CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Famille de Laurette Gravel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mère d’Irène Duchesne et grand-mère des donateurs du fonds</w:t>
       </w:r>
       <w:r w:rsidR="00A413CA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, du Lac-Saint-Jean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:hyperlink w:anchor="P394A132FamilleGravelNebraskaUSA" w:history="1">
         <w:r w:rsidRPr="00A413CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Les Gravel au Nebraska, États-Unis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour la branche familiale lointaine, notamment d’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Orléatha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kellogg Gravel, </w:t>
       </w:r>
       <w:r w:rsidR="00A413CA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:hyperlink w:anchor="P394A133SouvenirsFamilleOrléathaGravelKe" w:history="1">
         <w:r w:rsidR="00A413CA" w:rsidRPr="00A413CA">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">Souvenirs de famille par </w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> Gravel Kellogg</w:t>
+          <w:t>Souvenirs de famille par Orléatha Gravel Kellogg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A413CA">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4469B75E" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F83E44" w:rsidRPr="00441802" w14:paraId="38CE08F5" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46B4D887" w14:textId="6F207989" w:rsidR="00615212" w:rsidRPr="00441802" w:rsidRDefault="00776CEC" w:rsidP="00615212">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07</w:t>
             </w:r>
             <w:r w:rsidR="00615212" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E02</w:t>
             </w:r>
             <w:r w:rsidR="00615212" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>T01</w:t>
@@ -5175,65 +5303,51 @@
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1900]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000. – 3 photographies; sur papier photo, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">2000. – 3 photographies; sur papier photo, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., 24,6 x 20,1 cm, 8,6 x 6,1 cm et 6,1 x 8,8 cm (1 chemise). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="669D2C0D" w14:textId="77777777" w:rsidR="009214E6" w:rsidRDefault="009214E6" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -5517,65 +5631,51 @@
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1975-2002</w:t>
             </w:r>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; sur papier photo, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve"> photographies; sur papier photo, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidRPr="00D35E14">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10,2 x 15,1 cm, 8,6 x 12,6 cm et plus petit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -5679,155 +5779,140 @@
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="021E2578" w14:textId="6079AAED" w:rsidR="001D1CFB" w:rsidRDefault="001D1CFB" w:rsidP="00D35E14">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t>Des résidus de ruban adhésif (de l’album d’origine) peuvent avoir été laissés sur les coins de certaines images pour éviter d’arracher l’image en les retirant. Ils devraient décoller avec le temps et ils seront ainsi retirés en temps et lieu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A0C83E0" w14:textId="77777777" w:rsidR="006C1C2C" w:rsidRPr="00441802" w:rsidRDefault="006C1C2C" w:rsidP="006C1C2C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pour en voir davantage sur la famille Gravel au Nebraska, États-Unis, se référer également au </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A133SouvenirsFamilleOrléathaGravelKe" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P394/A1/3.3 « Souvenirs de famille par </w:t>
-[...13 lines deleted...]
-                <w:t xml:space="preserve"> Gravel Kellogg »</w:t>
+                <w:t>P394/A1/3.3 « Souvenirs de famille par Orléatha Gravel Kellogg »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>, juste au-dessous du présent dossier.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="496B426A" w14:textId="7A870360" w:rsidR="00D35E14" w:rsidRDefault="00D35E14" w:rsidP="00D35E14">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Voir le dossier </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A352VoyagesNebraskaUSA" w:history="1">
               <w:r w:rsidR="006C1C2C">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/5.2 « Voyages Nebraska, États-Unis »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> pour un voyage de découverte familiale entre Raymonde Duchesne et la branche d’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Orléatha</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Kellogg Gravel à l’été 1975 </w:t>
             </w:r>
             <w:r w:rsidR="006C1C2C">
               <w:t>dans le</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> présent fonds</w:t>
             </w:r>
             <w:r w:rsidR="006C1C2C">
               <w:t xml:space="preserve"> et la suite en </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A353HistoireGravelUSAStThomas" w:history="1">
               <w:r w:rsidR="006C1C2C">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/5.3 « L'histoire des Gravel du Nebraska et ceux de St-Thomas »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006C1C2C" w:rsidRPr="006C1C2C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B2D8307" w14:textId="77777777" w:rsidR="00D35E14" w:rsidRPr="00441802" w:rsidRDefault="00D35E14" w:rsidP="00D35E14">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t>Originaux et reproductions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B681591" w14:textId="77777777" w:rsidR="00D35E14" w:rsidRPr="00441802" w:rsidRDefault="00D35E14" w:rsidP="00D35E14">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C23661" w:rsidRPr="00441802" w14:paraId="557412BE" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B4F4F9E" w14:textId="159F90B9" w:rsidR="00C23661" w:rsidRPr="00441802" w:rsidRDefault="00776CEC" w:rsidP="00C23661">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07</w:t>
             </w:r>
             <w:r w:rsidR="00C23661" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E02</w:t>
             </w:r>
             <w:r w:rsidR="00C23661" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>T01</w:t>
@@ -5851,105 +5936,83 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="783D0FDC" w14:textId="73B1CA3D" w:rsidR="00C23661" w:rsidRPr="00441802" w:rsidRDefault="00C23661" w:rsidP="00C23661">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc212023303"/>
             <w:r w:rsidRPr="00441802">
               <w:t>P394/A1/3</w:t>
             </w:r>
             <w:r>
               <w:t>.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00441802">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00C23661">
-              <w:t xml:space="preserve">Souvenirs de famille par </w:t>
-[...3 lines deleted...]
-              <w:t>Orl</w:t>
+              <w:t>Souvenirs de famille par Orl</w:t>
             </w:r>
             <w:r w:rsidR="005D6B20">
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00C23661">
-              <w:t>atha</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Grave</w:t>
+              <w:t>atha Grave</w:t>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="P394A133SouvenirsFamilleOrléathaGravelKe"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="00C23661">
               <w:t>l Kellogg</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="599668BA" w14:textId="00927AA2" w:rsidR="00C23661" w:rsidRDefault="00C23661" w:rsidP="00C23661">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23661">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1921-1975, 1991. – 176 photographies</w:t>
             </w:r>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; sur papier photo, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; sur papier photo, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidR="005D6B20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">16,5 x 21,4 cm, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D35E14">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -6011,65 +6074,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6C72C808" w14:textId="5F3237ED" w:rsidR="00C23661" w:rsidRDefault="00C23661" w:rsidP="00C23661">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D35E14">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L’album «</w:t>
             </w:r>
             <w:r w:rsidR="005D6B20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D6B20" w:rsidRPr="005D6B20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Souvenirs de famille par </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Gravel Kellogg</w:t>
+              <w:t>Souvenirs de famille par Orleatha Gravel Kellogg</w:t>
             </w:r>
             <w:r w:rsidR="005D6B20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D35E14">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">» </w:t>
             </w:r>
             <w:r w:rsidR="005D6B20" w:rsidRPr="005D6B20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>représente la vie d’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005D6B20" w:rsidRPr="005D6B20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Orl</w:t>
@@ -6203,89 +6252,89 @@
           </w:p>
           <w:p w14:paraId="306BC662" w14:textId="7D5C615B" w:rsidR="005D6B20" w:rsidRDefault="005D6B20" w:rsidP="00C23661">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le dépliant est en anglais et plié.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D982CD4" w14:textId="77777777" w:rsidR="006C1C2C" w:rsidRPr="00441802" w:rsidRDefault="006C1C2C" w:rsidP="006C1C2C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cet album fait suite au dossier précédent, </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A132FamilleGravelNebraskaUSA" w:history="1">
               <w:r w:rsidRPr="00C23661">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/3.2 « Famille Gravel au Nebraska, États-Unis »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> du présent fonds/de la présente sous-série « Famille Gravel ».</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01A00AD4" w14:textId="77777777" w:rsidR="006C1C2C" w:rsidRDefault="006C1C2C" w:rsidP="006C1C2C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Voir le dossier </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A352VoyagesNebraskaUSA" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/5.2 « Voyages Nebraska, États-Unis »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> pour un voyage de découverte familiale entre Raymonde Duchesne et la branche d’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Orléatha</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Kellogg Gravel à l’été 1975 dans le présent fonds et la suite en </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A353HistoireGravelUSAStThomas" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/5.3 « L'histoire des Gravel du Nebraska et ceux de St-Thomas »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006C1C2C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="019447E9" w14:textId="64E9E09F" w:rsidR="00C23661" w:rsidRPr="00441802" w:rsidRDefault="00C23661" w:rsidP="00C23661">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t xml:space="preserve">Originaux et </w:t>
             </w:r>
             <w:r w:rsidR="005D6B20">
               <w:t xml:space="preserve">une </w:t>
             </w:r>
             <w:r w:rsidRPr="00441802">
               <w:t>reproduction.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56960CC0" w14:textId="77777777" w:rsidR="00C23661" w:rsidRPr="00441802" w:rsidRDefault="00C23661" w:rsidP="00C23661">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
@@ -6319,65 +6368,51 @@
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1975]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2003. – 120 photographies; sur papier photo, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">2003. – 120 photographies; sur papier photo, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">., 18,4 x 12,4 cm ou plus petit (1 chemise). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256BD25A" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6738,65 +6773,51 @@
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="37B881C4" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [190</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[199-]. – 91 photographies; sur papier photo ou carton, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">[199-]. – 91 photographies; sur papier photo ou carton, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>., 20,1 x 25,3 cm ou plus petit (3 chemises).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02230060" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00441802" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -7197,65 +7218,51 @@
               <w:pStyle w:val="Standard"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C201F4A" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:p w14:paraId="6E3219C5" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc212023308"/>
       <w:r w:rsidRPr="00441802">
         <w:t>P394/A2/3 : Anniversaires de mariages</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="13138498" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– 1955-2000. – 1,5 cm de documents textuels. – 235 photographies; sur papier photo ou carton, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">– 1955-2000. – 1,5 cm de documents textuels. – 235 photographies; sur papier photo ou carton, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">., 25 x 20,1 cm ou plus petit (5 chemises). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EFA24B" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -7513,51 +7520,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="72911BAE" w14:textId="44D40EAC" w:rsidR="004435B1" w:rsidRDefault="004435B1" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">P394/A2/3,236 + Documents liés avec les images (1 chemise) – 1,5 cm. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69B6EE64" w14:textId="77777777" w:rsidR="004435B1" w:rsidRDefault="004435B1" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55E196F3" w14:textId="183E6B49" w:rsidR="004435B1" w:rsidRPr="00441802" w:rsidRDefault="004435B1" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Pour davantage de détails, voir le </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="004435B1">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>tableau de description du fonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40A5C6B9" w14:textId="77777777" w:rsidR="00047913" w:rsidRPr="00441802" w:rsidRDefault="00047913" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32C58FA8" w14:textId="77777777" w:rsidR="00047913" w:rsidRPr="00441802" w:rsidRDefault="00047913" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
@@ -7686,65 +7693,51 @@
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1978]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1994. – 0,1 cm de documents textuels. – 25 photographies; sur papier photo, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">., 14,8 x 10,1 cm ou plus petit. – 41 avis de décès; sur carton, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">., 14,8 x 10,1 cm ou plus petit. – 41 avis de décès; sur carton, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>., 11,3 x 6,2 cm ou plus petit (3 chemises).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1561A63A" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -7871,51 +7864,50 @@
             <w:r w:rsidR="00F6767F" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Il comprend aussi des avis de décès.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26A6D2D9" w14:textId="77777777" w:rsidR="00047913" w:rsidRPr="00441802" w:rsidRDefault="00047913" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68F39F27" w14:textId="77777777" w:rsidR="00047913" w:rsidRPr="00441802" w:rsidRDefault="00047913" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EE0303" w14:textId="4F3C7214" w:rsidR="00515BFB" w:rsidRPr="00441802" w:rsidRDefault="00515BFB" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Certaines photographies sont jaunies, légèrement recourbées.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319E1D36" w14:textId="2D9A1184" w:rsidR="00047913" w:rsidRPr="00441802" w:rsidRDefault="00D87E86" w:rsidP="00047913">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -8450,51 +8442,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00456BD2" w:rsidRPr="00441802" w14:paraId="51C90AB5" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="312505E6" w14:textId="1B71789B" w:rsidR="00526C8A" w:rsidRPr="00441802" w:rsidRDefault="00776CEC" w:rsidP="00526C8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07</w:t>
             </w:r>
             <w:r w:rsidR="00526C8A" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E02</w:t>
             </w:r>
             <w:r w:rsidR="00526C8A" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00E75922">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>T01</w:t>
@@ -9237,51 +9228,50 @@
       </w:r>
       <w:r w:rsidR="00C90937" w:rsidRPr="00441802">
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r w:rsidR="00C90937" w:rsidRPr="00441802">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Voyages</w:t>
       </w:r>
       <w:r w:rsidR="00C90937" w:rsidRPr="00441802">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031DEA4D" w14:textId="2DB242BF" w:rsidR="007A23C8" w:rsidRPr="00441802" w:rsidRDefault="007A23C8" w:rsidP="00456BD2"/>
     <w:p w14:paraId="59878F5C" w14:textId="79D3786C" w:rsidR="007A23C8" w:rsidRPr="00441802" w:rsidRDefault="007A23C8" w:rsidP="007A23C8">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16281E79" w14:textId="77777777" w:rsidR="003B61AC" w:rsidRPr="00441802" w:rsidRDefault="003B61AC" w:rsidP="003B61AC">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:t>L’ordre d’origine a été conservé lorsque possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BFB8FA" w14:textId="6F0FFD6F" w:rsidR="003B61AC" w:rsidRPr="00441802" w:rsidRDefault="003B61AC" w:rsidP="003B61AC">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:t xml:space="preserve">Certaines photographies comportent des informations au verso. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB76AC3" w14:textId="692A601D" w:rsidR="007A23C8" w:rsidRPr="00441802" w:rsidRDefault="007A23C8" w:rsidP="00456BD2">
       <w:r w:rsidRPr="00441802">
         <w:t>Les documents suivants sont conservés dans l</w:t>
       </w:r>
       <w:r w:rsidR="00511B1C" w:rsidRPr="00441802">
         <w:t>a</w:t>
@@ -9314,65 +9304,51 @@
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="1675AACE" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1955</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-[</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">1975]. – 51 photographies; sur papier photo ou carton, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">1975]. – 51 photographies; sur papier photo ou carton, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>., 10 x 15,1 cm ou plus petit (1 album partagé dans 1 chemise).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556B0F83" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00456BD2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -9585,65 +9561,51 @@
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="415D9DBF" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1940]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[1980]. – 16 photographies; sur carton photo, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, 7,6 x 12,1 cm ou plus petit (1 album partagé dans 1 chemise ainsi qu’une photographie dans une pochette). </w:t>
+        <w:t xml:space="preserve">[1980]. – 16 photographies; sur carton photo, n&amp;b, 7,6 x 12,1 cm ou plus petit (1 album partagé dans 1 chemise ainsi qu’une photographie dans une pochette). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036DCEB1" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00456BD2" w:rsidRPr="00441802" w14:paraId="2DA4FCBC" w14:textId="77777777" w:rsidTr="0066077C">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="48D79449" w14:textId="5B0BC5D4" w:rsidR="00526C8A" w:rsidRPr="00441802" w:rsidRDefault="00776CEC" w:rsidP="00526C8A">
             <w:pPr>
@@ -9819,51 +9781,50 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CAE9EB1" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:p w14:paraId="7386925B" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc212023318"/>
       <w:r w:rsidRPr="00441802">
         <w:t>P394/A3/3 : Sports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="0CA9A014" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>– [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>s.d.]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2003. – 6 photographies; sur papier photo, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
@@ -10050,65 +10011,51 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27E04842" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:p w14:paraId="22007F63" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc212023319"/>
       <w:r w:rsidRPr="00441802">
         <w:t>P394/A3/4 : Organismes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0823C71E" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– 1948-1999. – 33 photographies; sur papier photo et carton, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">– 1948-1999. – 33 photographies; sur papier photo et carton, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">., 20,1 x 25 cm (1 chemise). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C700F1B" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -10346,85 +10293,85 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841BA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Portée et contenu :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAF9AF4" w14:textId="15AD98BA" w:rsidR="00841BA3" w:rsidRDefault="00841BA3" w:rsidP="00841BA3">
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">La sous-série Voyages concerne les voyages de la famille Fortin et des Duchesne-Gravel, notamment à la découverte d’une autre branche familiale résidant au Nebraska, aux États-Unis. Elle se déploie en 3 dossiers : </w:t>
       </w:r>
       <w:hyperlink w:anchor="P394A351Voyagesfamillefortin" w:history="1">
         <w:r w:rsidRPr="00841BA3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Voyages famille Fortin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="P394A352VoyagesNebraskaUSA" w:history="1">
         <w:r w:rsidRPr="00841BA3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Voyage Nebraska, États-Unis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:hyperlink w:anchor="P394A353HistoireGravelUSAStThomas" w:history="1">
         <w:r w:rsidRPr="00841BA3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>L'histoire des Gravel du Nebraska et ceux de St-Thomas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F6E895" w14:textId="01D82A95" w:rsidR="00841BA3" w:rsidRPr="00441802" w:rsidRDefault="00841BA3" w:rsidP="00841BA3"/>
     <w:p w14:paraId="54C8F876" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC3AF1" w:rsidRPr="00441802" w14:paraId="027DB428" w14:textId="77777777" w:rsidTr="0066077C">
         <w:trPr>
@@ -10631,81 +10578,79 @@
           </w:p>
           <w:p w14:paraId="0F686449" w14:textId="77777777" w:rsidR="00BC3AF1" w:rsidRPr="00441802" w:rsidRDefault="00BC3AF1" w:rsidP="00BC3AF1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2673E580" w14:textId="32CEFAFD" w:rsidR="00BC3AF1" w:rsidRPr="00441802" w:rsidRDefault="00D87E86" w:rsidP="00BC3AF1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3063DF63" w14:textId="77777777" w:rsidR="00BC3AF1" w:rsidRPr="00441802" w:rsidRDefault="00BC3AF1" w:rsidP="00BC3AF1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00781F4A" w:rsidRPr="00441802" w14:paraId="5F5AB5BB" w14:textId="77777777" w:rsidTr="0066077C">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E397428" w14:textId="5995DA84" w:rsidR="00781F4A" w:rsidRPr="00441802" w:rsidRDefault="00776CEC" w:rsidP="00781F4A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07</w:t>
             </w:r>
             <w:r w:rsidR="00781F4A" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E02</w:t>
             </w:r>
             <w:r w:rsidR="00781F4A" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00E75922">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>T01</w:t>
@@ -11036,75 +10981,75 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Certains articles et une carte découpée et coloriée ont été ajoutés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72438B97" w14:textId="2ECEE74B" w:rsidR="00B81A29" w:rsidRDefault="00B81A29" w:rsidP="00781F4A">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir aussi </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A132FamilleGravelNebraskaUSA" w:history="1">
               <w:r w:rsidRPr="00B81A29">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>« Famille Gravel au Nebraska, États-Unis », à la cote P394/A1/3.2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> du présent fonds.</w:t>
             </w:r>
             <w:r w:rsidR="006C1C2C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C1C2C">
               <w:t xml:space="preserve">La suite de ce dossier en </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A353HistoireGravelUSAStThomas" w:history="1">
               <w:r w:rsidR="006C1C2C">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/5.3 « L'histoire des Gravel du Nebraska et ceux de St-Thomas »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006C1C2C" w:rsidRPr="006C1C2C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4044DE42" w14:textId="030A9CC6" w:rsidR="00781F4A" w:rsidRPr="00441802" w:rsidRDefault="00781F4A" w:rsidP="00781F4A">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D0F4E63" w14:textId="77777777" w:rsidR="00781F4A" w:rsidRPr="00441802" w:rsidRDefault="00781F4A" w:rsidP="00781F4A">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
@@ -11238,65 +11183,51 @@
               </w:rPr>
               <w:t>-1975</w:t>
             </w:r>
             <w:r w:rsidRPr="00C23661">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
             <w:r w:rsidRPr="00C23661">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; sur papier photo, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; sur papier photo, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12,6 x 9,8 cm et plus petit (1 album – 1 chemise).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14E93528" w14:textId="77777777" w:rsidR="00077F9E" w:rsidRDefault="00077F9E" w:rsidP="00077F9E">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
@@ -11393,51 +11324,50 @@
           </w:p>
           <w:p w14:paraId="7842BC21" w14:textId="77777777" w:rsidR="00077F9E" w:rsidRPr="00441802" w:rsidRDefault="00077F9E" w:rsidP="00077F9E">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33383D84" w14:textId="77777777" w:rsidR="00077F9E" w:rsidRDefault="00077F9E" w:rsidP="00077F9E">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Album de type scrapbooking.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F9CD0CA" w14:textId="77777777" w:rsidR="00077F9E" w:rsidRDefault="00077F9E" w:rsidP="00077F9E">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Les images sont collées dans l’album, qui n’est pas adapté à la bonne conservation archivistique, mais pour le moment, les retirer pourrait les déchirer. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E029513" w14:textId="77777777" w:rsidR="00077F9E" w:rsidRDefault="00077F9E" w:rsidP="00077F9E">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11452,62 +11382,62 @@
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>L’album est jauni, détérioré, collant, probablement acide et la protection plastique décolle.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E10D8F3" w14:textId="20FE85A0" w:rsidR="00077F9E" w:rsidRDefault="00946FFA" w:rsidP="00077F9E">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cet album fait suite au dossier précédent, </w:t>
             </w:r>
             <w:r w:rsidR="00077F9E">
               <w:t xml:space="preserve">« </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A352VoyagesNebraskaUSA" w:history="1">
               <w:r w:rsidR="00077F9E" w:rsidRPr="009214E6">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Voyages Nebraska, États-Unis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00077F9E">
               <w:t xml:space="preserve"> » à la cote </w:t>
             </w:r>
             <w:hyperlink w:anchor="P394A352VoyagesNebraskaUSA" w:history="1">
               <w:r w:rsidR="00077F9E" w:rsidRPr="009214E6">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>P394/A3/5.2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00077F9E">
               <w:t xml:space="preserve"> du présent fonds. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="675924AE" w14:textId="1620CE28" w:rsidR="00077F9E" w:rsidRPr="00441802" w:rsidRDefault="00077F9E" w:rsidP="00946FFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:t>Originaux</w:t>
             </w:r>
             <w:r w:rsidR="00946FFA">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00441802" w:rsidRDefault="00696AE2" w:rsidP="00B81A29"/>
     <w:p w14:paraId="4FDFCB29" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00441802" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="0B3656E7" w:rsidR="00696AE2" w:rsidRPr="00441802" w:rsidRDefault="00F83E44" w:rsidP="00696AE2">
@@ -11618,65 +11548,51 @@
     <w:p w14:paraId="71A7E61C" w14:textId="77777777" w:rsidR="00C95263" w:rsidRPr="00441802" w:rsidRDefault="00C95263" w:rsidP="00C95263">
       <w:r w:rsidRPr="00441802">
         <w:t>Les documents suivants sont conservés dans la boîte 2 du présent fonds, à l’emplacement rangée 08, étagère 01, tablette 03 et position 03 de la voûte de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F93E169" w14:textId="77777777" w:rsidR="00C95263" w:rsidRPr="00441802" w:rsidRDefault="00C95263" w:rsidP="00696AE2"/>
     <w:p w14:paraId="693F9FCE" w14:textId="77777777" w:rsidR="00E305CF" w:rsidRDefault="00E305CF" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3652AE98" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc212023325"/>
       <w:r w:rsidRPr="00441802">
         <w:t>P394/A4/1 : Bâtiments et maisons</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="1D00D7F6" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– [1955-1995]. – 41 photographies; sur papier photo et carton, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> et </w:t>
+        <w:t xml:space="preserve">– [1955-1995]. – 41 photographies; sur papier photo et carton, n&amp;b et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">., 9,6 x 15,8 cm ou plus petit (1 chemise). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC929BA" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -12008,65 +11924,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F527931" w14:textId="6F8E64D8" w:rsidR="00524183" w:rsidRPr="00441802" w:rsidRDefault="00524183" w:rsidP="00524183">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le dossier « Paysages, nature » est constitué d</w:t>
             </w:r>
             <w:r w:rsidR="00BB2B93" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>’une photographie de la Chute à l’Ours de Normandin</w:t>
             </w:r>
             <w:r w:rsidR="00653583" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (rivière </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">) vers 1977-1978. </w:t>
+              <w:t xml:space="preserve"> (rivière Ashuapmushuan) vers 1977-1978. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A003A80" w14:textId="77777777" w:rsidR="00524183" w:rsidRPr="00441802" w:rsidRDefault="00524183" w:rsidP="00524183">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15D0F0FB" w14:textId="77777777" w:rsidR="00524183" w:rsidRPr="00441802" w:rsidRDefault="00524183" w:rsidP="00524183">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r w:rsidRPr="00441802">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6538AF6C" w14:textId="6FF56581" w:rsidR="00C11F5D" w:rsidRPr="00441802" w:rsidRDefault="00653583" w:rsidP="00524183">
             <w:pPr>
@@ -12483,99 +12385,84 @@
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="2D7D2370" w14:textId="77777777" w:rsidR="00484007" w:rsidRPr="00441802" w:rsidRDefault="00484007" w:rsidP="00484007">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– [19</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>--]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00441802">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010. – 2 photographies; sur papier photo, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, 8,7 x 8,3 cm et 11,3 x 16,8 cm (1 chemise). </w:t>
+        <w:t xml:space="preserve">2010. – 2 photographies; sur papier photo, n&amp;b, 8,7 x 8,3 cm et 11,3 x 16,8 cm (1 chemise). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFF2C40" w14:textId="77777777" w:rsidR="00484007" w:rsidRDefault="00484007"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD4A9A" w:rsidRPr="00441802" w14:paraId="3296354A" w14:textId="77777777" w:rsidTr="0066077C">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2F828B20" w14:textId="790D66CB" w:rsidR="00526C8A" w:rsidRPr="00441802" w:rsidRDefault="00776CEC" w:rsidP="00526C8A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07</w:t>
             </w:r>
             <w:r w:rsidR="00526C8A" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E02</w:t>
             </w:r>
             <w:r w:rsidR="00526C8A" w:rsidRPr="00441802">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00E75922">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>T01</w:t>
@@ -12717,58 +12604,58 @@
           </w:p>
           <w:p w14:paraId="7E9844D9" w14:textId="77777777" w:rsidR="00AD4A9A" w:rsidRPr="00441802" w:rsidRDefault="00AD4A9A" w:rsidP="0066077C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AC5FEA9" w14:textId="77777777" w:rsidR="00AD4A9A" w:rsidRPr="00441802" w:rsidRDefault="00AD4A9A" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00441802" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00441802" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00441802" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00441802" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00441802" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AD4DA2A" w14:textId="77777777" w:rsidR="002A5C7F" w:rsidRDefault="002A5C7F" w:rsidP="00923766">
+    <w:p w14:paraId="2BA14C35" w14:textId="77777777" w:rsidR="00B80625" w:rsidRDefault="00B80625" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A3A0ADB" w14:textId="77777777" w:rsidR="002A5C7F" w:rsidRDefault="002A5C7F" w:rsidP="00923766">
+    <w:p w14:paraId="0F8717AA" w14:textId="77777777" w:rsidR="00B80625" w:rsidRDefault="00B80625" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="OpenSymbol">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12918,58 +12805,58 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00B432A4" w:rsidRDefault="00B432A4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="317CCDE1" w14:textId="77777777" w:rsidR="002A5C7F" w:rsidRDefault="002A5C7F" w:rsidP="00923766">
+    <w:p w14:paraId="75263242" w14:textId="77777777" w:rsidR="00B80625" w:rsidRDefault="00B80625" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53CA59E1" w14:textId="77777777" w:rsidR="002A5C7F" w:rsidRDefault="002A5C7F" w:rsidP="00923766">
+    <w:p w14:paraId="5504025F" w14:textId="77777777" w:rsidR="00B80625" w:rsidRDefault="00B80625" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F252D55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83166522"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
@@ -13048,51 +12935,52 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1021975766">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="92"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -13273,78 +13161,80 @@
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00930847"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="00946FFA"/>
     <w:rsid w:val="00947E6B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="00961E8F"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D2E48"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="009F78AB"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A301EB"/>
     <w:rsid w:val="00A3152C"/>
     <w:rsid w:val="00A32A01"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A36AE7"/>
     <w:rsid w:val="00A413CA"/>
     <w:rsid w:val="00A42DDF"/>
+    <w:rsid w:val="00A60414"/>
     <w:rsid w:val="00A641D6"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A75249"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A839C2"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A959B3"/>
     <w:rsid w:val="00A95BDF"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB53AB"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC50C8"/>
     <w:rsid w:val="00AC7058"/>
     <w:rsid w:val="00AD4A9A"/>
     <w:rsid w:val="00B0594D"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B35B72"/>
     <w:rsid w:val="00B432A4"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B66B30"/>
     <w:rsid w:val="00B70F0F"/>
+    <w:rsid w:val="00B80625"/>
     <w:rsid w:val="00B81A29"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA27CF"/>
     <w:rsid w:val="00BA5D3E"/>
     <w:rsid w:val="00BB2B93"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC3AF1"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE5BED"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C05697"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C13B5C"/>
     <w:rsid w:val="00C23661"/>
     <w:rsid w:val="00C37FAC"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C461A5"/>
     <w:rsid w:val="00C62534"/>
@@ -13367,50 +13257,51 @@
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D0781A"/>
     <w:rsid w:val="00D07870"/>
     <w:rsid w:val="00D16106"/>
     <w:rsid w:val="00D230A5"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D26E9D"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D35E14"/>
     <w:rsid w:val="00D40702"/>
     <w:rsid w:val="00D465E5"/>
     <w:rsid w:val="00D73963"/>
     <w:rsid w:val="00D87E86"/>
     <w:rsid w:val="00DA11D3"/>
     <w:rsid w:val="00DA1F01"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB6FD8"/>
     <w:rsid w:val="00DC0498"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5338"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD1D8A"/>
     <w:rsid w:val="00DF516C"/>
+    <w:rsid w:val="00E01ADB"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E305CF"/>
     <w:rsid w:val="00E34B82"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E740E9"/>
     <w:rsid w:val="00E75922"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA39CC"/>
     <w:rsid w:val="00EB5899"/>
     <w:rsid w:val="00EC6ED9"/>
     <w:rsid w:val="00ED6D6E"/>
     <w:rsid w:val="00EE0EC9"/>
     <w:rsid w:val="00EE7177"/>
     <w:rsid w:val="00EF0966"/>
     <w:rsid w:val="00EF3A04"/>
     <w:rsid w:val="00EF7D27"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F34259"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F47E77"/>
@@ -13433,52 +13324,52 @@
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13862,50 +13753,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -14337,51 +14229,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -14405,51 +14297,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StandardCar1">
     <w:name w:val="Standard Car1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Standard"/>
     <w:rsid w:val="00486650"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0966"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B81A29"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14812,73 +14704,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17AAF9BC-EFFD-41FA-BC62-05CB5E3406A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>28886</Characters>
+  <Pages>1</Pages>
+  <Words>5483</Words>
+  <Characters>30157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1031</Lines>
-  <Paragraphs>553</Paragraphs>
+  <Lines>251</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33752</CharactersWithSpaces>
+  <CharactersWithSpaces>35569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>