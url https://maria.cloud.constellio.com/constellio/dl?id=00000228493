--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="56052368" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00010197">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>denise villeneuve et michel sénéchal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="2CB3EB11" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00010197">
         <w:t>391</w:t>
       </w:r>
@@ -281,84 +281,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="12DC1C53" w:rsidR="00B46FC4" w:rsidRDefault="00010197" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Prétraité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EFFC4A" w14:textId="26241BB6" w:rsidR="00011649" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc70498741" w:history="1">
         <w:r w:rsidR="00011649" w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00011649">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00011649">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00011649">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498741 \h </w:instrText>
         </w:r>
@@ -389,51 +388,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31AE56F6" w14:textId="34C47BEE" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498742" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/A Documents familiaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498742 \h </w:instrText>
         </w:r>
@@ -463,51 +462,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="084AD810" w14:textId="77844BA8" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498743" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/A1 Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498743 \h </w:instrText>
         </w:r>
@@ -535,51 +534,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A4F963C" w14:textId="3114B972" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498744" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/A1/1 : Généalogie famille Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498744 \h </w:instrText>
         </w:r>
@@ -607,51 +606,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A434D06" w14:textId="08490C6F" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498745" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/A1/2 : Généalogie famille Matte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498745 \h </w:instrText>
         </w:r>
@@ -679,51 +678,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22EE8EC3" w14:textId="75C92F93" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498746" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/A1/3 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498746 \h </w:instrText>
         </w:r>
@@ -753,51 +752,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34E78F6E" w14:textId="533776A3" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498747" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/A2 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498747 \h </w:instrText>
         </w:r>
@@ -825,51 +824,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32763877" w14:textId="54F45D80" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498748" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/A2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498748 \h </w:instrText>
         </w:r>
@@ -897,51 +896,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7C610E56" w14:textId="3E1A710E" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498749" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/A2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498749 \h </w:instrText>
         </w:r>
@@ -972,51 +971,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="326FE2AB" w14:textId="225DA968" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498750" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498750 \h </w:instrText>
         </w:r>
@@ -1046,51 +1045,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0957837B" w14:textId="20F9DC16" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498751" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498751 \h </w:instrText>
         </w:r>
@@ -1118,51 +1117,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D5BB27D" w14:textId="5036E4EE" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498752" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/B1/1 : Famille Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498752 \h </w:instrText>
         </w:r>
@@ -1190,51 +1189,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41DB5714" w14:textId="45AEB6CD" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498753" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/B1/2 : Famille Villeneuve</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498753 \h </w:instrText>
         </w:r>
@@ -1262,51 +1261,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16A862E0" w14:textId="1AF53AB4" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498754" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/B1/3 : Famille Sénéchal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498754 \h </w:instrText>
         </w:r>
@@ -1336,51 +1335,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54E5DF39" w14:textId="4C4FF34D" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498755" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/B2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498755 \h </w:instrText>
         </w:r>
@@ -1408,51 +1407,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11B18239" w14:textId="2376B053" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498756" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/B2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498756 \h </w:instrText>
         </w:r>
@@ -1480,51 +1479,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61DD897D" w14:textId="7FB9084C" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498757" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/B2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498757 \h </w:instrText>
         </w:r>
@@ -1555,51 +1554,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AF076E0" w14:textId="34765A80" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498758" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498758 \h </w:instrText>
         </w:r>
@@ -1629,51 +1628,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="460D2985" w14:textId="0C6E996B" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498759" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/C1 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498759 \h </w:instrText>
         </w:r>
@@ -1701,51 +1700,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01FEAB5C" w14:textId="1D25805F" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498760" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/C1/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498760 \h </w:instrText>
         </w:r>
@@ -1775,51 +1774,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2200AC4F" w14:textId="32238701" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498761" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P391/C2 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498761 \h </w:instrText>
         </w:r>
@@ -1847,51 +1846,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EDF1BE9" w14:textId="452CE943" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498762" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498762 \h </w:instrText>
         </w:r>
@@ -1919,51 +1918,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="203E6F85" w14:textId="406F9DA8" w:rsidR="00011649" w:rsidRDefault="00011649">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc70498763" w:history="1">
         <w:r w:rsidRPr="00F34450">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P391/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc70498763 \h </w:instrText>
         </w:r>
@@ -1991,560 +1990,627 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="5A2D8FBC" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc70498741"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BF783BD" w14:textId="7B9E9176" w:rsidR="00AC333A" w:rsidRDefault="007F33D1" w:rsidP="00AC333A">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00010197">
         <w:t>391</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00010197">
         <w:t>Denise Villeneuve et Michel Sénéchal</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC333A">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>– 19</w:t>
-[...25 lines deleted...]
-        <w:t>– 88 photographies.</w:t>
+        <w:t>– 1925-2021. – 1,3 cm de documents textuels. – 88 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="5822D94F" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Texte9"/>
+      <w:bookmarkStart w:id="1" w:name="Texte9"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="5F30CBE1" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00561EAD" w:rsidP="00923766">
-[...50 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="5F30CBE1" w14:textId="70295044" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00556EFA" w:rsidP="00923766">
+      <w:r w:rsidRPr="00556EFA">
+        <w:t xml:space="preserve">Mme Denise Villeneuve a contacté le directeur général de la Société d'histoire le 14 avril 2021, mentionnant posséder des photographies familiales anciennes dont elle souhaite se départir. Après discussion, elle décide d'ouvrir un fonds d'archives à son nom et au nom de son mari, M. Michel Sénéchal, afin de déposer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00556EFA">
+        <w:t>les dites</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00556EFA">
+        <w:t xml:space="preserve"> photographies en lieu sûr. Elle les envoie par la poste, car le couple réside au Saguenay.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0F6AD04D" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Texte10"/>
+      <w:bookmarkStart w:id="2" w:name="Texte10"/>
       <w:r w:rsidR="00AB6798">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="35191AED" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="35191AED" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00010197">
         <w:t xml:space="preserve">est prétraité. </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="16F7C473" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:r>
+        <w:t>Traité par : Frédérique Fradet, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A382A5F" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:r>
+        <w:t>Date du traitement : Avril 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2421F745" w14:textId="17BE5A00" w:rsidR="00556EFA" w:rsidRPr="00A674F8" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="4489CB66" w14:textId="7C8F8385" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1888"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Aucune.</w:t>
+      </w:r>
+      <w:r w:rsidR="00556EFA">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A829E5" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1888"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5451375A" w14:textId="6577AD20" w:rsidR="00556EFA" w:rsidRPr="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1888"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556EFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00556EFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6416FA" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1888"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB20229" w14:textId="4AC5526F" w:rsidR="00556EFA" w:rsidRPr="00A674F8" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1888"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonds non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="3A8225A0" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="0F19CCC5" w14:textId="198AF86B" w:rsidR="00010197" w:rsidRPr="00923766" w:rsidRDefault="00010197" w:rsidP="00010197">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fonds complémentaire(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD14CA6" w14:textId="77777777" w:rsidR="00010197" w:rsidRPr="00923766" w:rsidRDefault="00010197" w:rsidP="00010197"/>
     <w:p w14:paraId="57766727" w14:textId="35BC2A20" w:rsidR="00010197" w:rsidRPr="00A674F8" w:rsidRDefault="00010197" w:rsidP="00010197">
       <w:r>
         <w:t>P274 Fonds Maurice Sénéchal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEA4304" w14:textId="77777777" w:rsidR="00010197" w:rsidRPr="00A674F8" w:rsidRDefault="00010197" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="2BEC188D" w14:textId="765B2FD1" w:rsidR="00556EFA" w:rsidRPr="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556EFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00556EFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2CC58C" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA"/>
+    <w:p w14:paraId="1B76A1AE" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:r>
+        <w:t>Boite 1 (unique)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31255C7D" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:r>
+        <w:t>R07 E01 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0159FDCE" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRPr="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746A8BDE" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRPr="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556EFA">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Priorité 3 en cas de sinistre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3684C128" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRPr="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF2E424" w14:textId="77777777" w:rsidR="00556EFA" w:rsidRPr="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556EFA">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>P391 (à sauver prioritairement en cas de sinistre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF16E1" w14:textId="0A26ECEF" w:rsidR="00C70C4E" w:rsidRPr="00556EFA" w:rsidRDefault="00556EFA" w:rsidP="00556EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556EFA">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Identifié priorité 3 du Plan des mesures d’urgence de la SHGMC.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="112DA337" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00010197" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc70498742"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc70498742"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P391</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>familiaux</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="018900BF" w14:textId="1C63BABB" w:rsidR="00C466D8" w:rsidRDefault="00C466D8" w:rsidP="00C466D8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>– 19</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">-2021. – </w:t>
+        <w:t xml:space="preserve">– 1971-2021. – </w:t>
       </w:r>
       <w:r w:rsidR="00126C33">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1,</w:t>
       </w:r>
       <w:r w:rsidR="00267158">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="199319F4" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="000B5BE5">
         <w:t>deux sous-séries, la première concernant la généalogie familiale et la seconde, les documents d’ordre professionnel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="7C8614C4" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00010197" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc70498743"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc70498743"/>
       <w:r>
         <w:t>P391</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r>
         <w:t>Généalogie</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="379FB3F0" w:rsidR="00B25321" w:rsidRDefault="00C466D8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">-2021. – </w:t>
+        <w:t xml:space="preserve">– 1993-2021. – </w:t>
       </w:r>
       <w:r w:rsidR="00126C33">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696CEB26" w14:textId="77777777" w:rsidR="00C466D8" w:rsidRDefault="00C466D8" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -2577,68 +2643,67 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="27BB0158" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00010197" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc70498744"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc70498744"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Généalogie famille Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="700DB6FC" w:rsidR="00E57F6F" w:rsidRDefault="0005418F" w:rsidP="0005418F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 2005-2021. – 0,</w:t>
             </w:r>
             <w:r w:rsidR="00267158">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
@@ -2774,73 +2839,72 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="69D4B8B2" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00010197" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc70498745"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc70498745"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00301361">
               <w:t>Généalogie famille Matte</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="4AF52F2F" w14:textId="2389F881" w:rsidR="0005418F" w:rsidRDefault="0005418F" w:rsidP="0005418F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="004C68CE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="004C68CE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
@@ -2992,64 +3056,63 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="755AE5A7" w14:textId="3F6CA22C" w:rsidR="00561EAD" w:rsidRDefault="00010197" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc70498746"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc70498746"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidR="00441F81">
               <w:t>Généalogie famille Sénéchal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C0D4DA6" w14:textId="4749999F" w:rsidR="00441F81" w:rsidRDefault="00441F81" w:rsidP="00441F81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– [2021]. – 0,1 cm de documents textuels (1 page).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6568ABE0" w14:textId="77777777" w:rsidR="00441F81" w:rsidRDefault="00441F81" w:rsidP="00441F81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B9690A8" w14:textId="77777777" w:rsidR="00441F81" w:rsidRPr="001F2F2E" w:rsidRDefault="00441F81" w:rsidP="00441F81">
@@ -3161,51 +3224,50 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6D515185" w14:textId="5FFAC14C" w:rsidR="00441F81" w:rsidRPr="00A674F8" w:rsidRDefault="00441F81" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B08FBA7" w14:textId="251A7638" w:rsidR="00441F81" w:rsidRDefault="00441F81" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Généalogie famille Beaudet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B6C94A6" w14:textId="77777777" w:rsidR="000321EC" w:rsidRDefault="000321EC" w:rsidP="000321EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3388,303 +3450,247 @@
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="775523B1" w14:textId="20AD2C40" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E8745E7" w14:textId="19B00A0D" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Avis de décès</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="169180AB" w14:textId="34F7C734" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> cm de documents textuels.</w:t>
+              <w:t>– 1993-2019. – 0,2 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6701DA1D" w14:textId="77777777" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D197B01" w14:textId="77777777" w:rsidR="00A005D7" w:rsidRPr="001F2F2E" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2F2E">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6590A17D" w14:textId="4B49413F" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce dossier comprend </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend 4 avis de décès de membres de la famille des donateurs.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7890273A" w14:textId="77777777" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D3DCEB6" w14:textId="77777777" w:rsidR="00A005D7" w:rsidRPr="0005418F" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005418F">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="657D0F5D" w14:textId="669E5D53" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupures de presse et imprimés. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09C3580D" w14:textId="79730D53" w:rsidR="00A005D7" w:rsidRPr="00A674F8" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Origina</w:t>
-[...5 lines deleted...]
-              <w:t>ux et photocopies.</w:t>
+              <w:t>Originaux et photocopies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A6A686C" w14:textId="77777777" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18474765" w14:textId="4DD33378" w:rsidR="00A005D7" w:rsidRPr="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="5F5B17C1" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00010197" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc70498747"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc70498747"/>
       <w:r>
         <w:t>P391</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="003F13E5">
         <w:t>Professionnel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E904914" w14:textId="2CA059C9" w:rsidR="00A005D7" w:rsidRDefault="00A005D7" w:rsidP="00A005D7">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1971</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>-[</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>2021]. – 0,</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> cm de documents textuels.</w:t>
+        <w:t>2021]. – 0,3 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="4D0A7D85" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Cette sous-série</w:t>
       </w:r>
       <w:r w:rsidR="000B5BE5">
         <w:t xml:space="preserve"> concerne les activités professionnelles de la famille et</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B5BE5">
         <w:t xml:space="preserve">comprend </w:t>
       </w:r>
       <w:r w:rsidR="00A005D7">
         <w:t xml:space="preserve">un curriculum vitae </w:t>
       </w:r>
       <w:r w:rsidR="000B5BE5">
         <w:t>ainsi que</w:t>
       </w:r>
       <w:r w:rsidR="00A005D7">
         <w:t xml:space="preserve"> de la documentation concernant le magasin général d’Héliodore Sénéchal à Saint-Thomas-Didyme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D01DBE" w14:textId="77777777" w:rsidR="00A005D7" w:rsidRPr="00A674F8" w:rsidRDefault="00A005D7" w:rsidP="00AB6798"/>
     <w:p w14:paraId="02230060" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
@@ -3702,151 +3708,120 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="4CABC058" w:rsidR="00561EAD" w:rsidRDefault="00010197" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc70498748"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc70498748"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="003F13E5">
               <w:t>Curriculum vitae</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65F76B69" w14:textId="77DAA8EB" w:rsidR="003F13E5" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>– [2021]. – 0,1 cm de documents textuels (</w:t>
-[...23 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>– [2021]. – 0,1 cm de documents textuels (2 pages).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FE07AE7" w14:textId="77777777" w:rsidR="003F13E5" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41D7CF01" w14:textId="77777777" w:rsidR="003F13E5" w:rsidRPr="001F2F2E" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F2F2E">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F2D2019" w14:textId="5DF72DA0" w:rsidR="003F13E5" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce dossier comprend </w:t>
-[...5 lines deleted...]
-              <w:t>le curriculum vitae de la donatrice, Mme Denise Villeneuve, tel que mis à jour le 14 avril 2021.</w:t>
+              <w:t>Ce dossier comprend le curriculum vitae de la donatrice, Mme Denise Villeneuve, tel que mis à jour le 14 avril 2021.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5135248A" w14:textId="77777777" w:rsidR="003F13E5" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EC7AA94" w14:textId="77777777" w:rsidR="003F13E5" w:rsidRPr="0005418F" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005418F">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CE7F7E9" w14:textId="77777777" w:rsidR="003F13E5" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
@@ -3895,73 +3870,72 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="1BD3AB33" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00010197" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc70498749"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc70498749"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidR="003F13E5">
               <w:t>Magasin Héliodore Sénéchal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77B7E7C2" w14:textId="2AC7B7B3" w:rsidR="003F13E5" w:rsidRDefault="003F13E5" w:rsidP="003F13E5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="0069337E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1971</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0069337E">
               <w:rPr>
@@ -4085,168 +4059,132 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Original. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13DCBFAA" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="76B0AE2B" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00010197" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc70498750"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc70498750"/>
       <w:r>
         <w:t>P391</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="23611682" w:rsidR="00696AE2" w:rsidRDefault="00126C33" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>– 1925-1997. – 88 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA94786" w14:textId="77777777" w:rsidR="00126C33" w:rsidRDefault="00126C33" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="55F52E56" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00126C33">
         <w:t xml:space="preserve">des photographies familiales. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="476A98D0" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00010197" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc70498751"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc70498751"/>
       <w:r>
         <w:t>P391</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="438E363C" w14:textId="34A849DA" w:rsidR="00126C33" w:rsidRDefault="00126C33" w:rsidP="00126C33">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>– 192</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> photographies. </w:t>
+        <w:t xml:space="preserve">– 1925-1997. – 88 photographies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="1C7EBD53" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00126C33">
         <w:t>des photographies des familles Bouchard, Villeneuve, Sénéchal et Beaudet ainsi que des photographies de lieux et de curés. Elles témoignent de l’histoire notamment des villes de Normandin et de Saint-Thomas-Didyme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6F04E3" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
@@ -4266,100 +4204,85 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="4C675731" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00010197" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc70498752"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc70498752"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="004C68CE">
               <w:t>Famille Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="7F0F2774" w14:textId="5BAFB3EC" w:rsidR="004C68CE" w:rsidRDefault="004C68CE" w:rsidP="004C68CE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1927-1955. – 30 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">– 1927-1955. – 30 photographies; n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="3388D8EE" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23F6EC0B" w14:textId="773E1919" w:rsidR="004C68CE" w:rsidRPr="004C68CE" w:rsidRDefault="004C68CE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C68CE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2455DC87" w14:textId="62BA3489" w:rsidR="004C68CE" w:rsidRDefault="004C68CE" w:rsidP="007F33D1">
@@ -4588,80 +4511,79 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C336FFF" w14:textId="242AAA5A" w:rsidR="00B801E3" w:rsidRPr="00A674F8" w:rsidRDefault="00B801E3" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65587166" w14:textId="47967B1E" w:rsidR="00B801E3" w:rsidRPr="00B321DF" w:rsidRDefault="00B801E3" w:rsidP="00B801E3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc70498753"/>
-            <w:bookmarkStart w:id="17" w:name="_Hlk70501041"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc70498753"/>
+            <w:bookmarkStart w:id="15" w:name="_Hlk70501041"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Villeneuve</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="0D034C5F" w14:textId="5A3C82C6" w:rsidR="00B801E3" w:rsidRDefault="00B801E3" w:rsidP="00B801E3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="005E5101">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
@@ -4679,65 +4601,51 @@
               <w:t>-]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="005E5101">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">. – 3 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">. – 3 photographies; n&amp;b. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="529584B8" w14:textId="77777777" w:rsidR="00B801E3" w:rsidRDefault="00B801E3" w:rsidP="00B801E3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D116720" w14:textId="77777777" w:rsidR="00B801E3" w:rsidRPr="004C68CE" w:rsidRDefault="00B801E3" w:rsidP="00B801E3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C68CE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FAE2020" w14:textId="70C92B62" w:rsidR="00B801E3" w:rsidRDefault="00B801E3" w:rsidP="00B801E3">
@@ -4867,141 +4775,125 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certaines photographies présentent une note inscrite sur papier par la donatrice. Pour le moment, celles-ci sont conservées avec les photographies qu’elles décrivent. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7076CE9A" w14:textId="2266D3FC" w:rsidR="00B801E3" w:rsidRDefault="001D276A" w:rsidP="00B801E3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p w14:paraId="69AE61C4" w14:textId="77777777" w:rsidR="00B801E3" w:rsidRDefault="00B801E3" w:rsidP="00B801E3"/>
           <w:p w14:paraId="0C5C8CEA" w14:textId="4875C90A" w:rsidR="00B801E3" w:rsidRDefault="00B801E3" w:rsidP="00B801E3"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D276A" w:rsidRPr="00A674F8" w14:paraId="77989322" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2DBA37A6" w14:textId="4CE4227D" w:rsidR="001D276A" w:rsidRDefault="001D276A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Hlk70500961"/>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:bookmarkStart w:id="16" w:name="_Hlk70500961"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0829C2F9" w14:textId="782D5D4F" w:rsidR="001D276A" w:rsidRPr="00B321DF" w:rsidRDefault="001D276A" w:rsidP="001D276A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc70498754"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc70498754"/>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Sénéchal</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidR="00011649">
               <w:t xml:space="preserve"> et Beaudet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41C324E1" w14:textId="77777777" w:rsidR="008E4290" w:rsidRDefault="008E4290" w:rsidP="008E4290">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– 1925-1997. – 50 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur.</w:t>
+              <w:t>– 1925-1997. – 50 photographies; n&amp;b et couleur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6446E631" w14:textId="77777777" w:rsidR="001D276A" w:rsidRDefault="001D276A" w:rsidP="001D276A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EF9D60C" w14:textId="77777777" w:rsidR="001D276A" w:rsidRPr="004C68CE" w:rsidRDefault="001D276A" w:rsidP="001D276A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C68CE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21954195" w14:textId="6A7313D4" w:rsidR="001D276A" w:rsidRDefault="001D276A" w:rsidP="001D276A">
@@ -5187,78 +5079,77 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Photocopies et originaux. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EACECD7" w14:textId="77777777" w:rsidR="00011649" w:rsidRDefault="00011649" w:rsidP="001D276A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BF5966C" w14:textId="77777777" w:rsidR="001D276A" w:rsidRDefault="001D276A" w:rsidP="00B801E3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:tr w:rsidR="00011649" w:rsidRPr="00A674F8" w14:paraId="4C5D486C" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="30F67EE0" w14:textId="1F0C30B8" w:rsidR="00011649" w:rsidRDefault="00011649" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B1550EE" w14:textId="458981F8" w:rsidR="00011649" w:rsidRPr="00B321DF" w:rsidRDefault="00011649" w:rsidP="00011649">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Lieux</w:t>
@@ -5276,65 +5167,51 @@
               </w:rPr>
               <w:t>– 19</w:t>
             </w:r>
             <w:r w:rsidR="00984FB7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>40-1954</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00984FB7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11AB8229" w14:textId="77777777" w:rsidR="00011649" w:rsidRDefault="00011649" w:rsidP="00011649">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BAD2566" w14:textId="77777777" w:rsidR="00011649" w:rsidRPr="004C68CE" w:rsidRDefault="00011649" w:rsidP="00011649">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C68CE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C80B756" w14:textId="5824D69D" w:rsidR="00011649" w:rsidRDefault="00011649" w:rsidP="00011649">
@@ -5454,160 +5331,130 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B6E2A64" w14:textId="41DF183A" w:rsidR="00984FB7" w:rsidRPr="00984FB7" w:rsidRDefault="00984FB7" w:rsidP="00984FB7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00984FB7" w:rsidRPr="00A674F8" w14:paraId="7BC2AC31" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="21DCD174" w14:textId="70980D01" w:rsidR="00984FB7" w:rsidRDefault="00984FB7" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4673B4ED" w14:textId="02E9407E" w:rsidR="00984FB7" w:rsidRPr="00B321DF" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P391</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Curés</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FF0CA07" w14:textId="3FC82C1F" w:rsidR="00984FB7" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">– [19--]. – 2 photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>– [19--]. – 2 photographies; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="338357E5" w14:textId="77777777" w:rsidR="00984FB7" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50CFAE81" w14:textId="77777777" w:rsidR="00984FB7" w:rsidRPr="004C68CE" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C68CE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A665B30" w14:textId="1ABAA198" w:rsidR="00984FB7" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce dossier comprend des portraits des curés </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Larouche et Henri Tremblay.</w:t>
+              <w:t>Ce dossier comprend des portraits des curés Ludger Larouche et Henri Tremblay.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53C50F7C" w14:textId="77777777" w:rsidR="00984FB7" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49EFFA16" w14:textId="77777777" w:rsidR="00984FB7" w:rsidRPr="004C68CE" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C68CE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="165A095E" w14:textId="63B96EB9" w:rsidR="00984FB7" w:rsidRDefault="00984FB7" w:rsidP="00984FB7">
@@ -5670,131 +5517,131 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1FF87449" w14:textId="77777777" w:rsidR="00377A96" w:rsidRDefault="00377A96" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="08703649" w14:textId="77777777" w:rsidR="00377A96" w:rsidRDefault="00377A96" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00441F81" w:rsidRDefault="00441F81" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -5886,70 +5733,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00441F81" w:rsidRDefault="00441F81" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0F724254" w14:textId="77777777" w:rsidR="00377A96" w:rsidRDefault="00377A96" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D07402F" w14:textId="77777777" w:rsidR="00377A96" w:rsidRDefault="00377A96" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03464FEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53E274B8"/>
     <w:lvl w:ilvl="0" w:tplc="064046D2">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6245,72 +6092,73 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="495919193">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1486580231">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1067918470">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="164"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00010197"/>
     <w:rsid w:val="00011649"/>
     <w:rsid w:val="000321EC"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
@@ -6342,67 +6190,69 @@
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00301361"/>
     <w:rsid w:val="00303532"/>
     <w:rsid w:val="00377A96"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003F13E5"/>
     <w:rsid w:val="00421AD2"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00441F81"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004C68CE"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00556AEE"/>
+    <w:rsid w:val="00556EFA"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E5101"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0063668D"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="0069337E"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A1FBB"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
+    <w:rsid w:val="0076598B"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E4290"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00984FB7"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A005D7"/>
     <w:rsid w:val="00A074A8"/>
@@ -6474,75 +6324,75 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6874,50 +6724,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -7383,93 +7234,93 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0005418F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7800,72 +7651,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8928</Characters>
+  <Pages>1</Pages>
+  <Words>1732</Words>
+  <Characters>9530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10530</CharactersWithSpaces>
+  <CharactersWithSpaces>11240</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>