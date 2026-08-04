--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,401 +1,397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00D97DCE" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1AE6E68B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E4442A" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
           <w:caps/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D97DCE">
-[...2 lines deleted...]
-          <w:sz w:val="40"/>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
-      <w:r w:rsidR="00F67DB9" w:rsidRPr="00D97DCE">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00F67DB9" w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:bCs/>
           <w:caps/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>la section locale 497 d’unifor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F67DB9" w:rsidRPr="00D97DCE" w:rsidRDefault="00F67DB9" w:rsidP="00923766">
+    <w:p w14:paraId="27271034" w14:textId="77777777" w:rsidR="00F67DB9" w:rsidRPr="00E4442A" w:rsidRDefault="00F67DB9" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="40"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D97DCE">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:bCs/>
           <w:caps/>
-          <w:sz w:val="40"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Syndicat scierie de girardville</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00D97DCE" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="20A56D17" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00E4442A" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="72"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D97DCE">
-[...3 lines deleted...]
-          <w:szCs w:val="72"/>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00F67DB9" w:rsidRPr="00D97DCE">
-[...3 lines deleted...]
-          <w:szCs w:val="72"/>
+      <w:r w:rsidR="00F67DB9" w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>389</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0556C8CD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6D6211D9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6653A691" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="322A08E1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="11A3716A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4642A289" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="05623000" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="22D81564" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="56B9694E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2209B638" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="69A056DC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="473131EE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4555428A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="72E6821E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00D97DCE" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="101ABEE0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00D97DCE" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97DCE">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>Société d’histoire et de généalogie Maria-</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="007857D4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6D194228" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="007857D4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="7D0BEDDE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4DB148DF" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="25456A28" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="73063D85" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="517311F9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="468564A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="06727944" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="70A2D415" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="31AF142E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="24A5E794" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0BB1DB75" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="413CBDF1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="524FA75B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="54D441F9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6DF3C738" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3C2EA069" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="63CCB9BA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3FFE0FC1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="10AF2A45" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D97DCE" w:rsidRPr="000D35CF" w:rsidRDefault="00D97DCE" w:rsidP="00D97DCE">
+    <w:p w14:paraId="2AF553A9" w14:textId="77777777" w:rsidR="00D97DCE" w:rsidRPr="000D35CF" w:rsidRDefault="00D97DCE" w:rsidP="00D97DCE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D35CF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Traitement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D97DCE" w:rsidRDefault="00D97DCE" w:rsidP="00D97DCE">
+    <w:p w14:paraId="209755E2" w14:textId="77777777" w:rsidR="00D97DCE" w:rsidRDefault="00D97DCE" w:rsidP="00D97DCE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D35CF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Par Manon Leclerc, Archiviste </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D97DCE" w:rsidRPr="00AC05BC" w:rsidRDefault="00D97DCE" w:rsidP="00D97DCE">
+    <w:p w14:paraId="68C6909F" w14:textId="77777777" w:rsidR="00D97DCE" w:rsidRPr="00AC05BC" w:rsidRDefault="00D97DCE" w:rsidP="00D97DCE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Mars 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="24A71594" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00121321">
+    <w:p w14:paraId="38F3A53C" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00121321">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>TABLE DES MATIÈRES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00923766">
+    <w:p w14:paraId="7616B9CC" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00121321" w:rsidRDefault="00121321" w:rsidP="00923766">
+    <w:p w14:paraId="60E2C07E" w14:textId="77777777" w:rsidR="00121321" w:rsidRDefault="00121321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00EC3B51" w:rsidP="00CF4452">
+    <w:p w14:paraId="75FF8580" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:hyperlink w:anchor="Présentation" w:history="1">
-        <w:r w:rsidR="00CF4452" w:rsidRPr="00CF4452">
+        <w:r w:rsidRPr="00CF4452">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Présentation du fonds</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CF4452">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
@@ -413,65 +409,65 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CF4452">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="66B176A2" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:tab/>
       </w:r>
       <w:hyperlink w:anchor="Hst_adm" w:history="1">
         <w:r w:rsidRPr="00CF4452">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Histoire administrative</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -488,58 +484,58 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="41211DDC" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:tab/>
       </w:r>
       <w:hyperlink w:anchor="Hst_conservation" w:history="1">
         <w:r w:rsidRPr="00CF4452">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Historique de la conservation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -549,58 +545,58 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="2E83682D" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:tab/>
       </w:r>
       <w:hyperlink w:anchor="Portée_contemu" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Portée et contenu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -624,58 +620,58 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="0240455E" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:tab/>
       </w:r>
       <w:hyperlink w:anchor="Instrument_recherche" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Instrument de recherche</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -692,58 +688,58 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="76B1D168" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:tab/>
       </w:r>
       <w:hyperlink w:anchor="Restriction" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Restrictions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -774,58 +770,58 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="1EBB6DB5" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:tab/>
       </w:r>
       <w:hyperlink w:anchor="Objets" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Objets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -863,59 +859,59 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452"/>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="176C8AF4" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452"/>
+    <w:p w14:paraId="3A1B7015" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:t xml:space="preserve">P389/A   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_A" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Administration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -939,64 +935,64 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="49A7AD5F" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve">P389/A1 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_A_1" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Documents constitutifs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1006,64 +1002,64 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="40B2E3E3" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve">P389/A2 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_A_2" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Statuts et règlements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1073,64 +1069,64 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="29DD5528" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve">P389/A3 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_A_3" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Assemblées statutaires</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1140,61 +1136,61 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="2B18A345" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve">P389/A4   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_A_4" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Élections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1218,64 +1214,64 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="6B3C4955" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/A5 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_A_5" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Rapport du président</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1285,64 +1281,64 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="02D635B9" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/A6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_A_6" w:history="1">
         <w:r w:rsidRPr="009E5DD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Affiliations syndicales</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009E5DD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
@@ -1355,59 +1351,59 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452"/>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="6ED7A6C9" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452"/>
+    <w:p w14:paraId="62267025" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:t xml:space="preserve">P389/B   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_B" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Finances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1438,199 +1434,199 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="77A92769" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/B1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_B_1" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Prévisions budgétaires 1987</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="2F59DD88" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:pStyle w:val="Niveau3"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>P389/B2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13F6D">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_B_2" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Rapports annuels du secrétaire trésorier</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="259483F3" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve">P389/B3 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_B_3" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Grands livres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1647,228 +1643,228 @@
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="4D96B713" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">P389/B4   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_B_4" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Rapports trimestriels des syndics</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452"/>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="29FA3DC7" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452"/>
+    <w:p w14:paraId="0020C806" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:t xml:space="preserve">P389/C   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_C" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Relations avec les membres du syndicat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="04A641A9" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">P389/C1   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_C_1" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Information aux membres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00830FD0" w:rsidP="00CF4452">
+    <w:p w14:paraId="79319BB4" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00830FD0" w:rsidP="00CF4452">
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">P389/C2   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_C_2" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Comité disciplinaire</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1878,59 +1874,59 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="00CF4452"/>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="7F2F3026" w14:textId="77777777" w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="00CF4452"/>
+    <w:p w14:paraId="5057211B" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:t xml:space="preserve">P389/D   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_D" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Relations avec le syndicat affilié</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -1940,64 +1936,64 @@
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="399DFA07" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/D1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_D_1" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Rapport pour S.C.E.P</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -2007,65 +2003,65 @@
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="7C8DA3A0" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="60CB1D18" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:r>
         <w:t xml:space="preserve">P389/E   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_E" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Relations avec l’employeur</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00830FD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -2075,64 +2071,64 @@
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00830FD0">
         <w:t>17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="6B28182E" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/E1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_E_1" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Conventions collectives</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00121321">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -2142,246 +2138,246 @@
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:t>18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="7C347D37" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/E2 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_E_2" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Lettres d’entente 2015-2018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00121321">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="04B4A563" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/E3 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_E_3" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Listes d’ancienneté 1989-2014</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00121321">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="21398AED" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="00D13F6D" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/E4 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D13F6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_E_4" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Correspondances avec l’employeur</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00121321">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:t>21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="37937646" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:ind w:left="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00D13F6D">
         <w:t>P389/E5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:hyperlink w:anchor="P389_E_5" w:history="1">
         <w:r w:rsidRPr="00830FD0">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>Comités</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00121321">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
@@ -2405,965 +2401,1011 @@
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00121321">
         <w:t>21</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4452" w:rsidRPr="002D39DA" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
+    <w:p w14:paraId="2F2D1C8B" w14:textId="77777777" w:rsidR="00CF4452" w:rsidRPr="002D39DA" w:rsidRDefault="00CF4452" w:rsidP="00CF4452">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="70ACD46A" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="315DD122" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Présentation"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="772CCB1B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A46B5E" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="0C78CF23" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A46B5E" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A46B5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F67DB9" w:rsidRPr="00A46B5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>389</w:t>
       </w:r>
       <w:r w:rsidRPr="00A46B5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00F67DB9" w:rsidRPr="00A46B5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>La Section Local</w:t>
       </w:r>
       <w:r w:rsidR="003F65FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>e 497 d’</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003F65FE">
+        <w:t>e 497 d’Unifor (Syndicat usine Résolu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67DB9" w:rsidRPr="00A46B5E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Unifor</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> de Girardville</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67DB9" w:rsidRPr="00A46B5E">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Syndicat usine Résolu</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00931389" w:rsidRPr="00A46B5E">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E736A2" w:rsidRPr="00A46B5E">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Girardville</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> -- 1981-31 décembre 2019. -- 38,5 cm de documents textuels (17 livres et 15 cahiers).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00E736A2" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00A674F8" w:rsidP="00923766">
+    <w:p w14:paraId="11AF1CCD" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00E736A2" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="05F0A8F6" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00A674F8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Hst_adm"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="007F33D1" w:rsidRDefault="00C71813" w:rsidP="00923766">
+    <w:p w14:paraId="7C8E9997" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="05A726DA" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="00C71813" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">C’est le 22 juin 1973 qu’est accrédité le Syndicat national des travailleurs de Rivière-Gervais de la scierie de </w:t>
-[...7 lines deleted...]
-        <w:t>.  Le syndicat est alors affilié à la Fédération des travailleurs du papier et de la forêt (CSN).</w:t>
+        <w:t>C’est le 22 juin 1973 qu’est accrédité le Syndicat national des travailleurs de Rivière-Gervais de la scierie de Girardville.  Le syndicat est alors affilié à la Fédération des travailleurs du papier et de la forêt (CSN).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C71813" w:rsidRDefault="00054073" w:rsidP="00054073">
+    <w:p w14:paraId="788A295F" w14:textId="77777777" w:rsidR="00C71813" w:rsidRDefault="00054073" w:rsidP="00054073">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1305"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C71813" w:rsidRDefault="00C71813" w:rsidP="00923766">
+    <w:p w14:paraId="676219D8" w14:textId="77777777" w:rsidR="00C71813" w:rsidRDefault="00C71813" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">En 1983 le syndicat, désirant changer d’affiliation pour la FTQ, fait la demande d’une nouvelle accréditation qui fut accordée le 13 décembre de la même année. Il devient alors le Syndicat Canadien des travailleurs du papier, Section locale 1497. En 1984 une nouvelle accréditation est accordée pour changer le nom pour Syndicat canadien </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> du papier, CTC-FTQ, Local 497. </w:t>
+        <w:t xml:space="preserve">En 1983 le syndicat, désirant changer d’affiliation pour la FTQ, fait la demande d’une nouvelle accréditation qui fut accordée le 13 décembre de la même année. Il devient alors le Syndicat Canadien des travailleurs du papier, Section locale 1497. En 1984 une nouvelle accréditation est accordée pour changer le nom pour Syndicat canadien des travailleur du papier, CTC-FTQ, Local 497. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C71813" w:rsidRDefault="00C71813" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00125E04" w:rsidRDefault="00125E04" w:rsidP="00923766">
+    <w:p w14:paraId="398668E2" w14:textId="77777777" w:rsidR="00C71813" w:rsidRDefault="00C71813" w:rsidP="00923766"/>
+    <w:p w14:paraId="747271C7" w14:textId="77777777" w:rsidR="00C71813" w:rsidRDefault="00C71813" w:rsidP="00923766"/>
+    <w:p w14:paraId="6583CAAA" w14:textId="77777777" w:rsidR="00125E04" w:rsidRDefault="00125E04" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">C’est le 25 juin 1997 que l’Inspecteur général des institutions financières du Québec confirme la constitution de La Section Locale 497 du Syndicat canadien des communications, de l’énergie et du papier (CTC-FTQ).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004852FF" w:rsidRDefault="004852FF" w:rsidP="00923766"/>
-    <w:p w:rsidR="004852FF" w:rsidRDefault="00125E04" w:rsidP="00923766">
+    <w:p w14:paraId="0C02C0D7" w14:textId="77777777" w:rsidR="004852FF" w:rsidRDefault="004852FF" w:rsidP="00923766"/>
+    <w:p w14:paraId="60ACACDA" w14:textId="77777777" w:rsidR="004852FF" w:rsidRDefault="00125E04" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Finalement suite à un changement d’affiliation syndicale, c’est le </w:t>
       </w:r>
       <w:r w:rsidR="004852FF">
         <w:t>3 décembre 2013</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> que</w:t>
       </w:r>
       <w:r w:rsidR="004852FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">le Registraire des entreprises confirme le </w:t>
       </w:r>
       <w:r w:rsidR="004852FF">
         <w:t xml:space="preserve">changement de nom </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pour </w:t>
       </w:r>
       <w:r w:rsidR="004852FF">
-        <w:t>La section locale 497 d’</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>La section locale 497 d’Unifor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004852FF" w:rsidRDefault="004852FF" w:rsidP="00923766"/>
-    <w:p w:rsidR="00125E04" w:rsidRDefault="00125E04" w:rsidP="00923766">
+    <w:p w14:paraId="5B70229A" w14:textId="77777777" w:rsidR="004852FF" w:rsidRDefault="004852FF" w:rsidP="00923766"/>
+    <w:p w14:paraId="77EC4E00" w14:textId="77777777" w:rsidR="00125E04" w:rsidRDefault="00125E04" w:rsidP="00923766">
       <w:r>
         <w:t>Les buts du syndicat sont les mêmes depuis l’accréditation de 1983, soient :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125E04" w:rsidRDefault="00125E04" w:rsidP="00B968B0">
+    <w:p w14:paraId="3F7950F5" w14:textId="77777777" w:rsidR="00125E04" w:rsidRDefault="00125E04" w:rsidP="00B968B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Former un groupement économique légal de tous les travailleurs de l’usine de Résolu secteur </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> dans le but de négocier collectivement avec l’employeur les différents articles et lettres d’entente de la convention collective qui les unis</w:t>
+        <w:t>Former un groupement économique légal de tous les travailleurs de l’usine de Résolu secteur Girardville dans le but de négocier collectivement avec l’employeur les différents articles et lettres d’entente de la convention collective qui les unis</w:t>
       </w:r>
       <w:r w:rsidR="00B968B0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
+    <w:p w14:paraId="2C23A3B1" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Encourager les relations harmonieuses et coopératives avec l’employeur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
+    <w:p w14:paraId="6E4B8B39" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Favoriser et encourager un degré élevé d’habileté et d’efficacité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
+    <w:p w14:paraId="63290650" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Cultiver l’amitié et le respect entre ses membres.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
+    <w:p w14:paraId="37E4079A" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Utiliser les moyens légaux pour assurer la défense des travailleurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
+    <w:p w14:paraId="42045EEF" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Assurer l’application des principes de la démocratie syndicale.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0"/>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
+    <w:p w14:paraId="3CBAD54F" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0"/>
+    <w:p w14:paraId="66961369" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00B968B0">
       <w:r>
         <w:t>Le syndicat est dirigé par sept officiers élus par les membres.  Les officiers forment le comité exécutif qui s’occupe de mener les affaires courantes du syndicat.  Il doit rendre compte de ses actes à l’assemblée générale des membres.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00125E04" w:rsidRPr="00A674F8" w:rsidRDefault="00125E04" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="26738993" w14:textId="77777777" w:rsidR="00125E04" w:rsidRPr="00A674F8" w:rsidRDefault="00125E04" w:rsidP="00923766"/>
+    <w:p w14:paraId="39718B7E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Hst_conservation"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00923766">
+    <w:p w14:paraId="5401385D" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="4DDC2E96" w14:textId="77777777" w:rsidR="00B968B0" w:rsidRDefault="00B968B0" w:rsidP="00923766">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Il n’y a pas de documents d’avant 1983. Les documents on</w:t>
       </w:r>
       <w:r w:rsidR="00B11BEE">
         <w:t>t été accumulés et conservés</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> par les divers officiers de l’</w:t>
       </w:r>
       <w:r w:rsidR="00A46B5E">
         <w:t>organisme, ce qui explique que des documents sont manquants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B11BEE" w:rsidRDefault="00B11BEE" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B11BEE" w:rsidRDefault="00B11BEE" w:rsidP="00923766">
+    <w:p w14:paraId="12F4126D" w14:textId="77777777" w:rsidR="00B11BEE" w:rsidRDefault="00B11BEE" w:rsidP="00923766"/>
+    <w:p w14:paraId="3873A296" w14:textId="77777777" w:rsidR="00B11BEE" w:rsidRDefault="00B11BEE" w:rsidP="00923766">
       <w:r>
         <w:t>En 2014, une archiviste fut engagée pour procéder au classement des dossiers et pour identifier les documents à détruire et ceux à conserver.  Les archives ont été conservés par le secrétaire-trésorier jusqu’en 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B11BEE" w:rsidRDefault="00B11BEE" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B11BEE" w:rsidRPr="0045758A" w:rsidRDefault="00B11BEE" w:rsidP="00923766">
+    <w:p w14:paraId="473116CE" w14:textId="77777777" w:rsidR="00B11BEE" w:rsidRDefault="00B11BEE" w:rsidP="00923766"/>
+    <w:p w14:paraId="4144AD29" w14:textId="77777777" w:rsidR="00B11BEE" w:rsidRPr="0045758A" w:rsidRDefault="00B11BEE" w:rsidP="00923766">
       <w:r>
-        <w:t>Le 7 mars 2021, le Comité exécutif cédait, par résolution, ses archives à la Société d’histoire et de généalogie Maria-</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Le 7 mars 2021, le Comité exécutif cédait, par résolution, ses archives à la Société d’histoire et de généalogie Maria-Chapelaine.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="02B3CCF3" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="46CA2B97" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Portée_contemu"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
+    <w:p w14:paraId="54F72B3B" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="29424C14" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00B11BEE">
-        <w:t xml:space="preserve">témoigne des activités du syndicat de la scierie de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. On y retrouve documents en relations avec sa création, son fonctionnement, sa règlementation, ainsi que ses instances décisionnels. </w:t>
+        <w:t xml:space="preserve">témoigne des activités du syndicat de la scierie de Girardville. On y retrouve documents en relations avec sa création, son fonctionnement, sa règlementation, ainsi que ses instances décisionnels. </w:t>
       </w:r>
       <w:r w:rsidR="00A46B5E">
         <w:t>Il contient également des documents financiers et divers documents concernant les relations de l’organisme avec ses membres, les syndicats affiliés, ainsi qu’avec l’employeur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00A46B5E" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
+    <w:p w14:paraId="79920460" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00923766"/>
+    <w:p w14:paraId="403438B0" w14:textId="2A1115AC" w:rsidR="00E4442A" w:rsidRPr="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="DC3939"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:color w:val="DC3939"/>
+        </w:rPr>
+        <w:t>*Les parties contenant des renseignements personnels ne sont pas accessibles sans l’autorisation de la personne concernée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2FF1B0" w14:textId="77777777" w:rsidR="00A46B5E" w:rsidRPr="00A674F8" w:rsidRDefault="00A46B5E" w:rsidP="00923766"/>
+    <w:p w14:paraId="4657C50E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Instrument_recherche"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Instrument de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302F74F1" w14:textId="77777777" w:rsidR="00A46B5E" w:rsidRPr="00923766" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A606A3" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
       <w:r>
-        <w:t>Le fonds est divisé en 5 séries : A- Administration; B- Finances; C- Relations avec les membres; D- Relations avec le syndicat affilié et E- Relations avec l’employeur.</w:t>
+        <w:t>Répertoire numérique P389.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5AA1FDA1" w14:textId="7A4C0BC9" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t>Traité par : Manon Leclerc, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275960D3" w14:textId="138BEE92" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t>Date du traitement : mars 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE44EAD" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="Instrument_recherche"/>
+      <w:bookmarkStart w:id="5" w:name="Restriction"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Instrument de recherche :</w:t>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A46B5E" w:rsidRPr="00923766" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
-[...32 lines deleted...]
-    <w:p w:rsidR="00A46B5E" w:rsidRPr="00EC77BF" w:rsidRDefault="00A46B5E" w:rsidP="00A46B5E">
+    <w:p w14:paraId="13AB1C64" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="266CDE21" w14:textId="77777777" w:rsidR="00A46B5E" w:rsidRPr="00EC77BF" w:rsidRDefault="00A46B5E" w:rsidP="00A46B5E">
       <w:r w:rsidRPr="00EC77BF">
         <w:t xml:space="preserve">Les parties contenant des renseignements personnels ne sont pas accessibles sans l’autorisation de la personne concernée.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w:rsidR="00A46B5E" w:rsidRPr="00A46B5E" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
+    <w:p w14:paraId="39925B80" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3ECD0A3A" w14:textId="77777777" w:rsidR="00A46B5E" w:rsidRPr="00A46B5E" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="Objets"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="6" w:name="Objets"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00A46B5E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Objets contenus dans le fonds :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A46B5E" w:rsidRDefault="00A46B5E" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
+    <w:p w14:paraId="5B0E2CE8" w14:textId="77777777" w:rsidR="00A46B5E" w:rsidRDefault="00A46B5E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3E754ABB" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00A46B5E" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Sceau et étampe. </w:t>
       </w:r>
-      <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
+    </w:p>
+    <w:p w14:paraId="6218B7A0" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00923766"/>
+    <w:p w14:paraId="4E872522" w14:textId="04F8B48D" w:rsidR="00E4442A" w:rsidRPr="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C77982C" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A"/>
+    <w:p w14:paraId="31A86477" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2142CEA3" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A"/>
+    <w:p w14:paraId="2422FE47" w14:textId="38994C9B" w:rsidR="00E4442A" w:rsidRPr="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Classement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1291C4" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A"/>
+    <w:p w14:paraId="6D81A37C" w14:textId="1AFE0BAC" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t>Un plan de classification a été établi par l'archiviste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFA551C" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A"/>
+    <w:p w14:paraId="38BE7365" w14:textId="3670FAE3" w:rsidR="00E4442A" w:rsidRPr="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C315F55" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A"/>
+    <w:p w14:paraId="7D5DCB52" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124DFCA2" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E6CBA8" w14:textId="54E17F6F" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01380DD6" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A"/>
+    <w:p w14:paraId="2169C702" w14:textId="3C42F79C" w:rsidR="00E4442A" w:rsidRPr="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4442A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CA80AD" w14:textId="77777777" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A"/>
+    <w:p w14:paraId="3F60E922" w14:textId="72044E0C" w:rsidR="00E4442A" w:rsidRDefault="00E4442A" w:rsidP="00E4442A">
+      <w:r>
+        <w:t>Le fonds est divisé en 5 séries : A- Administration; B- Finances; C- Relations avec les membres; D- Relations avec le syndicat affilié et E- Relations avec l’employeur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DDB851" w14:textId="34C0C37F" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+      <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="59F4D4D0" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="P389_A"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="7" w:name="P389_A"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc455478672"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F67DB9">
         <w:t>389</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00F67DB9">
         <w:tab/>
         <w:t>Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="003F03F9" w:rsidRDefault="006D3765" w:rsidP="00923766">
+    <w:p w14:paraId="20952427" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="003F03F9" w:rsidRDefault="006D3765" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F03F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-- 4 décembre 1983-6 décembre 2017. -- 1</w:t>
       </w:r>
       <w:r w:rsidR="001052AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="003F03F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E736A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">cm </w:t>
       </w:r>
       <w:r w:rsidRPr="003F03F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>documents textuels (5 livres, 3 cahiers).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3765" w:rsidRDefault="006D3765" w:rsidP="00923766"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="1498B7EC" w14:textId="77777777" w:rsidR="006D3765" w:rsidRDefault="006D3765" w:rsidP="00923766"/>
+    <w:p w14:paraId="41D4A4B6" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="15BFBB01" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="006D3765">
         <w:t>des documents administratifs du syndicat. On y retrouve les documents constitutifs tels que l’accréditation, la constitution et changement de nom; les statuts et règlements et leurs modifications; les documents relatifs aux assemblées statutaires tels que les procès-verbaux des assemblées générales et du comité exécutif; les élections; un rapport du président à sa sortie de fonction</w:t>
       </w:r>
       <w:r w:rsidR="00A52B2B">
         <w:t xml:space="preserve"> et divers documents en relation avec la désaffiliation du syndicat CSN au projet du Syndicat canadien des travailleurs du papier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="7775C384" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="7BDA9AF5" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="00A52B2B" w:rsidP="0028732E">
+    <w:p w14:paraId="0C779A86" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="00A52B2B" w:rsidP="0028732E">
       <w:r>
         <w:t>Plusieurs documents sont manuscrits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="0028732E">
+    <w:p w14:paraId="636FC159" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="0028732E">
       <w:r>
         <w:t>Originaux et copies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D55AF" w:rsidRPr="00A674F8" w:rsidRDefault="001D55AF" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="515955C9" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00A674F8" w:rsidRDefault="001D55AF" w:rsidP="00923766"/>
+    <w:p w14:paraId="6B3CF3C8" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="6C5157C9" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
-[...76 lines deleted...]
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="1C6131D9" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57C224C7" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E09C30E" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="678CC4FA" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E6DA34F" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F1EC42B" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A58A7DA" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="062BFDFC" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60BB7154" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11F799FB" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62DAEC53" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A92A8F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+          <w:p w14:paraId="0BD273D6" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+          <w:p w14:paraId="23B2A1F3" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
-[...41 lines deleted...]
-          <w:p w:rsidR="00D4572E" w:rsidRPr="00A674F8" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
+          <w:p w14:paraId="16FBAC84" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5015F122" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74D0937E" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00B7496E" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1288AFCB" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20CCC662" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE34F17" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRPr="00A674F8" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001D55AF" w:rsidRPr="00A674F8" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="2D5E115E" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00A674F8" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="P389_A_1"/>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkStart w:id="9" w:name="P389_A_1"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc455478673"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc455478674"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:t>/A1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="00A674F8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:t>Documents constitutifs. -- 13 décembre 1983-3 décembre 2013. -- 0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="001D55AF" w:rsidRPr="00A674F8" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="0CCD0384" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="300C938E" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00A674F8" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t>Cette sous-série est constituée de documents concernant les différentes accréditations du syndicat au fil des ans. Comprend aussi une constitution, un arrête de révocation et un changement de nom du syndicat.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6D8575B1" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="3400EF9A" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00AD5758" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F4BACB" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>Originaux et copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00B321DF">
+          <w:p w14:paraId="21AEBB0A" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="006746BF" w:rsidP="00B321DF">
+          <w:p w14:paraId="474A3870" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="006746BF" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidR="00D97DCE">
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:t>ccréditation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Syndicat Canadien des travailleurs du papier, section local 1497.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="006746BF" w:rsidP="006746BF">
+          <w:p w14:paraId="0563F74F" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="006746BF" w:rsidP="006746BF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="00D97DCE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13 décembre 1983</w:t>
             </w:r>
             <w:r w:rsidR="00250AAB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00D97DCE">
               <w:rPr>
@@ -3374,3242 +3416,3077 @@
             <w:r w:rsidR="00250AAB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
             <w:r w:rsidR="00250AAB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D97DCE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">4 feuillets de documents textuels. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00250AAB" w:rsidP="00923766">
+          <w:p w14:paraId="67134446" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="692F2292" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00250AAB" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00D97DCE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Décision du Bureau du Commissaire général du travail accordant l’accréditation du </w:t>
             </w:r>
             <w:r w:rsidR="006746BF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">syndicat </w:t>
             </w:r>
             <w:r w:rsidR="00D97DCE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">de la scierie Donohue St-Félicien secteur </w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">de la scierie Donohue St-Félicien secteur Girardville. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504E1F84" w14:textId="77777777" w:rsidR="00D97DCE" w:rsidRDefault="00D97DCE" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="601BFB0B" w14:textId="77777777" w:rsidR="006746BF" w:rsidRPr="00AD5758" w:rsidRDefault="006746BF" w:rsidP="006746BF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="006746BF" w:rsidRDefault="006746BF" w:rsidP="006746BF">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7ACB02" w14:textId="77777777" w:rsidR="006746BF" w:rsidRDefault="006746BF" w:rsidP="006746BF">
             <w:r>
               <w:t>Copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00250AAB" w:rsidRPr="00A674F8" w:rsidRDefault="00250AAB" w:rsidP="00923766">
+          <w:p w14:paraId="7DCAE8C9" w14:textId="77777777" w:rsidR="00250AAB" w:rsidRPr="00A674F8" w:rsidRDefault="00250AAB" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="1A9FBD5B" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
+          <w:p w14:paraId="07A1A219" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
+          <w:p w14:paraId="5ED45818" w14:textId="77777777" w:rsidR="00D4572E" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
+          <w:p w14:paraId="134487B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00D4572E" w:rsidP="00D4572E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
-[...55 lines deleted...]
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="4716EF50" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55E7B19E" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3495E745" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75D618FB" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="318949FF" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AE89C5E" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48C3AF18" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="162109C2" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C800962" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="26F4A708" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRPr="00A674F8" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="12B89AC0" w14:textId="77777777" w:rsidR="00600A42" w:rsidRPr="00A674F8" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="006746BF" w:rsidP="00C11F5D">
+          <w:p w14:paraId="4F157E1B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="006746BF" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Accréditation Syndicat Canadien des travailleurs du papier, C.T.C, F.T.Q., local 497.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="006746BF" w:rsidP="006746BF">
+          <w:p w14:paraId="0693C128" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="006746BF" w:rsidP="006746BF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-- 26 mars 1984-30 mars 1984. -- 4 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C10D2" w:rsidRDefault="002C10D2" w:rsidP="002C10D2">
-[...6 lines deleted...]
-          <w:p w:rsidR="002C10D2" w:rsidRDefault="002C10D2" w:rsidP="002C10D2">
+          <w:p w14:paraId="6D65CBDC" w14:textId="77777777" w:rsidR="002C10D2" w:rsidRDefault="002C10D2" w:rsidP="002C10D2">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="754A96D4" w14:textId="77777777" w:rsidR="002C10D2" w:rsidRDefault="002C10D2" w:rsidP="002C10D2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Décision du Bureau du Commissaire général du travail modifiant l’accréditation du syndicat de la scierie Donohue St-Félicien secteur </w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>: Décision du Bureau du Commissaire général du travail modifiant l’accréditation du syndicat de la scierie Donohue St-Félicien secteur Girardville. La modification concerne le changement le nom du syndicat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49893009" w14:textId="77777777" w:rsidR="002C10D2" w:rsidRDefault="002C10D2" w:rsidP="002C10D2">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F04AE33" w14:textId="77777777" w:rsidR="002C10D2" w:rsidRPr="00AD5758" w:rsidRDefault="002C10D2" w:rsidP="002C10D2">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00600A42" w:rsidRDefault="002C10D2" w:rsidP="00600A42">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619BA7B4" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="002C10D2" w:rsidP="00600A42">
             <w:r>
               <w:t>Copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42"/>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="2B7D81AE" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42"/>
+          <w:p w14:paraId="08E4A929" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r>
               <w:t>Constitution.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="473A3F2B" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:r>
               <w:t>-- 25 juin 1997-3 décembre 2013. -- 3 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42"/>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="20963415" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42"/>
+          <w:p w14:paraId="3D58CCD7" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>: Avis de constitution de la Section locale 497 du Syndicat Canadien des communications, de l’énergie et du papier (CTC-FTQ). Arrêté de révocation de radiation d’immatriculation. Avis de changement de nom pour La section locale 497 d’</w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>: Avis de constitution de la Section locale 497 du Syndicat Canadien des communications, de l’énergie et du papier (CTC-FTQ). Arrêté de révocation de radiation d’immatriculation. Avis de changement de nom pour La section locale 497 d’Unifor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B72B53" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1805D31D" w14:textId="77777777" w:rsidR="00600A42" w:rsidRPr="00AD5758" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3280CFB6" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:r>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42"/>
+          <w:p w14:paraId="12AD3A3C" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="1A9FCAB1" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
-[...69 lines deleted...]
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="7D301051" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37EEDF79" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61FFFC19" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34772E70" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B3D52FB" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AA54E49" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12B91DF7" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62BF3F3B" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DE9A49B" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="675CB6E8" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE1D1FF" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="74421D2B" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="2765EC70" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
-[...41 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="0C2C5B3C" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CB4B868" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C133CAE" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="690BC350" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0350C7AE" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D091C1A" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="009B05C7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7187ECA2" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="068DF5DF" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="0F1E1899" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
-[...69 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="10A25BFC" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FAF8114" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AF7AE63" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AE9E8CE" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A94DC56" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BD59D3E" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CFE30BC" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EA074A4" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CA770F9" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EA5DF8B" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C7D9E3A" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="5A2C02E4" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="6577CD47" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
-[...48 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="400AFE93" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00D528D2" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C8BA47C" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6431D242" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="665C0F92" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74CE313F" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25443C98" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45D54CB0" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="22EBE1FE" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="4E498FE2" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
-[...41 lines deleted...]
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="7721BD4C" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6467F189" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02AA0863" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50107BDB" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="236C5BC0" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F08A168" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5924BF4A" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="71CB4FAC" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="1FBC78DD" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
-[...62 lines deleted...]
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="1C758809" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63F07B43" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BB5A9CF" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23403654" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7170FCF8" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A5A8BD" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C470AD6" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C77AC13" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16114A51" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="305CD12E" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="73D19DAF" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="4B9B49D2" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
-[...48 lines deleted...]
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="1F6BD1E3" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="065FA7B7" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EB1DE71" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28AF490E" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="679253CF" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73A60F1A" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="449E4FA8" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0862B993" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="4E75F233" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="1DD97867" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="3AECD425" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A936948" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="743AC0D3" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D045E69" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA68A14" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0C1A5A" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E5BB68D" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F77207B" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="0825DFAF" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="3002FD9D" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="7DC83CFC" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D87E4B" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D71C8B4" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712D89D7" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B0DDEE2" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E2C85F3" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D1BB33C" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AB7FD94" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="5F880F79" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="01C686B4" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="382A5087" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A601A2B" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63D8CD45" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F47AE41" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BF4B374" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="059539B1" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D2F8E4" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60A32881" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="6E55C95B" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="6C1AA8DC" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="55CCE30D" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="302F4F8D" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="220BA84B" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34441772" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33442DDB" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59A0024C" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A851258" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E1DBA06" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="25763BEB" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="43E561A4" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
-[...55 lines deleted...]
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="51DF9E0E" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ABF51E3" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68B519ED" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06B0763D" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AB4AD2B" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40642E80" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E58C335" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E45B8E0" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23D21D14" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="4EB2487B" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="289363B6" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="39650C78" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="749C18C7" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="236F8B8C" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09493A14" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5945B7ED" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62ADF4CF" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="469590C0" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72DEF0A3" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="6DC283B7" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="5A43EFE7" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
-[...62 lines deleted...]
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="7B574476" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DEA5103" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0132BA88" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="122AB01A" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AB28DDF" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EF95A5E" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F0CD31A" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A0B73EB" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="546AF8A7" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26D2094B" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="62BB47ED" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
+          <w:p w14:paraId="45C34C74" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...62 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="7058D38E" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AB8F17D" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44150879" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F2EF68" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03D766BD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="798D212C" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363E7DE3" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16702C55" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68617B90" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ECE3679" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="480CC721" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="2D400A8A" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...62 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="0CE129E6" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35112742" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E1BEC7C" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="404C4543" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4909EAB0" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C7D497E" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D791B4D" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A19191C" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE53398" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06F921C5" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="1E9123FD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="411E54D6" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...62 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="43A96ADC" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="557560F3" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13151AC1" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BB014BD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D185A19" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A4536D7" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C55B410" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EE9C179" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48B01BDE" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2729F67B" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="0FE19691" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="5C59EFE6" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="01551F61" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39A17107" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0179FA81" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F8BE774" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="753B16A5" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76E0A482" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23141713" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54C5F384" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="491BF0F6" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="4FF7D752" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...55 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="720C4957" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C6685AA" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6422BCB9" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23AEE99D" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0844EECD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5789DBE1" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC5236C" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BECDA86" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58881CEC" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="78CA6631" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="07BF6B8D" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...69 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="558DBC8A" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3986DC70" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C39A85" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C0B8E06" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22544E61" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="174F9CAF" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="643A96F3" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BDDD04" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CD4BC25" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78429B2C" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E47EEFB" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="18A7E0BD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="7B65660F" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...62 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="7C093E83" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09B02B8B" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46832207" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FBD38AA" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0933AE99" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EBDD915" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="743DC8A0" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0146A5B4" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E4F9C5F" w14:textId="77777777" w:rsidR="00C770EC" w:rsidRDefault="00C770EC" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F2EA1E9" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="5B062BDE" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="16CDB908" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="6D402DBD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52279096" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52E2BE1B" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FA3F610" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30239F00" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61979F03" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10BC1208" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0C6B84" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="698559AD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="3BCE40ED" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="008B4CA1">
+          <w:p w14:paraId="729DA055" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="241CCDB9" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="000CFAF7" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D049785" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04358F3B" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15C47743" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D2008CC" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40FE3805" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="008B4CA1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="008B4CA1">
+          <w:p w14:paraId="73B7EB22" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="008B4CA1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="008B4CA1">
+          <w:p w14:paraId="71C476F4" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="008B4CA1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
-[...48 lines deleted...]
-          <w:p w:rsidR="00A52B2B" w:rsidRPr="00A674F8" w:rsidRDefault="00A52B2B" w:rsidP="00600A42">
+          <w:p w14:paraId="1914555F" w14:textId="77777777" w:rsidR="008B4CA1" w:rsidRDefault="008B4CA1" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1BD230" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="125B4984" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53200AC5" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F49FBCA" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="244D2E28" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FF069BB" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0515036E" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="00A674F8" w:rsidRDefault="00A52B2B" w:rsidP="00600A42">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
-          <w:p w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="123133EF" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="04A2084F" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="P389_A_2"/>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkStart w:id="12" w:name="P389_A_2"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">P389/A2 </w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="008664A9" w:rsidRPr="008664A9">
               <w:t>Statuts et r</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">èglements. -- </w:t>
             </w:r>
             <w:r w:rsidR="008664A9" w:rsidRPr="008664A9">
               <w:t>14 mars 1985</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="008664A9" w:rsidRPr="008664A9">
               <w:t>31 mai 2017</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="00E736A2">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="57255FD1" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="4FD9B9B4" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r w:rsidRPr="008664A9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t>Cette sous-série est constituée</w:t>
             </w:r>
             <w:r w:rsidR="008664A9" w:rsidRPr="008664A9">
               <w:t xml:space="preserve"> des statuts et règlements du syndicat et leurs modifications </w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">au fil des ans. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6EB613FE" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="5A29DCCD" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="008664A9" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008664A9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1308831C" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
             <w:r w:rsidRPr="008664A9">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="001D55AF" w:rsidRPr="008664A9">
               <w:t>opies</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="489A8C75" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="6C0B42B0" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Règlements 1985.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="070A4025" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>-- 14 mars 1985. -- 9 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="2F4B75A1" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="7CEC5F13" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de </w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de Girardville.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="130867F2" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4488751F" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00AD5758" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="420207AB" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>Copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="62ED0A0E" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="3AA79A3F" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Règlements 1989.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="4AD53096" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>-- 5 mars 1989-18 avril 1990. -- 9 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="6FB5D231" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="2D4D8AA0" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de </w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de Girardville.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CBFA76" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36544EA5" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00AD5758" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B59D83F" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>Copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="20C9CD98" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="78E0F87D" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="69A9BD0F" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="2FC6C6C9" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="77C4DACB" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="560A8C6A" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Règlements 1994.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="6DB9A349" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>-- 25 avril 1994-17 juin 1994. -- 13 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="05BA0D20" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="4D9643CA" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de </w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de Girardville.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B37AF2" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3880523B" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00AD5758" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDF83BE" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>Copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="72CDCF7C" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="5C9DC27A" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Statuts et règlements 2017.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="2B3ABB08" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>-- 31 mai 2017. -- 1</w:t>
             </w:r>
             <w:r w:rsidR="008664A9">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="0725ED4A" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="550CD904" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de </w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>: Règlements du Local 497 du syndicat Canadien des travailleur du papier de l’usine Donohue de Girardville.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EE63F0" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C7CE733" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRPr="00AD5758" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EBE5069" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF">
             <w:r>
               <w:t>Documents boudinés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+          <w:p w14:paraId="661FD7E2" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
             <w:r>
               <w:t>Copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
-[...4 lines deleted...]
-          <w:p w:rsidR="008664A9" w:rsidRPr="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="6EA9F029" w14:textId="77777777" w:rsidR="001D55AF" w:rsidRDefault="001D55AF" w:rsidP="001D55AF">
+            <w:bookmarkStart w:id="13" w:name="P389_A_3"/>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="086F46CA" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="2FFB6A75" w14:textId="77777777" w:rsidR="008664A9" w:rsidRPr="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008664A9">
               <w:t>P389/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:t>Assemblées statutaires</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="007454EB" w:rsidRPr="007454EB">
@@ -6627,916 +6504,837 @@
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">2017. -- </w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t>9,5</w:t>
             </w:r>
             <w:r w:rsidR="007454EB" w:rsidRPr="007454EB">
               <w:t xml:space="preserve"> cm de documents textuels (</w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="007454EB" w:rsidRPr="007454EB">
               <w:t xml:space="preserve"> livres</w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t xml:space="preserve"> et 3 cahiers</w:t>
             </w:r>
             <w:r w:rsidR="007454EB" w:rsidRPr="007454EB">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRPr="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="5B2FD162" w14:textId="77777777" w:rsidR="008664A9" w:rsidRPr="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRPr="007454EB" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="5480965C" w14:textId="77777777" w:rsidR="008664A9" w:rsidRPr="007454EB" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">Cette sous-série </w:t>
             </w:r>
             <w:r w:rsidR="007454EB">
               <w:t>comprend les procès-verbaux</w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t xml:space="preserve"> et les présences</w:t>
             </w:r>
             <w:r w:rsidR="007454EB">
               <w:t xml:space="preserve"> des assemblées génér</w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t>ales des membre</w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t xml:space="preserve"> ainsi que les procès-verbaux, les listes de membres et les démissions </w:t>
             </w:r>
             <w:r w:rsidR="007454EB">
               <w:t>du comité exécutif</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRPr="007454EB" w:rsidRDefault="008664A9" w:rsidP="008664A9"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="641527A1" w14:textId="77777777" w:rsidR="008664A9" w:rsidRPr="007454EB" w:rsidRDefault="008664A9" w:rsidP="008664A9"/>
+          <w:p w14:paraId="1A9E2E06" w14:textId="77777777" w:rsidR="008664A9" w:rsidRPr="007454EB" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="008664A9">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41584A30" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="008664A9">
             <w:r>
               <w:t>La majorité des documents sont manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="007454EB" w:rsidP="008664A9">
+          <w:p w14:paraId="7322DB24" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="007454EB" w:rsidP="008664A9">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="1B3DEDC4" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="31D72B15" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00532A55">
               <w:t>Procès-verbaux 1983-1988.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="269C84EB" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:r>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="00532A55">
               <w:t>4 décembre 1983-30 octobre 1988</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="00532A55">
               <w:t>1 livre : 31x18 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9"/>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+          <w:p w14:paraId="5DA3FF5D" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9"/>
+          <w:p w14:paraId="77888460" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00532A55">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Procès-verbaux des assemblées générales des membres ainsi que du comité exécutif. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="4B4B3ECD" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20B515EB" w14:textId="77777777" w:rsidR="008664A9" w:rsidRPr="00AD5758" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E168ADF" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="008664A9">
             <w:r>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
             <w:r w:rsidR="005E73CA">
               <w:t>manuscrits</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
+          <w:p w14:paraId="21DA7730" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="005E73CA" w:rsidP="008664A9">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="551B2EAC" w14:textId="77777777" w:rsidR="008664A9" w:rsidRDefault="008664A9" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="0EDA6C35" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Procès-verbaux 1988-1994.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="6C75DA0F" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:r>
               <w:t>-- 6 novembre 1988-20 février 1994. -- 1 livre : 31x18 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA"/>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="003B631F" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA"/>
+          <w:p w14:paraId="01563E82" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">: Procès-verbaux des assemblées générales des membres </w:t>
-[...22 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">: Procès-verbaux des assemblées générales des membres ainsi que du comité exécutif. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64A8B514" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37379CCA" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRPr="00AD5758" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B86CC58" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="2D5A3971" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="795A660F" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="1C0A4EA1" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3/</w:t>
             </w:r>
             <w:r w:rsidR="007454EB">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Procès-verbaux </w:t>
             </w:r>
             <w:r w:rsidR="007454EB">
               <w:t>1994-2001.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="52772FA8" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:r>
               <w:t>-- 20 mars 1994</w:t>
             </w:r>
             <w:r w:rsidR="007454EB">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>19 septembre 2001. -- 1 livre : 32x20 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA"/>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="416C3093" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA"/>
+          <w:p w14:paraId="6E904A7F" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Procès-verbaux des assemblées générales des membres ainsi que du comité exécutif. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="3086D4D6" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F9FE265" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRPr="00AD5758" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73BD0F8F" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
+          <w:p w14:paraId="370ADD1B" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="005E73CA">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="36D12DE6" w14:textId="77777777" w:rsidR="005E73CA" w:rsidRDefault="005E73CA" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="11DAA946" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Procès-verbaux 2001-2017.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="0C9C984E" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:r>
               <w:t>-- 28 octobre 2001-17 novembre 2017. -- 1 livre : 32x20 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="6E8BB2D0" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
+          <w:p w14:paraId="0057C489" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Procès-verbaux des assemblées générales des membres ainsi que du comité exécutif. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="421B6FB2" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3198D4C9" w14:textId="77777777" w:rsidR="007454EB" w:rsidRPr="00AD5758" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F27F211" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="4A7E6837" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="6E70F15A" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="7DE7EEB2" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Assemblées générales / Présences.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="45BD1D2C" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:r>
               <w:t>-- 20 juin 1984-6 décembre 2017. -- 1 livre : 28x21 cm -- 3 cahiers : 27x23 cm et plus petit.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E"/>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="0314FA3A" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E"/>
+          <w:p w14:paraId="56D0435C" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Listes des présences des membres aux assemblées générales. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="0EB4F46C" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F118F1A" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRPr="00AD5758" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FABB74D" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="29A40387" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="001D55AF"/>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="142823F1" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="62F79C7B" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Comité exécutif / Membres.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="503B02E8" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:r>
               <w:t>-- 18 avril 1994-2 novembre 2016. -- 4 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E"/>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="02EB7186" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E"/>
+          <w:p w14:paraId="1D6EE318" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Listes des membres </w:t>
             </w:r>
             <w:r w:rsidR="003B7BA4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>du comité exécutif</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="420AD927" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="353977F3" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRPr="00AD5758" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="003B7BA4" w:rsidP="00F4151E">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BB6364" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="003B7BA4" w:rsidP="00F4151E">
             <w:r>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="001D55AF"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="47E0E36C" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="198175E3" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="16943C2A" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="4FD4E1A9" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="34E1F865" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Comité exécutif / Démissions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="5C031906" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:r>
               <w:t>-- 14 mai 1990-29 janvier 2001. -- 6 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4"/>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="7DE3EF51" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4"/>
+          <w:p w14:paraId="2C60E519" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Lettres de démissions de membres du comité exécutif. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="1C41AE80" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ED023BE" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRPr="00AD5758" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F7EF30" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
+          <w:p w14:paraId="0F9FE300" w14:textId="77777777" w:rsidR="003B7BA4" w:rsidRDefault="003B7BA4" w:rsidP="003B7BA4">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="001D55AF"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007454EB" w:rsidRPr="008664A9" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="03D43352" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="7EC18CBA" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="001D55AF"/>
+          <w:p w14:paraId="6240C7C2" w14:textId="77777777" w:rsidR="007454EB" w:rsidRPr="008664A9" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="P389_A_4"/>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkStart w:id="14" w:name="P389_A_4"/>
+            <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="008664A9">
               <w:t>P389/A</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F4151E">
               <w:t>Élections</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="005E2180">
               <w:t>17 août 1992</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="005E2180">
               <w:t>8 novembre 2015</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="005E2180">
               <w:t xml:space="preserve">1,5 </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>cm de documents textuels</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRPr="008664A9" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="6A3C57FB" w14:textId="77777777" w:rsidR="007454EB" w:rsidRPr="008664A9" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRPr="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="280837B7" w14:textId="77777777" w:rsidR="007454EB" w:rsidRPr="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">Cette sous-série </w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t>contient des documents relatifs aux</w:t>
             </w:r>
             <w:r w:rsidR="005E2180">
               <w:t xml:space="preserve"> élections des membres du comité exécutif, ainsi que des membres du comité de santé et sécurité syndicat. On y retrouve des mises en candidature et des résultats d’élections. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRPr="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="5E4E20CD" w14:textId="77777777" w:rsidR="007454EB" w:rsidRPr="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
+          <w:p w14:paraId="764D3096" w14:textId="77777777" w:rsidR="007454EB" w:rsidRPr="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="007454EB" w:rsidRDefault="005E2180" w:rsidP="007454EB">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4DDBB6" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="005E2180" w:rsidP="007454EB">
             <w:r>
               <w:t>Plusieurs</w:t>
             </w:r>
             <w:r w:rsidR="007454EB">
               <w:t xml:space="preserve"> documents sont manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
+          <w:p w14:paraId="67F29A46" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="6115625E" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
+          <w:p w14:paraId="0C6BA26B" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t>Élections 1992</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="1842966D" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:r>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t>17 août 1992-25 septembre 1992</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:t>0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E"/>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+          <w:p w14:paraId="4D9185E0" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E"/>
+          <w:p w14:paraId="62C9B7A4" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0048726C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mise en candidature</w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
@@ -7566,5107 +7364,4838 @@
             <w:r w:rsidR="0001628F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">et </w:t>
             </w:r>
             <w:r w:rsidR="0048726C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidR="0001628F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>deux syndic</w:t>
             </w:r>
             <w:r w:rsidR="0048726C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">s. Résultats des élections. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6F97038A" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F6FB3BB" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRPr="00AD5758" w:rsidRDefault="00F4151E" w:rsidP="00F4151E">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="0048726C" w:rsidP="00F4151E">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4EC44E" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="0048726C" w:rsidP="00F4151E">
             <w:r>
               <w:t>Certains d</w:t>
             </w:r>
             <w:r w:rsidR="00F4151E">
               <w:t>ocuments manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4151E" w:rsidRDefault="0048726C" w:rsidP="00F4151E">
+          <w:p w14:paraId="27CDC718" w14:textId="77777777" w:rsidR="00F4151E" w:rsidRDefault="0048726C" w:rsidP="00F4151E">
             <w:r>
               <w:t xml:space="preserve">Originaux et copies. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
-          <w:p w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+          <w:p w14:paraId="1C5BA6A2" w14:textId="77777777" w:rsidR="007454EB" w:rsidRDefault="007454EB" w:rsidP="007454EB"/>
+          <w:p w14:paraId="03145033" w14:textId="77777777" w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/</w:t>
             </w:r>
             <w:r w:rsidR="009060F8">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Élections 1993.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+          <w:p w14:paraId="3D55629C" w14:textId="77777777" w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
             <w:r>
               <w:t>-- 25 janvier 1993-</w:t>
             </w:r>
             <w:r w:rsidR="009060F8">
               <w:t>13 janvier 1994</w:t>
             </w:r>
             <w:r>
               <w:t>. -- 0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C"/>
-          <w:p w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+          <w:p w14:paraId="0FB4C95A" w14:textId="77777777" w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C"/>
+          <w:p w14:paraId="259D4189" w14:textId="77777777" w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Mise en candidature pour le comité de santé et sécurité syndical. Mise en candidature pour les postes de secrétaire correspondant, secrétaire financier, représentant de l’annexe générale et représentant de la cour. Résultats des élections. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="1CE7F552" w14:textId="77777777" w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09BB0862" w14:textId="77777777" w:rsidR="0048726C" w:rsidRPr="00AD5758" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673D56EA" w14:textId="77777777" w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00600A42" w:rsidRDefault="0048726C" w:rsidP="0048726C">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="373C3B81" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+            <w:r>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
+          <w:p w14:paraId="1CC39E4E" w14:textId="77777777" w:rsidR="0048726C" w:rsidRDefault="0048726C" w:rsidP="0048726C">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="179CD308" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Élections 1994.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="76589253" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:r>
               <w:t>-- 23 février 1994-22 mars 1994. -- 13 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8"/>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="3EF271BD" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8"/>
+          <w:p w14:paraId="7602359A" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Mise en candidature pour les postes de président exécutif; vice-président du sciage, vice-président du tronçonnage, secrétaire trésorier, vice-président de la cour, vice-président de l’annexe générale du comité exécutif.  Résultats des élections. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="4DCF3BE5" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2239B036" w14:textId="77777777" w:rsidR="009060F8" w:rsidRPr="00AD5758" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A29D04D" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="5128D4CA" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:r>
               <w:t xml:space="preserve">Originaux et copies. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="00D4572E"/>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="267839C7" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="6D4D4C73" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Élections 1997.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="497ACAB8" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:r>
               <w:t>-- 6 mars 1997. -- 2 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8"/>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="06BFC0E6" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8"/>
+          <w:p w14:paraId="0557F90C" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Mise en candidature pour le poste de vice-président du tronçonnage. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="1AF9EB66" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00C857B7" w14:textId="77777777" w:rsidR="009060F8" w:rsidRPr="00AD5758" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D9A8AD" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
+          <w:p w14:paraId="5928BA3B" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="009060F8">
             <w:r>
               <w:t xml:space="preserve">Originaux et copies. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="00D4572E"/>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="0A7D566C" w14:textId="77777777" w:rsidR="009060F8" w:rsidRDefault="009060F8" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="0569151A" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Élections 2002.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="2B5B2BD6" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:r>
               <w:t>-- 6 mars 2002-4 décembre 2002. -- 5 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209"/>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="63AD7CB8" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209"/>
+          <w:p w14:paraId="11967FBB" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Mise en candidature pour les postes de président, secrétaire trésorier, vice-président sciage et un syndic. Mise en candidature pour le comité de santé et sécurité syndical. Résultats.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="55AED717" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F7E6300" w14:textId="77777777" w:rsidR="00643209" w:rsidRPr="00AD5758" w:rsidRDefault="00643209" w:rsidP="00643209">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA8C215" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="4B2A5341" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:r>
               <w:t xml:space="preserve">Originaux et copies. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00D4572E"/>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="31C8C439" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00D4572E"/>
+          <w:p w14:paraId="7E1C8FDA" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Élections 2005.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="28C79389" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:r>
               <w:t>-- 6 février 2005. -- 0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209"/>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="0B73B3A2" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209"/>
+          <w:p w14:paraId="70BEFE8D" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Mise en candidature pour les postes de </w:t>
             </w:r>
             <w:r w:rsidR="005E2180">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">secrétaire correspondant, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">vice-président </w:t>
             </w:r>
             <w:r w:rsidR="005E2180">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>annexe générale, vice-président cour et secrétaire financier pour le comité exécutif.  Mise en candidature pour le comité de santé et sécurité syndical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6A3869F8" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11464DF3" w14:textId="77777777" w:rsidR="00643209" w:rsidRPr="00AD5758" w:rsidRDefault="00643209" w:rsidP="00643209">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51292A9C" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
+          <w:p w14:paraId="33547984" w14:textId="77777777" w:rsidR="00643209" w:rsidRDefault="00643209" w:rsidP="00643209">
             <w:r>
               <w:t>Originaux et copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="00643209"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="4AC6846F" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="00643209"/>
+          <w:p w14:paraId="3CD37B1A" w14:textId="77777777" w:rsidR="00C770EC" w:rsidRDefault="00C770EC" w:rsidP="00643209"/>
+          <w:p w14:paraId="18267A0D" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Élections 2011.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="172503E4" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:r>
               <w:t>-- 7 mars 2011-16 mars 2011. -- 5 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180"/>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="0212FA07" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180"/>
+          <w:p w14:paraId="2D0E9ADD" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Mise en candidature pour les postes de secrétaire correspondant, vice-président annexe générale, vice-président cour et secrétaire financier pour le comité exécutif.  Mise en candidature pour le comité de santé et sécurité syndical.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="2457CC3B" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5742C9E6" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="00AD5758" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38486DEC" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="4DADC9C1" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:r>
               <w:t>Originaux et copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="00643209"/>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="1F21D4D8" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="00643209"/>
+          <w:p w14:paraId="6FEF333D" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Élections 2015.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="468DA405" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:r>
               <w:t>-- 30 octobre 2015-8 novembre 2015. -- 2 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180"/>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="42DA2D35" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180"/>
+          <w:p w14:paraId="4705187B" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Mise en candidature pour deux postes syndics.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="2988F270" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C97EAB" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="00AD5758" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0D20A4" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="78AA0818" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:r>
               <w:t>Originaux et copies</w:t>
             </w:r>
             <w:r w:rsidR="00C770EC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="00643209"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B257C9" w:rsidRPr="00DA0358" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="2E057CBA" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="00643209"/>
+          <w:p w14:paraId="238EB6BA" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="00643209"/>
+          <w:p w14:paraId="3504B82A" w14:textId="77777777" w:rsidR="00B257C9" w:rsidRPr="00DA0358" w:rsidRDefault="005E2180" w:rsidP="005E2180">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="P389_A_5"/>
+            <w:bookmarkStart w:id="15" w:name="P389_A_5"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r w:rsidRPr="00DA0358">
+              <w:t>P389/A5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00A539E8" w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Rapport du président</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1119FEC0" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="00B257C9" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r w:rsidR="00A539E8" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>16 novembre 1993</w:t>
+            </w:r>
+            <w:r w:rsidR="008B4CA1" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r w:rsidR="008B4CA1" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>9 feuillets</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de documents textuels</w:t>
+            </w:r>
+            <w:r w:rsidR="00632B6F" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4EB6E9" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="008664A9" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FCBD419" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="007454EB" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r w:rsidR="008B4CA1">
+              <w:t>Rapport du président Michel Lévesque lors de son départ de la présidence.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0994998E" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="007454EB" w:rsidRDefault="005E2180" w:rsidP="005E2180"/>
+          <w:p w14:paraId="24D3813A" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="007454EB" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61116117" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+            <w:r>
+              <w:t>Originaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00C770EC">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C69315" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180"/>
+          <w:p w14:paraId="470583C4" w14:textId="77777777" w:rsidR="005E2180" w:rsidRDefault="005E2180" w:rsidP="005E2180"/>
+          <w:p w14:paraId="399CC8DA" w14:textId="77777777" w:rsidR="00B257C9" w:rsidRPr="00DA0358" w:rsidRDefault="00102607" w:rsidP="00102607">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="P389_A_6"/>
             <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidRPr="00DA0358">
-              <w:t>P389/A5</w:t>
+              <w:t>P389/A6</w:t>
             </w:r>
             <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
-              <w:t> </w:t>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00632B6F" w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Affiliations syndicales</w:t>
             </w:r>
             <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRPr="00B257C9" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="4ED21415" w14:textId="77777777" w:rsidR="00102607" w:rsidRPr="00B257C9" w:rsidRDefault="00102607" w:rsidP="00102607">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B257C9">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
-            <w:r w:rsidR="00A539E8" w:rsidRPr="00B257C9">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00632B6F" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5 novembre 1983-2</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2E9C" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00632B6F" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novembre 1983</w:t>
             </w:r>
             <w:r w:rsidRPr="00B257C9">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">-- </w:t>
-[...5 lines deleted...]
-              <w:t>9 feuillets</w:t>
+              <w:t xml:space="preserve"> -- </w:t>
+            </w:r>
+            <w:r w:rsidR="00632B6F" w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>0,5 cm</w:t>
             </w:r>
             <w:r w:rsidRPr="00B257C9">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00632B6F" w:rsidRPr="00B257C9">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRPr="008664A9" w:rsidRDefault="005E2180" w:rsidP="005E2180">
+          <w:p w14:paraId="6C594F01" w14:textId="77777777" w:rsidR="00102607" w:rsidRPr="008664A9" w:rsidRDefault="00102607" w:rsidP="00102607">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005E2180" w:rsidRPr="007454EB" w:rsidRDefault="005E2180" w:rsidP="005E2180">
-[...137 lines deleted...]
-          <w:p w:rsidR="00102607" w:rsidRPr="007454EB" w:rsidRDefault="00102607" w:rsidP="00102607">
+          <w:p w14:paraId="3938D05A" w14:textId="77777777" w:rsidR="00102607" w:rsidRPr="007454EB" w:rsidRDefault="00102607" w:rsidP="00102607">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidR="00632B6F">
               <w:t xml:space="preserve">Désaffiliation </w:t>
             </w:r>
             <w:r w:rsidR="001D2E9C">
               <w:t>de la CSN au profit du Syndicat Canadien des travailleurs du papier. Textes de mise au point et de maraudage de la part de chaque syndicat. Lettre de témoignages de syndicats externes.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00102607" w:rsidRPr="007454EB" w:rsidRDefault="00102607" w:rsidP="00102607"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="539DD141" w14:textId="77777777" w:rsidR="00102607" w:rsidRPr="007454EB" w:rsidRDefault="00102607" w:rsidP="00102607"/>
+          <w:p w14:paraId="68718C2B" w14:textId="77777777" w:rsidR="00102607" w:rsidRPr="007454EB" w:rsidRDefault="00102607" w:rsidP="00102607">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="005E2180" w:rsidRPr="00D4572E" w:rsidRDefault="00102607" w:rsidP="005E2180">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671B3A7D" w14:textId="77777777" w:rsidR="005E2180" w:rsidRPr="00D4572E" w:rsidRDefault="00102607" w:rsidP="005E2180">
             <w:r>
               <w:t>Originaux</w:t>
             </w:r>
             <w:r w:rsidR="001D2E9C">
               <w:t xml:space="preserve"> et copies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="7F2FB6BF" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00A52B2B" w:rsidP="00696AE2">
+    <w:p w14:paraId="6482C468" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="07B5AFEA" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="602A4739" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00A52B2B" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="P389_B"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="P389_B"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>P389</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Finances</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="00696AE2">
+    <w:p w14:paraId="50FB3DC8" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">-- 30 décembre 1983-31 décembre 2019. -- </w:t>
       </w:r>
       <w:r w:rsidR="001052AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> cm de documents textuels (12 cahiers et 2 livres</w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> cm de documents textuels (12 cahiers et 2 livres)l.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="003F03F9" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="517E06F5" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="6ADDD505" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="003F03F9" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
       <w:r w:rsidR="003F03F9">
         <w:t>Cette série comprend différents documents financiers du syndicat. On y retrouve des prévisions budgétaires, des rapports annuels du secrétaire trésorier, les grands livres généraux, des grands livres de l’assurance collective ainsi que les rapports trimestriels des syndics.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="5B420FDC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="10674C42" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+    <w:p w14:paraId="65E53194" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
       <w:r>
         <w:t>Plusieurs documents sont manuscrits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+    <w:p w14:paraId="24ABDE0C" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
       <w:r>
         <w:t>Originaux et copies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="70723FAF" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="6A0207CB" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="2EB1AE8F" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="6AF1F440" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+          <w:p w14:paraId="5F341E9A" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+          <w:p w14:paraId="6D86F4C0" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="007F33D1">
-[...48 lines deleted...]
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="6D685EC9" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58093ABB" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="751EFF8E" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="413EF2CE" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26F5AB5E" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39BC0985" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DC5FB05" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F3BE880" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="28534FBE" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="1F26EC50" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
-[...132 lines deleted...]
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="33448D0F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67E443AD" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B052BC6" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="506D224C" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C98F83" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20933629" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A9184C2" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B9ED35A" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="271F0B79" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D07EA62" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63B7B21A" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19387D11" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2722C50D" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BEE4F52" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0066078F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="653CBBB5" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65FA08E3" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4433D78A" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13E09244" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2957F8F8" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="2EF719C3" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="58A4153F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
-[...41 lines deleted...]
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="29CFEFB3" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="292B6964" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0176E01F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4880C0FB" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E782E1C" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="338DADB5" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D4DC1CF" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="0B10FFDD" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="263476B6" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
-[...41 lines deleted...]
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="45BAEB26" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EDBF223" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46E500AE" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A57F67D" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B980D19" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="133B634F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="685D7E7A" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="65C9F1AC" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="0F494E25" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
-[...41 lines deleted...]
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="0A47A22F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79259626" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31FE2F09" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F5F303A" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01CA179C" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40F87CEF" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17DDBEB0" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="30E91299" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-01</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
+          <w:p w14:paraId="787B34F2" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="00072B1D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
-[...34 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="29AB1F0D" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D3085F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EF4E566" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24115F6F" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4986F5F2" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59962FD6" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="71B6064C" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="6F1C7E7A" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
-[...55 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="332D0BAD" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6225C157" w14:textId="77777777" w:rsidR="00072B1D" w:rsidRDefault="00072B1D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D770A1C" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ACBB667" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34216C47" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0143B7FD" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DF6105F" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03DECD7B" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="157D92CF" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="0D75C3FD" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="79EC8641" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
-[...34 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="01E75CCC" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23DFACA4" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56EEE1B3" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="255583DE" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB0AE71" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01211A3E" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="6DF8734B" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="6F6BFBFB" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
-[...34 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="1CAEBB9B" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765FE0AD" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="573B55F7" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A5DCE28" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BBA9DD0" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="614500C3" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="2F3B2EA1" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="0C789EA6" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
-[...41 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="0A6AF6B6" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="448764A1" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="192C5D64" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56078431" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="796734D9" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07635C00" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09CD2686" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="1E4B90D7" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="54003762" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
-[...125 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="27599C0B" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C42BFC" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07D84229" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E6EC9AF" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B3BE72F" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5420E125" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6A37F0" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61F0B073" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69AE29CE" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5986B19B" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F58651F" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D2C19A0" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FDFCDEA" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07EB6C18" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D9E7F47" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7485A739" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="466D2D38" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="656C8C64" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1052CA5F" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="532A6385" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="1C38CA52" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
-[...41 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="49B67FEF" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7956CCFC" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1202E599" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="142ED06A" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62FE1DF7" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49D0740E" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D01296E" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="109F53D4" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="4B5FB0F3" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
-[...41 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="31143850" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FC12D53" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F4C84E" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29B53B9E" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28BCE9BA" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="725F496D" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C90D807" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="6BBC6114" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="34E5229E" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
-[...34 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRPr="00A674F8" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="556DE608" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="741EAA8D" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5781E7C5" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DA556D8" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B0173FC" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CB6A61" w14:textId="77777777" w:rsidR="002C7854" w:rsidRPr="00A674F8" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B257C9" w:rsidRPr="00DA0358" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+          <w:p w14:paraId="33BCF14B" w14:textId="77777777" w:rsidR="00B257C9" w:rsidRPr="00DA0358" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="P389_B_1"/>
+            <w:bookmarkStart w:id="18" w:name="P389_B_1"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r w:rsidRPr="00DA0358">
+              <w:t>P389/B1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prévisions budgétaires</w:t>
+            </w:r>
+            <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1987</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0358">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72818CDB" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="00B257C9" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B257C9">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-- 1987. -- 2 feuillets de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0599C1" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="008664A9" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E8660B" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="007454EB" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Prévision </w:t>
+            </w:r>
+            <w:r w:rsidR="00B257C9">
+              <w:t>budgétaires pour l’année 1987.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="229F8140" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="007454EB" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B"/>
+          <w:p w14:paraId="5C2E3224" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="007454EB" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73466A43" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:r>
+              <w:t>Plusieurs documents sont manuscrits.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F678EB6" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:r>
+              <w:t>Originaux.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72DADE6A" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B"/>
+          <w:p w14:paraId="519383EA" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B"/>
+          <w:p w14:paraId="23388825" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="00DA0358" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+              <w:rPr>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="19" w:name="P389_B_2"/>
             <w:bookmarkEnd w:id="19"/>
             <w:r w:rsidRPr="00DA0358">
-              <w:lastRenderedPageBreak/>
-[...106 lines deleted...]
-            <w:r w:rsidRPr="00DA0358">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>P389/</w:t>
             </w:r>
             <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0358">
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B257C9" w:rsidRPr="00DA0358">
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Rapports annuels du secrétaire trésorier</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0358">
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+          <w:p w14:paraId="4ACBA8A4" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
             <w:r>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="00B257C9">
               <w:t>2003-2014</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="00B257C9">
               <w:t>14 feuillets</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B"/>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+          <w:p w14:paraId="02117413" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B"/>
+          <w:p w14:paraId="729E9DDE" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00B257C9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Rapports financiers annuels des dépenses et des revenus pour les années 2003 à 2008 et pour 2012 et 2014.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="4A1B4ADB" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1413920C" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRPr="00AD5758" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DD68BB5" w14:textId="77777777" w:rsidR="00A52B2B" w:rsidRDefault="00A52B2B" w:rsidP="00A52B2B">
             <w:r>
               <w:t xml:space="preserve">Originaux et copies. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...13 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRPr="008664A9" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="3ABA852E" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20941B2B" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CE2F1D9" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="008664A9" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="P389_B_3"/>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkStart w:id="20" w:name="P389_B_3"/>
+            <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:t>P389/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:t>Grands livres</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:t>30 décembre 1983</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t xml:space="preserve">31 décembre </w:t>
             </w:r>
             <w:r>
               <w:t>2019</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="00E736A2">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t xml:space="preserve"> (7 cahiers et 2 livres).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRPr="008664A9" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="5964F8A2" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="008664A9" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRPr="007454EB" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="11A340C9" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="007454EB" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">Cette sous-série </w:t>
             </w:r>
             <w:r w:rsidR="00487BC4">
               <w:t>est constituée des grands livres généraux de comptabilité, ainsi que des grands livres concernant l’assurance collective.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRPr="007454EB" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="3EF92201" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="007454EB" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="769A6909" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="007454EB" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CBC74F5" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Plusieurs documents sont manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="04DFAA0F" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="138BA6C4" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="6F897236" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="06EF66A0" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="2940B5E8" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 1984-1987.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="328F5E72" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t xml:space="preserve">-- 30 décembre 1983-29 décembre 1987. -- 1 cahier : </w:t>
             </w:r>
             <w:r w:rsidR="00072B1D">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>2x3</w:t>
             </w:r>
             <w:r w:rsidR="00072B1D">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="41271B19" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="14476633" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="12287D62" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365EDDB0" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="00AD5758" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706B6E8B" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="647CC0E2" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="210077A5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29FAAABE" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 1995-1999.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="1074FE89" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>-- 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF5371">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> septembre 1995-30 juillet 1999. -- 1 cahier : 22x3</w:t>
             </w:r>
             <w:r w:rsidR="00072B1D">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="73559A7E" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="3614D3FA" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="5814EF91" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36376E09" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="00AD5758" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07851961" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="182B4401" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="4EDCA2D2" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="015F1E92" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 1999-2002.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="39247712" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>-- 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF5371">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> août 1999-11 septembre 2002. -- 1 cahier : 22x3</w:t>
             </w:r>
             <w:r w:rsidR="00072B1D">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="46F8B193" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="4DC13702" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="08682311" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E1606C3" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="00AD5758" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0E3A89" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="12E86F7E" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="7A09E074" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F4BE5F" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 2002-2006.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="333822A5" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>-- 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF5371">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00072B1D">
               <w:t>janvier 2002</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00072B1D">
               <w:t>29 décembre 2006. -- 1 cahier : 22x36</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+          <w:p w14:paraId="0B95EF82" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371"/>
+          <w:p w14:paraId="1212005B" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="57A46A64" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5992552B" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRPr="00AD5758" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDA4077" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="00EF5371">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+          <w:p w14:paraId="18E7FA03" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="166F0455" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 2007-2010.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+          <w:p w14:paraId="3C05F00B" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:r>
               <w:t>-- 9 janvier 2007-30 décembre 2010. -- 1 cahier : 22x36 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084"/>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+          <w:p w14:paraId="4AD6B48E" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084"/>
+          <w:p w14:paraId="29D98E45" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="1A33A903" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AE7978E" w14:textId="77777777" w:rsidR="00E40084" w:rsidRPr="00AD5758" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31ADF6A8" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="007F33D1">
-[...27 lines deleted...]
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+          <w:p w14:paraId="79DC5D39" w14:textId="77777777" w:rsidR="00EF5371" w:rsidRDefault="00EF5371" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15F15DE1" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67AB321D" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DAE7746" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1922921F" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 2011-2014.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+          <w:p w14:paraId="5E4C72FF" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:r>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="00F56A60">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F56A60" w:rsidRPr="00F56A60">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidR="00F56A60">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>j</w:t>
             </w:r>
             <w:r w:rsidR="00F56A60">
               <w:t>anvier 2011</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00F56A60">
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> décembre 201</w:t>
             </w:r>
             <w:r w:rsidR="00F56A60">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>. -- 1 cahier : 22x36 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084"/>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+          <w:p w14:paraId="35E48245" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084"/>
+          <w:p w14:paraId="1A665E8B" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6445CD4A" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64E18512" w14:textId="77777777" w:rsidR="00E40084" w:rsidRPr="00AD5758" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ABAE0AD" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="00E40084">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="2E4A1E39" w14:textId="77777777" w:rsidR="00E40084" w:rsidRDefault="00E40084" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C762E39" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 2015-2019.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="0CD81F6B" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>-- 6 janvier 2015-31 décembre 2019. -- 1 cahier : 22x36 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="5A3A1620" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
+          <w:p w14:paraId="016FA3B1" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="32E77D84" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75C6FDFA" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRPr="00AD5758" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E0A6108" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="1F396638" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="781344FD" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 1993-2002 / Assurance collective.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="164A852A" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>-- 22 avril 1993-20 février 2002. -- 1 livre : 32x25 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="43E35B6C" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
+          <w:p w14:paraId="04371CCC" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="51587A6D" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A5D89E7" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRPr="00AD5758" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018048C0" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="31739B75" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="3B1FA9B4" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48BE2755" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B3/9</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Grand livre 2002-2006 / Assurance collective.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="41F7CE3B" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>-- 7 mars 2002-1</w:t>
             </w:r>
             <w:r w:rsidRPr="00F56A60">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> décembre 2006. -- 1 livre : 32x25 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="5AAF8BEB" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
+          <w:p w14:paraId="1B979216" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>: Recettes et déboursés.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="20CC160F" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5076FC8A" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRPr="00AD5758" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC311B8" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
+          <w:p w14:paraId="798BCD01" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRPr="008664A9" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="0344A7A9" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
+          <w:p w14:paraId="7BE0C174" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="00F56A60"/>
+          <w:p w14:paraId="786A6EC8" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRPr="008664A9" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="P389_B_4"/>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkStart w:id="21" w:name="P389_B_4"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r>
               <w:t>P389/B4     Rapports trimestriels des syndics</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="002C7854">
               <w:t>11 novembre 2006-4 mars 2018.</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve"> -- </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="002C7854">
               <w:t xml:space="preserve"> (5 cahiers).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRPr="008664A9" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="2628F84D" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRPr="008664A9" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRPr="007454EB" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="0CCA6F61" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRPr="007454EB" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve">Cette sous-série </w:t>
             </w:r>
             <w:r w:rsidR="002C7854">
               <w:t>comprend les rapports trimestriels des syndics qui procèdent à la vérification des livres comptables.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRPr="007454EB" w:rsidRDefault="00487BC4" w:rsidP="00487BC4"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="4D1F81B4" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRPr="007454EB" w:rsidRDefault="00487BC4" w:rsidP="00487BC4"/>
+          <w:p w14:paraId="4CBFA956" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRPr="007454EB" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD02500" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:r>
               <w:t>Plusieurs documents sont manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="1F286C42" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="6CCDF22C" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4"/>
+          <w:p w14:paraId="33D065CA" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4"/>
+          <w:p w14:paraId="5CDDCE1F" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00112D24">
               <w:t>B4</w:t>
             </w:r>
             <w:r>
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00112D24">
               <w:t>Rapports trimestriels des syndics 2006-2008</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="44397000" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:r>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="00112D24">
               <w:t>11 novembre 2006</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00112D24">
               <w:t>11 mai 2008</w:t>
             </w:r>
             <w:r>
               <w:t>. -- 1 cahier : 2</w:t>
             </w:r>
             <w:r w:rsidR="00112D24">
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="00112D24">
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4"/>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="6A8A89B0" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4"/>
+          <w:p w14:paraId="5FD10F09" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00112D24">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Vérifications comptables internes.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="723AADE6" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="502E4465" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRPr="00AD5758" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A02A9A4" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
+          <w:p w14:paraId="7332AEF9" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00487BC4">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="00487BC4"/>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="7A6F81B6" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="00487BC4"/>
+          <w:p w14:paraId="22D01BAE" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rapports trimestriels des syndics 2011.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="24C29FBB" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:r>
               <w:t>-- 13 novembre 2011. -- 1 cahier : 28x24 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24"/>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="59768147" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24"/>
+          <w:p w14:paraId="324A7169" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Vérifications comptables internes.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6CEDA335" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="739B0ED4" w14:textId="77777777" w:rsidR="00112D24" w:rsidRPr="00AD5758" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E94CE7C" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="4DC21B13" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="2A95924D" w14:textId="77777777" w:rsidR="00F56A60" w:rsidRDefault="00F56A60" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="471A6B1D" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rapports trimestriels des syndics 2012-2016.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="5B8C1AE4" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:r>
               <w:t>-- 20 mai 2012-</w:t>
             </w:r>
             <w:r w:rsidR="002C7854">
               <w:t xml:space="preserve">6 mars </w:t>
             </w:r>
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002C7854">
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:t>. -- 1 cahier : 28x24 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24"/>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="28F07120" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24"/>
+          <w:p w14:paraId="2B30995D" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Vérifications comptables internes.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="02785C3B" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E76F5EF" w14:textId="77777777" w:rsidR="00112D24" w:rsidRPr="00AD5758" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14C5BC01" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
+          <w:p w14:paraId="00CA253E" w14:textId="77777777" w:rsidR="00112D24" w:rsidRDefault="00112D24" w:rsidP="00112D24">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRPr="00A674F8" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+          <w:p w14:paraId="66037BCF" w14:textId="77777777" w:rsidR="002C7854" w:rsidRPr="00A674F8" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00487BC4" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00487BC4" w:rsidRPr="00A674F8" w14:paraId="7414C4F0" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="71827AA3" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="35A7C57D" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="00501312" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
-[...41 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="1AF85808" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4455F11E" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="300FD554" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A77D1A7" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11B2E137" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1676C3E3" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6545AB30" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="3CC53478" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="747AA5E0" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
-[...20 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRPr="00A674F8" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+          <w:p w14:paraId="203A6AC1" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C1E22A2" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B23ADB8" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12CC31E8" w14:textId="77777777" w:rsidR="002C7854" w:rsidRPr="00A674F8" w:rsidRDefault="002C7854" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="3EA33E63" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rapports trimestriels des syndics 2014-2016.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="179D4325" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:r>
               <w:t>-- 17 décembre 2014-9 février 2016. -- 1 cahier : 28x24 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854"/>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="07259A7E" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854"/>
+          <w:p w14:paraId="48A48227" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Vérifications comptables internes.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6A21FCB7" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34E8DD8F" w14:textId="77777777" w:rsidR="002C7854" w:rsidRPr="00AD5758" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6488920F" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="665844DB" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00A52B2B">
+          <w:p w14:paraId="6356659D" w14:textId="77777777" w:rsidR="00487BC4" w:rsidRDefault="00487BC4" w:rsidP="00A52B2B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="048532FF" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B4/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Rapports trimestriels des syndics 2016-2018.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="050216E4" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:r>
               <w:t>-- 18 septembre 2016-4 mars 2018. -- 1 cahier : 28x24 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854"/>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+          <w:p w14:paraId="3C34C96C" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854"/>
+          <w:p w14:paraId="50200E99" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Vérifications comptables internes.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="78DCDFAA" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C7D8607" w14:textId="77777777" w:rsidR="002C7854" w:rsidRPr="00AD5758" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068B8B65" w14:textId="77777777" w:rsidR="002C7854" w:rsidRDefault="002C7854" w:rsidP="002C7854">
             <w:r>
               <w:t>Documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED497A" w:rsidRPr="002C7854" w:rsidRDefault="00ED497A" w:rsidP="002C7854">
+          <w:p w14:paraId="326F54CB" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRPr="002C7854" w:rsidRDefault="00ED497A" w:rsidP="002C7854">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
+    <w:p w14:paraId="5BD4192E" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED497A" w:rsidRPr="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00ED497A"/>
-    <w:p w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="003F03F9" w:rsidP="00287473">
+    <w:p w14:paraId="72D6EC6C" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRPr="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00ED497A"/>
+    <w:p w14:paraId="3A38EEF6" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="003F03F9" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="P389_C"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="P389_C"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>P389</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relations avec les membres du syndicat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501D90" w:rsidRPr="008664A9" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+    <w:p w14:paraId="3534136F" w14:textId="77777777" w:rsidR="00501D90" w:rsidRPr="008664A9" w:rsidRDefault="00501D90" w:rsidP="00501D90">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008664A9">
         <w:t xml:space="preserve">-- </w:t>
       </w:r>
       <w:r>
         <w:t>1988-20 février 1994.</w:t>
       </w:r>
       <w:r w:rsidRPr="007454EB">
         <w:t xml:space="preserve"> -- </w:t>
       </w:r>
       <w:r w:rsidR="00E736A2">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007454EB">
         <w:t>cm de documents textuels</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287473" w:rsidRPr="00501D90" w:rsidRDefault="00287473" w:rsidP="00287473">
+    <w:p w14:paraId="29DA486A" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00501D90" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
+    <w:p w14:paraId="3618E21A" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
       <w:r w:rsidR="00501D90" w:rsidRPr="007454EB">
         <w:t xml:space="preserve">Cette sous-série </w:t>
       </w:r>
       <w:r w:rsidR="00501D90">
         <w:t>est constituée de bulletin d’information transmis aux membres ainsi que des documents relatifs au comité disciplinaire du syndicat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
-    <w:p w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
+    <w:p w14:paraId="73A6BFE1" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
+    <w:p w14:paraId="5F1C2308" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+    <w:p w14:paraId="5578D354" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
       <w:r>
         <w:t>Certains documents sont manuscrits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+    <w:p w14:paraId="17502D29" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
       <w:r>
         <w:t>Originaux et copie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
-    <w:p w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
+    <w:p w14:paraId="79E14A18" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
+    <w:p w14:paraId="52E47081" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidTr="005E73CA">
+      <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="333DF3A5" w14:textId="77777777" w:rsidTr="005E73CA">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005E73CA">
-[...62 lines deleted...]
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="20BCF362" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BD1CD5F" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AC07607" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="147CAD15" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E08BD7F" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005A73D4" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="291A3275" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0E6CF2" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D768237" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="266E4D07" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="708DBF3C" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="08EE5BC2" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
-[...55 lines deleted...]
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="3B42D7CD" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E5DA167" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39059C4C" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2749EC13" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F24DEC" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FA43957" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A3899F2" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08769C81" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="495EAE32" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="504D89E2" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="49AF7526" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
-[...83 lines deleted...]
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="6B2E08AC" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="600F8E77" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FD95F4B" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6129A7F2" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="161CD7BE" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B8D4BEB" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26A6638B" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="584597FF" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E4FCF0" w14:textId="77777777" w:rsidR="00600A42" w:rsidRDefault="00600A42" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BC83ADB" w14:textId="77777777" w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B86E22F" w14:textId="77777777" w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00A02FC5" w14:textId="77777777" w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C555470" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="10950530" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
+          <w:p w14:paraId="3FF4BFC4" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="00501D90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRPr="00A674F8" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+          <w:p w14:paraId="2B6DA2AD" w14:textId="77777777" w:rsidR="00501D90" w:rsidRPr="00A674F8" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003F03F9" w:rsidRPr="008664A9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+          <w:p w14:paraId="28068830" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRPr="008664A9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="P389_C_1"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:bookmarkStart w:id="23" w:name="P389_C_1"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:r>
               <w:t xml:space="preserve">P389/C1     </w:t>
             </w:r>
             <w:r w:rsidR="00893E38">
               <w:t>Information aux membres</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="00501D90">
               <w:t>1988</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00501D90">
               <w:t>Janvier1994</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve"> -- </w:t>
             </w:r>
             <w:r w:rsidR="001052AC">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00501D90">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRPr="008664A9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+          <w:p w14:paraId="1DA35BE7" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRPr="008664A9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRPr="00501D90" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+          <w:p w14:paraId="1F0964D1" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRPr="00501D90" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidR="00501D90">
               <w:t xml:space="preserve">Cette sous-série comprend des bulletins d’information </w:t>
             </w:r>
             <w:r w:rsidR="00571991">
               <w:t>sur divers sujets syndicaux pour les membres.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRPr="007454EB" w:rsidRDefault="003F03F9" w:rsidP="003F03F9"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="466D6CBC" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRPr="007454EB" w:rsidRDefault="003F03F9" w:rsidP="003F03F9"/>
+          <w:p w14:paraId="6EF134B9" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRPr="007454EB" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="00571991" w:rsidP="003F03F9">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36808189" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="00571991" w:rsidP="003F03F9">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9"/>
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+          <w:p w14:paraId="7AF646FF" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9"/>
+          <w:p w14:paraId="550EA9DC" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0026427C">
               <w:t>C1</w:t>
             </w:r>
             <w:r>
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00893E38">
               <w:t>Bulletins d’information</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00893E38">
               <w:t>1988</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00893E38">
               <w:t>1989</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+          <w:p w14:paraId="2E973544" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
             <w:r>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="0026427C">
               <w:t>1988</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="0026427C">
               <w:t>Décembre 1989</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="0026427C">
               <w:t>0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9"/>
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+          <w:p w14:paraId="79E32B18" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9"/>
+          <w:p w14:paraId="1AF93D2B" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0026427C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletins d’information réalisés par le comité exécutif informant les membres sur divers enjeux tels que le changement </w:t>
             </w:r>
             <w:r w:rsidR="00351180">
@@ -12684,593 +12213,615 @@
             <w:r w:rsidR="00351180">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">cale, la santé et sécurité au travail, </w:t>
             </w:r>
             <w:r w:rsidR="005C3825">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">des bilans d’activités, les assurances collectives, </w:t>
             </w:r>
             <w:r w:rsidR="003966C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">textes d’opinion de membres, </w:t>
             </w:r>
             <w:r w:rsidR="005C3825">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="66AC616D" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E228562" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRPr="00AD5758" w:rsidRDefault="003F03F9" w:rsidP="003F03F9">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="003F03F9" w:rsidRDefault="005C3825" w:rsidP="003F03F9">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D640B4C" w14:textId="77777777" w:rsidR="003F03F9" w:rsidRDefault="005C3825" w:rsidP="003F03F9">
             <w:r>
               <w:t>Copies</w:t>
             </w:r>
             <w:r w:rsidR="003F03F9">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005E73CA">
-[...6 lines deleted...]
-          <w:p w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
+          <w:p w14:paraId="52121E7A" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C280D2F" w14:textId="77777777" w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P389</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C1/</w:t>
             </w:r>
             <w:r w:rsidR="001E4C20">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Bulletins d’information 1990-1</w:t>
             </w:r>
             <w:r w:rsidR="001E4C20">
               <w:t>994</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
+          <w:p w14:paraId="478E75E7" w14:textId="77777777" w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
             <w:r>
               <w:t>--</w:t>
             </w:r>
             <w:r w:rsidR="001052AC">
               <w:t xml:space="preserve"> Janvier 1990-Janvier 1994. -- 1,5</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781"/>
-          <w:p w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
+          <w:p w14:paraId="3F4DF0BD" w14:textId="77777777" w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781"/>
+          <w:p w14:paraId="2C1969FD" w14:textId="77777777" w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: Bulletins d’information réalisés par le comité exécutif informant les membres sur divers enjeux tels que le Fonds de solidarité FTQ, bilans d’activités, relations patronales-syndicales, </w:t>
             </w:r>
             <w:r w:rsidR="003966C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">textes d’opinion de membres, santé et sécurité au travail, formation professionnelle, </w:t>
             </w:r>
             <w:r w:rsidR="001E4C20">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>relations entre syndiqués, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6603D4E4" w14:textId="77777777" w:rsidR="00113781" w:rsidRDefault="00113781" w:rsidP="00113781">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C0B21B2" w14:textId="77777777" w:rsidR="00113781" w:rsidRPr="00AD5758" w:rsidRDefault="00113781" w:rsidP="00113781">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00287473" w:rsidRDefault="00113781" w:rsidP="005E73CA">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12186E9A" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00113781" w:rsidP="005E73CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
-[...27 lines deleted...]
-          <w:p w:rsidR="001E4C20" w:rsidRPr="00830FD0" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
+          <w:p w14:paraId="4E57C19E" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17ABA2AB" w14:textId="77777777" w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E8C2C8D" w14:textId="77777777" w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5295DA10" w14:textId="77777777" w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="005E73CA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59DB8488" w14:textId="77777777" w:rsidR="001E4C20" w:rsidRPr="00830FD0" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="P389_C_2"/>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkStart w:id="24" w:name="P389_C_2"/>
+            <w:bookmarkEnd w:id="24"/>
             <w:r w:rsidRPr="00830FD0">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>P389/</w:t>
             </w:r>
             <w:r w:rsidR="00501D90" w:rsidRPr="00830FD0">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00830FD0">
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t> : Comité disciplinaire.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
+          <w:p w14:paraId="557844C0" w14:textId="77777777" w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
             <w:r>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="00501D90">
               <w:t>6 octobre 1989</w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00501D90">
               <w:t>20 février 19</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">94. -- </w:t>
             </w:r>
             <w:r w:rsidR="001052AC">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20"/>
-          <w:p w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
+          <w:p w14:paraId="01F25072" w14:textId="77777777" w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20"/>
+          <w:p w14:paraId="4804DEF5" w14:textId="77777777" w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D97DCE">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00501D90">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Processus de résolutions de plaintes entre les membres du syndicat.  On y retrouve des plaintes, des témoignages et les décisions du comité.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
-[...12 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="7DEA4A06" w14:textId="77777777" w:rsidR="001E4C20" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2026C40A" w14:textId="77777777" w:rsidR="001E4C20" w:rsidRPr="00AD5758" w:rsidRDefault="001E4C20" w:rsidP="001E4C20">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AD5758">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="001E4C20">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3B70DA" w14:textId="77777777" w:rsidR="00501D90" w:rsidRDefault="00501D90" w:rsidP="001E4C20">
             <w:r>
               <w:t>Certains documents manuscrits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
+          <w:p w14:paraId="25651E09" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00501D90" w:rsidP="005E73CA">
             <w:r>
               <w:t>Originaux et c</w:t>
             </w:r>
             <w:r w:rsidR="00ED497A">
               <w:t>opies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
+    <w:p w14:paraId="6AB8D981" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidRDefault="00571991" w:rsidP="00571991">
+    <w:p w14:paraId="507D1E87" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
+    <w:p w14:paraId="6B08F3C3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
+    <w:p w14:paraId="517C6E0F" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidRDefault="00571991" w:rsidP="00571991">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="P389_D"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="25" w:name="P389_D"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t>P389/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relations avec le syndicat affilié</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571991" w:rsidRPr="008664A9" w:rsidRDefault="00571991" w:rsidP="00571991">
+    <w:p w14:paraId="2D9716C8" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="008664A9" w:rsidRDefault="00571991" w:rsidP="00571991">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008664A9">
         <w:t xml:space="preserve">-- </w:t>
       </w:r>
       <w:r w:rsidR="007B7784">
         <w:t>Novembre 1997</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007454EB">
         <w:t xml:space="preserve"> -- </w:t>
       </w:r>
       <w:r w:rsidR="007B7784">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,5 </w:t>
       </w:r>
       <w:r w:rsidRPr="007454EB">
         <w:t>cm de documents textuels</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571991" w:rsidRPr="00501D90" w:rsidRDefault="00571991" w:rsidP="00571991">
+    <w:p w14:paraId="1851CEA0" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="00501D90" w:rsidRDefault="00571991" w:rsidP="00571991">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00571991" w:rsidRPr="00AB6798" w:rsidRDefault="00571991" w:rsidP="00571991">
+    <w:p w14:paraId="15708D0B" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="00AB6798" w:rsidRDefault="00571991" w:rsidP="00571991">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
       <w:r w:rsidRPr="007454EB">
         <w:t xml:space="preserve">Cette sous-série </w:t>
       </w:r>
       <w:r w:rsidR="007B7784">
         <w:t>comprend des documents relatifs aux relations de la Section locale avec le syndicat affilié.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991"/>
-    <w:p w:rsidR="00571991" w:rsidRPr="00AB6798" w:rsidRDefault="00571991" w:rsidP="00571991">
+    <w:p w14:paraId="19DFAC53" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991"/>
+    <w:p w14:paraId="34E2B103" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="00AB6798" w:rsidRDefault="00571991" w:rsidP="00571991">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571991" w:rsidRDefault="007B7784" w:rsidP="00571991">
+    <w:p w14:paraId="77AD9727" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="007B7784" w:rsidP="00571991">
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00571991">
         <w:t>opie</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00571991">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidRDefault="00571991" w:rsidP="00571991"/>
-    <w:p w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidRDefault="00571991" w:rsidP="00571991"/>
+    <w:p w14:paraId="598CB5EB" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidRDefault="00571991" w:rsidP="00571991"/>
+    <w:p w14:paraId="062BD0DE" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidRDefault="00571991" w:rsidP="00571991"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidTr="00571991">
+      <w:tr w:rsidR="00571991" w:rsidRPr="00A674F8" w14:paraId="40F77589" w14:textId="77777777" w:rsidTr="00571991">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="59F8759E" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="26" w:name="_Hlk70665436"/>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+          <w:p w14:paraId="2BC5053E" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+          <w:p w14:paraId="4066E301" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
-[...41 lines deleted...]
-          <w:p w:rsidR="00571991" w:rsidRPr="00A674F8" w:rsidRDefault="00571991" w:rsidP="007B7784">
+          <w:bookmarkEnd w:id="26"/>
+          <w:p w14:paraId="461F8224" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41D084AE" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="777EECBC" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B4CED38" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3135602D" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B7683A" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="022656A9" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00571991" w:rsidP="007B7784">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D73FDA" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="007B7784">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43B9595A" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="006D4EB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A5A34B" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="006D4EB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>07-04-06-02</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="457646AB" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="006D4EB4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Boîte-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6581E077" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRPr="00A674F8" w:rsidRDefault="006D4EB4" w:rsidP="007B7784">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00571991" w:rsidRPr="007B7784" w:rsidRDefault="00571991" w:rsidP="00571991">
+          <w:p w14:paraId="428D26F9" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="007B7784" w:rsidRDefault="00571991" w:rsidP="00571991">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="P389_D_1"/>
             <w:bookmarkEnd w:id="27"/>
             <w:r w:rsidRPr="00DA0358">
               <w:t>P389/D1</w:t>
             </w:r>
             <w:r w:rsidR="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="007B7784" w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Rapport pour S.C.E.P</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
@@ -13282,4076 +12833,3904 @@
             <w:r w:rsidR="007B7784" w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Novembre 1997</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="007B7784" w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571991" w:rsidRPr="008664A9" w:rsidRDefault="00571991" w:rsidP="00571991">
+          <w:p w14:paraId="3C1CEDF5" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="008664A9" w:rsidRDefault="00571991" w:rsidP="00571991">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00571991" w:rsidRPr="00501D90" w:rsidRDefault="00571991" w:rsidP="00571991">
+          <w:p w14:paraId="3CE19F21" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="00501D90" w:rsidRDefault="00571991" w:rsidP="00571991">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidR="007B7784">
               <w:t>Rapport présenté au Syndicat Canadien de l’énergie et du papier par la Section locale 497 concernant les surplus de copeaux dans l’industrie forestière</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00571991" w:rsidRPr="007454EB" w:rsidRDefault="00571991" w:rsidP="00571991"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="36A287A3" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="007454EB" w:rsidRDefault="00571991" w:rsidP="00571991"/>
+          <w:p w14:paraId="143A391B" w14:textId="77777777" w:rsidR="00571991" w:rsidRPr="007454EB" w:rsidRDefault="00571991" w:rsidP="00571991">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AD7FD3" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00571991">
+            <w:r>
+              <w:t>Rédigé par le président de la section locale M. Michel Routhier.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530D9246" w14:textId="77777777" w:rsidR="00571991" w:rsidRDefault="00ED497A" w:rsidP="007B7784">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB1725A" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="007B7784"/>
+          <w:p w14:paraId="147CC841" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="007B7784">
+            <w:r w:rsidRPr="006D4EB4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>P389/D2</w:t>
+            </w:r>
+            <w:r>
+              <w:t> : Demande d’avis. – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4EB4">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> septembre 2017. – 1 feuillet de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121B2C20" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="007B7784"/>
+          <w:p w14:paraId="3778782E" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="006D4EB4">
+            <w:r w:rsidRPr="006D4EB4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:t> : Demande d’avis faite par la section locale concernant les analyses de risques que doivent compléter les travailleurs avant d’effectuer une tâche.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A74B2A" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="006D4EB4"/>
+          <w:p w14:paraId="63FB448D" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="006D4EB4">
+            <w:r w:rsidRPr="006D4EB4">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00571991">
-[...14 lines deleted...]
-              <w:t>Copies.</w:t>
+          <w:p w14:paraId="3981BB33" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRPr="00A674F8" w:rsidRDefault="006D4EB4" w:rsidP="006D4EB4">
+            <w:r>
+              <w:t>Original.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="007B7784" w:rsidRPr="00A674F8" w:rsidRDefault="007B7784" w:rsidP="007B7784">
+    <w:p w14:paraId="7064D2B9" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
+    <w:p w14:paraId="66F4E7C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
+    <w:p w14:paraId="5C6BF4B0" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00A674F8" w:rsidRDefault="007B7784" w:rsidP="007B7784">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="P389_E"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t>P389/E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relations avec l’employeur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
+    <w:p w14:paraId="3496DD67" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA0358">
         <w:t xml:space="preserve">-- </w:t>
       </w:r>
       <w:r w:rsidR="00284445" w:rsidRPr="00DA0358">
         <w:t>1981-2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0358">
         <w:t xml:space="preserve">. -- </w:t>
       </w:r>
       <w:r w:rsidR="001052AC">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00E36801" w:rsidRPr="00DA0358">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0358">
         <w:t>cm de documents textuels</w:t>
       </w:r>
       <w:r w:rsidR="00284445" w:rsidRPr="00DA0358">
         <w:t xml:space="preserve"> (10 livrets)</w:t>
       </w:r>
       <w:r w:rsidR="00800A15">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
+    <w:p w14:paraId="1AB88D9D" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
+    <w:p w14:paraId="351D87AB" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA0358">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0358">
         <w:t>Cette sous-série comprend des d</w:t>
       </w:r>
       <w:r w:rsidR="00284445" w:rsidRPr="00DA0358">
         <w:t>ocuments relatifs aux conditions de travail déterminées par des conventions collectives et des lettres d’entente. On y retrouve aussi des listes d’</w:t>
       </w:r>
       <w:r w:rsidR="00800A15">
         <w:t xml:space="preserve">ancienneté, </w:t>
       </w:r>
       <w:r w:rsidR="00DA0358" w:rsidRPr="00DA0358">
         <w:t>des correspondances relatives aux relations</w:t>
       </w:r>
       <w:r w:rsidR="00800A15">
         <w:t xml:space="preserve"> et aux conditions de travail et des procès-verbaux de différents comités réunissant non syndiqués et syndiqués.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784"/>
-    <w:p w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
+    <w:p w14:paraId="48EA7779" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784"/>
+    <w:p w14:paraId="65F63A51" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00DA0358" w:rsidRDefault="007B7784" w:rsidP="007B7784">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA0358">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Notes</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7784" w:rsidRDefault="00284445" w:rsidP="007B7784">
+    <w:p w14:paraId="32281BB4" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="00284445" w:rsidP="007B7784">
       <w:r w:rsidRPr="00DA0358">
         <w:t>Originaux et c</w:t>
       </w:r>
       <w:r w:rsidR="007B7784" w:rsidRPr="00DA0358">
         <w:t>opies.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7784" w:rsidRPr="00A674F8" w:rsidRDefault="007B7784" w:rsidP="007B7784"/>
+    <w:p w14:paraId="47BB9FE8" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00A674F8" w:rsidRDefault="007B7784" w:rsidP="007B7784"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B7784" w:rsidRPr="00A674F8" w:rsidTr="00596F1B">
+      <w:tr w:rsidR="007B7784" w:rsidRPr="00A674F8" w14:paraId="64F174BA" w14:textId="77777777" w:rsidTr="00596F1B">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
-[...62 lines deleted...]
-          <w:p w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+          <w:p w14:paraId="03F2671E" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="056AA997" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F8C877" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E2F696D" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BEC5F88" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06198B39" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CFEC0A2" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7430BFCB" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D3AD0C0" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24670EEC" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+          <w:p w14:paraId="20B43DEA" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+          <w:p w14:paraId="3DB80D1B" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="58DB8924" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79291D17" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="394DF497" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EAD1ACB" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51E9EB0F" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15EB8E78" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08C55A47" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1625109D" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="26FB2111" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="0B304E57" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="573A05D1" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67FE1530" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="197FD2B8" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57C38F1F" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04566D89" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02B4C903" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C9019F4" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F40A9BD" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="1EBCB16C" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="47EF3627" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="3EFD5FAB" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="194BF35F" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11C44B99" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3294D605" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E34274" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33791E4E" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="488C58B9" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B348880" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="3965616E" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="01578504" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="1596ABF2" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504F0CF3" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03B0A7CD" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B221347" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="554A6049" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="215CB407" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C732C68" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="697B9700" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="455CD9B4" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="1618AE27" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="4BDDC6E3" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1623DF90" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79445CC5" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EA7DA04" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1863AD63" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42FF71F3" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC35FF3" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E44E3F7" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="43EA49C8" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="0E1D4956" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="14932D41" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3BD540" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B70F2C2" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="271DD5B8" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E9CB422" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CB75059" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F92318F" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="668422DF" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="763AC2BD" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="474DC4EC" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
-[...55 lines deleted...]
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="0D8859BE" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42E796DB" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49931850" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B189D37" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A540CE3" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="357F4C5D" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA154D6" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B4099C5" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1857D025" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="7BD8CA0B" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="46CC0773" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
-[...62 lines deleted...]
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="1C469F92" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C6460E1" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11E58476" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D176BD9" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76913A85" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C7F0697" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="702C9583" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7970A771" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71D486C5" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="014322FD" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="07A1FB49" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="6C31DBE9" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
-[...41 lines deleted...]
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="4FCE6E6B" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D6EEF57" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63E0A8BB" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB5FCC1" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CAE4464" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348286B9" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E772B3F" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="0CC2C0AB" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="26661D1D" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
-[...55 lines deleted...]
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="3677B5D5" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29876D1E" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B71EF57" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CF7B578" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F9A6C4" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="057F95E2" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AA5A924" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105679BC" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6088E8DA" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="7F59DEF0" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="35CAA509" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
+          <w:p w14:paraId="3A2A09E2" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79CA051B" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5632CD20" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75F42940" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32DF7A48" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4262E3B7" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66C6A8DD" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4907C4" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
+          <w:p w14:paraId="02BBD01C" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
+          <w:p w14:paraId="7A2B76D8" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
-[...90 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="707B30E8" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41102F8A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24FC9355" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08ACE153" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B4CDE87" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F01D5C7" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04733380" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="528B60E2" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48109E76" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="409BDEF9" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C5C296" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BC6BCF2" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="724B828D" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55DC57FA" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="0127FC4C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="7606A75A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...125 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="784F2D4A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10897688" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0495029F" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63923E9D" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C78F75B" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47B65498" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38D832D8" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59236A53" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB2D489" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D905233" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54AE64D7" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="415F5EC0" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02C2D301" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07258C62" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="468735DD" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C2A3AD6" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B201350" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6891A94B" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37189C28" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="462B7250" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="0BCD415B" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...41 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="5C50EED0" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27E68897" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5212D954" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38284881" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C72404C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46198FBB" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DABD6F8" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="2462C05C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="7B7A6235" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...48 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="211694D3" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A582902" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="232A2112" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22438662" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13872516" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42A67B68" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07D92A63" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="313BD721" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="5FB8EB8C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="54313C8A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...41 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="7FEC5C6F" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29A31A84" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="713D0E18" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E52AE3F" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54F386B8" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D8426E6" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71D5082A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="14A71F75" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="6A6E8A11" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...41 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="2DB3A1B7" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F4FC6C4" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12892C84" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="337D793A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FA08587" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C2F759D" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43C005B1" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="38A7224E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="7EDBDD5A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...34 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="53C7CFCA" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="337B493B" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BB535E7" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11E18DC0" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1507C662" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="665269F4" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="02B79301" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="578F4D47" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...41 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="2F947450" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3EF188" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C4F1C2" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="787B62FC" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="309150A3" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51CF570E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A4B85C3" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="5E573CDD" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="53C6DEDF" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...41 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="0F610321" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17C1D4F8" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0213E89E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50CFA38E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48C2543B" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62263D83" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7012C1E0" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="1AA48ECF" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="36076C59" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...34 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="55D4614E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FA5D868" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286BFD47" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51E04B0F" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24AC561E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0270844F" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="31908226" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="0FDDAF2C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...34 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="4695DA6A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DE8ED85" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BECFF6D" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E0FD907" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4105D90E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1864BD23" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="6BB8B364" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="27C6EEB4" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...34 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="15C02E1C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B59CED" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A51DEC7" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71DC5859" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D36494A" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A67892" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="0B6C46F8" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="53EB47F9" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...41 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="0434F7EC" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F17D1C0" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FD6BBB8" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BEC5D2E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35BF97A9" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRDefault="00ED497A" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="122A023E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70A4C1D0" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="7BAC38BA" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07-04-06-03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
+          <w:p w14:paraId="190934A1" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="008F59BC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte-3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
-[...34 lines deleted...]
-          <w:p w:rsidR="008F59BC" w:rsidRPr="00A674F8" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+          <w:p w14:paraId="1134BE1C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F6E05CD" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AE143D8" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EF47C0E" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2447DC9C" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73E716FF" w14:textId="77777777" w:rsidR="008F59BC" w:rsidRPr="00A674F8" w:rsidRDefault="008F59BC" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007B7784" w:rsidRPr="008664A9" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+          <w:p w14:paraId="036A3C09" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="008664A9" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="P389_E_1"/>
             <w:bookmarkEnd w:id="29"/>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P389/E1     Conventions collectives</w:t>
             </w:r>
             <w:r w:rsidR="00ED497A">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve"> -- </w:t>
             </w:r>
             <w:r w:rsidR="009A6783">
               <w:t>1981-</w:t>
             </w:r>
             <w:r w:rsidR="00882226">
               <w:t>2019</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve"> -- </w:t>
             </w:r>
             <w:r w:rsidR="001052AC">
               <w:t>6,</w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00882226">
               <w:t>10 livrets</w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:t xml:space="preserve">). </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B7784" w:rsidRPr="008664A9" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+          <w:p w14:paraId="1D8DE170" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="008664A9" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007B7784" w:rsidRPr="00501D90" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+          <w:p w14:paraId="670E5A0E" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00501D90" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidR="00882226">
               <w:t xml:space="preserve">Cette sous-série </w:t>
             </w:r>
             <w:r w:rsidR="006625C3">
               <w:t>comprend les différentes conventions collectives entre le syndicat et la scierie depuis 1981.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B7784" w:rsidRPr="007454EB" w:rsidRDefault="007B7784" w:rsidP="00596F1B"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="2CA1B928" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="007454EB" w:rsidRDefault="007B7784" w:rsidP="00596F1B"/>
+          <w:p w14:paraId="534906DA" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="007454EB" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="007B7784" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3398B270" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
             <w:r>
               <w:t>Originaux et c</w:t>
             </w:r>
             <w:r w:rsidR="007B7784">
               <w:t>opies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B"/>
-          <w:p w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="040232FB" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B"/>
+          <w:p w14:paraId="636A74D0" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="009A6783" w:rsidP="009A6783">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>P389/E1/1 : Convention collective 1981-1983</w:t>
             </w:r>
             <w:r w:rsidR="00786DD8" w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRPr="007B7784" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="06104128" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="007B7784" w:rsidRDefault="009A6783" w:rsidP="009A6783">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="0037702B">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>24 septembre 1982</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>1 livret : 15x10 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRPr="008664A9" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="38A05D18" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="008664A9" w:rsidRDefault="009A6783" w:rsidP="009A6783">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRPr="00501D90" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="7B203915" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="00501D90" w:rsidRDefault="009A6783" w:rsidP="009A6783">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Convention collective de travail de Donohue St-Félicien Division scieries Secteur </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> pour la période du 1</w:t>
+              <w:t>Convention collective de travail de Donohue St-Félicien Division scieries Secteur Girardville pour la période du 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009A6783">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> juillet 198</w:t>
             </w:r>
             <w:r w:rsidR="0037702B">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> au 30 </w:t>
             </w:r>
             <w:r w:rsidR="0037702B">
               <w:t>juin</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 198</w:t>
             </w:r>
             <w:r w:rsidR="0037702B">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRPr="007454EB" w:rsidRDefault="009A6783" w:rsidP="009A6783"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="1E3AD2E4" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="007454EB" w:rsidRDefault="009A6783" w:rsidP="009A6783"/>
+          <w:p w14:paraId="51B93CD5" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="007454EB" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A5FA692" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52861E28" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B"/>
+          <w:p w14:paraId="7E3FCCAE" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P389/E1/2 : Convention collective </w:t>
+            </w:r>
+            <w:r w:rsidR="0037702B" w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1983</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>-198</w:t>
+            </w:r>
+            <w:r w:rsidR="0037702B" w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709C1B7B" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="007B7784" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r w:rsidR="0037702B">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>24 juillet 1984</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 livret : 15x10 cm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD729A8" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="008664A9" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C65E221" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="00501D90" w:rsidRDefault="009A6783" w:rsidP="009A6783">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Convention collective de travail de Donohue St-Félicien Division scieries Secteur Girardville pour la période du 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A6783">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> juillet 1983 au 30 septembre 1985.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA0EC80" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="007454EB" w:rsidRDefault="009A6783" w:rsidP="009A6783"/>
+          <w:p w14:paraId="079D9C2E" w14:textId="77777777" w:rsidR="009A6783" w:rsidRPr="007454EB" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="447D5499" w14:textId="77777777" w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="009A6783">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRDefault="009A6783" w:rsidP="00596F1B"/>
-          <w:p w:rsidR="00786DD8" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="17233ACA" w14:textId="77777777" w:rsidR="0037702B" w:rsidRDefault="0037702B" w:rsidP="009A6783"/>
+          <w:p w14:paraId="3D931C9E" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="0037702B" w:rsidP="0037702B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">P389/E1/2 : Convention collective </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0037702B" w:rsidRPr="00786DD8">
+              <w:t xml:space="preserve">P389/E1/3 : Convention collective 1986-1988. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBDACF1" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007B7784" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>12 juin 1986</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 livret : 15x10 cm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA087B2" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="008664A9" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B8291F4" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="00501D90" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Convention collective de travail de Donohue St-Félicien Division scieries Secteur Girardville pour la période du 12 juin 1986 au 30 septembre 1988.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2612C3" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007454EB" w:rsidRDefault="0037702B" w:rsidP="0037702B"/>
+          <w:p w14:paraId="1EAA8381" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007454EB" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E83BC57" w14:textId="77777777" w:rsidR="0037702B" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EDD0C3A" w14:textId="77777777" w:rsidR="0037702B" w:rsidRDefault="0037702B" w:rsidP="009A6783"/>
+          <w:p w14:paraId="312AF6DF" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>1983</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>-198</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0037702B" w:rsidRPr="00786DD8">
+              <w:t xml:space="preserve">P389/E1/4 : Convention collective 1988-1991. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584D8EC5" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007B7784" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>17 novembre 1988</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 livret : 15x10 cm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="326AF987" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="008664A9" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CF38157" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="00501D90" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Convention collective de travail de Donohue St-Félicien Division scieries Secteur Girardville pour la période du 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0037702B">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> octobre 1988 au 30 septembre 1991.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34B5C384" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007454EB" w:rsidRDefault="0037702B" w:rsidP="0037702B"/>
+          <w:p w14:paraId="3C1A81C9" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007454EB" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF1C5E6" w14:textId="77777777" w:rsidR="0037702B" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5941E624" w14:textId="77777777" w:rsidR="0037702B" w:rsidRDefault="0037702B" w:rsidP="009A6783"/>
+          <w:p w14:paraId="5026C7E5" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>P389/E1/5 : Convention collective 1992-1994</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRPr="007B7784" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="7ACF8DB4" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007B7784" w:rsidRDefault="0037702B" w:rsidP="0037702B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
-            <w:r w:rsidR="0037702B">
-[...3 lines deleted...]
-              <w:t>24 juillet 1984</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7 août 1992</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>1 livret : 15x10 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRPr="008664A9" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="077C39B7" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="008664A9" w:rsidRDefault="0037702B" w:rsidP="0037702B">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009A6783" w:rsidRPr="00501D90" w:rsidRDefault="009A6783" w:rsidP="009A6783">
+          <w:p w14:paraId="43BED6C1" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="00501D90" w:rsidRDefault="0037702B" w:rsidP="0037702B">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Convention collective de travail de Donohue St-Félicien Division scieries Secteur </w:t>
-[...26 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Convention collective de travail de Donohue St-Félicien Division scieries Secteur Girardville pour la période du 7 août 1992 au 30 septembre 1994.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B418993" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007454EB" w:rsidRDefault="0037702B" w:rsidP="0037702B"/>
+          <w:p w14:paraId="6C478F9C" w14:textId="77777777" w:rsidR="0037702B" w:rsidRPr="007454EB" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105D5141" w14:textId="77777777" w:rsidR="0037702B" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6702EE92" w14:textId="77777777" w:rsidR="0037702B" w:rsidRDefault="0037702B" w:rsidP="009A6783"/>
+          <w:p w14:paraId="76874D93" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P389/E1/6 : Convention collective 1995-1999. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB7E7E1" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007B7784" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>19 septembre 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- 0,5 cm de documents textuels. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 livret : 15x10 cm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4776BC" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="008664A9" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09A2D587" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="00501D90" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Convention collective de travail de Donohue St-Félicien Division scieries Secteur Girardville pour la période du 19 septembre 1995 au 30 septembre 1999.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E65D9B" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C"/>
+          <w:p w14:paraId="0EA1DAAE" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724EF0BE" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:r>
+              <w:t>Originaux et copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59769751" w14:textId="77777777" w:rsidR="007B7784" w:rsidRDefault="007B7784" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3597E6A7" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">P389/E1/3 : Convention collective 1986-1988. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0037702B" w:rsidRPr="007B7784" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+              <w:t xml:space="preserve">P389/E1/7 : Convention collective 2000-2005. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F78618C" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007B7784" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>12 juin 1986</w:t>
+              <w:t>27 avril 2000</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>1 livret : 15x10 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0037702B" w:rsidRPr="008664A9" w:rsidRDefault="0037702B" w:rsidP="0037702B">
+          <w:p w14:paraId="6842F945" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="008664A9" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0037702B" w:rsidRPr="00501D90" w:rsidRDefault="0037702B" w:rsidP="0037702B">
-[...444 lines deleted...]
-          <w:p w:rsidR="0043085C" w:rsidRPr="00501D90" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+          <w:p w14:paraId="6C61BBDB" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="00501D90" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Convention collective de travail </w:t>
             </w:r>
             <w:r w:rsidR="00284445">
               <w:t>entre Produits Forestiers</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Donohue St-Félicien Division scieries Secteur </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Donohue St-Félicien Division scieries Secteur Girardville </w:t>
             </w:r>
             <w:r w:rsidR="00284445">
               <w:t xml:space="preserve">et le Syndicat Canadien des communications, de l’énergie et du papier (S.C.E.P) Local 497, </w:t>
             </w:r>
             <w:r>
               <w:t>pour la période du 27 avril 2000 au 30 septembre 2005.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="7C70C10F" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C"/>
+          <w:p w14:paraId="0CAB4A13" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2245647D" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B2CE1FB" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63E63A77" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>P389/E1/8 : Convention collective 2006-2010</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125DD0BC" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007B7784" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>13 avril 2006</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 livret : 15x11 cm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341D662F" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="008664A9" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66E5E127" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="00501D90" w:rsidRDefault="0043085C" w:rsidP="0043085C">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...79 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Convention collective de travail de </w:t>
             </w:r>
             <w:r w:rsidR="00882226">
-              <w:t xml:space="preserve">la Compagnie Abitibi </w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> pour la période du </w:t>
+              <w:t>la Compagnie Abitibi Consolidated du Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Division scieries Secteur Girardville pour la période du </w:t>
             </w:r>
             <w:r w:rsidR="00882226">
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> avril 200</w:t>
             </w:r>
             <w:r w:rsidR="00882226">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> au 30 septembre 20</w:t>
             </w:r>
             <w:r w:rsidR="00882226">
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="1BFB8B55" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C"/>
+          <w:p w14:paraId="1C1D0084" w14:textId="77777777" w:rsidR="0043085C" w:rsidRPr="007454EB" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA98A1E" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="0043085C">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46246349" w14:textId="77777777" w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D01BECF" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="00882226" w:rsidP="00882226">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P389/E1/9 : Convention collective 2010-2012. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4701FC7E" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="007B7784" w:rsidRDefault="00882226" w:rsidP="00882226">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>13 juillet 2010</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1 livret : 17x13 cm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="324039D4" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="008664A9" w:rsidRDefault="00882226" w:rsidP="00882226">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64F73B80" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="00501D90" w:rsidRDefault="00882226" w:rsidP="00882226">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Convention collective de travail de PF Résolu Canada Usine de Girardville pour la période du 13 juillet 2010 au 30 avril 2015.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB29442" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="007454EB" w:rsidRDefault="00882226" w:rsidP="00882226"/>
+          <w:p w14:paraId="0CEEA45C" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="007454EB" w:rsidRDefault="00882226" w:rsidP="00882226">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2424FB" w14:textId="77777777" w:rsidR="00882226" w:rsidRDefault="00882226" w:rsidP="00882226">
+            <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0043085C" w:rsidRDefault="0043085C" w:rsidP="00596F1B">
-[...6 lines deleted...]
-          <w:p w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="00882226" w:rsidP="00882226">
+          <w:p w14:paraId="17AB7692" w14:textId="77777777" w:rsidR="00882226" w:rsidRDefault="00882226" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27F07A29" w14:textId="77777777" w:rsidR="00786DD8" w:rsidRPr="00786DD8" w:rsidRDefault="00882226" w:rsidP="00882226">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">P389/E1/9 : Convention collective 2010-2012. </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00882226" w:rsidRPr="007B7784" w:rsidRDefault="00882226" w:rsidP="00882226">
+              <w:t xml:space="preserve">P389/E1/10 : Convention collective 2015-2019. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8B366F" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="007B7784" w:rsidRDefault="00882226" w:rsidP="00882226">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>13 juillet 2010</w:t>
+              <w:t>22 septembre 2014</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>1 livret : 17x13 cm.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00882226" w:rsidRPr="008664A9" w:rsidRDefault="00882226" w:rsidP="00882226">
+              <w:t>1 livret : 16x13 cm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AB41B5D" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="008664A9" w:rsidRDefault="00882226" w:rsidP="00882226">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00882226" w:rsidRPr="00501D90" w:rsidRDefault="00882226" w:rsidP="00882226">
+          <w:p w14:paraId="5A8A8CDC" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="00501D90" w:rsidRDefault="00882226" w:rsidP="00882226">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Convention collective de travail de PF Résolu Canada Usine de </w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Convention collective de travail de Produites Forestiers Résolu Division scieries Secteur pour la période du 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00882226">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> mai 2015 au 30 avril 2019.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104AB81B" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="007454EB" w:rsidRDefault="00882226" w:rsidP="00882226"/>
+          <w:p w14:paraId="1D8591AB" w14:textId="77777777" w:rsidR="00882226" w:rsidRPr="007454EB" w:rsidRDefault="00882226" w:rsidP="00882226">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00882226" w:rsidRDefault="00882226" w:rsidP="00882226">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="283206E5" w14:textId="77777777" w:rsidR="00882226" w:rsidRDefault="00882226" w:rsidP="00882226">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00882226" w:rsidRDefault="00882226" w:rsidP="00596F1B">
-[...123 lines deleted...]
-          <w:p w:rsidR="006625C3" w:rsidRPr="007B7784" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="223F3465" w14:textId="77777777" w:rsidR="00882226" w:rsidRDefault="00882226" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DC9B8D1" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EC4179E" w14:textId="77777777" w:rsidR="006625C3" w:rsidRPr="007B7784" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="P389_E_2"/>
             <w:bookmarkEnd w:id="30"/>
             <w:r w:rsidRPr="00DA0358">
               <w:t>P389/E2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> : Lettres d’entente 2015-2018</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>22 octobre 2015-Avril 2018</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>5 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRPr="008664A9" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="73CB059A" w14:textId="77777777" w:rsidR="006625C3" w:rsidRPr="008664A9" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRPr="00501D90" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+          <w:p w14:paraId="4EA2D2DD" w14:textId="77777777" w:rsidR="006625C3" w:rsidRPr="00501D90" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Lettres d’entente entre le syndicat et la scierie concernant l’horaire de l’entretien mécanique et l’opération </w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Lettres d’entente entre le syndicat et la scierie concernant l’horaire de l’entretien mécanique et l’opération Bobcat au tronçonnage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5780541B" w14:textId="77777777" w:rsidR="006625C3" w:rsidRPr="007454EB" w:rsidRDefault="006625C3" w:rsidP="006625C3"/>
+          <w:p w14:paraId="71277842" w14:textId="77777777" w:rsidR="006625C3" w:rsidRPr="007454EB" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="123D5DC3" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
             <w:r>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
-[...13 lines deleted...]
-          <w:p w:rsidR="00713070" w:rsidRPr="007B7784" w:rsidRDefault="00713070" w:rsidP="00713070">
+          <w:p w14:paraId="5742B6F7" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3571F341" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8DD010" w14:textId="77777777" w:rsidR="00713070" w:rsidRPr="007B7784" w:rsidRDefault="00713070" w:rsidP="00713070">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="P389_E_3"/>
             <w:bookmarkEnd w:id="31"/>
             <w:r w:rsidRPr="00DA0358">
               <w:t>P389/E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t> : Listes d’ancienneté 1989-2014.</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>29 décembre 1989-31 décembre 2014</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00713070" w:rsidRPr="008664A9" w:rsidRDefault="00713070" w:rsidP="00713070">
+          <w:p w14:paraId="2E73F2A5" w14:textId="77777777" w:rsidR="00713070" w:rsidRPr="008664A9" w:rsidRDefault="00713070" w:rsidP="00713070">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00713070" w:rsidRPr="00501D90" w:rsidRDefault="00713070" w:rsidP="00713070">
+          <w:p w14:paraId="31306F19" w14:textId="77777777" w:rsidR="00713070" w:rsidRPr="00501D90" w:rsidRDefault="00713070" w:rsidP="00713070">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Listes d’ancienneté accumulée par les travailleurs pour les années 1989 à 1992, 1994, 2004, 2005, 2013 et 2014. En plus des noms et prénoms et de l’ancienneté accumulée, on y retrouve les adresses et numéros de téléphones. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00713070" w:rsidRPr="007454EB" w:rsidRDefault="00713070" w:rsidP="00713070"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="2A22CCAD" w14:textId="77777777" w:rsidR="00713070" w:rsidRPr="007454EB" w:rsidRDefault="00713070" w:rsidP="00713070"/>
+          <w:p w14:paraId="1412E457" w14:textId="77777777" w:rsidR="00713070" w:rsidRPr="007454EB" w:rsidRDefault="00713070" w:rsidP="00713070">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00713070" w:rsidRDefault="00713070" w:rsidP="00713070">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33CE88C4" w14:textId="77777777" w:rsidR="00713070" w:rsidRDefault="00713070" w:rsidP="00713070">
             <w:r>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00713070" w:rsidRPr="0008085E" w:rsidRDefault="00713070" w:rsidP="00713070">
+          <w:p w14:paraId="156192A9" w14:textId="77777777" w:rsidR="00713070" w:rsidRPr="0008085E" w:rsidRDefault="00713070" w:rsidP="00713070">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="24"/>
@@ -17360,128 +16739,121 @@
             </w:r>
             <w:r w:rsidRPr="0008085E">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Restrictions à la consultation, à l'utilisation, à la reproduction et à la publication</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00713070" w:rsidRPr="00415972" w:rsidRDefault="00713070" w:rsidP="00713070">
+          <w:p w14:paraId="5B440D7F" w14:textId="77777777" w:rsidR="00713070" w:rsidRPr="00415972" w:rsidRDefault="00713070" w:rsidP="00713070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Les parties contenant des renseignements personnels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (adresse et numéros de téléphone)</w:t>
             </w:r>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ne sont pas accessibles sans l’autorisation de la personne </w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00713070" w:rsidRDefault="00713070" w:rsidP="00713070">
+              <w:t xml:space="preserve"> ne sont pas accessibles sans l’autorisation de la personne concernée.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC6B280" w14:textId="77777777" w:rsidR="00713070" w:rsidRDefault="00713070" w:rsidP="00713070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Les informations seront accessibles le 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> janvier 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
             <w:r w:rsidRPr="00415972">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou 30 ans après le décès de la personne concernée.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00121321" w:rsidRPr="00415972" w:rsidRDefault="00121321" w:rsidP="00713070">
+          <w:p w14:paraId="4DBAD1E2" w14:textId="77777777" w:rsidR="00121321" w:rsidRPr="00415972" w:rsidRDefault="00121321" w:rsidP="00713070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRPr="00786DD8" w:rsidRDefault="00284445" w:rsidP="00284445">
+          <w:p w14:paraId="1312AED6" w14:textId="77777777" w:rsidR="00284445" w:rsidRPr="00786DD8" w:rsidRDefault="00284445" w:rsidP="00284445">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="32" w:name="P389_E_4"/>
             <w:bookmarkEnd w:id="32"/>
             <w:r w:rsidRPr="00DA0358">
               <w:t>P389/E4</w:t>
             </w:r>
             <w:r w:rsidR="00786DD8" w:rsidRPr="00DA0358">
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00786DD8" w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
@@ -17514,98 +16886,90 @@
             <w:r w:rsidR="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">13 octobre 1989-14 janvier </w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>. -- 0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRPr="008664A9" w:rsidRDefault="00284445" w:rsidP="00284445">
+          <w:p w14:paraId="4EC9F227" w14:textId="77777777" w:rsidR="00284445" w:rsidRPr="008664A9" w:rsidRDefault="00284445" w:rsidP="00284445">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRPr="00501D90" w:rsidRDefault="00284445" w:rsidP="00284445">
+          <w:p w14:paraId="345B94AA" w14:textId="77777777" w:rsidR="00284445" w:rsidRPr="00501D90" w:rsidRDefault="00284445" w:rsidP="00284445">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidR="00E36801">
               <w:t>Correspondances relatives aux relations et aux conditions de travail.  On y retrouve des plaintes contres des employés non syndiqués, la santé et la sécurité au travail, l’horaire des vacances, avis de licenciement collectif, les bonus offerts aux travailleurs.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRPr="007454EB" w:rsidRDefault="00284445" w:rsidP="00284445"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="38631713" w14:textId="77777777" w:rsidR="00284445" w:rsidRPr="007454EB" w:rsidRDefault="00284445" w:rsidP="00284445"/>
+          <w:p w14:paraId="4C78FB29" w14:textId="77777777" w:rsidR="00284445" w:rsidRPr="007454EB" w:rsidRDefault="00284445" w:rsidP="00284445">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="584823C4" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445">
             <w:r>
               <w:t>Originaux et copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00E36801" w:rsidRPr="008664A9" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+          <w:p w14:paraId="6291082B" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445"/>
+          <w:p w14:paraId="70F33E06" w14:textId="77777777" w:rsidR="00284445" w:rsidRDefault="00284445" w:rsidP="00284445"/>
+          <w:p w14:paraId="3E9F554E" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="008664A9" w:rsidRDefault="00E36801" w:rsidP="00E36801">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="P389_E_5"/>
             <w:bookmarkEnd w:id="33"/>
             <w:r>
               <w:t>P389/E</w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">     Comités</w:t>
             </w:r>
             <w:r w:rsidR="00ED497A">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="008664A9">
               <w:t xml:space="preserve"> -- </w:t>
             </w:r>
             <w:r w:rsidR="008F59BC">
               <w:t>31 janvier 1997</w:t>
@@ -17616,1839 +16980,1765 @@
             <w:r w:rsidR="008F59BC">
               <w:t xml:space="preserve">9 octobre </w:t>
             </w:r>
             <w:r>
               <w:t>201</w:t>
             </w:r>
             <w:r w:rsidR="008F59BC">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t xml:space="preserve"> -- </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidRPr="007454EB">
               <w:t>cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRPr="008664A9" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+          <w:p w14:paraId="0198652F" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="008664A9" w:rsidRDefault="00E36801" w:rsidP="00E36801">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRPr="00501D90" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+          <w:p w14:paraId="4E6E795D" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="00501D90" w:rsidRDefault="00E36801" w:rsidP="00E36801">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Cette sous-série </w:t>
             </w:r>
             <w:r w:rsidR="008F59BC">
               <w:t xml:space="preserve">des procès-verbaux de différents comités réunissant non syndiqués et syndiqués. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRPr="007454EB" w:rsidRDefault="00E36801" w:rsidP="00E36801"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="7F32D4F3" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="007454EB" w:rsidRDefault="00E36801" w:rsidP="00E36801"/>
+          <w:p w14:paraId="5C2076B8" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="007454EB" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00E36801" w:rsidRDefault="008F59BC" w:rsidP="00E36801">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64776834" w14:textId="77777777" w:rsidR="00E36801" w:rsidRDefault="008F59BC" w:rsidP="00E36801">
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00E36801">
               <w:t>opies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRDefault="00E36801" w:rsidP="00E36801"/>
-          <w:p w:rsidR="00E36801" w:rsidRPr="00786DD8" w:rsidRDefault="00DA0358" w:rsidP="00E36801">
+          <w:p w14:paraId="53E57A4A" w14:textId="77777777" w:rsidR="00E36801" w:rsidRDefault="00E36801" w:rsidP="00E36801"/>
+          <w:p w14:paraId="25915C33" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="00786DD8" w:rsidRDefault="00DA0358" w:rsidP="00E36801">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>P389/E5</w:t>
             </w:r>
             <w:r w:rsidR="00E36801" w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Comité mixte</w:t>
             </w:r>
             <w:r w:rsidR="00E36801" w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRPr="007B7784" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+          <w:p w14:paraId="548AD8E8" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="007B7784" w:rsidRDefault="00E36801" w:rsidP="00E36801">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>31 janvier 1997-9 octobre 2013</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRPr="008664A9" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+          <w:p w14:paraId="6DB027F3" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="008664A9" w:rsidRDefault="00E36801" w:rsidP="00E36801">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRPr="00501D90" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+          <w:p w14:paraId="19F99628" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="00501D90" w:rsidRDefault="00E36801" w:rsidP="00E36801">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:t xml:space="preserve">Procès-verbaux. Ce comité réunit la partie patronale et la partie syndicale </w:t>
             </w:r>
             <w:r w:rsidR="008F59BC">
               <w:t>concernant les relations et les conditions de travail.</w:t>
             </w:r>
             <w:r w:rsidR="00DA0358">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E36801" w:rsidRPr="007454EB" w:rsidRDefault="00E36801" w:rsidP="00E36801"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="17024032" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="007454EB" w:rsidRDefault="00E36801" w:rsidP="00E36801"/>
+          <w:p w14:paraId="4C657277" w14:textId="77777777" w:rsidR="00E36801" w:rsidRPr="007454EB" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE510D3" w14:textId="77777777" w:rsidR="00E36801" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C3676F" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="00E36801"/>
+          <w:p w14:paraId="13640609" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="00786DD8" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>P389/E5/2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Comité de santé et sécurité</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4852B8" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="007B7784" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6 juillet 2004-4 septembre 2007</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>1,5 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149A59AD" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="008664A9" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="006F0D01" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="00501D90" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E36801" w:rsidRDefault="00E36801" w:rsidP="00E36801">
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Procès-verbaux. Ce comité paritaire entre syndiqués et non syndiqués, ayant comme mandat la prévention des accidents du travail, la promotion de la santé et sécurité, la vérification des mécanismes de prévention.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5299F5" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="007454EB" w:rsidRDefault="000C14D4" w:rsidP="000C14D4"/>
+          <w:p w14:paraId="5EE9277E" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="007454EB" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="319CE9C3" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="00E36801"/>
-          <w:p w:rsidR="000C14D4" w:rsidRPr="00786DD8" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+          <w:p w14:paraId="6BC0A146" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="00E36801"/>
+          <w:p w14:paraId="57F7E68D" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="00786DD8" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P389/E5/2</w:t>
+              <w:t>P389/E5/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Comité de santé et sécurité</w:t>
+              <w:t>Comité stratégique</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C14D4" w:rsidRPr="007B7784" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+          <w:p w14:paraId="5C548D42" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="007B7784" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>6 juillet 2004-4 septembre 2007</w:t>
+              <w:t>19 mai 2000-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C14D4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> juillet 2004</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>1,5 cm de documents textuels.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="000C14D4" w:rsidRPr="008664A9" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+              <w:t>0,5 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BBF53E" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="008664A9" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C14D4" w:rsidRPr="00501D90" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+          <w:p w14:paraId="6FBC2450" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="00501D90" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
-              <w:t>Procès-verbaux. Ce comité paritaire entre syndiqués et non syndiqués, ayant comme mandat la prévention des accidents du travail, la promotion de la santé et sécurité, la vérification des mécanismes de prévention.</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">Procès-verbaux. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC9F445" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="000C14D4"/>
+          <w:p w14:paraId="21ACC16D" w14:textId="77777777" w:rsidR="00ED497A" w:rsidRPr="007454EB" w:rsidRDefault="00ED497A" w:rsidP="000C14D4"/>
+          <w:p w14:paraId="7B853B93" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRPr="007454EB" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="414B7375" w14:textId="77777777" w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C14D4" w:rsidRDefault="000C14D4" w:rsidP="00E36801"/>
-          <w:p w:rsidR="000C14D4" w:rsidRPr="00786DD8" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+          <w:p w14:paraId="06992F7E" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DBF9C09" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00786DD8" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P389/E5/3</w:t>
+              <w:t>P389/E5/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Comité stratégique</w:t>
+              <w:t>Comité de cadenassage</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C14D4" w:rsidRPr="007B7784" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+          <w:p w14:paraId="7AD1E600" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007B7784" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>19 mai 2000-1</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> juillet 2004</w:t>
+              <w:t>17 mars 2005-27 mars 2006</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C14D4" w:rsidRPr="008664A9" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
+          <w:p w14:paraId="61717AF2" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="008664A9" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C14D4" w:rsidRPr="00501D90" w:rsidRDefault="000C14D4" w:rsidP="000C14D4">
-[...131 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+          <w:p w14:paraId="598673F3" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Procès-verbaux. </w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:t>Comité sur la m</w:t>
             </w:r>
             <w:r w:rsidR="008F59BC">
               <w:t>ise en place de poste</w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="008F59BC">
-              <w:t xml:space="preserve"> de </w:t>
-[...6 lines deleted...]
-            <w:r w:rsidR="008F59BC">
+              <w:t xml:space="preserve"> de cadenassage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="161B098C" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B"/>
+          <w:p w14:paraId="2649F24A" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE0BDB9" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31DB4EEE" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="456FC984" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00786DD8" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>P389/E5/5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Comité P.A.C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6C92AA9C" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007B7784" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>15 décembre 1998-19 avril 1999</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>0,5 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A824D2" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="008664A9" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A9979C3" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Procès-verbaux. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE0EFC7" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B"/>
+          <w:p w14:paraId="4C5B7923" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C43175E" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
-[...6 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRPr="00786DD8" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+          <w:p w14:paraId="64E46150" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2876371F" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00786DD8" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P389/E5/5</w:t>
+              <w:t>P389/E5/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Comité P.A.C</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRPr="007B7784" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+              <w:t>Comité rejets-retours.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2D59CE" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007B7784" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>15 décembre 1998-19 avril 1999</w:t>
+              <w:t>13 juillet 2005-25 octobre 2005</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>0,5 cm de documents textuels.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRPr="008664A9" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+              <w:t>8 feuillets de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DB20DC" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="008664A9" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
-[...114 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+          <w:p w14:paraId="2988566A" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Procès-verbaux. </w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:t>Comité sur l’o</w:t>
             </w:r>
             <w:r w:rsidR="008D5335">
               <w:t>ptimisation de poste</w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="008D5335">
               <w:t xml:space="preserve"> de travail.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6E67E6B7" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B"/>
+          <w:p w14:paraId="230ADBE4" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A27265" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
-[...6 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRPr="00786DD8" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+          <w:p w14:paraId="5D0B9236" w14:textId="77777777" w:rsidR="006625C3" w:rsidRDefault="006625C3" w:rsidP="006625C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FF515D5" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00786DD8" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>P389/E5/7</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Comité sur la haute tension.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRPr="007B7784" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+          <w:p w14:paraId="18535BA8" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007B7784" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>15 septembre 2006</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>4 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRPr="008664A9" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+          <w:p w14:paraId="50EFF640" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="008664A9" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+          <w:p w14:paraId="20C6D443" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="00501D90" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Procès-verbaux. </w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:t>Comité sur l’a</w:t>
             </w:r>
             <w:r w:rsidR="008D5335">
               <w:t>pplication des normes de sécurité électrique.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="06C9CE1C" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B"/>
+          <w:p w14:paraId="06F4AB64" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRPr="007454EB" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="735FDD0A" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FAFADF0" w14:textId="77777777" w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="006625C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51B099D7" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>P389/E5/8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Comité de formation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F0ABC25" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>17 décembre 2004</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5 feuillets de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E0DEFC" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22D75A04" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="00596F1B">
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Procès-verbaux. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA51795" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
+          <w:p w14:paraId="6A867795" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A681C5" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00596F1B" w:rsidRDefault="00596F1B" w:rsidP="006625C3">
-[...6 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="65CD38F5" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="006625C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D0EF968" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P389/E5/8</w:t>
+              <w:t>P389/E5/9</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Comité de formation.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+              <w:t>Comité de communications.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1282BB90" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>17 décembre 2004</w:t>
+              <w:t>21 décembre 2004-24 mars 2005</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>5 feuillets de documents textuels.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+              <w:t>9 feuillets de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C62404E" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="2049C4A2" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Procès-verbaux. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="49093B97" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
+          <w:p w14:paraId="023FE74D" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68992779" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:r>
+              <w:t>Copies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568C3722" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="006625C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C2BEC97" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>P389/E5/10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786DD8">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Comité restreint - Contestation CSST.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C204382" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:pStyle w:val="Titre2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>30 novembre 1998</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B7784">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. -- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>0,5 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCAA639" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2557A3F0" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t> :</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+              <w:t xml:space="preserve">Portée et contenu : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Procès-verbal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E38EFC0" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
+          <w:p w14:paraId="5952701D" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007454EB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA400CB" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="006625C3">
-[...6 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="10BF5A0B" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="006625C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17EE19DC" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P389/E5/9</w:t>
+              <w:t>P389/E5/11</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Comité de communications.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+              <w:t>Comité 5-S garage</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3CFE">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2462D9CD" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>21 décembre 2004-24 mars 2005</w:t>
+              <w:t>11 avril 2005</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>9 feuillets de documents textuels.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+              <w:t>3 feuillets de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4A4EE2" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
-[...236 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="60C123E5" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Procès-verbal. </w:t>
             </w:r>
             <w:r w:rsidR="008F59BC">
               <w:t>Comité pour la mise en place du processus 5-S.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="6C8AE254" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
+          <w:p w14:paraId="27199E10" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD194DF" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="006625C3">
-[...6 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="2F48E64F" w14:textId="77777777" w:rsidR="005169A7" w:rsidRDefault="005169A7" w:rsidP="006625C3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AB8407D" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00786DD8" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>P389/E5/12</w:t>
             </w:r>
             <w:r w:rsidRPr="00786DD8">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Groupe de travail Cours</w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="298EC272" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007B7784" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:pStyle w:val="Titre2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>21 avril 2004-4 août 2004</w:t>
             </w:r>
             <w:r w:rsidRPr="007B7784">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. -- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>10 feuillets de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="64C64A61" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="008664A9" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+          <w:p w14:paraId="26206992" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00501D90" w:rsidRDefault="005169A7" w:rsidP="005169A7">
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:t>Procès-verbaux.</w:t>
             </w:r>
             <w:r w:rsidR="008D5335">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:t>Comité sur l’o</w:t>
             </w:r>
             <w:r w:rsidR="008D5335">
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00DB3CFE">
               <w:t>timisation du placement du bois dans la cours de l’usine.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="447EC2F5" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7"/>
+          <w:p w14:paraId="4E09FE54" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="007454EB" w:rsidRDefault="005169A7" w:rsidP="005169A7">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007454EB">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Notes</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="005169A7" w:rsidRPr="00A674F8" w:rsidRDefault="005169A7" w:rsidP="00E943DD">
+              <w:t>Notes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706EC7BC" w14:textId="77777777" w:rsidR="005169A7" w:rsidRPr="00A674F8" w:rsidRDefault="005169A7" w:rsidP="00E943DD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Copies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B7784" w:rsidRPr="00A674F8" w:rsidRDefault="007B7784" w:rsidP="00287473"/>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00E943DD" w:rsidP="00923766">
+    <w:p w14:paraId="1E17E01C" w14:textId="77777777" w:rsidR="007B7784" w:rsidRPr="00A674F8" w:rsidRDefault="007B7784" w:rsidP="00287473"/>
+    <w:p w14:paraId="14FD522A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00E943DD" w:rsidP="00923766">
       <w:r>
         <w:t>Convention de donation d’archives. – 7 mars 2021. – 4 feuillets de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E943DD" w:rsidRDefault="00E943DD" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E943DD" w:rsidRDefault="00E943DD" w:rsidP="00923766">
+    <w:p w14:paraId="5545CD61" w14:textId="77777777" w:rsidR="00E943DD" w:rsidRDefault="00E943DD" w:rsidP="00923766"/>
+    <w:p w14:paraId="71E4DDF3" w14:textId="77777777" w:rsidR="00E943DD" w:rsidRDefault="00E943DD" w:rsidP="00923766">
       <w:r w:rsidRPr="00E943DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Portée et conten</w:t>
       </w:r>
       <w:r>
         <w:t>u : Contrat, résolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E943DD" w:rsidRDefault="00E943DD" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E943DD" w:rsidRPr="00A674F8" w:rsidRDefault="00E943DD" w:rsidP="00923766">
+    <w:p w14:paraId="742399B4" w14:textId="77777777" w:rsidR="00E943DD" w:rsidRDefault="00E943DD" w:rsidP="00923766"/>
+    <w:p w14:paraId="14CC73EC" w14:textId="77777777" w:rsidR="00E943DD" w:rsidRPr="00A674F8" w:rsidRDefault="00E943DD" w:rsidP="00923766">
       <w:r w:rsidRPr="00E943DD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
       <w:r>
         <w:t> : Originaux.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E943DD" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE62A8" w:rsidRDefault="00BE62A8" w:rsidP="00923766">
+    <w:p w14:paraId="7A9C7D70" w14:textId="77777777" w:rsidR="00373F1B" w:rsidRDefault="00373F1B" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE62A8" w:rsidRDefault="00BE62A8" w:rsidP="00923766">
+    <w:p w14:paraId="729B1531" w14:textId="77777777" w:rsidR="00373F1B" w:rsidRDefault="00373F1B" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00830FD0" w:rsidRDefault="00EC3B51" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C7A850A" w14:textId="5D9D4FF4" w:rsidR="006D4EB4" w:rsidRDefault="00E4442A" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
-    </w:r>
-[...15 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79F0F8F5" wp14:editId="370889DA">
+              <wp:extent cx="5467350" cy="45085"/>
+              <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
+              <wp:docPr id="1566824707" name="Organigramme : Décision 1" descr="Light horizontal"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5467350" cy="45085"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="flowChartDecision">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:pattFill prst="ltHorz">
+                        <a:fgClr>
+                          <a:srgbClr val="000000"/>
+                        </a:fgClr>
+                        <a:bgClr>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:bgClr>
+                      </a:pattFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6B3BD699" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
+            </v:shapetype>
+            <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaEvGmCgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadrS7i5R09WqVQFp&#10;+ZAWuDuOnVg4HjN2my6/nrEbtRVwQvhgeTwzb948j1f3x96yg8JgwFV8NplyppyExri24l+/7F7d&#10;cRaicI2w4FTFn1Xg9+uXL1aDL9UcOrCNQkYgLpSDr3gXoy+LIshO9SJMwCtHTg3Yi0gmtkWDYiD0&#10;3hbz6fSmGAAbjyBVCHS7PTn5OuNrrWT8pHVQkdmKE7eYd8x7nfZivRJli8J3Ro40xD+w6IVxVPQM&#10;tRVRsD2aP6B6IxEC6DiR0BegtZEq90DdzKa/dfPUCa9yLyRO8GeZwv+DlR8PT/4zJurBP4L8HpiD&#10;TSdcqx4QYeiUaKjcLAlVDD6U54RkBEpl9fABGnpasY+QNThq7Jm2xn9LiQma+mTHLPrzWXR1jEzS&#10;5XJxc/t6SW8jybdYTu+WuZYoE0xK9hjiWwU9S4eKawsDEcS4VdKkscsVxOExxMTxEp9zRYw7Y+2Y&#10;a+M7wJ85Qbcbi7ltbGs6soNII5LXSOAcUv81dpfXGDuGpPJjyYRtXdodJAoncukm65ikS1Mayhqa&#10;Z5IR4TSc9Jno0CWebKDBrHj4sReoOLPvHT3Fm9likSY5G4vl7ZwMvPbU1x7hJEFVPHJ2Om7iafr3&#10;Hk3bUaXTCzl4oOfTJmt4YTWSpeHL0o4fJU33tZ2jLt95/QsAAP//AwBQSwMEFAAGAAgAAAAhAFV2&#10;giLaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpEINMZsixUJVKNio&#10;5212mgSzMyG7beO/d/SilwePN7z3TbGcfK9OOIaOyUA6S0Ah1ew6agy8VeubDFSIlpztmdDAFwZY&#10;lpcXhc0dn+kVT7vYKCmhkFsDbYxDrnWoW/Q2zHhAkuzAo7dR7NhoN9qzlPtez5Nkob3tSBZaO+Cq&#10;xfpzd/QGbrd6U1Uv/Ezrp9XH/PC+2WaPbMz11fRwDyriFP+O4Qdf0KEUpj0fyQXVG5BH4q9Kli1S&#10;sXsDdynostD/2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABoS8aYKAgAAFgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFV2giLaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="black" stroked="f">
+              <v:fill r:id="rId1" o:title="" type="pattern"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00830FD0" w:rsidRPr="009D2B71" w:rsidRDefault="00830FD0" w:rsidP="00923766">
+  <w:p w14:paraId="234E9A84" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRPr="009D2B71" w:rsidRDefault="006D4EB4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>P389 Fonds La Locale 497 d’</w:t>
+      <w:t>P389 Fonds La Locale 497 d’Unifor</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00EC3B51" w:rsidRPr="00F22AC1">
+    <w:r w:rsidR="00D15B3E">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F22AC1">
+    <w:r w:rsidR="00D15B3E">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidR="00EC3B51" w:rsidRPr="00F22AC1">
+    <w:r w:rsidR="00D15B3E">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E943DD" w:rsidRPr="00E943DD">
+    <w:r w:rsidR="00D15B3E" w:rsidRPr="00D15B3E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>19</w:t>
     </w:r>
-    <w:r w:rsidR="00EC3B51" w:rsidRPr="00F22AC1">
+    <w:r w:rsidR="00D15B3E">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00830FD0" w:rsidRDefault="00830FD0" w:rsidP="00923766">
+  <w:p w14:paraId="198A712E" w14:textId="77777777" w:rsidR="006D4EB4" w:rsidRDefault="006D4EB4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BE62A8" w:rsidRDefault="00BE62A8" w:rsidP="00923766">
+    <w:p w14:paraId="31365903" w14:textId="77777777" w:rsidR="00373F1B" w:rsidRDefault="00373F1B" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BE62A8" w:rsidRDefault="00BE62A8" w:rsidP="00923766">
+    <w:p w14:paraId="1354C8A3" w14:textId="77777777" w:rsidR="00373F1B" w:rsidRDefault="00373F1B" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="263F7DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE04676A"/>
     <w:lvl w:ilvl="0" w:tplc="8E64F97E">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19517,51 +18807,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42EA492E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DFAFC22"/>
     <w:lvl w:ilvl="0" w:tplc="67A461B2">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19630,51 +18920,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55421A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67D02AE8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19743,182 +19033,189 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1335456011">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2068067433">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1888105289">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="0001628F"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00054073"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="00072B1D"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000C14D4"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00102607"/>
     <w:rsid w:val="001052AC"/>
     <w:rsid w:val="00112D24"/>
     <w:rsid w:val="00113781"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00121321"/>
     <w:rsid w:val="00125E04"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D2E9C"/>
     <w:rsid w:val="001D55AF"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E4C20"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="00250AAB"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0026427C"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284445"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002C10D2"/>
     <w:rsid w:val="002C7854"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00351180"/>
+    <w:rsid w:val="00373F1B"/>
     <w:rsid w:val="0037702B"/>
     <w:rsid w:val="003966C4"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BA4"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003F03F9"/>
     <w:rsid w:val="003F6536"/>
     <w:rsid w:val="003F65FE"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0043085C"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004852FF"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="0048726C"/>
     <w:rsid w:val="00487BC4"/>
     <w:rsid w:val="004A7D0C"/>
     <w:rsid w:val="00501D90"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="005169A7"/>
     <w:rsid w:val="00532A55"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00571991"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="00596F1B"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C3825"/>
     <w:rsid w:val="005E2180"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E73CA"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00600A42"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00632B6F"/>
+    <w:rsid w:val="00635A23"/>
     <w:rsid w:val="00643209"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="006625C3"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="006746BF"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D3765"/>
+    <w:rsid w:val="006D4EB4"/>
     <w:rsid w:val="00713070"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007454EB"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007857D4"/>
     <w:rsid w:val="00786DD8"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007B7784"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00800A15"/>
     <w:rsid w:val="00830FD0"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008664A9"/>
     <w:rsid w:val="00882226"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="00893E38"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B4CA1"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D5335"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008F59BC"/>
     <w:rsid w:val="009060F8"/>
@@ -19932,347 +19229,589 @@
     <w:rsid w:val="009B05C7"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E5DD0"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A4453E"/>
     <w:rsid w:val="00A46B5E"/>
     <w:rsid w:val="00A52B2B"/>
     <w:rsid w:val="00A539E8"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B11BEE"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B257C9"/>
+    <w:rsid w:val="00B27B1E"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B968B0"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE62A8"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C61C4E"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C71813"/>
     <w:rsid w:val="00C770EC"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF4452"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
+    <w:rsid w:val="00D15B3E"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D4572E"/>
     <w:rsid w:val="00D70A3A"/>
     <w:rsid w:val="00D97DCE"/>
     <w:rsid w:val="00DA0358"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB3CFE"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC51DA"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E36801"/>
     <w:rsid w:val="00E40084"/>
+    <w:rsid w:val="00E4442A"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E736A2"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00E943DD"/>
     <w:rsid w:val="00EC3B51"/>
     <w:rsid w:val="00ED497A"/>
     <w:rsid w:val="00EF5371"/>
     <w:rsid w:val="00F22AC1"/>
+    <w:rsid w:val="00F26004"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F4151E"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F56A60"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F67DB9"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="210A39AD"/>
+  <w15:docId w15:val="{746EBDF3-3BDC-4B3E-9E9F-CCE97A5AEEC1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:aliases w:val="Niveau 2 Car"/>
     <w:link w:val="Titre2"/>
     <w:rsid w:val="00A674F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
@@ -20697,109 +20236,103 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="006746BF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="Lienvisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00830FD0"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21123,96 +20656,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47374D6E-9F5F-4DF5-B8B6-A42CAC373240}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB9AB798-2108-4A2C-93B2-5D0520F1010E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4984</Words>
-  <Characters>27414</Characters>
+  <Words>5090</Words>
+  <Characters>27996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>228</Lines>
-  <Paragraphs>64</Paragraphs>
+  <Lines>233</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32334</CharactersWithSpaces>
+  <CharactersWithSpaces>33020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>