--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DB9F59E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="008B5608" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COLLECTION </w:t>
       </w:r>
       <w:r w:rsidR="005778ED">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>centenaire de girardville</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4210A144" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005778ED">
         <w:t>370</w:t>
       </w:r>
@@ -334,84 +334,83 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D5ABBD5" w14:textId="03AC199F" w:rsidR="00DA6900" w:rsidRDefault="00060A54" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Traitement par Frédérique Fradet, archiviste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5F9F4E" w14:textId="0A0971C2" w:rsidR="00060A54" w:rsidRPr="00A674F8" w:rsidRDefault="00060A54" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Juin 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE4AF33" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3DD63B" w14:textId="7E50A108" w:rsidR="00DC5167" w:rsidRDefault="000536F9">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc137728599" w:history="1">
         <w:r w:rsidR="00DC5167" w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DE LA COLLECTION</w:t>
         </w:r>
         <w:r w:rsidR="00DC5167">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00DC5167">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00DC5167">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728599 \h </w:instrText>
         </w:r>
@@ -442,51 +441,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0150520E" w14:textId="5BFDEFD2" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728600" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A Documents textuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728600 \h </w:instrText>
         </w:r>
@@ -516,51 +515,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0168948B" w14:textId="304B53D0" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728601" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A1 Documents de Luc Lalancette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728601 \h </w:instrText>
         </w:r>
@@ -588,51 +587,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2417477B" w14:textId="4D2C6148" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728602" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A1/1 : Certificats</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728602 \h </w:instrText>
         </w:r>
@@ -660,58 +659,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C1DF464" w14:textId="4DF6D9AE" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728603" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A1/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Témoignages</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728603 \h </w:instrText>
@@ -740,58 +739,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14355C16" w14:textId="273C5845" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728604" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A1/3 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cartes de souhaits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728604 \h </w:instrText>
@@ -820,58 +819,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E1A7937" w14:textId="19B675F2" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728605" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A1/4 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Livrets de messe</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728605 \h </w:instrText>
@@ -902,51 +901,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38A92489" w14:textId="341D909A" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728606" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A2 Documents de Johanne Prévost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728606 \h </w:instrText>
         </w:r>
@@ -974,58 +973,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BEB6CFE" w14:textId="221E07CE" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728607" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A2/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728607 \h </w:instrText>
@@ -1056,51 +1055,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21C12238" w14:textId="3C159395" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728608" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A3 Documents de Gaston Dufour</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728608 \h </w:instrText>
         </w:r>
@@ -1128,58 +1127,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="094A7EF0" w14:textId="7D4132DC" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728609" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A3/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Journaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728609 \h </w:instrText>
@@ -1208,51 +1207,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="09F46055" w14:textId="07481141" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728610" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A3/2 : Cuisines GBM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728610 \h </w:instrText>
         </w:r>
@@ -1282,51 +1281,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F20579F" w14:textId="79BC7F14" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728611" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A4 Documents de Pierrette Prévost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728611 \h </w:instrText>
         </w:r>
@@ -1354,58 +1353,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16CE5830" w14:textId="5C1DAA76" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728612" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A4/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Coupures de presse</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728612 \h </w:instrText>
@@ -1436,51 +1435,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0519F2CC" w14:textId="22589F3C" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728613" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A5 Documents de la Résidence de la Retraite en Or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728613 \h </w:instrText>
         </w:r>
@@ -1508,58 +1507,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F8428EA" w14:textId="48DE00B7" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728614" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A5/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Album souvenir</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728614 \h </w:instrText>
@@ -1590,51 +1589,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C228AAD" w14:textId="6D6E67E0" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728615" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A6 Documents de Denyse Marceau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728615 \h </w:instrText>
         </w:r>
@@ -1662,58 +1661,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="742ED760" w14:textId="782272EF" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728616" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A6/1 : </w:t>
         </w:r>
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Paul-Henri Marceau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728616 \h </w:instrText>
@@ -1744,51 +1743,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4409777C" w14:textId="1EB57E6A" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728617" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A7 Documents de l’Assemblée Évangélique de Girardville</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728617 \h </w:instrText>
         </w:r>
@@ -1816,51 +1815,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A39A265" w14:textId="0C728227" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728618" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A7/1 : Album souvenir</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728618 \h </w:instrText>
         </w:r>
@@ -1890,51 +1889,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5017C812" w14:textId="44FBFF14" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728619" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A8 Documents de Léonard Doucet (?)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728619 \h </w:instrText>
         </w:r>
@@ -1962,51 +1961,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B632A0A" w14:textId="1FCFFBDF" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728620" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A7/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728620 \h </w:instrText>
         </w:r>
@@ -2034,51 +2033,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="665090C1" w14:textId="1DC8B55B" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728621" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P370/A7/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728621 \h </w:instrText>
         </w:r>
@@ -2108,51 +2107,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BCE3520" w14:textId="215F802F" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728622" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A9 Documents de Martine Larouche</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728622 \h </w:instrText>
         </w:r>
@@ -2180,51 +2179,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70D8CD83" w14:textId="316DC5CF" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728623" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A9/1 : Discours</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728623 \h </w:instrText>
         </w:r>
@@ -2254,51 +2253,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4850FFF8" w14:textId="397FAF75" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728624" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A10 Documents de Gaétane Caouette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728624 \h </w:instrText>
         </w:r>
@@ -2326,51 +2325,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="66789DCA" w14:textId="1E61AB8D" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728625" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A10/1 : Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728625 \h </w:instrText>
         </w:r>
@@ -2400,51 +2399,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C4A4046" w14:textId="633E9699" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728626" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A11 Documents de Denis Prévost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728626 \h </w:instrText>
         </w:r>
@@ -2472,51 +2471,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07909ADE" w14:textId="4405D336" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728627" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A11/1 : X</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728627 \h </w:instrText>
         </w:r>
@@ -2546,51 +2545,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5191FD88" w14:textId="453F22D3" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728628" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A12 Documents de Marlène Boucher</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728628 \h </w:instrText>
         </w:r>
@@ -2618,51 +2617,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68B81DCD" w14:textId="378F93C7" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728629" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A12/1 : X</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728629 \h </w:instrText>
         </w:r>
@@ -2692,51 +2691,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A5C21AD" w14:textId="1E0D5A27" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728630" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A13 Documents de Georges-Aimé Boivin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728630 \h </w:instrText>
         </w:r>
@@ -2764,51 +2763,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B84F2BE" w14:textId="57B98D4F" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728631" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A13/1 : Histoire familiale</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728631 \h </w:instrText>
         </w:r>
@@ -2838,51 +2837,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76613777" w14:textId="79609787" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728632" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A14 Documents de Richard St-Gelais</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728632 \h </w:instrText>
         </w:r>
@@ -2910,51 +2909,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A99C546" w14:textId="483E28D2" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728633" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/A14/1 : Comptes à payer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728633 \h </w:instrText>
         </w:r>
@@ -2985,51 +2984,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4831B76A" w14:textId="69FB8CBB" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728634" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728634 \h </w:instrText>
         </w:r>
@@ -3059,51 +3058,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3656450F" w14:textId="6A6AF5BF" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728635" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728635 \h </w:instrText>
         </w:r>
@@ -3131,51 +3130,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="26A42B57" w14:textId="5D125FD9" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728636" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/1 : Photographies de Luc Lalancette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728636 \h </w:instrText>
         </w:r>
@@ -3203,51 +3202,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="031F68C0" w14:textId="2F530EA1" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728637" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/2 : Photographies de la Municipalité de Girardville</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728637 \h </w:instrText>
         </w:r>
@@ -3275,51 +3274,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67022D71" w14:textId="4E43AADD" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728638" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/3 : Photographie de Philibert Simard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728638 \h </w:instrText>
         </w:r>
@@ -3347,51 +3346,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="599641E3" w14:textId="68FB383F" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728639" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/4 : Photographies de Léonard Doucet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728639 \h </w:instrText>
         </w:r>
@@ -3419,51 +3418,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="746A7947" w14:textId="086020B7" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728640" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/5 : Photographies de Robert Bluteau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728640 \h </w:instrText>
         </w:r>
@@ -3491,51 +3490,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33BB9480" w14:textId="3A0A5CA3" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728641" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/6 : Photographies de Gaston Gagnon</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728641 \h </w:instrText>
         </w:r>
@@ -3563,51 +3562,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E3CC825" w14:textId="6E5ED8D8" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728642" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/7 : Photographies de Johanne Prévost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728642 \h </w:instrText>
         </w:r>
@@ -3635,51 +3634,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3CD6FE85" w14:textId="4DE62CC3" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728643" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/8 : Photographies de Gaston Dufour</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728643 \h </w:instrText>
         </w:r>
@@ -3707,51 +3706,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EEF0E4F" w14:textId="3C9FA89C" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728644" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/9 : Photographies de Pierrette Prévost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728644 \h </w:instrText>
         </w:r>
@@ -3779,51 +3778,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5404A5F2" w14:textId="407FB1DE" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728645" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/10 : Photographies de Lauraine Lapointe</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728645 \h </w:instrText>
         </w:r>
@@ -3851,51 +3850,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="515F0610" w14:textId="2DAFB373" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728646" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/11 : Photographies de la Résidence de la Retraite en Or</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728646 \h </w:instrText>
         </w:r>
@@ -3923,51 +3922,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="457862C9" w14:textId="70BBA761" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728647" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/12 : Photographies de Lisette Simard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728647 \h </w:instrText>
         </w:r>
@@ -3995,51 +3994,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3672A418" w14:textId="4D7E1A94" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728648" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/13 : Photographie de Denyse Marceau</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728648 \h </w:instrText>
         </w:r>
@@ -4067,51 +4066,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="670DF5D9" w14:textId="43D760D1" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728649" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/14 : Photographies de l’Assemblée Évangélique de Girardville</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728649 \h </w:instrText>
         </w:r>
@@ -4139,51 +4138,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D9D6A77" w14:textId="78575125" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728650" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/15 : Photographies de Pauline Bolduc</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728650 \h </w:instrText>
         </w:r>
@@ -4211,51 +4210,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B0A0889" w14:textId="7CEFD2AE" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728651" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/16 : Photographies de Marie-Ève Minier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728651 \h </w:instrText>
         </w:r>
@@ -4283,51 +4282,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0AF6372E" w14:textId="2D7311A0" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728652" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/17 : Photographies de Danielle Gauthier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728652 \h </w:instrText>
         </w:r>
@@ -4355,51 +4354,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22AF9729" w14:textId="0C23FABB" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728653" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/18 : Photographies de Moïsette St-Laurent</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728653 \h </w:instrText>
         </w:r>
@@ -4427,51 +4426,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4546C341" w14:textId="71C411E3" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728654" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/19 : Photographies de Jimmy Boucher</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728654 \h </w:instrText>
         </w:r>
@@ -4499,51 +4498,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46BD79C4" w14:textId="35AFC120" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728655" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/20 : Photographies de Gilles Gosselin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728655 \h </w:instrText>
         </w:r>
@@ -4571,51 +4570,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DF53648" w14:textId="4BC10ED5" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728656" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/21 : Photographies de Nicole Lalancette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728656 \h </w:instrText>
         </w:r>
@@ -4643,51 +4642,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73305F70" w14:textId="6BC5093C" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728657" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/22 : Photographies de Georges-Aimé Boivin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728657 \h </w:instrText>
         </w:r>
@@ -4715,51 +4714,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21CA527C" w14:textId="5E05DD50" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728658" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/23 : Photographies de Denise Savard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728658 \h </w:instrText>
         </w:r>
@@ -4787,51 +4786,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69CB3031" w14:textId="4333FA31" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728659" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/24 : Photographies de Rolande Lalancette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728659 \h </w:instrText>
         </w:r>
@@ -4859,51 +4858,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3304BD24" w14:textId="0B1D0E02" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728660" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/25 : Photographie de Jocelyne Paré</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728660 \h </w:instrText>
         </w:r>
@@ -4931,51 +4930,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57D8D2C9" w14:textId="5DD7D149" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728661" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/26 : Photographies de Pauline Fontaine</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728661 \h </w:instrText>
         </w:r>
@@ -5003,51 +5002,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="341B5884" w14:textId="71EB0D8E" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728662" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/27 : Photographies de Réjeanne Dufour</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728662 \h </w:instrText>
         </w:r>
@@ -5075,51 +5074,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="181F7E39" w14:textId="279CC12C" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728663" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/28 : Photographies de Dario Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728663 \h </w:instrText>
         </w:r>
@@ -5147,51 +5146,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B3A0203" w14:textId="6E3472BE" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728664" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/29 : Photographies de Martine Larouche</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728664 \h </w:instrText>
         </w:r>
@@ -5219,51 +5218,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B6BF47F" w14:textId="4880A748" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728665" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/30 : Photographies de Mireille Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728665 \h </w:instrText>
         </w:r>
@@ -5291,51 +5290,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="078F89F3" w14:textId="7DE508AE" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728666" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/31 : Photographies de Chantale Boivin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728666 \h </w:instrText>
         </w:r>
@@ -5363,51 +5362,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28ABF2A4" w14:textId="12266949" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728667" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/32 : Photographies de Maryse Thériault</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728667 \h </w:instrText>
         </w:r>
@@ -5435,51 +5434,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67883C5E" w14:textId="06698EB6" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728668" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/33 : Photographies de Gaétane Caouette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728668 \h </w:instrText>
         </w:r>
@@ -5507,51 +5506,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7080C43A" w14:textId="15E2E267" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728669" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/34 : Photographies de Régis Noël</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728669 \h </w:instrText>
         </w:r>
@@ -5579,51 +5578,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16F4DC5C" w14:textId="1CF96B3A" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728670" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/35 : Photographies d’André Doucet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728670 \h </w:instrText>
         </w:r>
@@ -5651,51 +5650,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AB66F7E" w14:textId="4F676745" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728671" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/36 : Photographies de Marlène Boucher</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728671 \h </w:instrText>
         </w:r>
@@ -5723,51 +5722,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53E005D8" w14:textId="404C6105" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728672" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/37 : Photographies de Martin Boucher</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728672 \h </w:instrText>
         </w:r>
@@ -5795,51 +5794,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="544D1DD6" w14:textId="71EFD855" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728673" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/38 : Photographies de Vital Doucet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728673 \h </w:instrText>
         </w:r>
@@ -5867,51 +5866,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D7E89F0" w14:textId="008B5ED3" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728674" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/39 : Photographies de Yves Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728674 \h </w:instrText>
         </w:r>
@@ -5939,51 +5938,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A7E84F1" w14:textId="49AE4271" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728675" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/40 : Photographies de Yvon Harvey</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728675 \h </w:instrText>
         </w:r>
@@ -6011,51 +6010,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12BEF9B4" w14:textId="53B84FB7" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728676" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/41 : Photographies de Roch Harvey</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728676 \h </w:instrText>
         </w:r>
@@ -6083,68 +6082,54 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="437E344D" w14:textId="2C17637B" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728677" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
-[...16 lines deleted...]
-          <w:t>tvin</w:t>
+            <w:rStyle w:val="Hyperlien"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>P370/B1/42 : Photographies de Odette Potvin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728677 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -6169,51 +6154,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BA93381" w14:textId="4CADEFF6" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728678" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/43 : Photographies de Gérald Savard et Réjeanne Savard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728678 \h </w:instrText>
         </w:r>
@@ -6241,51 +6226,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0529CB49" w14:textId="3CA3E4A6" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728679" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B1/44 : Photographies de Christine Coulombe</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728679 \h </w:instrText>
         </w:r>
@@ -6315,51 +6300,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F6866D1" w14:textId="40AD186D" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728680" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B2 Négatifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728680 \h </w:instrText>
         </w:r>
@@ -6387,51 +6372,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="533D3BB6" w14:textId="44A76990" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728681" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B2/1 : Négatifs de Luc Lalancette</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728681 \h </w:instrText>
         </w:r>
@@ -6459,51 +6444,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F28A283" w14:textId="106D6C12" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728682" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/B2/2 : Négatifs de la Municipalité de Girardville</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728682 \h </w:instrText>
         </w:r>
@@ -6533,51 +6518,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04EF5CED" w14:textId="2E9A49BB" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728683" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/C1 Audiovisuel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728683 \h </w:instrText>
         </w:r>
@@ -6605,51 +6590,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DCCA1C6" w14:textId="14E336AD" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728684" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/C1/1 : Films de Mario Bouchard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728684 \h </w:instrText>
         </w:r>
@@ -6677,51 +6662,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E67132D" w14:textId="3051E7B6" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728685" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/C1/2 : Films de Martin Boucher</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728685 \h </w:instrText>
         </w:r>
@@ -6749,51 +6734,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33579511" w14:textId="4E15BA0E" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728686" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/C1/3 : Montage de Mario Lavoie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728686 \h </w:instrText>
         </w:r>
@@ -6821,51 +6806,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41FE8059" w14:textId="1210F6D9" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc137728687" w:history="1">
         <w:r w:rsidRPr="00EF14A9">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P370/C1/4 : Super 8 de Odette Potvin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc137728687 \h </w:instrText>
         </w:r>
@@ -6893,374 +6878,745 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E498F64" w14:textId="5A9E6963" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="000536F9" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="070EBC52" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc137728599"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PRÉSENTATION </w:t>
       </w:r>
       <w:r w:rsidR="00562A95">
         <w:t>DE LA COLLECTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5B5B4E79" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58DE4E63" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="00562A95" w:rsidP="00FD5CB3">
+    <w:p w14:paraId="58DE4E63" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00562A95" w:rsidP="00FD5CB3">
       <w:r>
         <w:t xml:space="preserve">P370 Collection </w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3">
-        <w:t xml:space="preserve">Centenaire de </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Centenaire de Girardville</w:t>
+      </w:r>
       <w:r w:rsidR="00FD5CB3" w:rsidRPr="00A674F8">
         <w:t>. –</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3" w:rsidRPr="00FC2CB6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[années]</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3" w:rsidRPr="00FC2CB6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>0,002</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD5CB3">
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD5CB3">
         <w:t xml:space="preserve">. de documents textuels numérisés. – </w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3" w:rsidRPr="00FC2CB6">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3">
         <w:t xml:space="preserve"> photographies numérisées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F3E2D" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00FD5CB3"/>
+    <w:p w14:paraId="0BA864B9" w14:textId="6294DBD6" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00FD5CB3">
+      <w:r>
+        <w:t>Collation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610BC439" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2019 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B73B9AB" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F"/>
+    <w:p w14:paraId="41A6A25F" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>211 photographies numérisées et 11 pages de documents textuels numérisés de M. Luc Lalancette (10 juin 2019) -REMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AFFAC4" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>865 photographies numérisées, 12 négatifs numérisés et 12 pages de documents textuels numérisés de la Municipalité de Girardville (2 juillet 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A340C63" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de 900 photographies numérisées de Léonard Doucet (août 2019) - fiche d'ajout à signer (envoyée 29 août 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CC3456" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>1 photographie numérisée de Philibert Simard (août 2019) - REMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A00C98B" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>15 photographies numérisées de Robert Bluteau (août 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B40AE76" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>8 photographies de Gaston Gagnon (septembre 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B71E452" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>1 photographie et 13 pages de documents numérisées de Johanne Prévost (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B50F694" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>53 photographies numérisées de Lisette Simard (18 décembre 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C106EF8" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>29 photographies, 2 journaux (versions numériques) et 5 documents des Cuisines GBM (21 septembre 2019) + 2 albums de photographies de Gaston Dufour (Résidence retraite en or) (6 décembre 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7E0CD1" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>10 photographies dont un cadre de Denyse Marceau (quantités à vérifier) (3 décembre 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BE76FC" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>21 photographies de Lauraine Lapointe (6 décembre 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E758D8" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>1 photographie de Yves Bouchard (17 décembre 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572A74B2" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F"/>
+    <w:p w14:paraId="36483242" w14:textId="03C27C62" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2020 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABCD503" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F"/>
+    <w:p w14:paraId="09448F10" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">5 photographies numérisées de Chantale Boivin (28 août 2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26310A6B" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">22 photographies numérisées de Maryse Thériault (18 juillet 2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426967CA" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>9 photographies numérisées de Mireille / Dario Bouchard (2 juillet 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BF7DB5" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>6 photographies numérisées de Dario Bouchard (2 juillet 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4673FA" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">32 photographies numérisées et 1 document (2 pages) de Martine Larouche (de son père </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Edmour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) (sans date, 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC14E4" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>8 photographies numérisées de Pauline Fontaine (30 juillet 2020) - REMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501A24DA" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>1 photographie numérisée de Jocelyne Paré (7 juillet 2020) (sans coordonnées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1604979E" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">9 photographies numérisées de Rolande Lalancette (sans date, 2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49393967" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>1 photographie numérisée de Denise Savard (2 juillet 2020) (sans coordonnées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335BF651" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>7 photographies numérisées de Réjeanne Dufour (1er juillet 2020) (sans coordonnées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A05495B" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">40 photographies numérisées sur grands cartons de Georges-Aimé Boivin (26 juin 2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DC1048" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">X </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>m.l</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. de documents textuels (quantité non calculée) de Denis Prévost (fiche d'ajout signée avec Sophie Guy) (3 mars 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00698D66" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>29 photographies numérisées de Nicole Lalancette (18 février 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C624377" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>11 photographies numérisées et 3 pages numérisées de Moïsette Saint-Laurent (11 février 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C31C07" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>5 documents textuels et X photographies de Johanne Prévost (février 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2816FAB5" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>89 photographies (dont 42 numériques et 47 analogiques numérisées) de Jimmy Boucher (5 février 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149CB425" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">16 photographies numérisées de Danielle Gauthier (28 janvier 2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB7A05E" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">216 photographies dont 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>papier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et 208 sur CD-Rom) de Gilles Gosselin (26 février 2020) *voir aussi le fonds de M. Gilles Gosselin à la Société d'histoire, un fonds d'archives à part</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51902770" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>1 DVD (quantités et contenu à vérifier) de Fabien Gosselin (20 juin 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2245E61B" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">2 photographies numérisées de Marie-Ève Minier (14 janvier 2020) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E995B4B" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>258 photographies et 34 pages de documents textuels (0,5 cm) de l'Assemblée évangélique de Girardville (10 janvier 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C504303" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>59 bobines de film (super 8, etc.) estimées à 512 minutes d'images en mouvement de Mario Bouchard (décembre 2020) (sans coordonnées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2779D1" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2021 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B793BD0" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F"/>
+    <w:p w14:paraId="04F88231" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>2 photographies numérisées de Philibert Simard (15 janvier 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA74D4B" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>4 photographies numérisées de Gaëtane Caouette (27 janvier 2021) - REMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494D18A0" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>17 photographies numérisées (par la cliente) de Denise Savard (5 mai 2021) - Rien à remettre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB69EEC" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>7 photographies (reproductions) de Régis Noël (31 mai 2021) - CD à remettre seulement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FB93AF" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>143 photographies numérisées de André Doucet (11 mai 2021) - CD + Photos à remettre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB48D61" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F"/>
+    <w:p w14:paraId="3B5D7325" w14:textId="12CBBA3E" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2022 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1732BA" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F"/>
+    <w:p w14:paraId="1401CCB6" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>292 photographies numérisées et 2 documents PDF numérisés de Marlène Boucher (12 avril 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24170C01" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>15 photographies numérisées et 711 photographies nées numériques de Martin Boucher (14 avril 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23344A72" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>1 montage de photos (vidéo né numérique) [2007] de Mario Lavoie (4 avril 2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2818C737" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">34 photographies numérisées de Vital Doucet (18 juillet 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599F4D9D" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t xml:space="preserve">Ajouts 2023 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F71688F" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00397C4F"/>
+    <w:p w14:paraId="2EB6D15F" w14:textId="4CC51EB3" w:rsidR="00397C4F" w:rsidRPr="00A674F8" w:rsidRDefault="00397C4F" w:rsidP="00397C4F">
+      <w:r>
+        <w:t>0,3 cm de documents textuels numérisés de Richard St-Gelais (14 juin 2023).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637206A0" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="28752016" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00923766" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B205CB">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Notice biographique / Histoire administrative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> (à compléter)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B205CB">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305CBE6A" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="7101BADA" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Girardville</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> est une municipalité du Québec, faisant partie de la municipalité régionale de comté de Maria-Chapdelaine, située dans la région administrative de Saguenay–Lac-Saint-Jean. L’économie de la municipalité repose aujourd’hui principalement sur l’industrie forestière, mais également sur l’agriculture et le tourisme comme le tourisme d’aventure ou l’écotourisme.</w:t>
+        <w:t>Girardville est une municipalité du Québec, faisant partie de la municipalité régionale de comté de Maria-Chapdelaine, située dans la région administrative de Saguenay–Lac-Saint-Jean. L’économie de la municipalité repose aujourd’hui principalement sur l’industrie forestière, mais également sur l’agriculture et le tourisme comme le tourisme d’aventure ou l’écotourisme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6A2EEF" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="06977CD7" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:r>
-        <w:t xml:space="preserve">La municipalité fut érigée sous le nom de canton Girard en 1909, nom donné en l’honneur de M. Joseph Girard, ancien député fédéral du comté Lac-St-Jean. En 1921, lors du premier conseil municipal, on lui donna le nom de </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>La municipalité fut érigée sous le nom de canton Girard en 1909, nom donné en l’honneur de M. Joseph Girard, ancien député fédéral du comté Lac-St-Jean. En 1921, lors du premier conseil municipal, on lui donna le nom de Girardville.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9CFACD" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="2D4E7B3E" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:r>
         <w:t>Le pionnier Pierre Doucet est très important dans l’histoire du village. Il fut en effet l’un des pionniers du village et en devint le tout premier maire en 1921. Pierre Doucet était très respecté de ses compatriotes et sa famille contribua à agrandir le village : Alexina et lui eurent 16 enfants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DABB3D" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="004DD21B" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:r>
-        <w:t xml:space="preserve">Dans les années 1930, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> fut le théâtre d’une division controversée. Plusieurs des habitants du « Grand Rang », qui avait donné naissance à la localité, décidèrent d’abandonner la religion catholique pour se convertir au protestantisme parce que leur territoire n’a pas été retenu par les autorités catholiques pour la construction de l’église paroissiale</w:t>
+        <w:t>Dans les années 1930, Girardville fut le théâtre d’une division controversée. Plusieurs des habitants du « Grand Rang », qui avait donné naissance à la localité, décidèrent d’abandonner la religion catholique pour se convertir au protestantisme parce que leur territoire n’a pas été retenu par les autorités catholiques pour la construction de l’église paroissiale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00782B3D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4481F91A" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="493E2321" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="6FD67231" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00923766" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E7AD67" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
-    <w:p w14:paraId="22F3F59A" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
+    <w:p w14:paraId="0421DCBB" w14:textId="672B7BA5" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:r>
-        <w:t xml:space="preserve">En 2021, la municipalité de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> célèbrera son 100</w:t>
+        <w:t>En 2021, la municipalité de Girardville célèbrera son 100</w:t>
       </w:r>
       <w:r w:rsidRPr="005778ED">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> anniversaire de fondation. Pour l’occasion, elle s’associe à la Société d’histoire et de généalogie Maria-Chapdelaine pour obtenir des archives auprès de sa population. Ces archives sont numérisées et déposées dans le fonds d’archives conçu à cet effet, le P370 Fonds Centenaire de </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0421DCBB" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
+        <w:t xml:space="preserve"> anniversaire de fondation. Pour l’occasion, elle s’associe à la Société d’histoire et de généalogie Maria-Chapdelaine pour obtenir des archives auprès de sa population. Ces archives sont numérisées et déposées dans le fonds d’archives conçu à cet effet, le P370 Fonds Centenaire de Girardville. Le projet débute à l’été 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C4F">
+        <w:t xml:space="preserve"> à 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE5BE2D" w14:textId="77777777" w:rsidR="00397C4F" w:rsidRDefault="00397C4F" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="221DA5DC" w14:textId="54D845FD" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:r>
         <w:t>La pandémie de COVID-19 et les mesures sanitaires mises en place par les gouvernements entraînent le report des activités prévues en 2021, de même que le traitement des archives prêtées ou cédées à la SHGMC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0801D0A2" w14:textId="48AD8289" w:rsidR="003D3649" w:rsidRDefault="003D3649" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="437597A3" w14:textId="1CD248B1" w:rsidR="003D3649" w:rsidRPr="0045758A" w:rsidRDefault="003D3649" w:rsidP="00FD5CB3">
       <w:r>
         <w:t>De nombreux ajouts ont été déposés de 2019 à 2021</w:t>
       </w:r>
       <w:r w:rsidR="006E2EB4">
-        <w:t xml:space="preserve">. Certains documents analogiques peuvent être conservés dans le fonds, mais la majorité des donateurs souhaitent récupérer </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">les documents originaux, faisant en sorte que seuls les documents numérisés ou numériques sont conservés dans certains cas. </w:t>
+        <w:t xml:space="preserve">. Certains documents analogiques peuvent être conservés dans le fonds, mais la majorité des donateurs souhaitent récupérer les documents originaux, faisant en sorte que seuls les documents numérisés ou numériques sont conservés dans certains cas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6670BE0A" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E376CAA" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00923766" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F505FDD" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="497AA4A2" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="00562A95" w:rsidP="00FD5CB3">
       <w:r>
         <w:t>Cette collection</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3" w:rsidRPr="001153BB">
         <w:t xml:space="preserve"> est constitué</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3" w:rsidRPr="001153BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3">
-        <w:t xml:space="preserve">de photographies (numérisées ou originales) données par les citoyens de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> à l’occasion du centenaire de la municipalité. Elles représentent des familles et des événements marquants de son histoire.</w:t>
+        <w:t>de photographies (numérisées ou originales) données par les citoyens de Girardville à l’occasion du centenaire de la municipalité. Elles représentent des familles et des événements marquants de son histoire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010AC4BB" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="1529E04D" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00923766" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028E9D74" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00923766" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
-    <w:p w14:paraId="343B21F4" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="009D31C7" w:rsidP="00FD5CB3">
+    <w:p w14:paraId="343B21F4" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRDefault="009D31C7" w:rsidP="00FD5CB3">
       <w:r>
         <w:t>Cette collection</w:t>
       </w:r>
       <w:r w:rsidR="00FD5CB3">
         <w:t xml:space="preserve"> est en cours de traitement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D781E7" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t xml:space="preserve">Traité par : Frédérique Fradet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Savard et Jean-René Boutin, archivistes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9F44B8" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>Date du traitement : 2019 à 2021 (continu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52089D9F" w14:textId="121C43D4" w:rsidR="000F6E63" w:rsidRPr="00A674F8" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B924F51" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="16F9BC12" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00923766" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B0AE0C" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3"/>
     <w:p w14:paraId="6611BBFA" w14:textId="77777777" w:rsidR="00FD5CB3" w:rsidRPr="00A674F8" w:rsidRDefault="00FD5CB3" w:rsidP="00FD5CB3">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516559CF" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...5 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="516559CF" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="000F6E63" w:rsidRDefault="00C70C4E" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F056F07" w14:textId="15D56208" w:rsidR="000F6E63" w:rsidRPr="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6E63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6E63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF0989C" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63"/>
+    <w:p w14:paraId="4A29B838" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8D1B47" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED14B19" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63"/>
+    <w:p w14:paraId="695C51F3" w14:textId="75404A9C" w:rsidR="000F6E63" w:rsidRPr="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6E63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6E63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B6093A" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63"/>
+    <w:p w14:paraId="38333AEF" w14:textId="31CB3CD2" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>Français</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B9373C" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRPr="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E4835D" w14:textId="347C68A5" w:rsidR="000F6E63" w:rsidRPr="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6E63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6E63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4790698A" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>Boîtes 1 à 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2DBC69" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>R10 E01 T04 à 07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A1C37E" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>Comprend aussi des documents grands formats (à remettre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2068A969" w14:textId="33D566DB" w:rsidR="00B25321" w:rsidRDefault="000F6E63" w:rsidP="000F6E63">
+      <w:r>
+        <w:t>Boîte 28 (audiovisuel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25086AAA" w14:textId="77777777" w:rsidR="000F6E63" w:rsidRPr="00A674F8" w:rsidRDefault="000F6E63" w:rsidP="00923766"/>
     <w:p w14:paraId="6A37D8AA" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="005778ED" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc137728600"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P370</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C6062A">
         <w:t>textuels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="7B7FE272" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00534EC8" w:rsidP="00923766">
       <w:r w:rsidRPr="00A7101D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Collation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741F36CE" w14:textId="77777777" w:rsidR="00534EC8" w:rsidRDefault="00534EC8" w:rsidP="00923766"/>
@@ -7431,89 +7787,80 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20DA5583" w14:textId="77777777" w:rsidR="00BF6E13" w:rsidRPr="00A674F8" w:rsidRDefault="00E02506" w:rsidP="0056130D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="730F45CC" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="005778ED" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc137728602"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00325593">
               <w:t>Certificats</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="2BF5A0B1" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00325593" w:rsidP="00923766">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [1935-1939]. – 2 photographies numérisées (2 pages) : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, 1200 dpi.</w:t>
+              <w:t>, n&amp;b et couleur, 1200 dpi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09226A44" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08535C84" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00325593" w:rsidRDefault="00325593" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0110F512" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00923766">
@@ -7611,115 +7958,104 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5E402D3D" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1935]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F1470FF" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">115 Mo, 12377 x 9770 px, </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>115 Mo, 12377 x 9770 px, n&amp;b</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2E3FDFCC" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00653FE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="637963EF" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42FBA4F6" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00325593">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P370/A1/1,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF442BD" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00325593">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificat d’instruction religieuse de Gilberte </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0073628C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Thibeault</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : communion solennelle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17B1308B" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00325593">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1939]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="039FFCD9" w14:textId="77777777" w:rsidR="00325593" w:rsidRDefault="00325593" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -7770,59 +8106,57 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="495539F7" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="58C45F71" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00653FE2" w:rsidP="00653FE2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="008E59AE" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="005778ED" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc137728603"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00325593" w:rsidRPr="00325593">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Témoignages</w:t>
@@ -8182,58 +8516,56 @@
           <w:p w14:paraId="22EEDC10" w14:textId="77777777" w:rsidR="004D478E" w:rsidRDefault="004D478E" w:rsidP="004D478E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Écrit soulignant le 50</w:t>
             </w:r>
             <w:r w:rsidRPr="004D478E">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> anniversaire de mariage de Fernand Lalancette et de Gilberte </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0073628C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Thibeault</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="407D21C3" w14:textId="77777777" w:rsidR="0062337F" w:rsidRDefault="00554C9F" w:rsidP="004D478E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1994</w:t>
             </w:r>
             <w:r w:rsidR="004D478E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B85086A" w14:textId="77777777" w:rsidR="004D478E" w:rsidRDefault="0062337F" w:rsidP="004D478E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -8305,83 +8637,80 @@
           <w:p w14:paraId="3B138309" w14:textId="77777777" w:rsidR="00554C9F" w:rsidRDefault="00554C9F" w:rsidP="00554C9F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Écrit soulignant le 50</w:t>
             </w:r>
             <w:r w:rsidRPr="004D478E">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> anniversaire de mariage de Fernand Lalancette et de Gilberte </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0073628C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Thibeault</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7696C709" w14:textId="77777777" w:rsidR="00554C9F" w:rsidRDefault="00554C9F" w:rsidP="00554C9F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1994]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="115E8B26" w14:textId="77777777" w:rsidR="00554C9F" w:rsidRDefault="0062337F" w:rsidP="00554C9F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>162</w:t>
             </w:r>
             <w:r w:rsidR="00554C9F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ko, PDF, couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="730CF36A" w14:textId="77777777" w:rsidR="00554C9F" w:rsidRDefault="00554C9F" w:rsidP="00554C9F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé,</w:t>
             </w:r>
             <w:r w:rsidR="0062337F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -8402,59 +8731,57 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CC47F51" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="48AC5EEC" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="659D962A" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00653FE2" w:rsidP="00653FE2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6996B680" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="005778ED" w:rsidP="00325593">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc137728604"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00325593" w:rsidRPr="00325593">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Cartes de souhaits</w:t>
             </w:r>
@@ -8637,60 +8964,52 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="096AA746" w14:textId="77777777" w:rsidR="00130ADF" w:rsidRDefault="00130ADF" w:rsidP="00130ADF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A1/3,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B9FE5DF" w14:textId="77777777" w:rsidR="00130ADF" w:rsidRDefault="00130ADF" w:rsidP="00130ADF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carte de sympathies lors du décès de Fernand Lalancette, de Cécile </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Carte de sympathies lors du décès de Fernand Lalancette, de Cécile Mimeault</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="204273C1" w14:textId="77777777" w:rsidR="00130ADF" w:rsidRDefault="00130ADF" w:rsidP="00130ADF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[2004]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="305F817D" w14:textId="77777777" w:rsidR="00130ADF" w:rsidRDefault="00130ADF" w:rsidP="00130ADF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>66,3 Ko, PDF, couleur</w:t>
@@ -8717,60 +9036,52 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12A9AD58" w14:textId="77777777" w:rsidR="004D478E" w:rsidRDefault="004D478E" w:rsidP="004D478E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A1/3,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126BD673" w14:textId="77777777" w:rsidR="004D478E" w:rsidRDefault="004D478E" w:rsidP="004D478E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prière lors du décès de Fernand Lalancette, de Cécile </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Prière lors du décès de Fernand Lalancette, de Cécile Mimeault</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4E0EA636" w14:textId="77777777" w:rsidR="004D478E" w:rsidRDefault="004D478E" w:rsidP="004D478E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[2004]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="230B3472" w14:textId="77777777" w:rsidR="004D478E" w:rsidRDefault="004D478E" w:rsidP="004D478E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>106 Ko, PDF, couleur</w:t>
@@ -8875,59 +9186,57 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00653FE2" w:rsidRPr="00A674F8" w14:paraId="27395998" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="17C26538" w14:textId="77777777" w:rsidR="00653FE2" w:rsidRPr="00A674F8" w:rsidRDefault="00653FE2" w:rsidP="00653FE2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17B1D4E3" w14:textId="77777777" w:rsidR="00653FE2" w:rsidRDefault="00653FE2" w:rsidP="00653FE2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc137728605"/>
             <w:r>
               <w:t>P370/A1/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00653FE2">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Livrets de m</w:t>
             </w:r>
@@ -9082,60 +9391,52 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A1/4,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D54ADF" w14:textId="77777777" w:rsidR="00653FE2" w:rsidRDefault="00653FE2" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Livret de mariage de Daisy Fradet et de Pascal</w:t>
             </w:r>
             <w:r w:rsidR="00BF3360">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lalancette, l’événement ayant eu lieu le 15 septembre 1971 à </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Lalancette, l’événement ayant eu lieu le 15 septembre 1971 à Girardville</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6FA633E3" w14:textId="77777777" w:rsidR="00653FE2" w:rsidRDefault="00BF3360" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1971</w:t>
             </w:r>
             <w:r w:rsidR="00653FE2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56217470" w14:textId="77777777" w:rsidR="00653FE2" w:rsidRDefault="00653FE2" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9168,65 +9469,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BC0D8F9" w14:textId="77777777" w:rsidR="0062337F" w:rsidRDefault="0062337F" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A1/4,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4050A61E" w14:textId="77777777" w:rsidR="0062337F" w:rsidRDefault="0062337F" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feuillet paroissial de l’église de </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> daté du 20 octobre 1974</w:t>
+              <w:t>Feuillet paroissial de l’église de Girardville daté du 20 octobre 1974</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7101A8AF" w14:textId="77777777" w:rsidR="0062337F" w:rsidRDefault="0062337F" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[1974]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67B12EF8" w14:textId="77777777" w:rsidR="0062337F" w:rsidRDefault="0062337F" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -9234,108 +9521,103 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1363C16E" w14:textId="77777777" w:rsidR="0062337F" w:rsidRDefault="0062337F" w:rsidP="00653FE2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé, 4 pages</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75004A90" w14:textId="77777777" w:rsidR="00653FE2" w:rsidRPr="00653FE2" w:rsidRDefault="00653FE2" w:rsidP="00653FE2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E2EE99E" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00280035"/>
     <w:p w14:paraId="48C54497" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="52E527CD" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="005778ED" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk68270810"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc137728606"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc137728606"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk68270810"/>
       <w:r>
         <w:t>P370</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="00BE7B1F">
         <w:t>Documents de Johanne Prévost</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00BE7B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C34C03C" w14:textId="24D6B1C0" w:rsidR="008231D3" w:rsidRDefault="008231D3" w:rsidP="008231D3">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00ED02EA">
         <w:t>1950-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">2001]. – </w:t>
       </w:r>
       <w:r w:rsidR="00ED02EA">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
       <w:r w:rsidR="00ED02EA">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> numérisé</w:t>
       </w:r>
       <w:r w:rsidR="00ED02EA">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1</w:t>
       </w:r>
       <w:r w:rsidR="00ED02EA">
         <w:t>8</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> pages) : PDF, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pages) : PDF, n&amp;b</w:t>
+      </w:r>
       <w:r w:rsidR="00ED02EA">
         <w:t xml:space="preserve"> et couleur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00ED02EA">
         <w:t xml:space="preserve">12,8 Mo. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBF92B1" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="266B626D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -9442,51 +9724,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="246E0738" w14:textId="4DA3DE1C" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00F317D7" w:rsidP="003B048A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive (poste de numérisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C17A9DD" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="005778ED" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc137728607"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/1 :</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00BE7B1F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE7B1F" w:rsidRPr="00BE7B1F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
@@ -9510,57 +9791,52 @@
             <w:r>
               <w:t xml:space="preserve">2001]. – </w:t>
             </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> document</w:t>
             </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisé</w:t>
             </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (1</w:t>
             </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:t>8</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> pages) : PDF, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> pages) : PDF, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:t xml:space="preserve"> et couleur</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:t>12,8 Mo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A214F7A" w14:textId="77777777" w:rsidR="003B048A" w:rsidRDefault="003B048A" w:rsidP="003B048A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AF2ECC2" w14:textId="77777777" w:rsidR="003B048A" w:rsidRPr="00325593" w:rsidRDefault="003B048A" w:rsidP="003B048A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
@@ -9580,58 +9856,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des données généalogiques concernant la famille </w:t>
             </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>du mari de la donatrice, soit M. Stanley Doucet. De nombreuses informations sur la famille de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Napoléon Doucet</w:t>
             </w:r>
             <w:r w:rsidR="00ED02EA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> figurent dans un document PDF numérisé de 13 </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">pages. De plus, des certificats de naissance (numérisés) émis dans les années 1950 mentionnent des ancêtres Steele, d’origine irlandaise. Un certificat du Syndicat d’explorations minières de la rivière Mistassini signé par Pierre Doucet, président, et une coupure de presse de L’Étoile du Lac soulignant les noces d’or de M. et Mme Louis Doucet en 1977 viennent compléter cet ajout. </w:t>
+              <w:t xml:space="preserve"> figurent dans un document PDF numérisé de 13 pages. De plus, des certificats de naissance (numérisés) émis dans les années 1950 mentionnent des ancêtres Steele, d’origine irlandaise. Un certificat du Syndicat d’explorations minières de la rivière Mistassini signé par Pierre Doucet, président, et une coupure de presse de L’Étoile du Lac soulignant les noces d’or de M. et Mme Louis Doucet en 1977 viennent compléter cet ajout. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D1E3A71" w14:textId="77777777" w:rsidR="003B048A" w:rsidRDefault="003B048A" w:rsidP="003B048A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BB4D0ED" w14:textId="77777777" w:rsidR="003B048A" w:rsidRPr="00325593" w:rsidRDefault="003B048A" w:rsidP="003B048A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52BFDFB3" w14:textId="52E40859" w:rsidR="003B048A" w:rsidRDefault="003B048A" w:rsidP="003B048A">
@@ -9715,51 +9984,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents numérisés. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B4A408A" w14:textId="77777777" w:rsidR="003B048A" w:rsidRDefault="003B048A" w:rsidP="003B048A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A9AA31C" w14:textId="77777777" w:rsidR="003B048A" w:rsidRPr="00A674F8" w:rsidRDefault="003B048A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="3F71E22C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="0EFE87B5" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRPr="00A674F8" w:rsidRDefault="00BE7B1F" w:rsidP="00BE7B1F"/>
     <w:p w14:paraId="55A8D670" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRPr="00A674F8" w:rsidRDefault="00BE7B1F" w:rsidP="00BE7B1F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc137728608"/>
       <w:r>
         <w:t>P370/A3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F5DEE">
         <w:t>Documents de Ga</w:t>
       </w:r>
       <w:r w:rsidR="005B103D">
         <w:t>ston</w:t>
       </w:r>
       <w:r w:rsidR="003F5DEE">
         <w:t xml:space="preserve"> Dufour</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
@@ -9783,57 +10052,52 @@
     <w:p w14:paraId="6BE69391" w14:textId="77777777" w:rsidR="00166409" w:rsidRDefault="00166409" w:rsidP="00BE7B1F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07B815AB" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRPr="00AB6798" w:rsidRDefault="00BE7B1F" w:rsidP="00BE7B1F">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C23FB7E" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRDefault="00BE7B1F" w:rsidP="00BE7B1F">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00765741">
-        <w:t xml:space="preserve">deux éditions spéciales de journaux (numérisées) concernant la municipalité de </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>deux éditions spéciales de journaux (numérisées) concernant la municipalité de Girardville</w:t>
+      </w:r>
       <w:r w:rsidR="00F55CF6">
         <w:t xml:space="preserve"> ainsi que des documents concernant l’entreprise Cuisines GBM</w:t>
       </w:r>
       <w:r w:rsidR="00765741">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B73D75B" w14:textId="77777777" w:rsidR="0002501E" w:rsidRDefault="0002501E" w:rsidP="00BE7B1F"/>
     <w:p w14:paraId="36199BF2" w14:textId="77777777" w:rsidR="0002501E" w:rsidRPr="0002501E" w:rsidRDefault="0002501E" w:rsidP="0002501E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002501E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F805D3F" w14:textId="77777777" w:rsidR="00166409" w:rsidRDefault="00166409" w:rsidP="00166409">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -9906,51 +10170,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D044965" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRPr="00A674F8" w:rsidRDefault="00235B4B" w:rsidP="00235B4B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="288099E2" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRDefault="00BE7B1F" w:rsidP="00232BF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc137728609"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="003F5DEE" w:rsidRPr="003F5DEE">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -9991,59 +10254,51 @@
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="048D31A8" w14:textId="77777777" w:rsidR="00765741" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">deux éditions spéciales de journaux (numérisées) concernant la municipalité de </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>deux éditions spéciales de journaux (numérisées) concernant la municipalité de Girardville.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37B6B081" w14:textId="77777777" w:rsidR="00765741" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="769E20B9" w14:textId="77777777" w:rsidR="00765741" w:rsidRPr="00325593" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B5A4D92" w14:textId="77777777" w:rsidR="00765741" w:rsidRDefault="00765741" w:rsidP="00765741">
@@ -10101,63 +10356,55 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04B7F053" w14:textId="77777777" w:rsidR="00765741" w:rsidRPr="00765741" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00765741">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A3/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F8B635E" w14:textId="77777777" w:rsidR="00765741" w:rsidRPr="00765741" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00765741">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Girardville</w:t>
-[...6 lines deleted...]
-              <w:t>, « notre vraie nature »</w:t>
+              <w:t>Girardville, « notre vraie nature »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="416FBE00" w14:textId="77777777" w:rsidR="00765741" w:rsidRPr="00765741" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00765741">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00765741">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avril</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00765741">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -10213,63 +10460,55 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F193F39" w14:textId="77777777" w:rsidR="00765741" w:rsidRPr="00235B4B" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235B4B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A3/1,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="069B570F" w14:textId="77777777" w:rsidR="00765741" w:rsidRPr="00235B4B" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00235B4B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Girardville</w:t>
-[...6 lines deleted...]
-              <w:t>, ma municipalité à mon image</w:t>
+              <w:t>Girardville, ma municipalité à mon image</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10679CEA" w14:textId="77777777" w:rsidR="00765741" w:rsidRPr="00235B4B" w:rsidRDefault="00765741" w:rsidP="00765741">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235B4B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00235B4B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>avril</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00235B4B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -10345,59 +10584,51 @@
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Cuisines GBM</w:t>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="3BB51498" w14:textId="77777777" w:rsidR="005C74F4" w:rsidRDefault="005C74F4" w:rsidP="005C74F4">
             <w:r w:rsidRPr="00DF04ED">
               <w:t xml:space="preserve">– [1994-1999]. – 5 documents numérisés </w:t>
             </w:r>
             <w:r w:rsidR="00DF04ED" w:rsidRPr="00DF04ED">
               <w:t>(12</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF04ED">
               <w:t xml:space="preserve"> pages) : PDF,</w:t>
             </w:r>
             <w:r w:rsidR="00DF04ED" w:rsidRPr="00DF04ED">
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et</w:t>
+              <w:t xml:space="preserve"> n&amp;b et</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF04ED">
               <w:t xml:space="preserve"> couleur, </w:t>
             </w:r>
             <w:r w:rsidR="00DF04ED" w:rsidRPr="00DF04ED">
               <w:t>108</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF04ED">
               <w:t xml:space="preserve"> Mo.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE3E37C" w14:textId="77777777" w:rsidR="005C74F4" w:rsidRDefault="005C74F4" w:rsidP="005C74F4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D9AE4D6" w14:textId="77777777" w:rsidR="005C74F4" w:rsidRPr="00325593" w:rsidRDefault="005C74F4" w:rsidP="005C74F4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -10755,189 +10986,180 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="105FBF82" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00F55CF6" w:rsidP="00F55CF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A3/1,3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="444299CB" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00A84EC9" w:rsidP="00F55CF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrat de vente d’armoires entre Bernard Dufour et Fernand </w:t>
+              <w:t>Contrat de vente d’armoires entre Bernard Dufour et Fernand Pellicelli</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A12EA18" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00A84EC9" w:rsidP="00F55CF6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>21 février 1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52AB8365" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00DF04ED" w:rsidP="00F55CF6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15,2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F55CF6" w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mo, PDF, couleur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DC8A04" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00F55CF6" w:rsidP="00F55CF6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérisé, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A84EC9" w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>pages</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA78A80" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00F55CF6" w:rsidP="00F55CF6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3979428B" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00F55CF6" w:rsidP="00F55CF6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P370/A3/1,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFA9380" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00A84EC9" w:rsidP="00F55CF6">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF04ED">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage pour la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Pellicelli</w:t>
-[...96 lines deleted...]
-              </w:rPr>
               <w:t>pré-rertaite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Gaston Dufour de la part de ses filles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56F9A0DE" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="006F27E2" w:rsidP="00F55CF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5 octobre 2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="419D38CB" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00DF04ED" w:rsidP="00F55CF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>0,91</w:t>
             </w:r>
             <w:r w:rsidR="00F55CF6" w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mo, PDF, </w:t>
             </w:r>
             <w:r w:rsidR="00A84EC9" w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>noir et blanc</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47989CE9" w14:textId="77777777" w:rsidR="00F55CF6" w:rsidRPr="00DF04ED" w:rsidRDefault="00A84EC9" w:rsidP="00F55CF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF04ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -11065,96 +11287,93 @@
     <w:p w14:paraId="5A6C26CA" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRDefault="00BE7B1F" w:rsidP="00923766"/>
     <w:p w14:paraId="0218EE0D" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="00923766"/>
     <w:p w14:paraId="117113F6" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00A674F8" w:rsidRDefault="009B3252" w:rsidP="009B3252">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc137728611"/>
       <w:r>
         <w:t>P370/A4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents de Pierrette Prévost</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="3A17706E" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="00166409" w:rsidP="009B3252">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D41AC6">
-        <w:t xml:space="preserve">ca </w:t>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D41AC6">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D41AC6">
         <w:t>1940]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D41AC6">
         <w:t>1961.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – 2 documents numérisés. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3040EEF3" w14:textId="77777777" w:rsidR="00166409" w:rsidRDefault="00166409" w:rsidP="009B3252">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="461BA297" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00AB6798" w:rsidRDefault="009B3252" w:rsidP="009B3252">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D394B2E" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
       <w:r>
-        <w:t xml:space="preserve">Cette sous-série comprend des coupures de presse conservées par Mme Pierrette Prévost, concernant la religion et l’éducation à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Cette sous-série comprend des coupures de presse conservées par Mme Pierrette Prévost, concernant la religion et l’éducation à Girardville. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A05F2C4" w14:textId="77777777" w:rsidR="00166409" w:rsidRDefault="00166409" w:rsidP="009B3252"/>
     <w:p w14:paraId="213EEE85" w14:textId="77777777" w:rsidR="00166409" w:rsidRPr="00166409" w:rsidRDefault="00166409" w:rsidP="009B3252">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00166409">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06512954" w14:textId="77777777" w:rsidR="00166409" w:rsidRDefault="00166409" w:rsidP="00166409">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -11198,169 +11417,160 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="746B9A16" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00A674F8" w:rsidRDefault="009B3252" w:rsidP="00C66372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F0324A4" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="00C66372">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc137728612"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/1 </w:t>
             </w:r>
             <w:r w:rsidRPr="009B3252">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="009B3252">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Coupures de presse</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="16A1A217" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D41AC6" w:rsidRPr="00D41AC6">
-              <w:t xml:space="preserve">ca </w:t>
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D41AC6" w:rsidRPr="00D41AC6">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00D41AC6" w:rsidRPr="00D41AC6">
               <w:t>1940</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41AC6">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="00D41AC6" w:rsidRPr="00D41AC6">
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00D41AC6" w:rsidRPr="00D41AC6">
               <w:t>1961</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41AC6">
               <w:t xml:space="preserve">. – 2 documents numérisés : PDF, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D41AC6" w:rsidRPr="00D41AC6">
-              <w:t>n&amp;b</w:t>
-[...3 lines deleted...]
-              <w:t>, 284,2</w:t>
+              <w:t>n&amp;b, 284,2</w:t>
             </w:r>
             <w:r w:rsidRPr="00D41AC6">
               <w:t xml:space="preserve"> Mo.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D3FF28" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CF08137" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00325593" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4199F319" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">deux coupures de presse (numérisées) concernant la municipalité de </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>deux coupures de presse (numérisées) concernant la municipalité de Girardville.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A0FD0EF" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BCF4C45" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00325593" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AADDF0A" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
@@ -11429,106 +11639,90 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="71184724" w14:textId="77777777" w:rsidR="008B2721" w:rsidRDefault="008B2721" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Coupure de presse provenant d’un journal inconnu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B6E3048" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="008B2721" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Célébration du jubilé d’argent de l’abbé Brisson, curé de </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> »</w:t>
+              <w:t>« Célébration du jubilé d’argent de l’abbé Brisson, curé de Girardville »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D3F0BE7" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00D41AC6" w:rsidRDefault="00D47C9F" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1947</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56B87D46" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00D41AC6" w:rsidRDefault="008B2721" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>90,2</w:t>
             </w:r>
             <w:r w:rsidR="009B3252" w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mo, PDF, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7EAAD6E5" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B0301AE" w14:textId="77777777" w:rsidR="00D41AC6" w:rsidRPr="00235B4B" w:rsidRDefault="00D41AC6" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Note : Cet article accompagne les photographies P370/B1/9,21 à P370/B1/9,30 du présent fonds. </w:t>
@@ -11548,92 +11742,83 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P370/A4</w:t>
             </w:r>
             <w:r w:rsidR="009B3252" w:rsidRPr="00235B4B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/1,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F7FB57" w14:textId="77777777" w:rsidR="00D41AC6" w:rsidRDefault="00D41AC6" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Coupure de presse provenant du journal </w:t>
             </w:r>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le Soleil</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1171F886" w14:textId="6219A7D4" w:rsidR="009B3252" w:rsidRDefault="00D41AC6" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
             <w:r w:rsidR="00A5131E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> sera dotée d’une nouvelle école de 12 classes coûtant 249</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Girardville sera dotée d’une nouvelle école de 12 classes coûtant 249</w:t>
             </w:r>
             <w:r w:rsidR="00A5131E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r w:rsidR="00A5131E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
@@ -11679,205 +11864,202 @@
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31E61437" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00D41AC6" w:rsidRDefault="00D41AC6" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>194</w:t>
             </w:r>
             <w:r w:rsidR="009B3252" w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mo, PDF, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>n&amp;b</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="62A241AB" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05BE2619" w14:textId="77777777" w:rsidR="009B3252" w:rsidRPr="00A674F8" w:rsidRDefault="009B3252" w:rsidP="00C66372">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2221BFF0" w14:textId="77777777" w:rsidR="009B3252" w:rsidRDefault="009B3252" w:rsidP="009B3252"/>
     <w:p w14:paraId="03CD2771" w14:textId="77777777" w:rsidR="009D22DF" w:rsidRDefault="009D22DF" w:rsidP="00923766"/>
     <w:p w14:paraId="706ED7F0" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRPr="00A674F8" w:rsidRDefault="00D41AC6" w:rsidP="003F5DEE">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk31706737"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc137728613"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc137728613"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk31706737"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk31706721"/>
       <w:r>
         <w:t>P370/A5</w:t>
       </w:r>
       <w:r w:rsidR="003F5DEE" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00147497">
         <w:t>Documents de la Résidence de la Retraite en Or</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="675F13BD" w14:textId="77777777" w:rsidR="008C3ABD" w:rsidRDefault="008C3ABD" w:rsidP="008C3ABD">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [1996]. – 1 document numérisé (X pages) : PDF, couleur, 17,9 Mo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458515BF" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRDefault="003F5DEE" w:rsidP="003F5DEE">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DA0234B" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRPr="00AB6798" w:rsidRDefault="003F5DEE" w:rsidP="003F5DEE">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2376C519" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRPr="00A674F8" w:rsidRDefault="003F5DEE" w:rsidP="003F5DEE">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="000C6A3E">
         <w:t>les premières pages de l’album souvenir des résidents, de 1978 à 1996.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="1E74032F" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRPr="00A674F8" w:rsidRDefault="003F5DEE" w:rsidP="003F5DEE"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F5DEE" w:rsidRPr="00A674F8" w14:paraId="772BB3C8" w14:textId="77777777" w:rsidTr="00232BF6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63AAF744" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRPr="00A674F8" w:rsidRDefault="003F5DEE" w:rsidP="00232BF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30DCD9B3" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRPr="000C6A3E" w:rsidRDefault="003F5DEE" w:rsidP="00232BF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Hlk31706756"/>
-            <w:bookmarkStart w:id="19" w:name="_Toc137728614"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc137728614"/>
+            <w:bookmarkStart w:id="19" w:name="_Hlk31706756"/>
             <w:r w:rsidRPr="000C6A3E">
               <w:t>P370/A</w:t>
             </w:r>
             <w:r w:rsidR="00D41AC6" w:rsidRPr="000C6A3E">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="000C6A3E">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000C6A3E" w:rsidRPr="000C6A3E">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Album souvenir</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="23987462" w14:textId="77777777" w:rsidR="008C3ABD" w:rsidRDefault="008C3ABD" w:rsidP="008C3ABD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [1996]. – 1 document numérisé (X pages) : PDF, couleur, 17,9 Mo. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AB58A9A" w14:textId="77777777" w:rsidR="000C6A3E" w:rsidRDefault="000C6A3E" w:rsidP="00232BF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1192F5DD" w14:textId="77777777" w:rsidR="000C6A3E" w:rsidRDefault="000C6A3E" w:rsidP="00232BF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -11935,186 +12117,177 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B80C076" w14:textId="77777777" w:rsidR="001816D5" w:rsidRDefault="001816D5" w:rsidP="00232BF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65642D6E" w14:textId="77777777" w:rsidR="001816D5" w:rsidRDefault="001816D5" w:rsidP="00232BF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Note : Donation Gaston Dufour.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p w14:paraId="4F2FC880" w14:textId="77777777" w:rsidR="000C6A3E" w:rsidRPr="00A674F8" w:rsidRDefault="000C6A3E" w:rsidP="00232BF6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:tbl>
     <w:p w14:paraId="629D0554" w14:textId="77777777" w:rsidR="003F5DEE" w:rsidRDefault="003F5DEE" w:rsidP="00923766"/>
     <w:p w14:paraId="3CE24327" w14:textId="77777777" w:rsidR="00147497" w:rsidRDefault="00147497" w:rsidP="00923766"/>
     <w:p w14:paraId="4F370EA0" w14:textId="77777777" w:rsidR="00147497" w:rsidRPr="00A674F8" w:rsidRDefault="00147497" w:rsidP="00147497">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk32322710"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc137728615"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc137728615"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk32322710"/>
       <w:r>
         <w:t>P370/A6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00222BDB">
-        <w:t xml:space="preserve">Documents de </w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t>Documents de Denyse Marceau</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="0E38F9B4" w14:textId="77777777" w:rsidR="008C3ABD" w:rsidRDefault="008C3ABD" w:rsidP="008C3ABD">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [2001-2015]. – 2 documents numérisés (22 pages) : PDF, couleur, 227 Mo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD01F3F" w14:textId="77777777" w:rsidR="00147497" w:rsidRDefault="00147497" w:rsidP="00147497">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D4B77D8" w14:textId="77777777" w:rsidR="00147497" w:rsidRPr="00AB6798" w:rsidRDefault="00147497" w:rsidP="00147497">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33419002" w14:textId="77777777" w:rsidR="00147497" w:rsidRPr="00A674F8" w:rsidRDefault="00147497" w:rsidP="00147497">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00B700E7">
         <w:t>deux documents produits pour les anniversaires de Paul-Henri Marceau, père de la donatrice. L’un comprend des photos ainsi qu’une coupure de presse et l’autre est un hommage écrit par ses enfants.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="753E5DD6" w14:textId="77777777" w:rsidR="00147497" w:rsidRPr="00A674F8" w:rsidRDefault="00147497" w:rsidP="00147497"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00147497" w:rsidRPr="00A674F8" w14:paraId="3AC8BA7A" w14:textId="77777777" w:rsidTr="00147497">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A2D506" w14:textId="77777777" w:rsidR="00147497" w:rsidRPr="00A674F8" w:rsidRDefault="00147497" w:rsidP="00147497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25D331CE" w14:textId="77777777" w:rsidR="00147497" w:rsidRPr="00222BDB" w:rsidRDefault="00147497" w:rsidP="00147497">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Hlk32322728"/>
-            <w:bookmarkStart w:id="23" w:name="_Toc137728616"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc137728616"/>
+            <w:bookmarkStart w:id="23" w:name="_Hlk32322728"/>
             <w:r w:rsidRPr="00222BDB">
               <w:t xml:space="preserve">P370/A6/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00222BDB" w:rsidRPr="00222BDB">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Paul-Henri Marceau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="322A7198" w14:textId="77777777" w:rsidR="00B700E7" w:rsidRDefault="00B700E7" w:rsidP="00B700E7">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2001-2015]. – 2 documents numérisés (22 pages) : PDF, couleur, 227 Mo. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2154B22E" w14:textId="77777777" w:rsidR="00B700E7" w:rsidRDefault="00B700E7" w:rsidP="00B700E7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49446002" w14:textId="77777777" w:rsidR="00B700E7" w:rsidRPr="00325593" w:rsidRDefault="00B700E7" w:rsidP="00B700E7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
@@ -12169,51 +12342,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0DC48035" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRPr="00D41AC6" w:rsidRDefault="00222BDB" w:rsidP="00222BDB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46773C68" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRPr="00D41AC6" w:rsidRDefault="00B700E7" w:rsidP="00222BDB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>203</w:t>
             </w:r>
             <w:r w:rsidR="00222BDB" w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mo, PDF, </w:t>
             </w:r>
             <w:r w:rsidR="00222BDB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="675542BD" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRDefault="00222BDB" w:rsidP="00222BDB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -12343,86 +12515,81 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mo, PDF, </w:t>
             </w:r>
             <w:r w:rsidR="00222BDB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42A54E25" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRDefault="00222BDB" w:rsidP="00147497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D41AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document numérisé</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p w14:paraId="5AB3B236" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRPr="00A674F8" w:rsidRDefault="00222BDB" w:rsidP="00147497">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41A6B3A3" w14:textId="77777777" w:rsidR="00147497" w:rsidRDefault="00147497" w:rsidP="00147497"/>
     <w:p w14:paraId="33463B79" w14:textId="77777777" w:rsidR="00E31494" w:rsidRDefault="00E31494" w:rsidP="00147497"/>
     <w:p w14:paraId="286460D5" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRPr="00A674F8" w:rsidRDefault="00222BDB" w:rsidP="00222BDB">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc137728617"/>
       <w:r>
         <w:t>P370/A7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00164339">
         <w:t xml:space="preserve">Documents de </w:t>
       </w:r>
       <w:r w:rsidR="00164339" w:rsidRPr="00164339">
-        <w:t xml:space="preserve">l’Assemblée Évangélique de </w:t>
-[...3 lines deleted...]
-        <w:t>Girardville</w:t>
+        <w:t>l’Assemblée Évangélique de Girardville</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2DE396FC" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRDefault="008C3ABD" w:rsidP="00222BDB">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [2008]. – 1 documents numérisés (99 pages) : PDF, couleur, 782 Mo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F23FF97" w14:textId="77777777" w:rsidR="008C3ABD" w:rsidRDefault="008C3ABD" w:rsidP="00222BDB">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7311069D" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRPr="00AB6798" w:rsidRDefault="00222BDB" w:rsidP="00222BDB">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
@@ -12455,51 +12622,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EA12171" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRPr="00A674F8" w:rsidRDefault="00222BDB" w:rsidP="00A06D2E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="168CC106" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRDefault="00222BDB" w:rsidP="00A06D2E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="_Toc137728618"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00164339">
               <w:t>Album souvenir</w:t>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="30D5B5E8" w14:textId="77777777" w:rsidR="001C39CB" w:rsidRDefault="001C39CB" w:rsidP="001C39CB">
@@ -12528,57 +12694,52 @@
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C89EADB" w14:textId="77777777" w:rsidR="001C39CB" w:rsidRPr="00A674F8" w:rsidRDefault="001C39CB" w:rsidP="001C39CB">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend un album souvenir présentant des reproductions de photographies de personnes impliquées, d’évènements et de lieux ainsi que des témoignages des membres de l’Assemblée Évangélique. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22039C2B" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00164339"/>
           <w:p w14:paraId="7F8AD178" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00164339">
             <w:r>
               <w:t>P370/A7/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B92DD1C" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00164339">
             <w:r>
               <w:t>75 ans d’histoire et de souvenirs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C394009" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00164339">
             <w:r>
-              <w:t xml:space="preserve">Mars 1933 - Mars 2008, Assemblée Évangélique de </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mars 1933 - Mars 2008, Assemblée Évangélique de Girardville</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5B5A49F9" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00D41AC6" w:rsidRDefault="00164339" w:rsidP="00164339">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2008</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31D4B1D8" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00D41AC6" w:rsidRDefault="001C39CB" w:rsidP="00164339">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>782</w:t>
@@ -12619,65 +12780,51 @@
           <w:p w14:paraId="65D3FF1D" w14:textId="675CBBB7" w:rsidR="00420EB9" w:rsidRDefault="00420EB9" w:rsidP="00164339">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B9A370A" w14:textId="0D52BF3A" w:rsidR="00420EB9" w:rsidRDefault="00420EB9" w:rsidP="00164339">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voir P370/A14 contient également un cahier d’état de comptes de l’Assemblée évangélique de </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Voir P370/A14 contient également un cahier d’état de comptes de l’Assemblée évangélique de Girardville.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A7EBAF5" w14:textId="5AF3EFFC" w:rsidR="00420EB9" w:rsidRDefault="00420EB9" w:rsidP="00164339">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir P370/B1/14 pour des photos cédées par l’Assemblée évangélique également.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1800D67E" w14:textId="4DA14BC2" w:rsidR="00420EB9" w:rsidRDefault="00420EB9" w:rsidP="00164339">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -12687,51 +12834,50 @@
           <w:p w14:paraId="3FE42C71" w14:textId="77777777" w:rsidR="00420EB9" w:rsidRPr="00420EB9" w:rsidRDefault="00420EB9" w:rsidP="00164339">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664B5BD4" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRPr="00A674F8" w:rsidRDefault="00222BDB" w:rsidP="00A06D2E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="725B9A4A" w14:textId="77777777" w:rsidR="00222BDB" w:rsidRDefault="00222BDB" w:rsidP="00222BDB"/>
     <w:p w14:paraId="3F3AF142" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00222BDB"/>
     <w:p w14:paraId="53464BDD" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00A674F8" w:rsidRDefault="00164339" w:rsidP="00164339">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc137728619"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P370/A8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00346C21">
         <w:t>Documents de Léonard Doucet (?)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="4AD943C9" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00164339">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C0A6272" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00AB6798" w:rsidRDefault="00164339" w:rsidP="00164339">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
@@ -12837,51 +12983,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75065D2E" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00A674F8" w:rsidRDefault="00164339" w:rsidP="008D7EBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1031A8D2" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="008D7EBC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="_Toc137728620"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000536F9">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -12979,51 +13124,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00164339" w:rsidRPr="00A674F8" w14:paraId="26C33743" w14:textId="77777777" w:rsidTr="008D7EBC">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="54E38D46" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00A674F8" w:rsidRDefault="00164339" w:rsidP="008D7EBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38AF8BD9" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00B321DF" w:rsidRDefault="00164339" w:rsidP="008D7EBC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="_Toc137728621"/>
             <w:r>
               <w:t>P370/A7/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="000536F9">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -13108,214 +13252,192 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4194E05E" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="008D7EBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07705C81" w14:textId="77777777" w:rsidR="00164339" w:rsidRPr="00A674F8" w:rsidRDefault="00164339" w:rsidP="008D7EBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C9978FB" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="008D7EBC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A2BC568" w14:textId="0E5E738E" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00164339"/>
     <w:p w14:paraId="52E0C42A" w14:textId="4CF00237" w:rsidR="00844E50" w:rsidRPr="00A674F8" w:rsidRDefault="00844E50" w:rsidP="00844E50">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Hlk69472857"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc137728622"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc137728622"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk69472857"/>
       <w:r>
         <w:t>P370/A9</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents de Martine Larouche</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="13D2562D" w14:textId="262A75A8" w:rsidR="00844E50" w:rsidRDefault="006E4814" w:rsidP="00844E50">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [1982]. – 1 document numérisé (2 pages) : PDF, </w:t>
-[...7 lines deleted...]
-        <w:t>, 782 Ko.</w:t>
+        <w:t xml:space="preserve"> [1982]. – 1 document numérisé (2 pages) : PDF, n&amp;b, 782 Ko.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589E2720" w14:textId="77777777" w:rsidR="006E4814" w:rsidRDefault="006E4814" w:rsidP="00844E50">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0740CACD" w14:textId="77777777" w:rsidR="00844E50" w:rsidRPr="00AB6798" w:rsidRDefault="00844E50" w:rsidP="00844E50">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB0D4C4" w14:textId="021C52F4" w:rsidR="00844E50" w:rsidRDefault="00844E50" w:rsidP="00844E50">
       <w:r>
-        <w:t xml:space="preserve">Cette sous-série comprend un discours qui souligne un anniversaire de mariage de la famille Larouche de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Cette sous-série comprend un discours qui souligne un anniversaire de mariage de la famille Larouche de Girardville. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A712EA" w14:textId="0B8D5E4D" w:rsidR="006E4814" w:rsidRDefault="006E4814" w:rsidP="00844E50"/>
     <w:p w14:paraId="4967586F" w14:textId="4ECCC8F1" w:rsidR="006E4814" w:rsidRPr="006E4814" w:rsidRDefault="006E4814" w:rsidP="00844E50">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4814">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2145B246" w14:textId="39A57A10" w:rsidR="006E4814" w:rsidRDefault="006E4814" w:rsidP="00844E50">
       <w:r>
         <w:t>Le document est conservé sur le service de stockage infonuagique One Drive de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p w14:paraId="3216EC65" w14:textId="77777777" w:rsidR="00844E50" w:rsidRPr="00A674F8" w:rsidRDefault="00844E50" w:rsidP="00844E50"/>
     <w:p w14:paraId="29DF492F" w14:textId="77777777" w:rsidR="00844E50" w:rsidRPr="00A674F8" w:rsidRDefault="00844E50" w:rsidP="00844E50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00844E50" w:rsidRPr="00A674F8" w14:paraId="01CFBB55" w14:textId="77777777" w:rsidTr="000D2A3A">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76074BB7" w14:textId="5D46378C" w:rsidR="00844E50" w:rsidRPr="00A674F8" w:rsidRDefault="006E4814" w:rsidP="000D2A3A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F09BCD" w14:textId="353E7D31" w:rsidR="00844E50" w:rsidRDefault="00844E50" w:rsidP="000D2A3A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="31" w:name="_Toc137728623"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Discours</w:t>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="0AEC8B4C" w14:textId="35B832E4" w:rsidR="00844E50" w:rsidRDefault="00844E50" w:rsidP="00844E50">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> [1982]. – 1 documents numérisé (2 pages) : PDF, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [1982]. – 1 documents numérisé (2 pages) : PDF, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="006E4814">
               <w:t>, 782 Ko</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA894F6" w14:textId="77777777" w:rsidR="00844E50" w:rsidRDefault="00844E50" w:rsidP="00844E50">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="71677D9A" w14:textId="77777777" w:rsidR="00844E50" w:rsidRPr="00325593" w:rsidRDefault="00844E50" w:rsidP="00844E50">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
@@ -13473,92 +13595,76 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5883C9C7" w14:textId="5574F46E" w:rsidR="00844E50" w:rsidRDefault="00844E50" w:rsidP="00164339"/>
     <w:p w14:paraId="4E5768E6" w14:textId="30A0927C" w:rsidR="001305B6" w:rsidRPr="00A674F8" w:rsidRDefault="001305B6" w:rsidP="001305B6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc137728624"/>
       <w:r>
         <w:t>P370/A10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents de Gaétane Caouette</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0A602D08" w14:textId="6E9CC59A" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="001305B6">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [2021]. – 2 documents numérisés (2 pages) : PDF, </w:t>
-[...7 lines deleted...]
-        <w:t>, 779 Ko.</w:t>
+        <w:t xml:space="preserve"> [2021]. – 2 documents numérisés (2 pages) : PDF, n&amp;b, 779 Ko.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AC3E7C" w14:textId="77777777" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="001305B6">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38E5E5D3" w14:textId="77777777" w:rsidR="001305B6" w:rsidRPr="00AB6798" w:rsidRDefault="001305B6" w:rsidP="001305B6">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AEB421" w14:textId="4B217D1C" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="001305B6">
       <w:r>
-        <w:t xml:space="preserve">Cette sous-série comprend des informations généalogiques concernant les familles Caouette et Marceau de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Cette sous-série comprend des informations généalogiques concernant les familles Caouette et Marceau de Girardville. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57414614" w14:textId="77777777" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="001305B6"/>
     <w:p w14:paraId="7E2A6346" w14:textId="77777777" w:rsidR="001305B6" w:rsidRPr="006E4814" w:rsidRDefault="001305B6" w:rsidP="001305B6">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4814">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2F77DB" w14:textId="77777777" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="001305B6">
       <w:r>
         <w:t>Le document est conservé sur le service de stockage infonuagique One Drive de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2715D71D" w14:textId="77777777" w:rsidR="001305B6" w:rsidRPr="00A674F8" w:rsidRDefault="001305B6" w:rsidP="001305B6"/>
     <w:p w14:paraId="0BEA431D" w14:textId="77777777" w:rsidR="001305B6" w:rsidRPr="00A674F8" w:rsidRDefault="001305B6" w:rsidP="001305B6"/>
     <w:tbl>
       <w:tblPr>
@@ -13576,94 +13682,85 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="351D5F44" w14:textId="77777777" w:rsidR="001305B6" w:rsidRPr="00A674F8" w:rsidRDefault="001305B6" w:rsidP="00000C3C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42DC823A" w14:textId="11C69409" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="00000C3C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="33" w:name="_Toc137728625"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Généalogie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="6FABD885" w14:textId="3BFB16C7" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="00000C3C">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> [2021]. –  2 documents numérisés (2 pages) : PDF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 779 Ko.</w:t>
+              <w:t xml:space="preserve"> [2021]. –  2 documents numérisés (2 pages) : PDF, n&amp;b, 779 Ko.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57AE802E" w14:textId="77777777" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="00000C3C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E9E48B3" w14:textId="77777777" w:rsidR="001305B6" w:rsidRPr="00325593" w:rsidRDefault="001305B6" w:rsidP="00000C3C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0957C18A" w14:textId="7232DC76" w:rsidR="001305B6" w:rsidRPr="00A674F8" w:rsidRDefault="001305B6" w:rsidP="00000C3C">
@@ -13767,59 +13864,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02D206B1" w14:textId="77777777" w:rsidR="001305B6" w:rsidRDefault="001305B6" w:rsidP="00164339"/>
     <w:p w14:paraId="6C40E5DE" w14:textId="5EB1421E" w:rsidR="00147497" w:rsidRDefault="00147497" w:rsidP="00923766"/>
     <w:p w14:paraId="0B1A19E7" w14:textId="6B62C960" w:rsidR="00A40312" w:rsidRPr="00A674F8" w:rsidRDefault="00A40312" w:rsidP="00A40312">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc137728626"/>
       <w:r>
         <w:t>P370/A11</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents de Denis Prévost</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="03606247" w14:textId="0B800C6D" w:rsidR="00A40312" w:rsidRDefault="00A40312" w:rsidP="00A40312">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> [Années]. – X documents numérisés : PDF, </w:t>
-[...7 lines deleted...]
-        <w:t>, X Ko.</w:t>
+        <w:t xml:space="preserve"> [Années]. – X documents numérisés : PDF, n&amp;b, X Ko.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A6E97A" w14:textId="77777777" w:rsidR="00A40312" w:rsidRDefault="00A40312" w:rsidP="00A40312">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5557C330" w14:textId="77777777" w:rsidR="00A40312" w:rsidRPr="00AB6798" w:rsidRDefault="00A40312" w:rsidP="00A40312">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E7E86C" w14:textId="677757FF" w:rsidR="00A40312" w:rsidRDefault="00A40312" w:rsidP="00A40312">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série renseigne sur  </w:t>
@@ -13855,102 +13944,92 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A40312" w:rsidRPr="00A674F8" w14:paraId="3AB39BB1" w14:textId="77777777" w:rsidTr="002F2616">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="686731A0" w14:textId="77777777" w:rsidR="00A40312" w:rsidRPr="00A674F8" w:rsidRDefault="00A40312" w:rsidP="002F2616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59E7AA67" w14:textId="4C604F2F" w:rsidR="00A40312" w:rsidRDefault="00A40312" w:rsidP="002F2616">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="35" w:name="_Toc137728627"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>X</w:t>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="49352867" w14:textId="77777777" w:rsidR="00A40312" w:rsidRDefault="00A40312" w:rsidP="00A40312">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> [Années]. – X documents numérisés : PDF, </w:t>
-[...7 lines deleted...]
-              <w:t>, X Ko.</w:t>
+              <w:t xml:space="preserve"> [Années]. – X documents numérisés : PDF, n&amp;b, X Ko.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20796809" w14:textId="77777777" w:rsidR="00A40312" w:rsidRDefault="00A40312" w:rsidP="002F2616">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C98D1F8" w14:textId="77777777" w:rsidR="00A40312" w:rsidRPr="00325593" w:rsidRDefault="00A40312" w:rsidP="002F2616">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DBC19D8" w14:textId="10AB9986" w:rsidR="00A40312" w:rsidRPr="00A674F8" w:rsidRDefault="00A40312" w:rsidP="002F2616">
@@ -14056,59 +14135,51 @@
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Documents de </w:t>
       </w:r>
       <w:r w:rsidR="002615AE">
         <w:t>Marlène Boucher</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="54384B3E" w14:textId="3B4B13E8" w:rsidR="00932719" w:rsidRDefault="00932719" w:rsidP="00932719">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [Années]. – </w:t>
       </w:r>
       <w:r w:rsidR="002615AE">
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00570BC4">
         <w:t xml:space="preserve"> documents textuels</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> numérisés : PDF, </w:t>
-[...7 lines deleted...]
-        <w:t>, X Ko.</w:t>
+        <w:t xml:space="preserve"> numérisés : PDF, n&amp;b, X Ko.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAB59C6" w14:textId="77777777" w:rsidR="00932719" w:rsidRDefault="00932719" w:rsidP="00932719">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E9FC902" w14:textId="77777777" w:rsidR="00932719" w:rsidRPr="00AB6798" w:rsidRDefault="00932719" w:rsidP="00932719">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32EF47E4" w14:textId="77777777" w:rsidR="00932719" w:rsidRDefault="00932719" w:rsidP="00932719">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série renseigne sur  </w:t>
@@ -14170,97 +14241,88 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="638CD3CA" w14:textId="71CD641B" w:rsidR="00570BC4" w:rsidRPr="00A674F8" w:rsidRDefault="00570BC4" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 et 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CA5D44F" w14:textId="215B09F7" w:rsidR="00932719" w:rsidRDefault="00932719" w:rsidP="00C7676F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="37" w:name="_Toc137728629"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002615AE">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>X</w:t>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="70CEB210" w14:textId="77777777" w:rsidR="00932719" w:rsidRDefault="00932719" w:rsidP="00C7676F">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> [Années]. – X documents numérisés : PDF, </w:t>
-[...7 lines deleted...]
-              <w:t>, X Ko.</w:t>
+              <w:t xml:space="preserve"> [Années]. – X documents numérisés : PDF, n&amp;b, X Ko.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44920813" w14:textId="77777777" w:rsidR="00932719" w:rsidRDefault="00932719" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="314C88E9" w14:textId="77777777" w:rsidR="00932719" w:rsidRPr="00325593" w:rsidRDefault="00932719" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="602D1B79" w14:textId="77777777" w:rsidR="00932719" w:rsidRPr="00A674F8" w:rsidRDefault="00932719" w:rsidP="00C7676F">
@@ -14372,142 +14434,123 @@
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc137728630"/>
       <w:r>
         <w:t>P370/A13</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents de Georges-Aimé Boivin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5D3E1568" w14:textId="477D5227" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="002615AE">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D28CB">
         <w:t>1993-2020</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. – 0,8 cm de documents textuels numérisés : PDF, </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>. – 0,8 cm de documents textuels numérisés : PDF, n&amp;b.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C81651" w14:textId="77777777" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="002615AE">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="640CEB9A" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="00AB6798" w:rsidRDefault="002615AE" w:rsidP="002615AE">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB76C67" w14:textId="34C0DD46" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="002615AE">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série renseigne sur </w:t>
       </w:r>
       <w:r w:rsidR="00770D3A">
         <w:t>la vie de Marie-Joseph Pellerin, fille de Paul Pellerin</w:t>
       </w:r>
       <w:r w:rsidR="00A61BDA">
-        <w:t xml:space="preserve">, dont la famille a emménagé à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> en 1931</w:t>
+        <w:t>, dont la famille a emménagé à Girardville en 1931</w:t>
       </w:r>
       <w:r w:rsidR="000D28CB">
         <w:t>, ainsi que sur la généalogie des familles de Léopold Boivin et de Marie-Joseph Pellerin, réalisée en 1993.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC6961E" w14:textId="77777777" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="002615AE"/>
     <w:p w14:paraId="0679C98E" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="006E4814" w:rsidRDefault="002615AE" w:rsidP="002615AE">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4814">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0221DDD8" w14:textId="77777777" w:rsidR="003C5E4D" w:rsidRDefault="003C5E4D" w:rsidP="003C5E4D">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Voir les photographies numérisées de M. Georges-Aimé Boivin en P370/B1/22.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0935F919" w14:textId="77777777" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="002615AE">
       <w:r>
         <w:t>Le document est conservé sur le disque dur externe Archives 1 et 2 de la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A1E382" w14:textId="4444C9FF" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="002615AE">
       <w:r>
         <w:t>Donation du 7 mai 2021.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="1E0609F0" w14:textId="7F8B04F0" w:rsidR="00B31627" w:rsidRDefault="00B31627" w:rsidP="002615AE">
       <w:r w:rsidRPr="00B31627">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Les originaux ont été remis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>au donateur</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31627">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> par l’entremise du bénévole Dario Bouchard, en juin 2023.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA1F19B" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="00A674F8" w:rsidRDefault="002615AE" w:rsidP="002615AE"/>
@@ -14541,115 +14584,106 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A1F7584" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="00A674F8" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 et 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03EC3B73" w14:textId="1EEC17F4" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc137728631"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc137728631"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="006806C5">
               <w:t>Histoire familiale</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="18B15856" w14:textId="1D0F1347" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00770D3A">
               <w:t>199</w:t>
             </w:r>
             <w:r w:rsidR="00353B8C">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00770D3A">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00741755">
               <w:t>2020</w:t>
             </w:r>
             <w:r>
               <w:t>. –  0,</w:t>
             </w:r>
             <w:r w:rsidR="000D28CB">
               <w:t>8</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> cm de documents textuels numérisés : PDF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve"> cm de documents textuels numérisés : PDF, n&amp;b, </w:t>
             </w:r>
             <w:r w:rsidR="000D28CB">
               <w:t>4,77 Mo</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66969F80" w14:textId="77777777" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B71DD8C" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="00325593" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
@@ -14673,59 +14707,51 @@
             </w:r>
             <w:r w:rsidR="002615AE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EB47997" w14:textId="6B29F5D4" w:rsidR="00A61BDA" w:rsidRDefault="001150EC" w:rsidP="00C7676F">
             <w:r>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="002615AE">
               <w:t>e journal de Marie-Joseph Pellerin,</w:t>
             </w:r>
             <w:r w:rsidR="00741755">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00770D3A">
               <w:t>qui se raconte en 1996. R</w:t>
             </w:r>
             <w:r w:rsidR="00741755">
               <w:t>édigé par Joselyne et Raoul et terminé le 18 février 2020</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00A61BDA">
-              <w:t xml:space="preserve">Marie-Joseph Pellerin est la fille de Paul Pellerin et de Marie-Anne Boivin. Elle a emménagé à </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> en 1931, alors qu’elle avait 15 ans.</w:t>
+              <w:t>Marie-Joseph Pellerin est la fille de Paul Pellerin et de Marie-Anne Boivin. Elle a emménagé à Girardville en 1931, alors qu’elle avait 15 ans.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43C8C206" w14:textId="6B560FDF" w:rsidR="001150EC" w:rsidRDefault="001150EC" w:rsidP="00C7676F">
             <w:r>
               <w:t>[1996-2020]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4724F1F3" w14:textId="08F2F191" w:rsidR="001150EC" w:rsidRDefault="001150EC" w:rsidP="00C7676F">
             <w:r>
               <w:t>32 pages</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F8EC6B" w14:textId="35928EC0" w:rsidR="001150EC" w:rsidRDefault="001150EC" w:rsidP="00C7676F"/>
           <w:p w14:paraId="5C536D0F" w14:textId="18CFE9B1" w:rsidR="001150EC" w:rsidRDefault="001150EC" w:rsidP="001150EC">
             <w:r>
               <w:t xml:space="preserve">P370/A13/1,2 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="527B3956" w14:textId="53BE134A" w:rsidR="001150EC" w:rsidRDefault="001150EC" w:rsidP="00C7676F">
             <w:r>
               <w:t>Généalogie des familles de Léopold Boivin et de Marie-Joseph Pellerin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DF6E00A" w14:textId="7F251826" w:rsidR="001150EC" w:rsidRDefault="001150EC" w:rsidP="00C7676F">
             <w:r>
@@ -14757,65 +14783,51 @@
           <w:p w14:paraId="34674D93" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="00844E50" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844E50">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1530F742" w14:textId="60C236C6" w:rsidR="00A61BDA" w:rsidRDefault="00A61BDA" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien avec la famille de </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> St-Laurent, côté maternel, P370/B1/18.</w:t>
+              <w:t>Lien avec la famille de Moïsette St-Laurent, côté maternel, P370/B1/18.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15BC403F" w14:textId="6DA7E564" w:rsidR="003C5E4D" w:rsidRDefault="003C5E4D" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir les photographies numérisées de M. Georges-Aimé Boivin en P370/B1/22.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A17C063" w14:textId="15F5E3CD" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -14856,128 +14868,107 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CE378C6" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="00844E50" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D9D17C6" w14:textId="77777777" w:rsidR="002615AE" w:rsidRPr="00A674F8" w:rsidRDefault="002615AE" w:rsidP="00C7676F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A000082" w14:textId="7F255C8D" w:rsidR="002615AE" w:rsidRDefault="002615AE" w:rsidP="00923766"/>
     <w:p w14:paraId="575C8EFF" w14:textId="14E6BD8E" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="00923766"/>
     <w:p w14:paraId="4B92BAFD" w14:textId="794F8DB3" w:rsidR="0024440A" w:rsidRPr="00A674F8" w:rsidRDefault="0024440A" w:rsidP="0024440A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc137728632"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc137728632"/>
       <w:r>
         <w:t>P370/A14</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents de Richard St-Gelais</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="571C4A82" w14:textId="6D1DF0C0" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1948-. – 0,3 cm de documents textuels numérisés : PDF, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>coul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73634BD1" w14:textId="77777777" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43609506" w14:textId="77777777" w:rsidR="0024440A" w:rsidRPr="00AB6798" w:rsidRDefault="0024440A" w:rsidP="0024440A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B41EA02" w14:textId="0C483DAC" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
       <w:r>
-        <w:t xml:space="preserve">Cette sous-série renseigne sur les comptes payés à l’Assemblée évangélique de </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> St-Gelais. Le document est une donation de Richard St-Gelais, fils de </w:t>
+        <w:t xml:space="preserve">Cette sous-série renseigne sur les comptes payés à l’Assemblée évangélique de Girardville, en 1948, notamment ceux de Philadelphe St-Gelais. Le document est une donation de Richard St-Gelais, fils de </w:t>
       </w:r>
       <w:r w:rsidR="00551B1C">
         <w:t xml:space="preserve">Jean-Joseph-Paul St-Gelais et de Marie-Anne-Emilienne Fortin, qui est donc le petit-fils de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Philadelphe</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> St-Gelais et de Laurianne </w:t>
+        <w:t xml:space="preserve">Philadelphe St-Gelais et de Laurianne </w:t>
       </w:r>
       <w:r w:rsidR="00551B1C">
         <w:t>St-Gelais (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00551B1C">
         <w:t>Singelais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00551B1C">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABB3EF8" w14:textId="77777777" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A"/>
     <w:p w14:paraId="5C6B8DD4" w14:textId="77777777" w:rsidR="0024440A" w:rsidRPr="006E4814" w:rsidRDefault="0024440A" w:rsidP="0024440A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E4814">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Notes :</w:t>
@@ -15024,79 +15015,78 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C025F04" w14:textId="77777777" w:rsidR="0024440A" w:rsidRPr="00A674F8" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 et 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2203D939" w14:textId="56F822A9" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc137728633"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc137728633"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00B80E68">
               <w:t>Comptes à payer</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="08B11F1A" w14:textId="2B3B9071" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 1948. –  0,3 cm de documents textuels numérisés : PDF, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E02CF30" w14:textId="77777777" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CD31465" w14:textId="77777777" w:rsidR="0024440A" w:rsidRPr="00325593" w:rsidRDefault="0024440A" w:rsidP="0024440A">
@@ -15105,67 +15095,51 @@
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00325593">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68C223C1" w14:textId="69489869" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:r>
               <w:t>Cette sous-série comprend :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AE2A4BC" w14:textId="77777777" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A"/>
           <w:p w14:paraId="63D6C9A3" w14:textId="6D380580" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:r>
               <w:t>P370/A14/1,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42027078" w14:textId="03336F24" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:r>
-              <w:t xml:space="preserve">Journal de comptes payés à l’Assemblée évangélique de </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> St-Gelais, le </w:t>
+              <w:t xml:space="preserve">Journal de comptes payés à l’Assemblée évangélique de Girardville, notamment les paiements de monsieur Philadelphe St-Gelais, le </w:t>
             </w:r>
             <w:r w:rsidR="00354AFD">
               <w:t>grand-</w:t>
             </w:r>
             <w:r>
               <w:t>père du donateur</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A187E7" w14:textId="58B14BCB" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:r>
               <w:t>1948</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39E7A0BB" w14:textId="417315CB" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:r>
               <w:t>X pages</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA06C7C" w14:textId="77777777" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15239,64 +15213,64 @@
           <w:p w14:paraId="5719E705" w14:textId="77777777" w:rsidR="0024440A" w:rsidRPr="00844E50" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17C07D9D" w14:textId="77777777" w:rsidR="0024440A" w:rsidRPr="00A674F8" w:rsidRDefault="0024440A" w:rsidP="0024440A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7302C028" w14:textId="77777777" w:rsidR="0024440A" w:rsidRDefault="0024440A" w:rsidP="00923766"/>
     <w:p w14:paraId="10BF739B" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00923766"/>
     <w:p w14:paraId="1BC2C1D3" w14:textId="77777777" w:rsidR="00164339" w:rsidRDefault="00164339" w:rsidP="00923766"/>
     <w:p w14:paraId="19927E31" w14:textId="77777777" w:rsidR="00BE7B1F" w:rsidRDefault="00BE7B1F" w:rsidP="00923766"/>
     <w:p w14:paraId="23FFDCAB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="005778ED" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc137728634"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc137728634"/>
       <w:r>
         <w:t>P370</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="29C14ECF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="77F927FF" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8068CF" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="000536F9">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -15347,124 +15321,123 @@
     <w:p w14:paraId="55419AC0" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50DA9183" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0D3FA7" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="000536F9" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Texte22"/>
+      <w:bookmarkStart w:id="43" w:name="Texte22"/>
       <w:r w:rsidR="00AB6798">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="534FED8A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C58BB59" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="005778ED" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc137728635"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc137728635"/>
       <w:r>
         <w:t>P370</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="3318149B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3DDB5EE4" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D42FD7" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="000536F9">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000536F9">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15518,181 +15491,140 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0079D698" w14:textId="2A950674" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="006E4814" w:rsidP="00EE5824">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D2A46EE" w14:textId="77777777" w:rsidR="00575BF6" w:rsidRPr="00B27D4A" w:rsidRDefault="005778ED" w:rsidP="00B27D4A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="_Toc137728636"/>
+            <w:bookmarkStart w:id="45" w:name="_Toc137728636"/>
             <w:r w:rsidRPr="00B27D4A">
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B27D4A">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798" w:rsidRPr="00B27D4A">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B27D4A">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00600AAC" w:rsidRPr="00B27D4A">
               <w:t>Photographies</w:t>
             </w:r>
             <w:r w:rsidR="00575BF6" w:rsidRPr="00B27D4A">
               <w:t xml:space="preserve"> de Luc Lalancette</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="39EFFDC4" w14:textId="77777777" w:rsidR="00575BF6" w:rsidRDefault="00575BF6" w:rsidP="00575BF6">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00250B59">
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:r w:rsidR="007011E6">
               <w:t>193-</w:t>
             </w:r>
             <w:r w:rsidR="00250B59">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="007011E6">
               <w:t xml:space="preserve"> -1993.</w:t>
             </w:r>
             <w:r w:rsidR="00250B59">
               <w:t xml:space="preserve"> – 212</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographies numérisées</w:t>
             </w:r>
             <w:r w:rsidR="007011E6">
               <w:t>; format .</w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E71D52" w14:textId="77777777" w:rsidR="00575BF6" w:rsidRDefault="00575BF6" w:rsidP="00575BF6"/>
           <w:p w14:paraId="2B5CB9D1" w14:textId="77777777" w:rsidR="00105B48" w:rsidRPr="00575BF6" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F515767" w14:textId="77777777" w:rsidR="00105B48" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend des photographies de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> cédées par Luc Lalancette le 10 juin 2019, résid</w:t>
+              <w:t>Ce dossier comprend des photographies de Girardville cédées par Luc Lalancette le 10 juin 2019, résid</w:t>
             </w:r>
             <w:r w:rsidR="0021367C">
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">nt </w:t>
             </w:r>
             <w:r w:rsidR="0021367C">
               <w:t>de</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> et Maria Bouchard. </w:t>
+              <w:t xml:space="preserve"> Girardville. Luc Lalancette est le fils de Fernand Lalancette et de Gilberte Thibeault. Ses grands-parents paternels sont Abraham Lalancette et Marie Laure Simard. Ses grands-parents maternels sont Albert Thibeault et Maria Bouchard. </w:t>
             </w:r>
             <w:r w:rsidR="00936B85" w:rsidRPr="00936B85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Les photographies renseignent sur…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E92C10B" w14:textId="77777777" w:rsidR="00105B48" w:rsidRDefault="00105B48" w:rsidP="00105B48"/>
           <w:p w14:paraId="2F04866F" w14:textId="77777777" w:rsidR="00105B48" w:rsidRPr="00575BF6" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -15841,180 +15773,142 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="567DCBC6" w14:textId="44A47C9B" w:rsidR="00575BF6" w:rsidRPr="00A674F8" w:rsidRDefault="006E4814" w:rsidP="00936B85">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32FF466C" w14:textId="77777777" w:rsidR="00575BF6" w:rsidRPr="00B321DF" w:rsidRDefault="00575BF6" w:rsidP="00575BF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc137728637"/>
+            <w:bookmarkStart w:id="46" w:name="_Toc137728637"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00401F8F">
               <w:t>Photographies</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidR="00B14FC5">
-              <w:t xml:space="preserve">la Municipalité de </w:t>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>la Municipalité de Girardville</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="063D5F66" w14:textId="19592790" w:rsidR="00B14FC5" w:rsidRDefault="00B14FC5" w:rsidP="00B14FC5">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE3167">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[années]</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE3167">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C75CE1">
               <w:t>– 82</w:t>
             </w:r>
             <w:r>
               <w:t>5 photographies numérisées</w:t>
             </w:r>
             <w:r w:rsidR="007011E6">
               <w:t>;</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007011E6">
               <w:t>format .</w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B818E70" w14:textId="77777777" w:rsidR="00B14FC5" w:rsidRDefault="00B14FC5" w:rsidP="00B14FC5"/>
           <w:p w14:paraId="34425C58" w14:textId="77777777" w:rsidR="00105B48" w:rsidRPr="00575BF6" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70DD66F8" w14:textId="77777777" w:rsidR="00105B48" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend des photographies de </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">. Le tout a été remis par l’entremise de Mme Sophie Guy. </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend des photographies de Girardville cédées par la Municipalité de Girardville le 2 juillet 2019, dont le siège est situé au 180, rue Principale, Girardville. Le tout a été remis par l’entremise de Mme Sophie Guy. </w:t>
             </w:r>
             <w:r w:rsidR="00936B85" w:rsidRPr="00936B85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Les photographies renseignent sur…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78C43179" w14:textId="77777777" w:rsidR="00105B48" w:rsidRDefault="00105B48" w:rsidP="00105B48"/>
           <w:p w14:paraId="19AAF90D" w14:textId="77777777" w:rsidR="00105B48" w:rsidRPr="00575BF6" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -16107,196 +16001,173 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4392AF30" w14:textId="7B26F11D" w:rsidR="00936B85" w:rsidRDefault="006E4814" w:rsidP="00936B85">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D579C07" w14:textId="77777777" w:rsidR="0099138A" w:rsidRPr="00B321DF" w:rsidRDefault="0099138A" w:rsidP="0099138A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="_Toc137728638"/>
+            <w:bookmarkStart w:id="47" w:name="_Toc137728638"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00401F8F">
               <w:t>Photographie</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Philibert Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
           <w:p w14:paraId="55099F58" w14:textId="77777777" w:rsidR="0099138A" w:rsidRDefault="0099138A" w:rsidP="0099138A">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> 19</w:t>
             </w:r>
             <w:r w:rsidR="00C81A1F">
               <w:t>40-19</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">41] – </w:t>
             </w:r>
             <w:r w:rsidR="00C81A1F">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="00C81A1F">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="00C81A1F">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D32D4E6" w14:textId="77777777" w:rsidR="0099138A" w:rsidRDefault="0099138A" w:rsidP="0099138A"/>
           <w:p w14:paraId="521E64E7" w14:textId="77777777" w:rsidR="00105B48" w:rsidRDefault="00105B48" w:rsidP="00105B48"/>
           <w:p w14:paraId="7311DABD" w14:textId="77777777" w:rsidR="00105B48" w:rsidRPr="00575BF6" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F018949" w14:textId="77777777" w:rsidR="00105B48" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:r>
               <w:t>Ce dossier comprend des photographies cédées par Philibert Simard, le 26 août 2019 et le 15 janvier 2021. M. Simard est le fils de Philippe Simard (</w:t>
             </w:r>
             <w:r w:rsidR="00CC2D0D">
               <w:t>propriétaire fondateur</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de l’entreprise</w:t>
             </w:r>
             <w:r w:rsidR="00CC2D0D">
               <w:t xml:space="preserve"> familiale</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Coca-Cola, à Dolbeau) et de Rose </w:t>
-[...7 lines deleted...]
-              <w:t>. Les photographies représentent la famille Simard</w:t>
+              <w:t xml:space="preserve"> Coca-Cola, à Dolbeau) et de Rose Trahan. Les photographies représentent la famille Simard</w:t>
             </w:r>
             <w:r w:rsidR="00CC2D0D">
               <w:t>, notamment</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> au Lac Eden (Lac Brochet</w:t>
             </w:r>
             <w:r w:rsidR="00CC2D0D">
               <w:t>, devenu le Lac des Coudes</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">), à </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>), à Girardville</w:t>
+            </w:r>
             <w:r w:rsidR="00CC2D0D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48FC7C7A" w14:textId="77777777" w:rsidR="00105B48" w:rsidRDefault="00105B48" w:rsidP="00105B48"/>
           <w:p w14:paraId="19402EB0" w14:textId="77777777" w:rsidR="00105B48" w:rsidRPr="00575BF6" w:rsidRDefault="00105B48" w:rsidP="00105B48">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -16474,211 +16345,161 @@
           </w:p>
           <w:p w14:paraId="2356A14F" w14:textId="77777777" w:rsidR="007D7064" w:rsidRDefault="007D7064" w:rsidP="00161BFA"/>
           <w:p w14:paraId="4D771B68" w14:textId="77777777" w:rsidR="00105B48" w:rsidRPr="007D7064" w:rsidRDefault="00105B48" w:rsidP="00161BFA"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6538" w:rsidRPr="00A674F8" w14:paraId="1FDBBDCE" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="126C16B0" w14:textId="7A50944B" w:rsidR="00FF6538" w:rsidRDefault="006E4814" w:rsidP="00936B85">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57AF1E4D" w14:textId="77777777" w:rsidR="00FF6538" w:rsidRPr="00B321DF" w:rsidRDefault="00FF6538" w:rsidP="00FF6538">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="49" w:name="_Toc137728639"/>
+            <w:bookmarkStart w:id="48" w:name="_Toc137728639"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00401F8F">
               <w:t>Photographies</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Léonard Doucet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
           <w:p w14:paraId="742A4AEF" w14:textId="23705009" w:rsidR="00FF6538" w:rsidRDefault="00FF6538" w:rsidP="00FF6538">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00600AAC">
               <w:t xml:space="preserve"> [1939-1945</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">] – </w:t>
             </w:r>
             <w:r w:rsidR="00821D8E">
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="000C18AC">
               <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographies numérisées : </w:t>
             </w:r>
             <w:r w:rsidR="00CD63EC">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1589A04C" w14:textId="77777777" w:rsidR="00FF6538" w:rsidRDefault="00FF6538" w:rsidP="00FF6538"/>
           <w:p w14:paraId="5BD7459F" w14:textId="77777777" w:rsidR="00FF6538" w:rsidRPr="00575BF6" w:rsidRDefault="00FF6538" w:rsidP="00FF6538">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C96BF93" w14:textId="64929C57" w:rsidR="00FF6538" w:rsidRDefault="00CE3343" w:rsidP="00FF6538">
             <w:r>
               <w:t>Ce dossier comprend des photographies cédées par Léonard Doucet, travailleur à Chibougamau</w:t>
             </w:r>
             <w:r w:rsidR="0059494C">
               <w:t>, mais</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> natif de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> où il possède un pied-à-terre. </w:t>
+              <w:t xml:space="preserve"> natif de Girardville où il possède un pied-à-terre. </w:t>
             </w:r>
             <w:r w:rsidR="008450B8">
-              <w:t xml:space="preserve">Léonard Doucet prend la relève quelques années durant de l’Assemblée Évangélique, après le départ des </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Léonard Doucet prend la relève quelques années durant de l’Assemblée Évangélique, après le départ des Petelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Il est le f</w:t>
+            </w:r>
             <w:r w:rsidR="008450B8">
-              <w:t>Petelle</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">ils de Fernand Doucet (lui- même fils du pionner de Girardville Pierre Doucet et d’Alexina Dallaire) </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">et de Florence Steele (mère </w:t>
+            </w:r>
             <w:r w:rsidR="008450B8">
-              <w:t xml:space="preserve">. </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> en 1946 pour y pratiquer l’enseignement. </w:t>
+              <w:t xml:space="preserve">d’origine Irlandaise), enseignante aux origines irlandaises s’étant établie à Girardville en 1946 pour y pratiquer l’enseignement. </w:t>
             </w:r>
             <w:r w:rsidR="008450B8" w:rsidRPr="00652BDD">
               <w:t>Les photographies renseignent sur</w:t>
             </w:r>
             <w:r w:rsidR="00652BDD" w:rsidRPr="00652BDD">
-              <w:t xml:space="preserve"> la famille Doucet et Steele à </w:t>
-[...7 lines deleted...]
-              <w:t>, au Cap-de-la-Madeleine et en Ontario, notamment.</w:t>
+              <w:t xml:space="preserve"> la famille Doucet et Steele à Girardville, au Cap-de-la-Madeleine et en Ontario, notamment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4049EF" w14:textId="77777777" w:rsidR="00CE3343" w:rsidRDefault="00CE3343" w:rsidP="00FF6538"/>
           <w:p w14:paraId="33614671" w14:textId="77777777" w:rsidR="008C2051" w:rsidRDefault="00FF6538" w:rsidP="00FF6538">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35D83731" w14:textId="77777777" w:rsidR="00AC2957" w:rsidRDefault="00CE3343" w:rsidP="00FF6538">
             <w:r>
@@ -16704,291 +16525,240 @@
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Les documents ont été remis à un intermédiaire, M. René Fortin, le 14 novembre 2022, pour être remis au donateur qui réside à Chibougamau.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6407B97F" w14:textId="23DE0BD0" w:rsidR="00652BDD" w:rsidRDefault="00652BDD" w:rsidP="00936B85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">L’album </w:t>
             </w:r>
             <w:r w:rsidRPr="00816A41">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Toronto Normal </w:t>
+              <w:t xml:space="preserve">The Toronto Normal School </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00816A41">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>School</w:t>
+              <w:t>Year</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00816A41">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Book 1939-1940 </w:t>
             </w:r>
             <w:r w:rsidRPr="00816A41">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">n’a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">pas été numérisé puisqu’il ne représente pas la famille directement, ni la MRC de Maria-Chapdelaine. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E53A173" w14:textId="77777777" w:rsidR="00936B85" w:rsidRDefault="00936B85" w:rsidP="00936B85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le bénévole ayant pris contact avec le donateur est M. Yves Rousseau.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A40EFB2" w14:textId="77777777" w:rsidR="00816A41" w:rsidRDefault="00936B85" w:rsidP="00FF6538">
             <w:r>
               <w:t xml:space="preserve">Les photographies ont été numérisées par Guillaume Trottier, préposé à la numérisation, entre le 29 août et le 11 septembre 2019. </w:t>
             </w:r>
             <w:r w:rsidR="00816A41">
               <w:t xml:space="preserve">Certaines photographies ont été renumérisées en février 2022. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4965AEDD" w14:textId="07BFF5AF" w:rsidR="00936B85" w:rsidRDefault="00816A41" w:rsidP="00FF6538">
             <w:r>
               <w:t xml:space="preserve">La préposée Marie-Philippe Simard a procédé au traitement des documents numérisés entre décembre 2021 et mars 2022. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CF23850" w14:textId="37C14AAC" w:rsidR="00936B85" w:rsidRDefault="00936B85" w:rsidP="00FF6538">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Originaux.</w:t>
             </w:r>
             <w:r w:rsidR="00816A41">
               <w:t xml:space="preserve"> Documents numérisés seulement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="536741B5" w14:textId="77777777" w:rsidR="00936B85" w:rsidRDefault="00936B85" w:rsidP="00FF6538"/>
           <w:p w14:paraId="3B50A521" w14:textId="77777777" w:rsidR="00CE3343" w:rsidRDefault="00CE3343" w:rsidP="00FF6538"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006367D6" w:rsidRPr="00A674F8" w14:paraId="3EED4F76" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C0D4101" w14:textId="6F458E9A" w:rsidR="006367D6" w:rsidRDefault="006E4814" w:rsidP="006367D6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3383B3E8" w14:textId="77777777" w:rsidR="006367D6" w:rsidRPr="00B321DF" w:rsidRDefault="006367D6" w:rsidP="006367D6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="50" w:name="_Toc137728640"/>
+            <w:bookmarkStart w:id="49" w:name="_Toc137728640"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Robert Bluteau</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
           <w:p w14:paraId="5E999E60" w14:textId="26BB376C" w:rsidR="006367D6" w:rsidRDefault="006367D6" w:rsidP="006367D6">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="000E4C24">
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000E4C24">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000E4C24">
               <w:t xml:space="preserve"> 1940-1970</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">] – 15 photographies numérisées : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIF</w:t>
             </w:r>
             <w:r w:rsidR="0095687C">
               <w:t xml:space="preserve"> et JPEG</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>, n&amp;b,</w:t>
             </w:r>
             <w:r w:rsidR="0095687C">
               <w:t xml:space="preserve"> 150 à</w:t>
             </w:r>
             <w:r w:rsidR="000E4C24">
               <w:t xml:space="preserve"> 1200 </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="465DB393" w14:textId="77777777" w:rsidR="006367D6" w:rsidRDefault="006367D6" w:rsidP="006367D6"/>
           <w:p w14:paraId="13BEDB0F" w14:textId="77777777" w:rsidR="000C2804" w:rsidRPr="00575BF6" w:rsidRDefault="000C2804" w:rsidP="000C2804">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BE67AF6" w14:textId="77777777" w:rsidR="000C2804" w:rsidRDefault="000C2804" w:rsidP="000C2804">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend des photographies cédées par Robert Bluteau, ancien missionnaire en Haïti résidant aujourd’hui au Nouveau-Brunswick, et fils d’Euclide Bluteau et de Lucienne Lambert de </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> vers 1946</w:t>
+              <w:t>Ce dossier comprend des photographies cédées par Robert Bluteau, ancien missionnaire en Haïti résidant aujourd’hui au Nouveau-Brunswick, et fils d’Euclide Bluteau et de Lucienne Lambert de Girardville. Son père, Euclide, a été le premier constable (policier) de Girardville vers 1946</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">. Il a également acheté la boutique à bois de Joseph Paquet à </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> en 1947 pour l’opérer jusqu’à son décès, en novembre 1950. Les photographies ont été cédées le 28 août 2019.</w:t>
+              <w:t>. Il a également acheté la boutique à bois de Joseph Paquet à Girardville en 1947 pour l’opérer jusqu’à son décès, en novembre 1950. Les photographies ont été cédées le 28 août 2019.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7407DECB" w14:textId="77777777" w:rsidR="000C2804" w:rsidRDefault="000C2804" w:rsidP="000C2804"/>
           <w:p w14:paraId="6CFB111F" w14:textId="77777777" w:rsidR="000C2804" w:rsidRPr="00575BF6" w:rsidRDefault="000C2804" w:rsidP="000C2804">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76CCCA5E" w14:textId="77777777" w:rsidR="000C2804" w:rsidRDefault="000C2804" w:rsidP="000C2804">
             <w:pPr>
@@ -17057,130 +16827,105 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="310E3989" w14:textId="25F1DD53" w:rsidR="006633D6" w:rsidRDefault="006E4814" w:rsidP="006367D6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09C2042E" w14:textId="77777777" w:rsidR="006633D6" w:rsidRPr="00DC53D0" w:rsidRDefault="006633D6" w:rsidP="006633D6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="51" w:name="_Toc137728641"/>
+            <w:bookmarkStart w:id="50" w:name="_Toc137728641"/>
             <w:r w:rsidRPr="00DC53D0">
               <w:t>P370/B1/6 : Photographies de Gaston Gagnon</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
           <w:p w14:paraId="73271028" w14:textId="77777777" w:rsidR="006633D6" w:rsidRPr="00DC53D0" w:rsidRDefault="006633D6" w:rsidP="006633D6">
             <w:r w:rsidRPr="00DC53D0">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="0062692E" w:rsidRPr="00DC53D0">
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0062692E" w:rsidRPr="00DC53D0">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0062692E" w:rsidRPr="00DC53D0">
               <w:t xml:space="preserve"> 1930-1950] – 8</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC53D0">
               <w:t xml:space="preserve"> photographies numérisées : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D" w:rsidRPr="00DC53D0">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC53D0">
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CA3B841" w14:textId="77777777" w:rsidR="006633D6" w:rsidRPr="00DC53D0" w:rsidRDefault="006633D6" w:rsidP="006633D6"/>
           <w:p w14:paraId="6FE07AD7" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRPr="00DC53D0" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC53D0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11D57328" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRPr="00DC53D0" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0">
             <w:r w:rsidRPr="00DC53D0">
-              <w:t xml:space="preserve">Ce dossier comprend des photographies cédées par Gaston Gagnon, le 27 août 2019. Gaston est le fils de Léonidas Gagnon (fromager, propriétaire de magasin général à </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend des photographies cédées par Gaston Gagnon, le 27 août 2019. Gaston est le fils de Léonidas Gagnon (fromager, propriétaire de magasin général à Girardville) et de Germaine Néron et a vécu dans une famille de 9 enfants. Il demeure toujours à Girardville. </w:t>
             </w:r>
             <w:r w:rsidR="00936B85" w:rsidRPr="00936B85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Les photographies renseignent sur…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44AF927C" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRPr="00DC53D0" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0"/>
           <w:p w14:paraId="1E93676E" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRPr="00DC53D0" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC53D0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC53D0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -17241,166 +16986,148 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60E38DE6" w14:textId="77777777" w:rsidR="000E4C24" w:rsidRPr="00DC53D0" w:rsidRDefault="000E4C24" w:rsidP="00C5142E"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0072388E" w:rsidRPr="00A674F8" w14:paraId="68836912" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4B257C09" w14:textId="185E0BB5" w:rsidR="0072388E" w:rsidRDefault="006E4814" w:rsidP="0072388E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="781453DC" w14:textId="77777777" w:rsidR="0072388E" w:rsidRPr="00B321DF" w:rsidRDefault="0072388E" w:rsidP="0072388E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="52" w:name="_Toc137728642"/>
+            <w:bookmarkStart w:id="51" w:name="_Toc137728642"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00853354">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Johanne Prévost</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="3EE22305" w14:textId="5CD906BE" w:rsidR="0072388E" w:rsidRDefault="0072388E" w:rsidP="0072388E">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00902A64">
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00902A64">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00902A64">
               <w:t xml:space="preserve"> 194-].</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00EE49D1">
               <w:t>47</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="00EE49D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="00EE49D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="046659A7" w14:textId="77777777" w:rsidR="0072388E" w:rsidRDefault="0072388E" w:rsidP="0072388E"/>
           <w:p w14:paraId="6589FF2F" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRPr="00575BF6" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A0F8BA8" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend des photographies cédées par Johanne Prévost, qui réside au 105, rue Grenier, à Dolbeau-Mistassini. Elle a résidé à </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> pendant 42 ans. Les photographies représentent la famille de son mari, Stanley Doucet, forestier. Il était le fils de Fernand Doucet (bûcheron), lui-même fils de Pierre Doucet de Florence Steele, d’origine irlandaise.</w:t>
+              <w:t>Ce dossier comprend des photographies cédées par Johanne Prévost, qui réside au 105, rue Grenier, à Dolbeau-Mistassini. Elle a résidé à Girardville pendant 42 ans. Les photographies représentent la famille de son mari, Stanley Doucet, forestier. Il était le fils de Fernand Doucet (bûcheron), lui-même fils de Pierre Doucet de Florence Steele, d’origine irlandaise.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="416DA737" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0"/>
           <w:p w14:paraId="26B4B423" w14:textId="77777777" w:rsidR="00DC53D0" w:rsidRPr="00575BF6" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D6F5D4E" w14:textId="00E6E639" w:rsidR="00DC53D0" w:rsidRDefault="00DC53D0" w:rsidP="00DC53D0">
             <w:pPr>
@@ -17590,179 +17317,154 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1462CD08" w14:textId="7BD4705E" w:rsidR="00232BF6" w:rsidRDefault="006E4814" w:rsidP="00232BF6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D605831" w14:textId="77777777" w:rsidR="00232BF6" w:rsidRPr="00B321DF" w:rsidRDefault="00232BF6" w:rsidP="00232BF6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53" w:name="_Toc137728643"/>
+            <w:bookmarkStart w:id="52" w:name="_Toc137728643"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Gaston Dufour</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
           <w:p w14:paraId="642410B0" w14:textId="77777777" w:rsidR="00232BF6" w:rsidRDefault="00232BF6" w:rsidP="00232BF6">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C33398" w:rsidRPr="00C33398">
-              <w:t xml:space="preserve">[ca </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C33398" w:rsidRPr="00C33398">
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C33398" w:rsidRPr="00C33398">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C33398" w:rsidRPr="00C33398">
               <w:t>1920</w:t>
             </w:r>
             <w:r w:rsidRPr="00C33398">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="00C33398" w:rsidRPr="00C33398">
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C33398" w:rsidRPr="00C33398">
               <w:t>2002</w:t>
             </w:r>
             <w:r w:rsidRPr="00C33398">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00990729">
               <w:t xml:space="preserve"> – 29</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographies numérisées : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56A11550" w14:textId="77777777" w:rsidR="00232BF6" w:rsidRDefault="00232BF6" w:rsidP="00232BF6"/>
           <w:p w14:paraId="7CBB950C" w14:textId="77777777" w:rsidR="00936B85" w:rsidRPr="00575BF6" w:rsidRDefault="00936B85" w:rsidP="00936B85">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4351D848" w14:textId="77777777" w:rsidR="00936B85" w:rsidRDefault="00936B85" w:rsidP="00936B85">
             <w:r>
-              <w:t>Ce dossier comprend des photographies cédées par Gaston Dufour, fils de Charles-</w:t>
+              <w:t xml:space="preserve">Ce dossier comprend des photographies cédées par Gaston Dufour, fils de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Emile</w:t>
+              <w:t>Charles-Emile</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> Dufour et de Simone </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> le 3 septembre 1956 et y demeure toujours aujourd’hui. Il a été ébéniste dans l’entreprise </w:t>
+              <w:t xml:space="preserve"> Dufour et de Simone Thibeault de Girardville. Gaston Dufour est né à Girardville le 3 septembre 1956 et y demeure toujours aujourd’hui. Il a été ébéniste dans l’entreprise </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>familliale</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Cuisines GBM, qu’il a fondé avec ses frères et son père en 1976. Les documents ont été reçus le 21 septembre 2019 et un ajout a été effectué le 6 décembre 2019.</w:t>
             </w:r>
             <w:r w:rsidR="006B731A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B731A" w:rsidRPr="00936B85">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Les photographies renseignent sur…</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35E323CA" w14:textId="77777777" w:rsidR="00232BF6" w:rsidRDefault="00232BF6" w:rsidP="00232BF6"/>
           <w:p w14:paraId="65E0C9DB" w14:textId="77777777" w:rsidR="00232BF6" w:rsidRDefault="00232BF6" w:rsidP="00232BF6">
             <w:pPr>
@@ -17879,163 +17581,161 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D753D4" w:rsidRPr="00A674F8" w14:paraId="01167277" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D5B1939" w14:textId="77777777" w:rsidR="00FD7F16" w:rsidRDefault="00FD7F16" w:rsidP="00FD7F16">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FA0FC37" w14:textId="0AE39A5E" w:rsidR="00D753D4" w:rsidRDefault="00FD7F16" w:rsidP="00FD7F16">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DF8A4F2" w14:textId="77777777" w:rsidR="00D753D4" w:rsidRPr="00B321DF" w:rsidRDefault="00D753D4" w:rsidP="00D753D4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="54" w:name="_Toc137728644"/>
+            <w:bookmarkStart w:id="53" w:name="_Toc137728644"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Pierrette Prévost</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
           <w:p w14:paraId="06DC9F06" w14:textId="38BC6F2C" w:rsidR="00D753D4" w:rsidRDefault="00D753D4" w:rsidP="00D753D4">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA28EF">
-              <w:t>[ca 194</w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA28EF">
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BA28EF">
+              <w:t xml:space="preserve"> 194</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA28EF">
               <w:t>-]</w:t>
             </w:r>
             <w:r w:rsidR="00BA28EF" w:rsidRPr="00BA28EF">
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BA28EF" w:rsidRPr="00BA28EF">
               <w:t>1958</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA28EF">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00C33398" w:rsidRPr="00C33398">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00507A3A">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="00C33398">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="00C33398">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58CD6B1E" w14:textId="77777777" w:rsidR="00D753D4" w:rsidRDefault="00D753D4" w:rsidP="00D753D4"/>
           <w:p w14:paraId="5B9331BE" w14:textId="77777777" w:rsidR="00D753D4" w:rsidRPr="00575BF6" w:rsidRDefault="00D753D4" w:rsidP="00D753D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38E829AE" w14:textId="11C729E5" w:rsidR="00D753D4" w:rsidRDefault="00FB47A4" w:rsidP="00D753D4">
             <w:r>
               <w:t xml:space="preserve">Les photographies ont été cédées par Mme Pierrette Prévost en deux donations. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="209EF4FC" w14:textId="10DAEDD2" w:rsidR="00FB47A4" w:rsidRDefault="00FB47A4" w:rsidP="00D753D4">
             <w:r w:rsidRPr="00FB47A4">
@@ -18090,99 +17790,90 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5531FD58" w14:textId="2EC86604" w:rsidR="00AE4DCC" w:rsidRDefault="00FF2695" w:rsidP="00AE4DCC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79D1090F" w14:textId="78E1D931" w:rsidR="00AE4DCC" w:rsidRPr="00B321DF" w:rsidRDefault="00AE4DCC" w:rsidP="00AE4DCC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="55" w:name="_Toc137728645"/>
+            <w:bookmarkStart w:id="54" w:name="_Toc137728645"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> de </w:t>
-[...3 lines deleted...]
-              <w:t>L</w:t>
+              <w:t xml:space="preserve"> de L</w:t>
             </w:r>
             <w:r w:rsidR="00C543C7">
               <w:t>au</w:t>
             </w:r>
             <w:r>
-              <w:t>raine</w:t>
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="55"/>
+              <w:t>raine Lapointe</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
           <w:p w14:paraId="635585EC" w14:textId="17C9F38E" w:rsidR="00AE4DCC" w:rsidRDefault="00AE4DCC" w:rsidP="00AE4DCC">
             <w:r w:rsidRPr="00C543C7">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00C543C7" w:rsidRPr="00C543C7">
               <w:t>1956</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C543C7" w:rsidRPr="00C543C7">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C543C7" w:rsidRPr="00C543C7">
               <w:t>200-</w:t>
             </w:r>
             <w:r w:rsidRPr="00C543C7">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>.</w:t>
             </w:r>
@@ -18192,321 +17883,301 @@
             <w:r w:rsidR="00E26661" w:rsidRPr="00C543C7">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F351D2" w:rsidRPr="00C543C7">
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00C543C7">
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C543C7">
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C543C7">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r w:rsidRPr="00C543C7">
-              <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="00C543C7" w:rsidRPr="00C543C7">
               <w:t xml:space="preserve"> et couleur</w:t>
             </w:r>
             <w:r w:rsidRPr="00C543C7">
               <w:t>, 1200 dpi.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62FFAA24" w14:textId="77777777" w:rsidR="00AE4DCC" w:rsidRDefault="00AE4DCC" w:rsidP="00AE4DCC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="052F0724" w14:textId="77777777" w:rsidR="00AE4DCC" w:rsidRPr="00AE4DCC" w:rsidRDefault="00AE4DCC" w:rsidP="00E26661">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78319E4E" w14:textId="77777777" w:rsidR="00AE4DCC" w:rsidRDefault="00AE4DCC" w:rsidP="00A374DE"/>
           <w:p w14:paraId="22931950" w14:textId="77777777" w:rsidR="00AE4DCC" w:rsidRDefault="00AE4DCC" w:rsidP="001E2E18">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="003ED906" w14:textId="77777777" w:rsidR="00AE4DCC" w:rsidRDefault="00AE4DCC" w:rsidP="001E2E18"/>
           <w:p w14:paraId="06186F2F" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="001E2E18"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E26661" w:rsidRPr="00A674F8" w14:paraId="5E537220" w14:textId="77777777" w:rsidTr="00A374DE">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="03FA6A64" w14:textId="046C9DF8" w:rsidR="00E26661" w:rsidRDefault="00FF2695" w:rsidP="00A374DE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="56" w:name="_Hlk31706961"/>
+            <w:bookmarkStart w:id="55" w:name="_Hlk31706961"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38D0339A" w14:textId="0B563121" w:rsidR="00E26661" w:rsidRPr="00B321DF" w:rsidRDefault="00E26661" w:rsidP="00A374DE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
+            <w:bookmarkStart w:id="56" w:name="_Toc137728646"/>
             <w:bookmarkStart w:id="57" w:name="_Hlk31707063"/>
-            <w:bookmarkStart w:id="58" w:name="_Toc137728646"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de la Résidence de la Retraite en Or</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
           <w:p w14:paraId="26587A68" w14:textId="15A042A0" w:rsidR="00E26661" w:rsidRDefault="00E26661" w:rsidP="00A374DE">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000858C2">
               <w:t>1978-2013</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00806086">
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="000C6A3E">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="00A920C9">
               <w:t xml:space="preserve"> et couleur</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B5CAAFE" w14:textId="77777777" w:rsidR="00E26661" w:rsidRDefault="00E26661" w:rsidP="00A374DE">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D18A97E" w14:textId="77777777" w:rsidR="00E26661" w:rsidRPr="00AE4DCC" w:rsidRDefault="00E26661" w:rsidP="00A374DE">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="57"/>
           <w:p w14:paraId="562B0ABB" w14:textId="77777777" w:rsidR="001E2E18" w:rsidRDefault="001E2E18" w:rsidP="00A374DE"/>
           <w:p w14:paraId="4C479E78" w14:textId="77777777" w:rsidR="00E26661" w:rsidRPr="00C650F8" w:rsidRDefault="00E26661" w:rsidP="00A374DE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C650F8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72974911" w14:textId="28470D9D" w:rsidR="00601483" w:rsidRDefault="000C18AC" w:rsidP="001E2E18">
             <w:r>
               <w:t xml:space="preserve">Don de </w:t>
             </w:r>
             <w:r w:rsidR="00C650F8">
-              <w:t xml:space="preserve">Gaston Dufour de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (voir ses donations à titre personnel aux cotes P370/A3 et P370/B1/8 du présent fonds).</w:t>
+              <w:t>Gaston Dufour de Girardville (voir ses donations à titre personnel aux cotes P370/A3 et P370/B1/8 du présent fonds).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30DB0B76" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00601483" w:rsidRDefault="002929DD" w:rsidP="001E2E18"/>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:tr w:rsidR="00B05394" w:rsidRPr="00A674F8" w14:paraId="336AA175" w14:textId="77777777" w:rsidTr="008E2D3C">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="424E21AC" w14:textId="2F4C4686" w:rsidR="00B05394" w:rsidRDefault="00FF2695" w:rsidP="008E2D3C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A6E9A7A" w14:textId="04A76A13" w:rsidR="00B05394" w:rsidRPr="00B321DF" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
+            <w:bookmarkStart w:id="58" w:name="_Toc137728647"/>
             <w:bookmarkStart w:id="59" w:name="_Hlk31724138"/>
-            <w:bookmarkStart w:id="60" w:name="_Toc137728647"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Lisette Simard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
           <w:p w14:paraId="10290FBE" w14:textId="0B5CE34F" w:rsidR="00B05394" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
-            <w:bookmarkStart w:id="61" w:name="_Hlk31724205"/>
+            <w:bookmarkStart w:id="60" w:name="_Hlk31724205"/>
             <w:r w:rsidRPr="00116797">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00116797" w:rsidRPr="00116797">
               <w:t>1926</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00116797" w:rsidRPr="00116797">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00116797" w:rsidRPr="00116797">
               <w:t>201-</w:t>
             </w:r>
             <w:r w:rsidRPr="00116797">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00116797">
               <w:t xml:space="preserve"> – </w:t>
@@ -18514,62 +18185,54 @@
             <w:r w:rsidR="00DC049E" w:rsidRPr="00116797">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="004C5EE4" w:rsidRPr="00116797">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="61"/>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
           <w:p w14:paraId="124DA233" w14:textId="77777777" w:rsidR="00B05394" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47543E84" w14:textId="77777777" w:rsidR="00B05394" w:rsidRPr="00AE4DCC" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05EF2C71" w14:textId="77777777" w:rsidR="00B05394" w:rsidRDefault="00B05394" w:rsidP="008E2D3C"/>
           <w:p w14:paraId="4388A066" w14:textId="77777777" w:rsidR="001E2E18" w:rsidRDefault="00B05394" w:rsidP="001E2E18">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="6B7E4F7B" w14:textId="77777777" w:rsidR="00B05394" w:rsidRDefault="001E2E18" w:rsidP="001E2E18">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -18581,87 +18244,78 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1CC0D3E2" w14:textId="70A6ADEA" w:rsidR="00B05394" w:rsidRDefault="00FF2695" w:rsidP="008E2D3C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C8D386E" w14:textId="77777777" w:rsidR="00B05394" w:rsidRPr="00B321DF" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="62" w:name="_Toc137728648"/>
+            <w:bookmarkStart w:id="61" w:name="_Toc137728648"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Photographie de </w:t>
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="62"/>
+              <w:t>Photographie de Denyse Marceau</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
           <w:p w14:paraId="40BA97B2" w14:textId="77316470" w:rsidR="00B05394" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:r w:rsidRPr="00893FF2">
               <w:t>– [</w:t>
             </w:r>
             <w:r w:rsidR="00893FF2" w:rsidRPr="00893FF2">
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00001CB3">
               <w:t>6</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00893FF2" w:rsidRPr="00893FF2">
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00893FF2">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="00893FF2" w:rsidRPr="00893FF2">
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00893FF2">
               <w:t>2014</w:t>
             </w:r>
@@ -18674,125 +18328,106 @@
             <w:r w:rsidR="00001CB3">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="0061672B">
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="0061672B">
               <w:t xml:space="preserve"> et couleur</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515A694B" w14:textId="77777777" w:rsidR="00B05394" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14865617" w14:textId="77777777" w:rsidR="00B05394" w:rsidRPr="00AE4DCC" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44A76C0A" w14:textId="65E8A20F" w:rsidR="00BA5A73" w:rsidRDefault="00BA5A73" w:rsidP="008E2D3C">
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BA5A73">
-              <w:t>Denyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Marceau est la fille de Paul-Henri Marceau et </w:t>
+              <w:t xml:space="preserve">Denyse Marceau est la fille de Paul-Henri Marceau et </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5A73">
               <w:t>Marie Fontaine. Les photographies</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> présentent</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5A73">
-              <w:t xml:space="preserve"> leur famille de 14 enfants. Paul-Henri a été forgeron et mécanicien à </w:t>
-[...7 lines deleted...]
-              <w:t>. Il est né le 1</w:t>
+              <w:t xml:space="preserve"> leur famille de 14 enfants. Paul-Henri a été forgeron et mécanicien à Girardville. Il est né le 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5A73">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5A73">
               <w:t xml:space="preserve"> juin 1921 et décédé le 25 janvier 2018.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A4AAFFE" w14:textId="77777777" w:rsidR="00BA5A73" w:rsidRDefault="00BA5A73" w:rsidP="008E2D3C"/>
           <w:p w14:paraId="49718035" w14:textId="0E4E7F24" w:rsidR="00B05394" w:rsidRDefault="00B05394" w:rsidP="008E2D3C">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74702FB6" w14:textId="68ECA1E0" w:rsidR="00BA5A73" w:rsidRDefault="00BA5A73" w:rsidP="008E2D3C">
             <w:r w:rsidRPr="00BA5A73">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Les photographies </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ont </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5A73">
               <w:t>été remises à la donatrice. Seules les copies numériques sont conservées par la Société d’histoire.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Elles</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA5A73">
               <w:t xml:space="preserve"> ont été numérisées par Guillaume Trottier, préposé à la numérisation, le 15 janvier 2020 et traitées par Marie-Chantale Savard, archiviste, le 11 février 2020.</w:t>
             </w:r>
             <w:r w:rsidR="002C71BC">
               <w:t xml:space="preserve"> Une révision a été réalisée par l’archiviste Frédérique Fradet en février 2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AE17645" w14:textId="590B05CF" w:rsidR="00001CB3" w:rsidRDefault="00001CB3" w:rsidP="008E2D3C">
             <w:r>
               <w:t xml:space="preserve">Les reproductions de photographies sur papier des cotes P370/B1/13,11 à 13,40 ont été numérisées et traitées par l’archiviste Frédérique Fradet, le 4 février 2022. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16EAC492" w14:textId="34717B46" w:rsidR="002C71BC" w:rsidRPr="00575BF6" w:rsidRDefault="002C71BC" w:rsidP="008E2D3C">
             <w:r>
@@ -18800,153 +18435,138 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="22504E65" w14:textId="77777777" w:rsidR="00B05394" w:rsidRDefault="00B05394" w:rsidP="001E2E18"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A06D2E" w:rsidRPr="00A674F8" w14:paraId="7C584703" w14:textId="77777777" w:rsidTr="00A06D2E">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="030A3A20" w14:textId="0E825DCD" w:rsidR="00A06D2E" w:rsidRDefault="00FF2695" w:rsidP="00A06D2E">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A64856A" w14:textId="39915937" w:rsidR="00A06D2E" w:rsidRPr="00B321DF" w:rsidRDefault="00A06D2E" w:rsidP="00A06D2E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="63" w:name="_Toc137728649"/>
+            <w:bookmarkStart w:id="62" w:name="_Toc137728649"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005D21B4">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:bookmarkStart w:id="64" w:name="_Hlk29805614"/>
+            <w:bookmarkStart w:id="63" w:name="_Hlk29805614"/>
             <w:r w:rsidR="005D21B4">
-              <w:t xml:space="preserve">l’Assemblée Évangélique de </w:t>
-[...8 lines deleted...]
-          <w:bookmarkEnd w:id="64"/>
+              <w:t>l’Assemblée Évangélique de Girardville</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="62"/>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p w14:paraId="3D5EF84B" w14:textId="7B950BA6" w:rsidR="00A06D2E" w:rsidRDefault="00A06D2E" w:rsidP="00A06D2E">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4DCC">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Années]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>–  photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F683C58" w14:textId="77777777" w:rsidR="00A06D2E" w:rsidRDefault="00A06D2E" w:rsidP="00A06D2E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CDFF9C6" w14:textId="77777777" w:rsidR="00A06D2E" w:rsidRDefault="00A06D2E" w:rsidP="00A06D2E">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Portée et contenu :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="177DF9DF" w14:textId="77777777" w:rsidR="00A06D2E" w:rsidRDefault="00A06D2E" w:rsidP="00A06D2E"/>
           <w:p w14:paraId="56E7AACA" w14:textId="77777777" w:rsidR="00427175" w:rsidRPr="00E5670F" w:rsidRDefault="00A06D2E" w:rsidP="00427175">
             <w:r w:rsidRPr="00E5670F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5670F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC968B0" w14:textId="77777777" w:rsidR="00427175" w:rsidRDefault="00E5670F" w:rsidP="00427175">
@@ -18962,126 +18582,117 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="61A9341A" w14:textId="2D004841" w:rsidR="00626DC2" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3340A695" w14:textId="24234A30" w:rsidR="00626DC2" w:rsidRPr="00B321DF" w:rsidRDefault="00626DC2" w:rsidP="001912F2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="65" w:name="_Toc137728650"/>
+            <w:bookmarkStart w:id="64" w:name="_Toc137728650"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/15</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Pauline Bolduc</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
           <w:p w14:paraId="52437380" w14:textId="5BA3A2DB" w:rsidR="00626DC2" w:rsidRDefault="00626DC2" w:rsidP="001912F2">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4DCC">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Années]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>–  photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00B2D962" w14:textId="77777777" w:rsidR="00626DC2" w:rsidRDefault="00626DC2" w:rsidP="001912F2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="684A3CF2" w14:textId="77777777" w:rsidR="00626DC2" w:rsidRPr="00AE4DCC" w:rsidRDefault="00626DC2" w:rsidP="001912F2">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03110089" w14:textId="77777777" w:rsidR="00626DC2" w:rsidRDefault="00626DC2" w:rsidP="001912F2"/>
           <w:p w14:paraId="3E4E46EF" w14:textId="77777777" w:rsidR="00626DC2" w:rsidRPr="00575BF6" w:rsidRDefault="00626DC2" w:rsidP="001912F2">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C041D62" w14:textId="77777777" w:rsidR="00626DC2" w:rsidRDefault="00626DC2" w:rsidP="001E2E18"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506B54" w:rsidRPr="00A674F8" w14:paraId="2DCFFB62" w14:textId="77777777" w:rsidTr="001912F2">
@@ -19095,178 +18706,153 @@
           </w:tcPr>
           <w:p w14:paraId="7ADDF3C2" w14:textId="45769AFC" w:rsidR="00506B54" w:rsidRDefault="00C56741" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage infonuagique </w:t>
             </w:r>
             <w:r w:rsidR="002929DD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">One Drive </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FDD4021" w14:textId="53A2B5BF" w:rsidR="00506B54" w:rsidRPr="00B321DF" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="66" w:name="_Toc137728651"/>
+            <w:bookmarkStart w:id="65" w:name="_Toc137728651"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/16</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Marie-Ève Minier</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
           <w:p w14:paraId="55F20622" w14:textId="09A44F17" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AF052C" w:rsidRPr="00AF052C">
               <w:t>1948-1998</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00FB61B7">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="00FB61B7">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="00FB61B7">
               <w:t>s</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi</w:t>
+              <w:t> : TIFF, n&amp;b, 1200 dpi</w:t>
             </w:r>
             <w:r w:rsidR="00665EAD">
               <w:t>, 117 Mo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40E21F84" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DDFEAA3" w14:textId="77777777" w:rsidR="00506B54" w:rsidRPr="00C56741" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56741">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52394754" w14:textId="6E693760" w:rsidR="00506B54" w:rsidRDefault="00AF052C" w:rsidP="00506B54">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend des photographies prêtées pour numérisation par Mme Marie-Ève Minier, </w:t>
             </w:r>
             <w:r w:rsidRPr="00121BED">
               <w:t xml:space="preserve">fille de </w:t>
             </w:r>
             <w:r w:rsidR="00121BED" w:rsidRPr="00121BED">
               <w:t>Régie Minier et Johanne Dubé</w:t>
             </w:r>
             <w:r w:rsidRPr="00121BED">
               <w:t>,</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> de </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> en 1948, ainsi que la famille du couple lors de leur 50</w:t>
+              <w:t xml:space="preserve"> de Girardville. Elles représentent le couple Eugène Minier et Lucie Verreault à l’époque de leur mariage, à Girardville en 1948, ainsi que la famille du couple lors de leur 50</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF052C">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire de mariage, en 1998. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04E33590" w14:textId="77777777" w:rsidR="00AF052C" w:rsidRDefault="00AF052C" w:rsidP="00506B54"/>
           <w:p w14:paraId="7A7252BB" w14:textId="77777777" w:rsidR="00506B54" w:rsidRPr="00C56741" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C56741">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
@@ -19328,183 +18914,159 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1EEBAFE7" w14:textId="00D19D76" w:rsidR="00506B54" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52C7E777" w14:textId="3FEBC99F" w:rsidR="00506B54" w:rsidRPr="00B321DF" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="67" w:name="_Toc137728652"/>
+            <w:bookmarkStart w:id="66" w:name="_Toc137728652"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/17</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Danielle Gauthier</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="66"/>
           </w:p>
           <w:p w14:paraId="5A07A30F" w14:textId="74F5E548" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00374BF4">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00374BF4" w:rsidRPr="00374BF4">
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00374BF4">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00374BF4" w:rsidRPr="00374BF4">
               <w:t>2-</w:t>
             </w:r>
             <w:r w:rsidR="00374BF4">
               <w:t>2010</w:t>
             </w:r>
             <w:r w:rsidRPr="00374BF4">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="00374BF4">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00374BF4">
               <w:t xml:space="preserve"> – 1</w:t>
             </w:r>
             <w:r w:rsidR="00805710" w:rsidRPr="00374BF4">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00374BF4">
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi.</w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="720766B0" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20FB71E3" w14:textId="77777777" w:rsidR="00506B54" w:rsidRPr="00AE4DCC" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r w:rsidRPr="00AE4DCC">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="694CE65B" w14:textId="41A41286" w:rsidR="00506B54" w:rsidRDefault="00805710" w:rsidP="00506B54">
             <w:r>
               <w:t>Danielle Gauthier a remis des photographies de la famille de son conjoint, Réal Fortin, principalement,</w:t>
             </w:r>
             <w:r w:rsidR="00163719">
               <w:t xml:space="preserve"> en janvier 2020. Danielle Gauthier est la fille de Wilfrid Gauthier et de Germaine Ouellet. Elle épouse Réal Fortin, fils de Thaddée Fortin et de Léopoldine Deschênes, le 20 septembre 1980 à Normandin. Thaddée et Léopoldine, les parents de son époux, se retrouvent sur certaines photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="704D8210" w14:textId="77777777" w:rsidR="00163719" w:rsidRDefault="00163719" w:rsidP="00506B54"/>
           <w:p w14:paraId="462E298B" w14:textId="6883A3A6" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DA4A3A5" w14:textId="1A439449" w:rsidR="00163719" w:rsidRDefault="00163719" w:rsidP="00163719">
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve">Les photographies ont été remises à </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t xml:space="preserve">la fille de la donatrice, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Fortin, </w:t>
+              <w:t xml:space="preserve">la fille de la donatrice, Emilie Fortin, </w:t>
             </w:r>
             <w:r w:rsidR="003146F5">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>le 24 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>août 2022</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD0C97">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:t>Seules les versions numérisées sont conservées à la Société d’histoire.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E826494" w14:textId="52F63827" w:rsidR="00163719" w:rsidRDefault="00163719" w:rsidP="00163719">
             <w:r>
               <w:t xml:space="preserve">Elles ont été décrites dans un document Excel de description. </w:t>
             </w:r>
           </w:p>
@@ -19519,210 +19081,171 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00506B54" w:rsidRPr="00A674F8" w14:paraId="6213DF78" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0227D1CC" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00586737" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3615452D" w14:textId="194E8CA1" w:rsidR="00586737" w:rsidRDefault="00586737" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="690B9421" w14:textId="6FB64E6E" w:rsidR="00506B54" w:rsidRPr="00B321DF" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="68" w:name="_Toc137728653"/>
+            <w:bookmarkStart w:id="67" w:name="_Toc137728653"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/18</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> de </w:t>
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="68"/>
+              <w:t xml:space="preserve"> de Moïsette St-Laurent</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
           <w:p w14:paraId="7C3EAC72" w14:textId="23BC01E7" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00155E3E">
               <w:t>1938-</w:t>
             </w:r>
             <w:r w:rsidR="001C435A" w:rsidRPr="001C435A">
               <w:t>195</w:t>
             </w:r>
             <w:r w:rsidR="00155E3E">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – 1</w:t>
             </w:r>
             <w:r w:rsidR="00D32D72">
               <w:t>4</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi</w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi</w:t>
             </w:r>
             <w:r w:rsidR="00D32D72">
               <w:t>, 507</w:t>
             </w:r>
             <w:r w:rsidR="00E905CC">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00D32D72">
               <w:t>Mo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B6A984A" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13610090" w14:textId="3FA49C93" w:rsidR="00506B54" w:rsidRPr="001C435A" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C435A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29178E98" w14:textId="37F9A0CA" w:rsidR="00D32D72" w:rsidRPr="00AE4DCC" w:rsidRDefault="00D32D72" w:rsidP="00506B54">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend des photographies </w:t>
             </w:r>
             <w:r w:rsidR="001C435A">
               <w:t>prêtées pour numérisation par Mme</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Moïsette St-Laurent de Girardville</w:t>
+            </w:r>
             <w:r w:rsidR="001C435A">
-              <w:t xml:space="preserve">, fille de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> St-Laurent et de Laurette Pellerin. On y retrouve des membres des familles St-Laurent et Pellerin ainsi que des groupes d’élèves, notamment avec les professeurs Joe Darling et Florence Steele. La plupart des photographies sont datées de 1938 à 1953, excluant celles des grands-parents de la donatrice, qui semblent plus anciennes.</w:t>
+              <w:t>, fille de Méridé St-Laurent et de Laurette Pellerin. On y retrouve des membres des familles St-Laurent et Pellerin ainsi que des groupes d’élèves, notamment avec les professeurs Joe Darling et Florence Steele. La plupart des photographies sont datées de 1938 à 1953, excluant celles des grands-parents de la donatrice, qui semblent plus anciennes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B5F5833" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54"/>
           <w:p w14:paraId="63C765BB" w14:textId="0BC876A8" w:rsidR="00506B54" w:rsidRPr="002F491F" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F491F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="069D0742" w14:textId="33B91319" w:rsidR="001C435A" w:rsidRDefault="00BD0C97" w:rsidP="001C435A">
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Les photographies ont été remises à la donatrice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -19762,105 +19285,96 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2F70D690" w14:textId="42F69917" w:rsidR="00506B54" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16E40F3B" w14:textId="77777777" w:rsidR="00506B54" w:rsidRPr="00B321DF" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="69" w:name="_Toc137728654"/>
+            <w:bookmarkStart w:id="68" w:name="_Toc137728654"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/19</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Jimmy Boucher</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
           <w:p w14:paraId="462917C2" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4DCC">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Années]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>–  89</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">.; 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="318158B3" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A34A218" w14:textId="77777777" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="603B4F1B" w14:textId="77777777" w:rsidR="00506B54" w:rsidRPr="00AE4DCC" w:rsidRDefault="00506B54" w:rsidP="00506B54"/>
           <w:p w14:paraId="5E569739" w14:textId="2F194F1B" w:rsidR="00506B54" w:rsidRDefault="00506B54" w:rsidP="00506B54">
             <w:r>
               <w:t>Notes :</w:t>
             </w:r>
@@ -19906,168 +19420,134 @@
           </w:p>
           <w:p w14:paraId="7DCA0BB4" w14:textId="77777777" w:rsidR="006E14F8" w:rsidRDefault="006E14F8" w:rsidP="006E14F8"/>
           <w:p w14:paraId="3AF44C6F" w14:textId="459199E7" w:rsidR="006E14F8" w:rsidRDefault="006E14F8" w:rsidP="006E14F8"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002929DD" w:rsidRPr="00A674F8" w14:paraId="04A790E8" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2F47F2FE" w14:textId="1289CC7F" w:rsidR="002929DD" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7641BC35" w14:textId="44157709" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="70" w:name="_Toc137728655"/>
+            <w:bookmarkStart w:id="69" w:name="_Toc137728655"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/20</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Gilles Gosselin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="70"/>
+            <w:bookmarkEnd w:id="69"/>
           </w:p>
           <w:p w14:paraId="52DE3776" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4DCC">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Années]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>–  208</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32028D99" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26FEF75B" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00B34872" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34872">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C4C8A65" w14:textId="03B51031" w:rsidR="002929DD" w:rsidRDefault="00B34872" w:rsidP="00DB4244">
             <w:r w:rsidRPr="00B34872">
-              <w:t xml:space="preserve">M. Gilles Gosselin, donateur, est issu de l’union de Lionel Gosselin et de Jacqueline Laroche et est né à </w:t>
-[...23 lines deleted...]
-              <w:t>).</w:t>
+              <w:t>M. Gilles Gosselin, donateur, est issu de l’union de Lionel Gosselin et de Jacqueline Laroche et est né à Girardville en 1955. Pendant 16 ans, il travaille dans l’industrie du sciage pour la scierie de Normandin, qui plus tard a été renommée Donohue St-Félicien (située à Girardville). Aujourd’hui, l’usine s’appelle plutôt Produits forestiers Résolu (2250, rang St-Joseph Nord, à Girardville).</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>suite</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> dans la description du P271). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="543AD56E" w14:textId="77777777" w:rsidR="00B34872" w:rsidRPr="00B34872" w:rsidRDefault="00B34872" w:rsidP="00B34872"/>
           <w:p w14:paraId="1F94DC8C" w14:textId="77777777" w:rsidR="007A657B" w:rsidRPr="00B34872" w:rsidRDefault="00B34872" w:rsidP="007A657B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B34872">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -20088,157 +19568,140 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2B6EB52D" w14:textId="574D0B74" w:rsidR="002929DD" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51294F38" w14:textId="068464BF" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="71" w:name="_Toc137728656"/>
+            <w:bookmarkStart w:id="70" w:name="_Toc137728656"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/21</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Nicole Lalancette</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="71"/>
+            <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="38D1094F" w14:textId="4DAF32F3" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 1930</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
-              <w:t>[</w:t>
+              <w:t>[ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009A35D1">
-              <w:t xml:space="preserve">ca </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>1996]</w:t>
             </w:r>
             <w:r w:rsidR="00C274C9">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> –  2</w:t>
             </w:r>
             <w:r w:rsidR="0083218C">
               <w:t>8</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi</w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi</w:t>
             </w:r>
             <w:r w:rsidR="00C274C9">
               <w:t>, 2,36 Go</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="465F001A" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4593CE92" w14:textId="3345E830" w:rsidR="002929DD" w:rsidRPr="009A35D1" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A35D1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BE94F62" w14:textId="4A6D4738" w:rsidR="009A35D1" w:rsidRPr="00AE4DCC" w:rsidRDefault="009A35D1" w:rsidP="002929DD">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend des photographies prêtées à la Société d’histoire pour numérisation par Mme Nicole Lalancette, la fille d’Adrien Lalancette et d’Yvette Potvin de </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ce dossier comprend des photographies prêtées à la Société d’histoire pour numérisation par Mme Nicole Lalancette, la fille d’Adrien Lalancette et d’Yvette Potvin de Girardville.</w:t>
             </w:r>
             <w:r w:rsidR="006E14F8">
               <w:t xml:space="preserve"> Elles ont été apportées pour numérisation à la Société d’histoire et de généalogie Maria-Chapdelaine en 2020.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Elles représentent la famille Lalancette entre les années 1930 et 1990, plus particulièrement dans la décennie 1960.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52688ACF" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
           <w:p w14:paraId="0FA203E4" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="009A35D1" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A35D1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="696BA8E7" w14:textId="37FE6349" w:rsidR="009A35D1" w:rsidRDefault="00BD0C97" w:rsidP="009A35D1">
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
@@ -20290,167 +19753,149 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="05B8F881" w14:textId="5EF32EF9" w:rsidR="002929DD" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="242225E3" w14:textId="619A18CD" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="72" w:name="_Toc137728657"/>
+            <w:bookmarkStart w:id="71" w:name="_Toc137728657"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/22</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Georges-Aimé Boivin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="72"/>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
           <w:p w14:paraId="4D1431B5" w14:textId="37CD6F2F" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F2616">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="002F2616" w:rsidRPr="002F2616">
               <w:t>1934-1984</w:t>
             </w:r>
             <w:r w:rsidRPr="002F2616">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="0066424D">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="002F2616">
               <w:t xml:space="preserve"> – 34</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="002F2616">
               <w:t xml:space="preserve"> et couleur</w:t>
             </w:r>
             <w:r w:rsidR="002F405E">
               <w:t>, 1200 </w:t>
             </w:r>
             <w:r>
               <w:t>dpi</w:t>
             </w:r>
             <w:r w:rsidR="002F2616">
               <w:t>, 1,15 Go</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AC3C818" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63E0044D" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="002F2616" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F2616">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2411F808" w14:textId="319FA036" w:rsidR="002929DD" w:rsidRDefault="002F2616" w:rsidP="002929DD">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend des photographies prêtées par M. Georges-Aimé Boivin, fils de Léopold Boivin et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Marie-Josephte</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> Pellerin, de </w:t>
-[...11 lines deleted...]
-              <w:t>familiale, la construction du garage, des camps forestiers, la chapelle du Lac Brochet (Lac des Coudes)</w:t>
+              <w:t xml:space="preserve"> Pellerin, de Girardville. Elles représentent des membres de la famille de M. Boivin, notamment ses parents et ses grands-parents Paul Pellerin et Marie-Ange Boivin ainsi que Wilfrid Boivin et Marie (Anne) Tremblay. Certaines montrent des bâtiments dont la maison familiale, la construction du garage, des camps forestiers, la chapelle du Lac Brochet (Lac des Coudes)</w:t>
             </w:r>
             <w:r w:rsidR="00A942B4">
               <w:t>. Elles témoignent aussi d’événements dont les inondations vers 1936 et de travaux de défrichage</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68928F96" w14:textId="77777777" w:rsidR="002F2616" w:rsidRDefault="002F2616" w:rsidP="002929DD"/>
           <w:p w14:paraId="6065209F" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00A942B4" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A942B4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17053C90" w14:textId="7F7279C6" w:rsidR="00A942B4" w:rsidRDefault="00A942B4" w:rsidP="00A942B4">
             <w:r w:rsidRPr="00BD0C97">
               <w:rPr>
@@ -20498,219 +19943,201 @@
           </w:p>
           <w:p w14:paraId="22A16C2C" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
           <w:p w14:paraId="25BFA9DB" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002929DD" w:rsidRPr="00A674F8" w14:paraId="6D38D5EA" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7781E255" w14:textId="26AF97C2" w:rsidR="002929DD" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="73" w:name="_Hlk67648656"/>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:bookmarkStart w:id="72" w:name="_Hlk67648656"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CD4DDF9" w14:textId="139BF887" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="74" w:name="_Toc137728658"/>
+            <w:bookmarkStart w:id="73" w:name="_Toc137728658"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/23</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Denise Savard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="73"/>
           </w:p>
           <w:p w14:paraId="1D54867B" w14:textId="06CD795C" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002929DD">
-              <w:t xml:space="preserve">[ca </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002929DD">
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002929DD">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002929DD">
               <w:t>1944]</w:t>
             </w:r>
             <w:r w:rsidR="005424F7">
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005424F7">
               <w:t>1963</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> – 1 photographie numérisée : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> – 1 photographie numérisée : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
             <w:r w:rsidR="00372D7F">
               <w:t>– 17</w:t>
             </w:r>
             <w:r w:rsidR="00680126">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00372D7F">
-              <w:t xml:space="preserve">photographies numérisées (par la cliente) : JPG, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">photographies numérisées (par la cliente) : JPG, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00372D7F">
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00372D7F">
               <w:t xml:space="preserve">., 96 ppp. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EB7DB2C" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E60138D" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="001D1836" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1836">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46DB0FFE" w14:textId="4EB2505E" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend une photographie cédée par Mme Denise Savard de </w:t>
-[...7 lines deleted...]
-              <w:t>, le 2 juillet 2020. Elle représente 38 hommes en retraite à Chicoutimi entre 1944 et 1948.</w:t>
+              <w:t>Ce dossier comprend une photographie cédée par Mme Denise Savard de Girardville, le 2 juillet 2020. Elle représente 38 hommes en retraite à Chicoutimi entre 1944 et 1948.</w:t>
             </w:r>
             <w:r w:rsidR="00AE7F09">
               <w:t xml:space="preserve"> La donatrice est la fille du couple </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00AE7F09" w:rsidRPr="00B05326">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Étienne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AE7F09">
               <w:t xml:space="preserve"> et Germaine Lalancette. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E8467D7" w14:textId="789072C0" w:rsidR="00372D7F" w:rsidRDefault="00372D7F" w:rsidP="002929DD"/>
-          <w:p w14:paraId="588F332C" w14:textId="2D1310D4" w:rsidR="00372D7F" w:rsidRDefault="00DC5167" w:rsidP="002929DD">
+          <w:p w14:paraId="588F332C" w14:textId="2D1310D4" w:rsidR="00372D7F" w:rsidRDefault="00372D7F" w:rsidP="002929DD">
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00372D7F" w:rsidRPr="00BE3341">
+              <w:r w:rsidRPr="00BE3341">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Un ajout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00372D7F">
+            <w:r>
               <w:t xml:space="preserve"> réalisé le 5 mai 2021 comprend 17 photographies numérisées (par la cliente). Elles représentent des membres de la </w:t>
             </w:r>
             <w:r w:rsidR="00B05326">
               <w:t>famille de sa mère, Germaine Lalancette, fille d’</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00B05326" w:rsidRPr="00415215">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                 </w:rPr>
                 <w:t>Edmond Lalancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B05326">
               <w:t xml:space="preserve"> et de Rose Anna Lamothe, ainsi que petite-fille d’Abel Lalancette et de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B05326">
               <w:t>Délina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B05326">
               <w:t xml:space="preserve"> Savard.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D016235" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00506B54" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
           <w:p w14:paraId="19216A6A" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="001D1836" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D1836">
               <w:rPr>
@@ -20761,160 +20188,150 @@
             <w:r>
               <w:t xml:space="preserve">Pour plus de photographies concernant la famille d’Abel Lalancette, voir la cote </w:t>
             </w:r>
             <w:r w:rsidRPr="00B05326">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>P370/B1/35 Photographies d’André Doucet</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> dans le présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59E03A7D" w14:textId="4AD5FA2E" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r>
               <w:t>Origina</w:t>
             </w:r>
             <w:r w:rsidR="00372D7F">
               <w:t>les ou numérisées.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A30BA96" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
           <w:p w14:paraId="0A72B28F" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:tr w:rsidR="002929DD" w:rsidRPr="00A674F8" w14:paraId="445C0695" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3873542A" w14:textId="5AB4C2A0" w:rsidR="002929DD" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B70A74D" w14:textId="2019AA03" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="75" w:name="_Toc137728659"/>
+            <w:bookmarkStart w:id="74" w:name="_Toc137728659"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/24</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Rolande Lalancette</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="75"/>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
           <w:p w14:paraId="6BCEF8DB" w14:textId="01208A22" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D77BC" w:rsidRPr="003D77BC">
               <w:t>1929-2010</w:t>
             </w:r>
             <w:r w:rsidR="009A35D1">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> –  </w:t>
             </w:r>
             <w:r w:rsidR="003D77BC">
               <w:t>10</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E2DD920" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FEF8C4C" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00573185" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00573185">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63E61A32" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="00573185" w:rsidP="002929DD">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ce dossier comprend des photographies prêtées par Mme Rolande Lalancette, fille d’Alexandre Lalancette et d’Yvonne Boisvert, en 2020. Elles représentent divers événements familiaux ainsi que des portraits de la famille Lalancette-Boisvert. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D87E129" w14:textId="77777777" w:rsidR="00573185" w:rsidRDefault="00573185" w:rsidP="002929DD"/>
           <w:p w14:paraId="30D59213" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00575BF6" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C51B4E1" w14:textId="2CE9BE3E" w:rsidR="00573185" w:rsidRDefault="00BD0C97" w:rsidP="00573185">
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Les photographies ont été remises à la donatrice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve"> en mai 2021</w:t>
             </w:r>
@@ -20948,142 +20365,124 @@
           </w:p>
           <w:p w14:paraId="20C78213" w14:textId="77777777" w:rsidR="00573185" w:rsidRDefault="00573185" w:rsidP="00573185"/>
           <w:p w14:paraId="20D5C7BB" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002929DD" w:rsidRPr="00A674F8" w14:paraId="5CB9DA14" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="19755E12" w14:textId="5BE4C20B" w:rsidR="002929DD" w:rsidRDefault="00FF2695" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46A68725" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="76" w:name="_Toc137728660"/>
+            <w:bookmarkStart w:id="75" w:name="_Toc137728660"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/25</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographie de Jocelyne Paré</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="76"/>
+            <w:bookmarkEnd w:id="75"/>
           </w:p>
           <w:p w14:paraId="7D9B6F87" w14:textId="2AD409DE" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00834911">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00834911" w:rsidRPr="00834911">
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00834911">
               <w:t>1-</w:t>
             </w:r>
             <w:r w:rsidRPr="00834911">
               <w:t>]</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> – 1 photographie numérisée : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> – 1 photographie numérisée : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F128D1F" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15BCBA80" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00834911" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00834911">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044B8AFC" w14:textId="0F4FD7EA" w:rsidR="002929DD" w:rsidRDefault="00834911" w:rsidP="002929DD">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend une photographie prêtée par Mme Jocelyne Paré, le 7 juillet 2020, pour numérisation. Elle présente le couple Narcisse Paré et Alma </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> qui s’est marié le 19 avril 1909 à (Notre-Dame de) La Doré. Il s’agit des grands-parents paternels de la donatrice. La date de la photographie semble être légèrement postérieure à la date du mariage.</w:t>
+              <w:t>Ce dossier comprend une photographie prêtée par Mme Jocelyne Paré, le 7 juillet 2020, pour numérisation. Elle présente le couple Narcisse Paré et Alma Aubé qui s’est marié le 19 avril 1909 à (Notre-Dame de) La Doré. Il s’agit des grands-parents paternels de la donatrice. La date de la photographie semble être légèrement postérieure à la date du mariage.</w:t>
             </w:r>
             <w:r w:rsidR="00AE7F09">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051AD7FF" w14:textId="71DCF6A6" w:rsidR="00AE7F09" w:rsidRDefault="00AE7F09" w:rsidP="002929DD"/>
           <w:p w14:paraId="44EF342B" w14:textId="302FA27E" w:rsidR="00AE7F09" w:rsidRDefault="00AE7F09" w:rsidP="002929DD">
             <w:r>
               <w:t>La donatrice, Mme Jocelyne Paré, est la fille d’Adélard Paré et de Lucille Prévost, Adélard étant le fils du couple représenté sur la photographie du présent dossier.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C763A8A" w14:textId="77777777" w:rsidR="00834911" w:rsidRDefault="00834911" w:rsidP="002929DD"/>
           <w:p w14:paraId="611F87CA" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00834911" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00834911">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
@@ -21141,146 +20540,136 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="60F027BA" w14:textId="75C48973" w:rsidR="002929DD" w:rsidRDefault="004E1A3F" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7830EB13" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="77" w:name="_Toc137728661"/>
+            <w:bookmarkStart w:id="76" w:name="_Toc137728661"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/26</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Pauline Fontaine</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="77"/>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
           <w:p w14:paraId="07B7364F" w14:textId="3237C63C" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00406AC4">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00406AC4" w:rsidRPr="00406AC4">
               <w:t>193-</w:t>
             </w:r>
             <w:r w:rsidRPr="00406AC4">
               <w:t>]</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> – 8 photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> – 8 photographies numérisées : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AAB38A9" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35A97B92" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41F65127" w14:textId="712659EF" w:rsidR="002929DD" w:rsidRDefault="00145D81" w:rsidP="002929DD">
             <w:r>
               <w:t>Ce dossier comprend des photographies prêtées pour numérisation par Mme Pauline Fontaine de Dolbeau-Mistassini, le 30 juillet 2020. Elles représentent la famille Fontaine, notamment le couple Joseph Fontaine et Rose-Anna Tanguay</w:t>
             </w:r>
             <w:r w:rsidR="003923F5">
               <w:t>, qui s’est marié le 14 juin 1932 à St-Thomas-Didyme</w:t>
             </w:r>
             <w:r w:rsidR="002563A1">
               <w:t>, les parents de la donatrice.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="269C85DC" w14:textId="77777777" w:rsidR="00145D81" w:rsidRDefault="00145D81" w:rsidP="002929DD"/>
           <w:p w14:paraId="49934B9D" w14:textId="662DEF88" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002E782D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4535095E" w14:textId="0871F28B" w:rsidR="002E782D" w:rsidRDefault="00BD0C97" w:rsidP="002E782D">
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Les photographies ont été remises à la donatrice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve"> en avril 2021</w:t>
             </w:r>
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -21313,165 +20702,126 @@
           </w:p>
           <w:p w14:paraId="0B4B2D32" w14:textId="77777777" w:rsidR="002E782D" w:rsidRPr="002E782D" w:rsidRDefault="002E782D" w:rsidP="002E782D"/>
           <w:p w14:paraId="32C8B215" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002929DD" w:rsidRPr="00A674F8" w14:paraId="7935438E" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2858F72F" w14:textId="37286898" w:rsidR="002929DD" w:rsidRDefault="004E1A3F" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="780F7C3F" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="78" w:name="_Toc137728662"/>
+            <w:bookmarkStart w:id="77" w:name="_Toc137728662"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/27</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Réjeanne Dufour</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="78"/>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
           <w:p w14:paraId="051E633E" w14:textId="56E2D5D7" w:rsidR="002929DD" w:rsidRDefault="00AF61C1" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E1A3F">
               <w:t>1946-1972.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> – 7 photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> – 7 photographies numérisées : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79D1F9CB" w14:textId="77777777" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
           <w:p w14:paraId="0768CA66" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A296306" w14:textId="5E7E2A65" w:rsidR="002929DD" w:rsidRDefault="00946435" w:rsidP="002929DD">
             <w:r>
               <w:t>Ce dossier comprend des photographies et des avis de décès prêtés par Mme Réjeanne Dufour, le 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00946435">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> juillet 2020, pour numérisation. Ils représentent les ancêtres Arthur Laroche, Narcisse Paré et son épouse Alma </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> juillet 2020, pour numérisation. Ils représentent les ancêtres Arthur Laroche, Narcisse Paré et son épouse Alma Aubé</w:t>
+            </w:r>
             <w:r w:rsidR="004E1A3F">
-              <w:t xml:space="preserve">, l’abbé Sylvio </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>, l’abbé Sylvio Aubé et d’autres résidents de Girardville.</w:t>
             </w:r>
             <w:r w:rsidR="001D3C93">
-              <w:t xml:space="preserve"> Mme Réjeanne Dufour est la fille de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Dufour et de Lucienne Paré. </w:t>
+              <w:t xml:space="preserve"> Mme Réjeanne Dufour est la fille de Onias Dufour et de Lucienne Paré. </w:t>
             </w:r>
             <w:r w:rsidR="008A12B5">
               <w:t>Elle réside à St-Thomas-Didyme en date de 2020.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24193478" w14:textId="77777777" w:rsidR="00946435" w:rsidRDefault="00946435" w:rsidP="002929DD"/>
           <w:p w14:paraId="00C8D153" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515B889B" w14:textId="3E61461A" w:rsidR="004E1A3F" w:rsidRDefault="004E1A3F" w:rsidP="004E1A3F">
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Les photographies ont</w:t>
@@ -21528,107 +20878,101 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0B6D9AD2" w14:textId="78C20026" w:rsidR="002929DD" w:rsidRDefault="004E1A3F" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06D92410" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="79" w:name="_Toc137728663"/>
+            <w:bookmarkStart w:id="78" w:name="_Toc137728663"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/28</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Dario Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="79"/>
+            <w:bookmarkEnd w:id="78"/>
           </w:p>
           <w:p w14:paraId="53492F03" w14:textId="2A70B5E9" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002D66A7">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="002D66A7" w:rsidRPr="002D66A7">
               <w:t>1940-1992</w:t>
             </w:r>
             <w:r w:rsidRPr="002D66A7">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="00C905B5">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00E07F91">
               <w:t>6</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="009F43D6">
               <w:t xml:space="preserve"> et couleur</w:t>
             </w:r>
             <w:r>
               <w:t>, 1200</w:t>
             </w:r>
             <w:r w:rsidR="009F43D6">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="399D5E95" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65424175" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -21724,123 +21068,113 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5113D806" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002929DD" w:rsidRPr="00A674F8" w14:paraId="12219963" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="72595550" w14:textId="41032EFF" w:rsidR="002929DD" w:rsidRDefault="004E1A3F" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="682AC0BE" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="80" w:name="_Toc137728664"/>
+            <w:bookmarkStart w:id="79" w:name="_Toc137728664"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/29</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Martine Larouche</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="80"/>
+            <w:bookmarkEnd w:id="79"/>
           </w:p>
           <w:p w14:paraId="4B3126F1" w14:textId="6A61C88F" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4DCC">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00BB26D0">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1932-1982</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4DCC">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="006E4814">
               <w:t>32</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi</w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi</w:t>
             </w:r>
             <w:r w:rsidR="00000C3C">
               <w:t>, 2,6 Go</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37AFD74C" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FE36017" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
@@ -21973,106 +21307,97 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E061E11" w14:textId="66472716" w:rsidR="002929DD" w:rsidRDefault="001305B6" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BBC475F" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="00B321DF" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="81" w:name="_Toc137728665"/>
+            <w:bookmarkStart w:id="80" w:name="_Toc137728665"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/30</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Mireille Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="81"/>
+            <w:bookmarkEnd w:id="80"/>
           </w:p>
           <w:p w14:paraId="410ACF25" w14:textId="1A5C904D" w:rsidR="002929DD" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B20226">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="004F4024" w:rsidRPr="00B20226">
               <w:t>1944-1959</w:t>
             </w:r>
             <w:r w:rsidRPr="00B20226">
               <w:t>]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00CF7319">
               <w:t>9</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi</w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi</w:t>
             </w:r>
             <w:r w:rsidR="00CF7319">
               <w:t>, 639 Mo.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56B98ACB" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="270E6B1C" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
@@ -22100,59 +21425,51 @@
           <w:p w14:paraId="6F2FD115" w14:textId="6A92A7D4" w:rsidR="002929DD" w:rsidRDefault="00864863" w:rsidP="002929DD">
             <w:r>
               <w:t xml:space="preserve">Le dossier documente des événements familiaux tels que des mariages, notamment </w:t>
             </w:r>
             <w:r w:rsidR="00B20226">
               <w:t xml:space="preserve">celui </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de Maurice Perreault et de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Carmelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Bouchard, en octobre 1959</w:t>
             </w:r>
             <w:r w:rsidR="00B20226">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00C24435">
               <w:t>et présente également</w:t>
             </w:r>
             <w:r w:rsidR="00B20226">
-              <w:t xml:space="preserve"> des familles dans les camps en forêt, des visites d’un curé inconnu et une messe religieuse se déroulant possiblement à </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> des familles dans les camps en forêt, des visites d’un curé inconnu et une messe religieuse se déroulant possiblement à Girardville. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="669C6F09" w14:textId="77777777" w:rsidR="00CF7319" w:rsidRDefault="00CF7319" w:rsidP="002929DD"/>
           <w:p w14:paraId="18751083" w14:textId="77777777" w:rsidR="002929DD" w:rsidRPr="000C6381" w:rsidRDefault="002929DD" w:rsidP="002929DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E49BBBA" w14:textId="05D994A1" w:rsidR="00CF7319" w:rsidRDefault="00CF7319" w:rsidP="00CF7319">
             <w:r w:rsidRPr="00443C5F">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve">Les photographies </w:t>
             </w:r>
             <w:r w:rsidR="00443C5F" w:rsidRPr="00443C5F">
               <w:rPr>
@@ -22222,146 +21539,129 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="18F6B619" w14:textId="49862F9F" w:rsidR="000C6381" w:rsidRDefault="001305B6" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BB4AA42" w14:textId="77777777" w:rsidR="000C6381" w:rsidRPr="00B321DF" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="82" w:name="_Toc137728666"/>
+            <w:bookmarkStart w:id="81" w:name="_Toc137728666"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/31</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Chantale Boivin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
+            <w:bookmarkEnd w:id="81"/>
           </w:p>
           <w:p w14:paraId="6CF48343" w14:textId="6B365903" w:rsidR="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00864863">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00864863" w:rsidRPr="00864863">
               <w:t>1959-1965</w:t>
             </w:r>
             <w:r w:rsidRPr="00864863">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="000F686C">
               <w:t xml:space="preserve"> – 5</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographies nu</w:t>
             </w:r>
             <w:r w:rsidR="000F686C">
-              <w:t xml:space="preserve">mérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi, 683 Mo. </w:t>
+              <w:t xml:space="preserve">mérisées : TIFF, n&amp;b, 1200 dpi, 683 Mo. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5C80A5" w14:textId="77777777" w:rsidR="000C6381" w:rsidRPr="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26C03BF2" w14:textId="77777777" w:rsidR="000C6381" w:rsidRPr="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37C86C16" w14:textId="7A43A109" w:rsidR="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:r w:rsidRPr="00A272C8">
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r w:rsidR="000F686C">
               <w:t>des photographies prêtées par Mme Chantale Boivin pour numérisation. Elles représentent le mariage de ses parents Gilbert Boivin et Laurette Boulianne, le</w:t>
             </w:r>
             <w:r w:rsidR="00864863">
-              <w:t xml:space="preserve"> 29 octobre 1959 à </w:t>
-[...7 lines deleted...]
-              <w:t>, ainsi que le 50</w:t>
+              <w:t xml:space="preserve"> 29 octobre 1959 à Girardville, ainsi que le 50</w:t>
             </w:r>
             <w:r w:rsidR="00864863" w:rsidRPr="00864863">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00210A44">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00864863">
               <w:t>anniversaire de mariage de ses grands-parents paternels Georges Boivin et son épouse Anne-Marie Lapointe.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EE7522C" w14:textId="77777777" w:rsidR="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381"/>
           <w:p w14:paraId="2B483515" w14:textId="77777777" w:rsidR="000C6381" w:rsidRDefault="0072003E" w:rsidP="0072003E">
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -22423,103 +21723,97 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5DB353C0" w14:textId="44FC0813" w:rsidR="000C6381" w:rsidRDefault="001305B6" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43A0C5C4" w14:textId="77777777" w:rsidR="000C6381" w:rsidRPr="00B321DF" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="83" w:name="_Toc137728667"/>
+            <w:bookmarkStart w:id="82" w:name="_Toc137728667"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/32</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Maryse Thériault</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="83"/>
+            <w:bookmarkEnd w:id="82"/>
           </w:p>
           <w:p w14:paraId="09CFC1F4" w14:textId="5967D1C2" w:rsidR="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF7A97">
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00FF7A97" w:rsidRPr="00FF7A97">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00FF7A97" w:rsidRPr="00FF7A97">
               <w:t xml:space="preserve"> 1900-1958]</w:t>
             </w:r>
             <w:r w:rsidR="00692A05">
               <w:t xml:space="preserve"> – 21</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="00692A05">
               <w:t xml:space="preserve"> et couleur</w:t>
             </w:r>
             <w:r>
               <w:t>, 1200 dpi</w:t>
             </w:r>
             <w:r w:rsidR="007A149E">
               <w:t>, 1,23 Go</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="025067A4" w14:textId="77777777" w:rsidR="000C6381" w:rsidRPr="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61A4A251" w14:textId="77777777" w:rsidR="000C6381" w:rsidRPr="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -22530,57 +21824,52 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F3EFEC" w14:textId="0CCF7B9C" w:rsidR="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381">
             <w:r w:rsidRPr="00A272C8">
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r w:rsidR="00FF7A97">
               <w:t>des photographies prêtées par Mme Maryse Thériault de Péribonk</w:t>
             </w:r>
             <w:r w:rsidR="001007DC">
               <w:t>a, fille d’Alfred Thériault et Anne-Marie Savard</w:t>
             </w:r>
             <w:r w:rsidR="00FF7A97">
               <w:t>. E</w:t>
             </w:r>
             <w:r w:rsidR="001007DC">
               <w:t xml:space="preserve">lles représentent notamment </w:t>
             </w:r>
             <w:r w:rsidR="00FF7A97">
               <w:t>ses grands-parents</w:t>
             </w:r>
             <w:r w:rsidR="001007DC">
-              <w:t xml:space="preserve"> maternels Joseph-Hector Savard et de Laurette Larouche de </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> maternels Joseph-Hector Savard et de Laurette Larouche de Girardville</w:t>
+            </w:r>
             <w:r w:rsidR="00FF7A97">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="001007DC">
               <w:t xml:space="preserve">et ses </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001007DC">
               <w:t>arrières-grands-parents</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001007DC">
               <w:t xml:space="preserve">, soit </w:t>
             </w:r>
             <w:r w:rsidR="00FF7A97">
               <w:t xml:space="preserve">les couples Hector Savard et Mathilde Villeneuve ainsi que </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00FF7A97">
               <w:t>Phidyme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00FF7A97">
               <w:t xml:space="preserve"> Larouche et Delphine Duchesne et leurs enfants </w:t>
             </w:r>
@@ -22607,59 +21896,51 @@
             <w:r w:rsidR="00692A05">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00FF7A97">
               <w:t xml:space="preserve">, des </w:t>
             </w:r>
             <w:r w:rsidR="00692A05">
               <w:t>filles Savard ayant été institutrices et le</w:t>
             </w:r>
             <w:r w:rsidR="001007DC">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00692A05">
               <w:t xml:space="preserve"> curé</w:t>
             </w:r>
             <w:r w:rsidR="001007DC">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00692A05">
               <w:t xml:space="preserve"> Antonio Villeneuve </w:t>
             </w:r>
             <w:r w:rsidR="001007DC">
               <w:t xml:space="preserve">et Joseph-Arthur Néron </w:t>
             </w:r>
             <w:r w:rsidR="00692A05">
-              <w:t xml:space="preserve">(de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">).  </w:t>
+              <w:t xml:space="preserve">(de Girardville).  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4047E9D4" w14:textId="77777777" w:rsidR="000C6381" w:rsidRDefault="000C6381" w:rsidP="000C6381"/>
           <w:p w14:paraId="2AB67176" w14:textId="0B2C866B" w:rsidR="000C6381" w:rsidRPr="001305B6" w:rsidRDefault="000C6381" w:rsidP="001305B6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74B0AF98" w14:textId="6DBC5507" w:rsidR="00CE0C97" w:rsidRDefault="00BD0C97" w:rsidP="00CE0C97">
             <w:r w:rsidRPr="001D3C93">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Les photographies ont été remises à la donatrice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -22696,119 +21977,125 @@
           </w:p>
           <w:p w14:paraId="120EF6C1" w14:textId="77777777" w:rsidR="0085475F" w:rsidRDefault="0085475F" w:rsidP="0085475F"/>
           <w:p w14:paraId="342B93FC" w14:textId="14E43697" w:rsidR="00CE0C97" w:rsidRPr="0085475F" w:rsidRDefault="00CE0C97" w:rsidP="0085475F"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0085475F" w:rsidRPr="00A674F8" w14:paraId="79A21734" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4C4B3580" w14:textId="783E5AC1" w:rsidR="0085475F" w:rsidRDefault="001305B6" w:rsidP="001912F2">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C505B78" w14:textId="77777777" w:rsidR="00E96891" w:rsidRPr="00B321DF" w:rsidRDefault="00E96891" w:rsidP="00E96891">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="84" w:name="_Toc137728668"/>
+            <w:bookmarkStart w:id="83" w:name="_Toc137728668"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/33</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Photographies de </w:t>
             </w:r>
             <w:r w:rsidR="00730658">
               <w:t>Gaétane Caouette</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="84"/>
+            <w:bookmarkEnd w:id="83"/>
           </w:p>
           <w:p w14:paraId="31D200FB" w14:textId="77777777" w:rsidR="008F1514" w:rsidRDefault="008F1514" w:rsidP="008F1514">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004B6CC7">
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="004B6CC7">
               <w:t>1918</w:t>
             </w:r>
             <w:r w:rsidRPr="004B6CC7">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="004B6CC7">
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="004B6CC7">
-              <w:t>[ca 1950]</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004B6CC7">
+              <w:t>ca</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004B6CC7">
+              <w:t xml:space="preserve"> 1950]</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>–  4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="607C76B9" w14:textId="77777777" w:rsidR="008F1514" w:rsidRDefault="008F1514" w:rsidP="008F1514">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21E3735F" w14:textId="77777777" w:rsidR="008F1514" w:rsidRPr="000C6381" w:rsidRDefault="008F1514" w:rsidP="008F1514">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DCDC706" w14:textId="4E9787B5" w:rsidR="008F1514" w:rsidRDefault="00F3525B" w:rsidP="008F1514">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -22957,319 +22244,232 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A611801" w14:textId="6D10C9CF" w:rsidR="00043848" w:rsidRDefault="00043848" w:rsidP="00043848">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="381AFAD1" w14:textId="72B47DD3" w:rsidR="00043848" w:rsidRPr="00B321DF" w:rsidRDefault="00043848" w:rsidP="00043848">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="85" w:name="_Toc137728669"/>
+            <w:bookmarkStart w:id="84" w:name="_Toc137728669"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/34</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Régis Noël</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="85"/>
+            <w:bookmarkEnd w:id="84"/>
           </w:p>
           <w:p w14:paraId="7E14FE10" w14:textId="5C3454B6" w:rsidR="00043848" w:rsidRDefault="00043848" w:rsidP="00043848">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD6005">
               <w:t>[195</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00BD6005">
               <w:t>?]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BD6005">
               <w:t>1959.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> –  7 photographies : reproductions, </w:t>
-[...7 lines deleted...]
-              <w:t>, sur papier photo ; 7,8 x 7,6 cm et 8 x 11,8 cm.</w:t>
+              <w:t xml:space="preserve"> –  7 photographies : reproductions, n&amp;b, sur papier photo ; 7,8 x 7,6 cm et 8 x 11,8 cm.</w:t>
             </w:r>
             <w:r w:rsidR="009D723C">
-              <w:t xml:space="preserve"> : numérisation ; TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> : numérisation ; TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CC1AD40" w14:textId="77777777" w:rsidR="00ED40D7" w:rsidRDefault="00ED40D7" w:rsidP="00043848"/>
           <w:p w14:paraId="0663995D" w14:textId="1CFE690E" w:rsidR="00043848" w:rsidRDefault="00ED40D7" w:rsidP="00ED40D7">
             <w:r w:rsidRPr="00ED40D7">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Y a-t-il une autre photo couleur quelque part de M. Noël? Don de février 2021?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67110CC2" w14:textId="77777777" w:rsidR="00ED40D7" w:rsidRPr="00ED40D7" w:rsidRDefault="00ED40D7" w:rsidP="00ED40D7"/>
           <w:p w14:paraId="35FF277A" w14:textId="77777777" w:rsidR="00043848" w:rsidRPr="000C6381" w:rsidRDefault="00043848" w:rsidP="00043848">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="189A50FC" w14:textId="75C480C8" w:rsidR="00043848" w:rsidRDefault="00043848" w:rsidP="00043848">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3525B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00F25D0A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">photographies </w:t>
               </w:r>
               <w:r w:rsidR="00BD6005" w:rsidRPr="00F25D0A">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>(reproductions)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BD6005">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> cédées par Régis Noël</w:t>
             </w:r>
             <w:r w:rsidR="009D723C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, fils d’</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="009D723C">
+              <w:t>, fils d’Ovila Noël et Rose Prévost</w:t>
+            </w:r>
+            <w:r w:rsidR="00B47566">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ovila</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="009D723C">
+              <w:t>, le 31 mai 2021</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6005">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Noël et Rose Prévost</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> travaillant à l’épicerie ou posant devant l’enseigne du magasin. </w:t>
+              <w:t xml:space="preserve">. Elles représentent le bâtiment intérieur et extérieur de l’épicerie d’Ovila Noël, à Girardville, vers 1959, ainsi que les enfants de la famille d’Ovila travaillant à l’épicerie ou posant devant l’enseigne du magasin. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B54D29D" w14:textId="2020A389" w:rsidR="008060E4" w:rsidRDefault="008060E4" w:rsidP="00043848">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F2E71B9" w14:textId="5A55194C" w:rsidR="008060E4" w:rsidRDefault="008060E4" w:rsidP="00043848">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir le </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="008060E4">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>fichier de description des photographies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans le logiciel de gestion documentaire Constellio. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D58B5B4" w14:textId="77777777" w:rsidR="00F9685C" w:rsidRDefault="00F9685C" w:rsidP="00043848">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="405AFCF6" w14:textId="00D3DBCB" w:rsidR="00BD6005" w:rsidRPr="00DF185D" w:rsidRDefault="00BD6005" w:rsidP="00DF185D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF185D">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épicerie </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Noël, phase 1, septembre 1959</w:t>
+              <w:t>Épicerie Ovila Noël, phase 1, septembre 1959</w:t>
             </w:r>
             <w:r w:rsidR="00453EBD" w:rsidRPr="00DF185D">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78EDF8E9" w14:textId="40B76423" w:rsidR="00453EBD" w:rsidRPr="00DF185D" w:rsidRDefault="00453EBD" w:rsidP="00DF185D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF185D">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Rose Prévost travaillant à l’épicerie. </w:t>
             </w:r>
@@ -23285,98 +22485,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF185D">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Façade de l’épicerie, vue rapprochée, [195-]. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15CBD94E" w14:textId="5AC1190A" w:rsidR="00453EBD" w:rsidRPr="00DF185D" w:rsidRDefault="00453EBD" w:rsidP="00DF185D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF185D">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>L’épicerie d’</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Noël après les rénovations, s.d.</w:t>
+              <w:t>L’épicerie d’Ovila Noël après les rénovations, s.d.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CEA7178" w14:textId="36401E06" w:rsidR="00453EBD" w:rsidRPr="00DF185D" w:rsidRDefault="00453EBD" w:rsidP="00DF185D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF185D">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Noël devant l’enseigne de l’épicerie : (de g. à d.) Richard, Régis, Mario, Francis et Gilles, s.d.</w:t>
+              <w:t>Les 5 enfants d’Ovila Noël devant l’enseigne de l’épicerie : (de g. à d.) Richard, Régis, Mario, Francis et Gilles, s.d.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="732188F8" w14:textId="77777777" w:rsidR="00043848" w:rsidRPr="00F3525B" w:rsidRDefault="00043848" w:rsidP="00043848">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68907F7D" w14:textId="77777777" w:rsidR="00043848" w:rsidRPr="000C6381" w:rsidRDefault="00043848" w:rsidP="00043848">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A77BFBF" w14:textId="1FF6EA09" w:rsidR="00043848" w:rsidRDefault="00BD6005" w:rsidP="00043848">
             <w:r>
               <w:t>Les reproductions analogiques</w:t>
@@ -23464,183 +22635,173 @@
           </w:p>
           <w:p w14:paraId="7B7BEF74" w14:textId="77777777" w:rsidR="0034562A" w:rsidRDefault="0034562A" w:rsidP="00043848"/>
           <w:p w14:paraId="59E2D0C7" w14:textId="7EE6E8BF" w:rsidR="0072103B" w:rsidRDefault="0072103B" w:rsidP="00043848"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D723C" w:rsidRPr="00A674F8" w14:paraId="5819E5E2" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="32C14D00" w14:textId="004DBBE5" w:rsidR="009D723C" w:rsidRDefault="009D723C" w:rsidP="009D723C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="412DEA60" w14:textId="67548B41" w:rsidR="009D723C" w:rsidRPr="00B321DF" w:rsidRDefault="009D723C" w:rsidP="009D723C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="86" w:name="_Toc137728670"/>
+            <w:bookmarkStart w:id="85" w:name="_Toc137728670"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/35</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies d’André Doucet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="86"/>
+            <w:bookmarkEnd w:id="85"/>
           </w:p>
           <w:p w14:paraId="198548D5" w14:textId="766E099B" w:rsidR="009D723C" w:rsidRDefault="009D723C" w:rsidP="009D723C">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0074741B" w:rsidRPr="00EF6F8F">
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="00EF6F8F" w:rsidRPr="00EF6F8F">
               <w:t>17-1965</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6F8F">
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="004A0C3F" w:rsidRPr="00EF6F8F">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00AA07EA" w:rsidRPr="00EF6F8F">
               <w:t>39</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi.</w:t>
+              <w:t xml:space="preserve"> photographies numérisées : TIFF, n&amp;b, 1200 dpi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2947E115" w14:textId="77777777" w:rsidR="009D723C" w:rsidRDefault="009D723C" w:rsidP="009D723C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4592A3F7" w14:textId="77777777" w:rsidR="009D723C" w:rsidRPr="000C6381" w:rsidRDefault="009D723C" w:rsidP="009D723C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31A7BF35" w14:textId="4837627A" w:rsidR="00BF0713" w:rsidRDefault="009D723C" w:rsidP="009D723C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3525B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00B629DD">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>photographies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00F3525B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B47566">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">prêtées par André Doucet </w:t>
             </w:r>
             <w:r w:rsidR="00B0359A">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">et son épouse Jocelyne Marceau, fille de Paul-Henri Marceau et de Marie Fontaine, </w:t>
             </w:r>
             <w:r w:rsidR="00B47566">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">pour numérisation le 11 mai 2021. Elles représentent principalement les ancêtres </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00B47566" w:rsidRPr="00415215">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Abel Lalancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B47566">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B47566">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Délina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B47566">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Savard ainsi que leurs descendants. Certaines photographies montrent des scènes de chasse ou de cueillette du bleuet sauvage.</w:t>
             </w:r>
@@ -23651,51 +22812,51 @@
               <w:t xml:space="preserve"> Le lot comprend également 3 avis de décès d’ancêtres Doucet.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D867FBE" w14:textId="77777777" w:rsidR="00BF0713" w:rsidRDefault="00BF0713" w:rsidP="009D723C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25A9238F" w14:textId="6AE88CCA" w:rsidR="009D723C" w:rsidRDefault="00BF0713" w:rsidP="009D723C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir le </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="007D3629">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>fichier de description des photographies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CC2903">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>conservé dans le logiciel de gestion documentaire Constellio.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B47566">
               <w:rPr>
@@ -23825,182 +22986,158 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D9E0971" w14:textId="0250FF72" w:rsidR="005A007C" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78647361" w14:textId="6516F8E3" w:rsidR="005A007C" w:rsidRPr="00B321DF" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="87" w:name="_Toc137728671"/>
+            <w:bookmarkStart w:id="86" w:name="_Toc137728671"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/36</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Marlène Boucher</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="87"/>
+            <w:bookmarkEnd w:id="86"/>
           </w:p>
           <w:p w14:paraId="40AB4E92" w14:textId="2E30D754" w:rsidR="005A007C" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [19</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>--]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>[201-]</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6F8F">
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">X photographies numérisées : TIFF, </w:t>
+              <w:t xml:space="preserve">X photographies numérisées : TIFF, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>n&amp;b</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> et </w:t>
-[...6 lines deleted...]
-            <w:r>
               <w:t>., 1200 dpi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06F20B0A" w14:textId="77777777" w:rsidR="005A007C" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E9E2380" w14:textId="77777777" w:rsidR="005A007C" w:rsidRPr="000C6381" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63C4A70F" w14:textId="4C241BE8" w:rsidR="005A007C" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:r w:rsidRPr="00F3525B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">photographies et coupures de presse cédées par Mme Marlène Boucher le 12 avril 2022 pour numérisation. Mme Boucher est la fille de Jean-Charles Boucher et de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Carmelle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Gagnon (son premier mariage). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="204F609C" w14:textId="203A0589" w:rsidR="00F265A5" w:rsidRDefault="00F265A5" w:rsidP="005A007C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CF30978" w14:textId="78F47B75" w:rsidR="00F265A5" w:rsidRDefault="00F265A5" w:rsidP="005A007C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Charles Boucher a opéré deux compagnies : les chantiers forestiers Jean-Charles Boucher pour les contrats de coupe avec l’usine de sciage de </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (aujourd’hui Résolu) ainsi que Service de scierie Dolbeau </w:t>
+              <w:t xml:space="preserve">Jean-Charles Boucher a opéré deux compagnies : les chantiers forestiers Jean-Charles Boucher pour les contrats de coupe avec l’usine de sciage de Girardville (aujourd’hui Résolu) ainsi que Service de scierie Dolbeau </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ltée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour le transport de copeaux en camions. Les enfants ont par la suite pris la relève avec J.C. Boucher &amp; fils </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ltée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -24009,51 +23146,51 @@
               <w:t xml:space="preserve"> de 1978 à 2012.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A49E82F" w14:textId="77777777" w:rsidR="005A007C" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="505CFE9B" w14:textId="01B8FAD2" w:rsidR="005A007C" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir le </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="007D3629">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>fichier de description des photographies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> conservé dans le logiciel de gestion documentaire Constellio.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AA06E9B" w14:textId="77777777" w:rsidR="005A007C" w:rsidRPr="00F3525B" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17BFF22C" w14:textId="77777777" w:rsidR="005A007C" w:rsidRPr="000C6381" w:rsidRDefault="005A007C" w:rsidP="005A007C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -24169,138 +23306,120 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12DD1DC7" w14:textId="799035AD" w:rsidR="005A007C" w:rsidRPr="005A007C" w:rsidRDefault="005A007C" w:rsidP="005A007C"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F50EE8" w:rsidRPr="00A674F8" w14:paraId="296C9C4B" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6790DB4A" w14:textId="4080FD43" w:rsidR="00F50EE8" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F80C1A4" w14:textId="744ECCC9" w:rsidR="00F50EE8" w:rsidRPr="00B321DF" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="88" w:name="_Toc137728672"/>
+            <w:bookmarkStart w:id="87" w:name="_Toc137728672"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/37</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Martin Boucher</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="88"/>
+            <w:bookmarkEnd w:id="87"/>
           </w:p>
           <w:p w14:paraId="7991834C" w14:textId="1C3FFDC8" w:rsidR="00F50EE8" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [19</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>--]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>2022</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6F8F">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="004F7524" w:rsidRPr="004F7524">
               <w:t xml:space="preserve">–  </w:t>
             </w:r>
             <w:r w:rsidR="00DB4244">
               <w:t>711</w:t>
             </w:r>
             <w:r w:rsidR="004F7524" w:rsidRPr="004F7524">
               <w:t xml:space="preserve"> photographies (née</w:t>
             </w:r>
             <w:r w:rsidR="0054719D">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="004F7524" w:rsidRPr="004F7524">
-              <w:t xml:space="preserve"> numériques) : JPEG, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve"> numériques) : JPEG, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004F7524" w:rsidRPr="004F7524">
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004F7524" w:rsidRPr="004F7524">
-              <w:t xml:space="preserve">., 96 ppp à 480 ppp.  – 15 photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t>, 1200 dpi.</w:t>
+              <w:t>., 96 ppp à 480 ppp.  – 15 photographies numérisées : TIFF, n&amp;b, 1200 dpi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E66E8D4" w14:textId="77777777" w:rsidR="00F50EE8" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CFEEE59" w14:textId="77777777" w:rsidR="00F50EE8" w:rsidRPr="000C6381" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FD32A28" w14:textId="5A71DE69" w:rsidR="00F50EE8" w:rsidRPr="00E50D7C" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:r w:rsidRPr="00F3525B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -24342,51 +23461,51 @@
               <w:t xml:space="preserve"> Gagnon (son premier mariage). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53050564" w14:textId="77777777" w:rsidR="00F50EE8" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02ACA466" w14:textId="77777777" w:rsidR="00F50EE8" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir le </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="007D3629">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>fichier de description des photographies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> conservé dans le logiciel de gestion documentaire Constellio.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="342B9314" w14:textId="77777777" w:rsidR="00F50EE8" w:rsidRPr="00F3525B" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06B63EB0" w14:textId="77777777" w:rsidR="00F50EE8" w:rsidRPr="000C6381" w:rsidRDefault="00F50EE8" w:rsidP="00F50EE8">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -24412,55 +23531,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001C1E55">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>usb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="001C1E55">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> fournies </w:t>
             </w:r>
             <w:r w:rsidRPr="00E70EEF">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>seront remis au prêteur.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Seules les photographies numérisées </w:t>
             </w:r>
             <w:r w:rsidR="001C1E55">
-              <w:t xml:space="preserve">et une copie des photographies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">nées numériques </w:t>
+              <w:t xml:space="preserve">et une copie des photographies nées numériques </w:t>
             </w:r>
             <w:r>
               <w:t>sont conservées à la Société d’histoire et de généalogie Maria-Chapdelaine.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="579E6D72" w14:textId="060C7BC2" w:rsidR="00F50EE8" w:rsidRDefault="001C1E55" w:rsidP="00F50EE8">
             <w:r>
               <w:t>Certaines</w:t>
             </w:r>
             <w:r w:rsidR="00F50EE8" w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="00F50EE8">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00F50EE8" w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F50EE8">
               <w:t>ont</w:t>
             </w:r>
             <w:r w:rsidR="00F50EE8" w:rsidRPr="00AE4DCC">
               <w:t xml:space="preserve"> été numérisée</w:t>
             </w:r>
             <w:r w:rsidR="00F50EE8">
@@ -24553,81 +23668,79 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A90F33" w:rsidRPr="00A674F8" w14:paraId="72149EA9" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="732476FF" w14:textId="32CF4903" w:rsidR="00A90F33" w:rsidRDefault="00106469" w:rsidP="00A90F33">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe Archives 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E2D2C31" w14:textId="3900BCCC" w:rsidR="00A90F33" w:rsidRPr="00B321DF" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="89" w:name="_Toc137728673"/>
+            <w:bookmarkStart w:id="88" w:name="_Toc137728673"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/38</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Vital Doucet</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="89"/>
+            <w:bookmarkEnd w:id="88"/>
           </w:p>
           <w:p w14:paraId="360542D8" w14:textId="76C44359" w:rsidR="00A90F33" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00106469">
               <w:t>1984-2004</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6F8F">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7524">
               <w:t xml:space="preserve">–  </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">34 </w:t>
             </w:r>
             <w:r w:rsidRPr="004F7524">
               <w:t xml:space="preserve">photographies </w:t>
             </w:r>
             <w:r>
               <w:t>(numérisées seulement)</w:t>
@@ -24660,90 +23773,82 @@
           </w:p>
           <w:p w14:paraId="3BCA85B3" w14:textId="77777777" w:rsidR="00A90F33" w:rsidRPr="000C6381" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C6381">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4117FAB4" w14:textId="56D0C3CF" w:rsidR="00106469" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:r w:rsidRPr="00F3525B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce dossier comprend des </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">photographies numérisées prêtées le 29 juin 2022 pour le projet Portraits des familles d’ici de la Télé du Haut-du-Lac. M. Doucet est le fils de </w:t>
             </w:r>
             <w:r w:rsidR="00106469">
-              <w:t xml:space="preserve">Jean-Rock Doucet et de Yolande Gagnon de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. Yolande est une sœur des deux épouses de Jean-Charles Boucher. Ce dernier était donc son oncle par alliance. </w:t>
+              <w:t xml:space="preserve">Jean-Rock Doucet et de Yolande Gagnon de Girardville. Yolande est une sœur des deux épouses de Jean-Charles Boucher. Ce dernier était donc son oncle par alliance. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F4C912" w14:textId="77777777" w:rsidR="00106469" w:rsidRDefault="00106469" w:rsidP="00A90F33"/>
           <w:p w14:paraId="6377E930" w14:textId="3561393C" w:rsidR="00A90F33" w:rsidRPr="00E50D7C" w:rsidRDefault="00106469" w:rsidP="00A90F33">
             <w:r>
               <w:t xml:space="preserve">Sur les images, on retrouve Vital Doucet et ses proches, parfois au chalet, en vacances ou effectuant des activités comme la chasse, la pêche ou une partie de sucre. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A39BA05" w14:textId="77777777" w:rsidR="00A90F33" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63A214A7" w14:textId="77777777" w:rsidR="00A90F33" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir le </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="007D3629">
                 <w:rPr>
-                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rStyle w:val="Hyperlien"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>fichier de description des photographies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> conservé dans le logiciel de gestion documentaire Constellio.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BFF2568" w14:textId="77777777" w:rsidR="00A90F33" w:rsidRPr="00F3525B" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664ADF58" w14:textId="77777777" w:rsidR="00A90F33" w:rsidRPr="000C6381" w:rsidRDefault="00A90F33" w:rsidP="00A90F33">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -24840,142 +23945,124 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE2812" w:rsidRPr="00A674F8" w14:paraId="751026EB" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6058357D" w14:textId="285044B3" w:rsidR="00DE2812" w:rsidRDefault="00DE2812" w:rsidP="00DE2812">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Stockage infonuagique One Drive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A685807" w14:textId="28A7FDB5" w:rsidR="00DE2812" w:rsidRPr="00B321DF" w:rsidRDefault="00DE2812" w:rsidP="00DE2812">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="90" w:name="_Toc137728674"/>
+            <w:bookmarkStart w:id="89" w:name="_Toc137728674"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/</w:t>
             </w:r>
             <w:r w:rsidR="00EF3440">
               <w:t>39</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Photographies de </w:t>
             </w:r>
             <w:r w:rsidR="00EF3440">
               <w:t>Yves Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="90"/>
+            <w:bookmarkEnd w:id="89"/>
           </w:p>
           <w:p w14:paraId="0005C596" w14:textId="5E849928" w:rsidR="00DE2812" w:rsidRDefault="00DE2812" w:rsidP="00DE2812">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE4DCC">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Années]</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> – 1 photographie numérisée : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 1200 dpi. </w:t>
+              <w:t xml:space="preserve"> – 1 photographie numérisée : TIFF, n&amp;b, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7879B214" w14:textId="77777777" w:rsidR="00DE2812" w:rsidRDefault="00DE2812" w:rsidP="00DE2812">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FB19802" w14:textId="77777777" w:rsidR="00DE2812" w:rsidRPr="00EF3440" w:rsidRDefault="00DE2812" w:rsidP="00DE2812">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3440">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B217E57" w14:textId="0B9A81CF" w:rsidR="00DE2812" w:rsidRDefault="00EF3440" w:rsidP="00DE2812">
             <w:r>
-              <w:t xml:space="preserve">La photographie a été cédée par Lise Rondeau et Yves Bouchard. Elle représente les mariés Mariette Laroche et Yvon Boudreau après leur mariage, qui a été célébré le 27 août 1960 à </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>La photographie a été cédée par Lise Rondeau et Yves Bouchard. Elle représente les mariés Mariette Laroche et Yvon Boudreau après leur mariage, qui a été célébré le 27 août 1960 à Girardville.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63D9414F" w14:textId="77777777" w:rsidR="00EF3440" w:rsidRDefault="00EF3440" w:rsidP="00DE2812"/>
           <w:p w14:paraId="1EF87B97" w14:textId="77777777" w:rsidR="00DE2812" w:rsidRDefault="00DE2812" w:rsidP="00DE2812">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3308D640" w14:textId="77777777" w:rsidR="00DE2812" w:rsidRDefault="00DE2812" w:rsidP="00DE2812">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C92FC6" w:rsidRPr="00A674F8" w14:paraId="1BC2C669" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
@@ -24991,113 +24078,107 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BF20193" w14:textId="6A8ECD0C" w:rsidR="00C92FC6" w:rsidRDefault="007B4CBE" w:rsidP="00C92FC6">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="767AB1E9" w14:textId="29876B38" w:rsidR="00C92FC6" w:rsidRPr="00B321DF" w:rsidRDefault="00C92FC6" w:rsidP="00C92FC6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="91" w:name="_Toc137728675"/>
+            <w:bookmarkStart w:id="90" w:name="_Toc137728675"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/40</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Yvon Harvey</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="91"/>
+            <w:bookmarkEnd w:id="90"/>
           </w:p>
           <w:p w14:paraId="5C08323A" w14:textId="1B07E140" w:rsidR="00C92FC6" w:rsidRDefault="00C92FC6" w:rsidP="00C92FC6">
             <w:r w:rsidRPr="003E009C">
               <w:t>– [</w:t>
             </w:r>
             <w:r w:rsidR="007D6BED" w:rsidRPr="003E009C">
               <w:t>1949-1993</w:t>
             </w:r>
             <w:r w:rsidRPr="003E009C">
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="003E009C" w:rsidRPr="003E009C">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="007D6BED">
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="007D6BED">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> numérisée</w:t>
             </w:r>
             <w:r w:rsidR="007D6BED">
               <w:t>s</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> : TIFF, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t> : TIFF, n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidR="007D6BED">
               <w:t xml:space="preserve"> et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007D6BED">
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007D6BED">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="417BBB34" w14:textId="77777777" w:rsidR="00C92FC6" w:rsidRDefault="00C92FC6" w:rsidP="00C92FC6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42C99574" w14:textId="77777777" w:rsidR="00C92FC6" w:rsidRPr="00EF3440" w:rsidRDefault="00C92FC6" w:rsidP="00C92FC6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -25119,59 +24200,51 @@
             <w:r>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="003F66C9">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003F66C9">
               <w:t>ont</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> été cédée</w:t>
             </w:r>
             <w:r w:rsidR="003F66C9">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D6BED">
               <w:t>par Yvon Harvey</w:t>
             </w:r>
             <w:r w:rsidR="007B4CBE">
-              <w:t xml:space="preserve">. On y retrouve des photos de famille, le couvent Notre-Dame-de-Lourdes et un poste d’essence Esso de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">. On y retrouve des photos de famille, le couvent Notre-Dame-de-Lourdes et un poste d’essence Esso de Girardville. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1750FFA3" w14:textId="37069D19" w:rsidR="007842EC" w:rsidRDefault="007842EC" w:rsidP="00C92FC6">
             <w:r w:rsidRPr="00620974">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Parents, coordonnées et signature manquants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60031D2F" w14:textId="77777777" w:rsidR="00C92FC6" w:rsidRDefault="00C92FC6" w:rsidP="00C92FC6"/>
           <w:p w14:paraId="72836AEA" w14:textId="77777777" w:rsidR="00C92FC6" w:rsidRPr="007B4CBE" w:rsidRDefault="00C92FC6" w:rsidP="00C92FC6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B4CBE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="347C8BCF" w14:textId="77777777" w:rsidR="00C92FC6" w:rsidRDefault="007B4CBE" w:rsidP="007B4CBE">
@@ -25192,124 +24265,120 @@
           <w:p w14:paraId="4284B1B1" w14:textId="4ADDB841" w:rsidR="007B4CBE" w:rsidRDefault="007B4CBE" w:rsidP="007B4CBE">
             <w:r>
               <w:t>Description dans le fichier Excel du fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C31F7C2" w14:textId="19A40447" w:rsidR="00B31627" w:rsidRDefault="00B31627" w:rsidP="00B31627">
             <w:r w:rsidRPr="00B31627">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve">Les originaux ont été remis </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>au donateur</w:t>
             </w:r>
             <w:r w:rsidRPr="00B31627">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve"> par l’entremise du bénévole Dario Bouchard, en juin 2023.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>Décédé, remis à sa fille (?)</w:t>
+              <w:t xml:space="preserve"> Décédé, remis à sa fille (?)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F265A3" w14:textId="77777777" w:rsidR="00B31627" w:rsidRDefault="00B31627" w:rsidP="007B4CBE"/>
           <w:p w14:paraId="4E332943" w14:textId="28991DF3" w:rsidR="007B4CBE" w:rsidRPr="007B4CBE" w:rsidRDefault="007B4CBE" w:rsidP="007B4CBE"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F66C9" w:rsidRPr="00A674F8" w14:paraId="74557037" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="11B01156" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="064547F9" w14:textId="2A95B988" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21C6FA9C" w14:textId="5E51E919" w:rsidR="003F66C9" w:rsidRPr="00B321DF" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="92" w:name="_Toc137728676"/>
+            <w:bookmarkStart w:id="91" w:name="_Toc137728676"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/41</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Roch Harvey</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="92"/>
+            <w:bookmarkEnd w:id="91"/>
           </w:p>
           <w:p w14:paraId="69890671" w14:textId="59AE9E9D" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E009C">
               <w:t>[198</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003E009C">
               <w:t>-]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003E009C">
               <w:t>1991.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – 4 photographies numérisées (par le donateur) : TIFF, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
@@ -25396,116 +24465,106 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="2AE6D3BB" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F66C9" w:rsidRPr="00A674F8" w14:paraId="19A3C824" w14:textId="77777777" w:rsidTr="001912F2">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3AFF27BD" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36B41A83" w14:textId="69A45446" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79037423" w14:textId="57B26A11" w:rsidR="003F66C9" w:rsidRPr="00B321DF" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="93" w:name="_Toc137728677"/>
+            <w:bookmarkStart w:id="92" w:name="_Toc137728677"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/42</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Odette Potvin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="93"/>
+            <w:bookmarkEnd w:id="92"/>
           </w:p>
           <w:p w14:paraId="148B5E46" w14:textId="2A9B78CE" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [1953-1996]</w:t>
             </w:r>
             <w:r w:rsidRPr="003E009C">
               <w:t>.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> – 67 photographies numérisées : TIFF, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve"> – 67 photographies numérisées : TIFF, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">., 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41AC6B23" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E96F10A" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRPr="00EF3440" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3440">
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -25526,59 +24585,51 @@
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>du</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> mouvement paroissial de la pastorale, années 1970;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6224DB3F" w14:textId="57E892E4" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>des</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> événements de la Caisse populaire de </w:t>
-[...7 lines deleted...]
-              <w:t>, années 1980;</w:t>
+              <w:t xml:space="preserve"> événements de la Caisse populaire de Girardville, années 1980;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C0778CA" w14:textId="51073FDA" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>un</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> voyage aux pommes du Club de l’Âge d’or, années 1990;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42806165" w14:textId="6F4C3A7E" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
@@ -25594,59 +24645,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3E24C4E1" w14:textId="1E1B2F20" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>une</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> parade du 75</w:t>
             </w:r>
             <w:r w:rsidRPr="0047514F">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> anniversaire de fondation de la municipalité de </w:t>
-[...7 lines deleted...]
-              <w:t>, en 1996;</w:t>
+              <w:t xml:space="preserve"> anniversaire de fondation de la municipalité de Girardville, en 1996;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13EBA0B7" w14:textId="764D22AD" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>des</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> photos familiales en forêt, devant une école de rang ou la maison familiale, fin des années 1950, début 1960.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A1BFBC" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9"/>
           <w:p w14:paraId="0F455A87" w14:textId="03B82E1D" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
@@ -25714,149 +24757,124 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E62D842" w14:textId="5C1F329E" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21BD2D9E" w14:textId="4ECBD6CA" w:rsidR="003F66C9" w:rsidRPr="00B321DF" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="94" w:name="_Toc137728678"/>
+            <w:bookmarkStart w:id="93" w:name="_Toc137728678"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/43</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies de Gérald Savard et Réjeanne Savard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="94"/>
+            <w:bookmarkEnd w:id="93"/>
           </w:p>
           <w:p w14:paraId="718BCAE1" w14:textId="185A3407" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [192</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>-]-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>2016</w:t>
             </w:r>
             <w:r w:rsidRPr="003E009C">
               <w:t>.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> – 72 photographies numérisées : TIFF, </w:t>
+              <w:t xml:space="preserve"> – 72 photographies numérisées : TIFF, n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>n&amp;b</w:t>
+              <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> et </w:t>
-[...6 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve">., 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AF31AB1" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B53C300" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRPr="00EF3440" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3440">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6894BDA8" w14:textId="7CFBEF34" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r>
-              <w:t xml:space="preserve">Les documents ont été cédés par Gérald Savard, fils d’Arthur Savard et de Florence Bouchard. Gérald a épousé </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Les documents ont été cédés par Gérald Savard, fils d’Arthur Savard et de Florence Bouchard. Gérald a épousé Denyse Marceau, fille de Paul-Henri Marceau et de Marie Fontaine, en 1986 à Girardville.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68148657" w14:textId="76729989" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9"/>
           <w:p w14:paraId="2579061F" w14:textId="2D09B826" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r>
               <w:t xml:space="preserve">Certaines photographies ont également été cédées par Réjeanne Savard, une sœur de Gérald. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0615913B" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9"/>
           <w:p w14:paraId="04712D59" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRPr="00621234" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621234">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="700F253B" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r>
               <w:t>Photographies numérisées par la SHGMC.</w:t>
@@ -25914,183 +24932,131 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Disque dur externe Archives </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D4C0C0B" w14:textId="7F5DFE7E" w:rsidR="003F66C9" w:rsidRPr="006D5BF4" w:rsidRDefault="006D5BF4" w:rsidP="006D5BF4">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 et 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65DDB1AD" w14:textId="3442F96F" w:rsidR="003F66C9" w:rsidRPr="00B321DF" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="95" w:name="_Toc137728679"/>
+            <w:bookmarkStart w:id="94" w:name="_Toc137728679"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/44</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Photographies de Christine </w:t>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Photographies de Christine Coulombe</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="94"/>
           </w:p>
           <w:p w14:paraId="04F62021" w14:textId="189C53F8" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [Années]</w:t>
             </w:r>
             <w:r w:rsidRPr="003E009C">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – 12 photographies numérisées : TIFF, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">., 1200 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="713B4323" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="098B9BEA" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRPr="00EF3440" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3440">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2105963F" w14:textId="6A89AF13" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Les documents ont été cédés par Christine Coulombe en 2019, fille de Clément Coulombe</w:t>
+            </w:r>
             <w:r w:rsidR="00F52CDC">
               <w:t xml:space="preserve"> et de Ginette Turgeon</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, mais </w:t>
             </w:r>
             <w:r w:rsidR="00F52CDC">
               <w:t xml:space="preserve">elle a été </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">adoptée par son oncle Victorien </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> avec ses parents adoptifs.</w:t>
+              <w:t>adoptée par son oncle Victorien Coulombe et sa tante Rose-Marie Minier après le décès de ses parents à Québec. Elle a aménagé à Girardville avec ses parents adoptifs.</w:t>
             </w:r>
             <w:r w:rsidR="00F52CDC">
-              <w:t xml:space="preserve"> Elle est la petite-fille d’</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> et de Germaine Allard.</w:t>
+              <w:t xml:space="preserve"> Elle est la petite-fille d’Emile Coulombe et de Germaine Allard.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4974B882" w14:textId="33005710" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r w:rsidRPr="00192C17">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Courriel inconnu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD73B4E" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9"/>
           <w:p w14:paraId="650ADE46" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r w:rsidRPr="00AE4DCC">
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CFE1372" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:r>
               <w:t>Photographies numérisées par la SHGMC.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="776C154E" w14:textId="77777777" w:rsidR="00B31627" w:rsidRDefault="00B31627" w:rsidP="00B31627">
@@ -26102,73 +25068,73 @@
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06752E07" w14:textId="77777777" w:rsidR="00621234" w:rsidRDefault="00621234" w:rsidP="00621234">
             <w:r>
               <w:t>Description dans le fichier Excel du fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2976DB03" w14:textId="77777777" w:rsidR="003F66C9" w:rsidRDefault="003F66C9" w:rsidP="003F66C9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07D93DD8" w14:textId="77777777" w:rsidR="00626DC2" w:rsidRDefault="00626DC2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="34263733" w14:textId="77777777" w:rsidR="00626DC2" w:rsidRDefault="00626DC2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="39206E0E" w14:textId="77777777" w:rsidR="00AE4DCC" w:rsidRPr="00A674F8" w:rsidRDefault="00AE4DCC" w:rsidP="00696AE2"/>
     <w:p w14:paraId="2C2AD05A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="005778ED" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc137728680"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc137728680"/>
       <w:r>
         <w:t>P370</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00B14FC5">
         <w:t>Négatifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="0187C831" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5117BBD1" w14:textId="77777777" w:rsidR="00467493" w:rsidRPr="00414232" w:rsidRDefault="00467493" w:rsidP="00467493">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Hlk58499137"/>
+      <w:bookmarkStart w:id="96" w:name="_Hlk58499137"/>
       <w:r w:rsidRPr="00414232">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168D2DBA" w14:textId="77777777" w:rsidR="00467493" w:rsidRPr="00414232" w:rsidRDefault="00467493" w:rsidP="00467493">
       <w:r w:rsidRPr="00414232">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="000536F9" w:rsidRPr="00414232">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00414232">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000536F9" w:rsidRPr="00414232">
@@ -26186,160 +25152,151 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414232">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414232">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00414232">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000536F9" w:rsidRPr="00414232">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p w14:paraId="411FED9F" w14:textId="77777777" w:rsidR="00467493" w:rsidRPr="00A674F8" w:rsidRDefault="00467493" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="5B926FB9" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00EBB752" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="98" w:name="_Hlk58499179"/>
+            <w:bookmarkStart w:id="97" w:name="_Hlk58499179"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DE46DFF" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRPr="00B321DF" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="99" w:name="_Toc137728681"/>
+            <w:bookmarkStart w:id="98" w:name="_Toc137728681"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00401F8F">
               <w:t>Négatifs</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Luc Lalancette</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="99"/>
+            <w:bookmarkEnd w:id="98"/>
           </w:p>
           <w:p w14:paraId="6F5CCC17" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00401F8F">
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00401F8F">
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00401F8F">
               <w:t xml:space="preserve"> 1955</w:t>
             </w:r>
             <w:r w:rsidR="00600AAC">
               <w:t>] – 2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> négatifs numérisés : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2400 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 2400 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560E8EDB" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB"/>
           <w:p w14:paraId="078B552F" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRPr="00575BF6" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="074F9597" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend des négatifs de la famille Lalancette cédés par monsieur Luc Lalancette.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="132A6719" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB"/>
           <w:p w14:paraId="5CC1E81F" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRPr="00575BF6" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
@@ -26559,51 +25516,50 @@
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1955]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E372878" w14:textId="77777777" w:rsidR="00600AAC" w:rsidRDefault="00401F8F" w:rsidP="00600AAC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">19,6 </w:t>
             </w:r>
             <w:r w:rsidR="00600AAC" w:rsidRPr="00FF6538">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Mo, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">10337 </w:t>
             </w:r>
             <w:r w:rsidR="00600AAC" w:rsidRPr="00FF6538">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5305</w:t>
@@ -26628,185 +25584,146 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photo numérisée</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DF6F459" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4608D2F9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="97"/>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="19BBC37A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1BD5012C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="559ABD37" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRPr="00B321DF" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="100" w:name="_Toc137728682"/>
+            <w:bookmarkStart w:id="99" w:name="_Toc137728682"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00401F8F">
               <w:t>Négatifs</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> de la Municipalité de </w:t>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> de la Municipalité de Girardville</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="99"/>
           </w:p>
           <w:p w14:paraId="2C59C4B8" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="0085442D">
               <w:t xml:space="preserve"> [années] – 19</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> négatifs numérisés : </w:t>
             </w:r>
             <w:r w:rsidR="00F25B7D">
               <w:t>TIFF</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2400 dpi. </w:t>
+              <w:t xml:space="preserve">, n&amp;b, 2400 dpi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ADC833D" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB"/>
           <w:p w14:paraId="48A37E12" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRPr="00575BF6" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43285A3F" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:r>
-              <w:t xml:space="preserve">Ce dossier comprend des négatifs de </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">. Le tout a été remis par l’entremise de Mme Sophie Guy. </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend des négatifs de Girardville cédés par la Municipalité de Girardville le 2 juillet 2019, dont le siège est situé au 180, rue Principale, Girardville. Le tout a été remis par l’entremise de Mme Sophie Guy. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E1AF754" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB"/>
           <w:p w14:paraId="6B8F468D" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRPr="00575BF6" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="729284EF" w14:textId="77777777" w:rsidR="00EB57EB" w:rsidRDefault="00EB57EB" w:rsidP="00EB57EB">
             <w:pPr>
@@ -26871,55 +25788,55 @@
           <w:p w14:paraId="539E99B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="067B9E2F" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F7013FD" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5346EEBE" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6341DD8A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="70DCF443" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRDefault="00D6652F" w:rsidP="00D6652F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc137728683"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc137728683"/>
       <w:r>
         <w:t>P370/C1 Audiovisuel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="67939537" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRPr="00D6652F" w:rsidRDefault="00D6652F" w:rsidP="00D6652F"/>
     <w:p w14:paraId="23D047F5" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRPr="00414232" w:rsidRDefault="00D6652F" w:rsidP="00D6652F">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414232">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086547D7" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRPr="00414232" w:rsidRDefault="00D6652F" w:rsidP="00D6652F">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r w:rsidRPr="00414232">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="000536F9" w:rsidRPr="00414232">
         <w:fldChar w:fldCharType="begin">
@@ -27011,80 +25928,79 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00479299" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRPr="00A674F8" w:rsidRDefault="00D6652F" w:rsidP="00D6652F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54CFB3D3" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRPr="00B321DF" w:rsidRDefault="00D6652F" w:rsidP="00D6652F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="102" w:name="_Toc137728684"/>
+            <w:bookmarkStart w:id="101" w:name="_Toc137728684"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00C720D0">
               <w:t>C1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F65E4F">
               <w:t>Films de Mario Bouchard</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="102"/>
+            <w:bookmarkEnd w:id="101"/>
           </w:p>
           <w:p w14:paraId="3F3280FE" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRDefault="00D6652F" w:rsidP="00D6652F">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>ca</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F65E4F">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1955</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">] – </w:t>
             </w:r>
@@ -27163,61 +26079,55 @@
               <w:t>Film Super 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3914E672" w14:textId="77777777" w:rsidR="00D41321" w:rsidRDefault="000170A7" w:rsidP="00D6652F">
             <w:r>
               <w:t xml:space="preserve">Durée : </w:t>
             </w:r>
             <w:r w:rsidR="00D41321">
               <w:t>10 min. 22 sec.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71D96A85" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="00D6652F">
             <w:r>
               <w:t>Format du fichier : AVI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CD8589E" w14:textId="77777777" w:rsidR="00D41321" w:rsidRDefault="00D41321" w:rsidP="00D6652F"/>
           <w:p w14:paraId="52CC793E" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="000170A7">
             <w:r>
               <w:t>P370/C1/1,02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0954232F" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="000170A7"/>
           <w:p w14:paraId="7BD66583" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="000170A7">
             <w:r>
-              <w:t xml:space="preserve">Sujet : Ontario – Tomates – Toronto- Niagara </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sujet : Ontario – Tomates – Toronto- Niagara Falls</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6B014F91" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="000170A7">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Date : -</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C566CFB" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="000170A7">
             <w:r>
               <w:t>Format : Film Super 8 mm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A9FA40A" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="000170A7">
             <w:r>
               <w:t>Durée : 1</w:t>
             </w:r>
             <w:r w:rsidR="00F65E4F">
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> min. 24 sec.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2964D8B8" w14:textId="77777777" w:rsidR="000170A7" w:rsidRDefault="000170A7" w:rsidP="000170A7">
             <w:r>
               <w:t>Format du fichier : AVI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CDAD074" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRDefault="00D6652F" w:rsidP="00D6652F"/>
@@ -27468,109 +26378,107 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB4244" w:rsidRPr="00A674F8" w14:paraId="14853B61" w14:textId="77777777" w:rsidTr="00D6652F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="04768A51" w14:textId="77777777" w:rsidR="00DB4244" w:rsidRDefault="00DB4244" w:rsidP="00DB4244">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A4ECBA" w14:textId="77777777" w:rsidR="00DB4244" w:rsidRDefault="00DB4244" w:rsidP="00DB4244">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63B4676B" w14:textId="1C1A6C9C" w:rsidR="00DB4244" w:rsidRDefault="00DB4244" w:rsidP="00DB4244">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Disque dur externe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CC54DFA" w14:textId="47E51C5E" w:rsidR="00DB4244" w:rsidRPr="00B321DF" w:rsidRDefault="00DB4244" w:rsidP="00DB4244">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="103" w:name="_Toc137728685"/>
+            <w:bookmarkStart w:id="102" w:name="_Toc137728685"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Films de Martin Boucher</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="103"/>
+            <w:bookmarkEnd w:id="102"/>
           </w:p>
           <w:p w14:paraId="784D3739" w14:textId="291C1507" w:rsidR="00DB4244" w:rsidRDefault="00DB4244" w:rsidP="00DB4244">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:r w:rsidR="00E84D9F">
               <w:t>2017-2020</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidR="000E0B80">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00E84D9F">
               <w:t>6 films nés numériques; formats MP4,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
@@ -27673,259 +26581,239 @@
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="501B5FF8" w14:textId="0DBF9747" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Cédérom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F995D1F" w14:textId="31E1BDA9" w:rsidR="000E0B80" w:rsidRPr="00B321DF" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="104" w:name="_Toc137728686"/>
+            <w:bookmarkStart w:id="103" w:name="_Toc137728686"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Montage de Mario Lavoie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="104"/>
+            <w:bookmarkEnd w:id="103"/>
           </w:p>
           <w:p w14:paraId="4996518B" w14:textId="2653B9DF" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2007]. – 1 montage photos né numérique; 1 CD, formats vidéo VOB / IFO, 48 minutes et 02 secondes d’images en mouvement. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26C30ED3" w14:textId="77777777" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80"/>
           <w:p w14:paraId="241C7983" w14:textId="77777777" w:rsidR="000E0B80" w:rsidRPr="00575BF6" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="736E6DA7" w14:textId="6B1B6B9E" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:r>
-              <w:t xml:space="preserve">Cette donation comprend 1 montage de photos sous la forme d’un vidéo. Cette présentation a été réalisée en décembre 2007 par les employés du département de santé et de sécurité de l’usine de sciage Résolu de </w:t>
-[...7 lines deleted...]
-              <w:t>, anciennement la Scierie de Normandin. Le cédérom a été donné par M. Mario Lavoie, le 4 avril 2022.</w:t>
+              <w:t>Cette donation comprend 1 montage de photos sous la forme d’un vidéo. Cette présentation a été réalisée en décembre 2007 par les employés du département de santé et de sécurité de l’usine de sciage Résolu de Girardville, anciennement la Scierie de Normandin. Le cédérom a été donné par M. Mario Lavoie, le 4 avril 2022.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E71A26A" w14:textId="77777777" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80"/>
           <w:p w14:paraId="1870BB5D" w14:textId="77777777" w:rsidR="000E0B80" w:rsidRPr="00575BF6" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes :</w:t>
             </w:r>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D0A631" w14:textId="5F8623B6" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:r>
               <w:t xml:space="preserve">Format VOB / IFO. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A84839C" w14:textId="3BA5FB9B" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:r>
               <w:t>Le donateur n’a pas laissé de photos, ni autres documents.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69B244CB" w14:textId="17D0A349" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:r>
-              <w:t xml:space="preserve">Pour plus d’informations sur la scierie, voir les documents de la famille Boucher de </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> dans le présent fonds.</w:t>
+              <w:t>Pour plus d’informations sur la scierie, voir les documents de la famille Boucher de Girardville dans le présent fonds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A14EFC0" w14:textId="79BBD7CD" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Nous ne possédons pas les photographies présentes dans le montage. Ces photos dateraient de 1970 à 2007 environ. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28B9E166" w14:textId="47B23915" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:r>
               <w:t>Original (né numérique).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B44C3AE" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="000E0B80"/>
           <w:p w14:paraId="453D9432" w14:textId="77777777" w:rsidR="000E0B80" w:rsidRDefault="000E0B80" w:rsidP="000E0B80">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D5FE4" w:rsidRPr="00A674F8" w14:paraId="0FA068F1" w14:textId="77777777" w:rsidTr="00D6652F">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0C3B6A07" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E5F35F4" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67D8CD34" w14:textId="05A5C050" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Cédérom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42CF7B67" w14:textId="5DC4F870" w:rsidR="001D5FE4" w:rsidRPr="00B321DF" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="105" w:name="_Toc137728687"/>
+            <w:bookmarkStart w:id="104" w:name="_Toc137728687"/>
             <w:r>
               <w:t>P370</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Super 8 de Odette Potvin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="105"/>
+            <w:bookmarkEnd w:id="104"/>
           </w:p>
           <w:p w14:paraId="2CBDFD0E" w14:textId="31E5DA96" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D5FE4">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[Années].</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – 1 DVD comprenant 5 Super 8</w:t>
             </w:r>
             <w:r w:rsidR="0064240F">
               <w:t xml:space="preserve"> et VHS</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (vidéo) numérisés par la donatrice</w:t>
             </w:r>
             <w:r w:rsidR="001D531E">
               <w:t>, 23 minutes et 17 secondes d’images en mouvement</w:t>
@@ -27952,85 +26840,72 @@
           </w:p>
           <w:p w14:paraId="0FA1C560" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4"/>
           <w:p w14:paraId="4C1DABB2" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRPr="00575BF6" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2950B1DE" w14:textId="393C867F" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:r>
               <w:t>Cette donation d’Odette Potvin</w:t>
             </w:r>
             <w:r w:rsidR="00061234">
               <w:t xml:space="preserve"> correspond à 5 fichiers vidéo numérisés par la donatrice à partir de bobines Super 8. </w:t>
             </w:r>
             <w:r w:rsidR="00992CCD">
-              <w:t xml:space="preserve">Odette Potvin est la fille de Jean-René Potvin et de Carmen Bussières de </w:t>
-[...7 lines deleted...]
-              <w:t>. Les documents vidéo semblent avoir appartenu</w:t>
+              <w:t>Odette Potvin est la fille de Jean-René Potvin et de Carmen Bussières de Girardville. Les documents vidéo semblent avoir appartenu</w:t>
             </w:r>
             <w:r w:rsidR="00667D5A">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00992CCD">
               <w:t xml:space="preserve"> à sa mère. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12739CD7" w14:textId="7854AB82" w:rsidR="001A6CF2" w:rsidRDefault="001A6CF2" w:rsidP="001D5FE4"/>
           <w:p w14:paraId="1F5AEF73" w14:textId="1C4A093C" w:rsidR="001A6CF2" w:rsidRDefault="001A6CF2" w:rsidP="001A6CF2">
             <w:r>
               <w:t>P370/C1/</w:t>
             </w:r>
             <w:r w:rsidR="0064240F">
               <w:t>4,1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="680A33F6" w14:textId="77777777" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
-              <w:t xml:space="preserve">Sujet : Jean-René Potvin (père de Odette) avec son moulin à scie (portatif) à </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sujet : Jean-René Potvin (père de Odette) avec son moulin à scie (portatif) à Girardville</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6A784CAA" w14:textId="77777777" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t>Date : Années 1990</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24220FF8" w14:textId="3980544F" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t>Format d’origine : Film Hi8 (?)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49CB5A63" w14:textId="5CA3D885" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t>Durée : 2 min. 23 sec.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="195751C6" w14:textId="77777777" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t>Fichier : VTS_01_0.IFO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45E8C92F" w14:textId="77777777" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t>Format du fichier : IFO</w:t>
             </w:r>
@@ -28120,51 +26995,50 @@
           </w:p>
           <w:p w14:paraId="36957D89" w14:textId="31C8C894" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F"/>
           <w:p w14:paraId="3334CA7E" w14:textId="48C41BDD" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t>P370/C1/4,4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B490C62" w14:textId="6E5D578F" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t xml:space="preserve">Sujet : </w:t>
             </w:r>
             <w:r w:rsidR="00A75B84">
               <w:t xml:space="preserve">Musique, Jour de l’an avec la famille Bussières </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C6CBF75" w14:textId="76C7E9B2" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
             <w:r w:rsidR="00A75B84">
               <w:t>Vers 1969</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42F9934A" w14:textId="1C1B7914" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Format d’origine : Film Hi8 (?)</w:t>
             </w:r>
             <w:r w:rsidR="00A75B84">
               <w:t>, enregistrement d’écran</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B946907" w14:textId="756C98C5" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
               <w:t>Durée : 0</w:t>
             </w:r>
             <w:r w:rsidR="00A75B84">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> min. </w:t>
             </w:r>
             <w:r w:rsidR="00A75B84">
               <w:t>39</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> sec.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="078E2802" w14:textId="103D7BA9" w:rsidR="0064240F" w:rsidRDefault="0064240F" w:rsidP="0064240F">
             <w:r>
@@ -28223,111 +27097,87 @@
               </w:rPr>
               <w:t xml:space="preserve">Autres infos diverses de la donatrice : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BED4BA8" w14:textId="19806023" w:rsidR="00A75B84" w:rsidRDefault="00A75B84" w:rsidP="00A75B84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Avec l’auto, Dany Potvin, 1970. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CF4F0D5" w14:textId="7ADC9DE9" w:rsidR="00A75B84" w:rsidRDefault="00A75B84" w:rsidP="00A75B84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Presbytère, église de </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Presbytère, église de Girardville.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F80C639" w14:textId="7CA2FC63" w:rsidR="00A75B84" w:rsidRDefault="00A75B84" w:rsidP="00A75B84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Rassemblements famille Potvin, du côté du grand-père Joseph Potvin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18B7E9D2" w14:textId="13B94ED7" w:rsidR="00A75B84" w:rsidRDefault="00A75B84" w:rsidP="00A75B84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Garage Texaco à Jean-René Potvin, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, vers 1967-68. Le couple Jean-René et Carmen se sont mariés en 1959 et ont acquis le garage par la suite. Ils l’ont opéré pendant 30 ans, revendu en 1992 environ. </w:t>
+              <w:t xml:space="preserve">Garage Texaco à Jean-René Potvin, Girardville, vers 1967-68. Le couple Jean-René et Carmen se sont mariés en 1959 et ont acquis le garage par la suite. Ils l’ont opéré pendant 30 ans, revendu en 1992 environ. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47123EBC" w14:textId="4F3C990D" w:rsidR="00A75B84" w:rsidRDefault="00A75B84" w:rsidP="00A75B84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Messe à </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> par l’abbé Lucien Bergeron. On y voit Dario Bouchard, Jeannine (?), Jacques Boivin, Carole Gosselin, filmé par Carmen Bussières. Image trop rapide car la caméra n’avait plus de batterie.</w:t>
+              <w:t>Messe à Girardville par l’abbé Lucien Bergeron. On y voit Dario Bouchard, Jeannine (?), Jacques Boivin, Carole Gosselin, filmé par Carmen Bussières. Image trop rapide car la caméra n’avait plus de batterie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62C87318" w14:textId="3E65F29F" w:rsidR="00A75B84" w:rsidRDefault="00A75B84" w:rsidP="00A75B84">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fête enfant Odette Potvin (née 15 sept.) et de son frère Christian (né 6 sept.), alors qu’Odette avait environ 7 ans – début années 1970. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63449E66" w14:textId="77777777" w:rsidR="001A6CF2" w:rsidRDefault="001A6CF2" w:rsidP="001D5FE4"/>
           <w:p w14:paraId="17C46233" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4"/>
           <w:p w14:paraId="63F7FC1E" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRPr="00575BF6" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00575BF6">
               <w:rPr>
                 <w:i/>
@@ -28384,131 +27234,131 @@
               <w:t xml:space="preserve">Numérisés par la donatrice à partir des Super 8 originaux. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03452B72" w14:textId="77777777" w:rsidR="001D5FE4" w:rsidRDefault="001D5FE4" w:rsidP="001D5FE4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B5FDF52" w14:textId="77777777" w:rsidR="00D6652F" w:rsidRPr="00A674F8" w:rsidRDefault="00D6652F" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00D6652F" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D0E679D" w14:textId="77777777" w:rsidR="00E01EBF" w:rsidRDefault="00E01EBF" w:rsidP="00923766">
+    <w:p w14:paraId="54A85EA9" w14:textId="77777777" w:rsidR="005D70F0" w:rsidRDefault="005D70F0" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1240FFB6" w14:textId="77777777" w:rsidR="00E01EBF" w:rsidRDefault="00E01EBF" w:rsidP="00923766">
+    <w:p w14:paraId="0BDAC3B8" w14:textId="77777777" w:rsidR="005D70F0" w:rsidRDefault="005D70F0" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="110A7DC4" w14:textId="36B1FA23" w:rsidR="00DC5167" w:rsidRDefault="00DC5167" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AFDF0D7" wp14:editId="4AB2569F">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="9525" t="9525" r="0" b="2540"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -28531,218 +27381,216 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3A851F69" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A878964" w14:textId="1422A45E" w:rsidR="00DC5167" w:rsidRPr="009D2B71" w:rsidRDefault="00DC5167" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">P370 Collection Centenaire de </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Girardville</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="000F175C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CAE9C38" w14:textId="77777777" w:rsidR="00DC5167" w:rsidRDefault="00DC5167" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C9E9F0F" w14:textId="77777777" w:rsidR="00E01EBF" w:rsidRDefault="00E01EBF" w:rsidP="00923766">
+    <w:p w14:paraId="7D83167B" w14:textId="77777777" w:rsidR="005D70F0" w:rsidRDefault="005D70F0" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01409FAE" w14:textId="77777777" w:rsidR="00E01EBF" w:rsidRDefault="00E01EBF" w:rsidP="00923766">
+    <w:p w14:paraId="59973A8F" w14:textId="77777777" w:rsidR="005D70F0" w:rsidRDefault="005D70F0" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6B0D4264" w14:textId="77777777" w:rsidR="00DC5167" w:rsidRDefault="00DC5167" w:rsidP="00FD5CB3">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>http://ville.girardville.qc.ca/municipalite/historique-girardville/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="76B8F1CF" w14:textId="77777777" w:rsidR="00DC5167" w:rsidRDefault="00DC5167">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Avis de décès de Fernand Lalancette : </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>https://www.genealogiequebec.com/necro/avis-de-deces/1726507-LALANCETTE-Fernand</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3021793A" w14:textId="77777777" w:rsidR="00DC5167" w:rsidRDefault="00DC5167" w:rsidP="000C2804">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Euclide Bluteau et sa famille pourraient avoir emménagé à Girardville en 1944, car leur fille Lise Bluteau est née dans la paroisse en septembre de cette année-là. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C083ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ADA7360"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -29264,78 +28112,79 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="904342163">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1982735737">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1727071945">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1571422758">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1894729168">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="000002A9"/>
     <w:rsid w:val="00000C3C"/>
     <w:rsid w:val="000011D8"/>
     <w:rsid w:val="0000143C"/>
     <w:rsid w:val="00001CB3"/>
     <w:rsid w:val="00004AB5"/>
@@ -29407,50 +28256,51 @@
     <w:rsid w:val="000C7FBD"/>
     <w:rsid w:val="000D28CB"/>
     <w:rsid w:val="000D2A3A"/>
     <w:rsid w:val="000D356E"/>
     <w:rsid w:val="000D4624"/>
     <w:rsid w:val="000E0B80"/>
     <w:rsid w:val="000E3FBE"/>
     <w:rsid w:val="000E4C24"/>
     <w:rsid w:val="000E6C24"/>
     <w:rsid w:val="000E6F87"/>
     <w:rsid w:val="000E7179"/>
     <w:rsid w:val="000F03CE"/>
     <w:rsid w:val="000F0F42"/>
     <w:rsid w:val="000F14C9"/>
     <w:rsid w:val="000F16B8"/>
     <w:rsid w:val="000F175C"/>
     <w:rsid w:val="000F21AE"/>
     <w:rsid w:val="000F242B"/>
     <w:rsid w:val="000F2CF3"/>
     <w:rsid w:val="000F491B"/>
     <w:rsid w:val="000F5371"/>
     <w:rsid w:val="000F5AA8"/>
     <w:rsid w:val="000F5D1C"/>
     <w:rsid w:val="000F5ED8"/>
     <w:rsid w:val="000F686C"/>
+    <w:rsid w:val="000F6E63"/>
     <w:rsid w:val="000F73A6"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="001006F0"/>
     <w:rsid w:val="001007DC"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="00103B65"/>
     <w:rsid w:val="00105217"/>
     <w:rsid w:val="00105B48"/>
     <w:rsid w:val="001062A7"/>
     <w:rsid w:val="00106469"/>
     <w:rsid w:val="0011042B"/>
     <w:rsid w:val="00110CE9"/>
     <w:rsid w:val="00113383"/>
     <w:rsid w:val="001150EC"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00116797"/>
     <w:rsid w:val="00120237"/>
     <w:rsid w:val="00121BED"/>
     <w:rsid w:val="00122F3F"/>
     <w:rsid w:val="00123AB3"/>
     <w:rsid w:val="00123B3B"/>
     <w:rsid w:val="001253E4"/>
     <w:rsid w:val="00126362"/>
     <w:rsid w:val="001302D1"/>
     <w:rsid w:val="001305B6"/>
@@ -29659,50 +28509,51 @@
     <w:rsid w:val="00353B8C"/>
     <w:rsid w:val="00354AFD"/>
     <w:rsid w:val="00354C25"/>
     <w:rsid w:val="00355725"/>
     <w:rsid w:val="003571EF"/>
     <w:rsid w:val="003615E6"/>
     <w:rsid w:val="0036236C"/>
     <w:rsid w:val="0036253D"/>
     <w:rsid w:val="003653DF"/>
     <w:rsid w:val="00367BF8"/>
     <w:rsid w:val="00371099"/>
     <w:rsid w:val="003717B6"/>
     <w:rsid w:val="00372D4C"/>
     <w:rsid w:val="00372D7F"/>
     <w:rsid w:val="00374BF4"/>
     <w:rsid w:val="00375254"/>
     <w:rsid w:val="00375DB5"/>
     <w:rsid w:val="0038151A"/>
     <w:rsid w:val="00383AA4"/>
     <w:rsid w:val="003852A1"/>
     <w:rsid w:val="00386FA4"/>
     <w:rsid w:val="003902B4"/>
     <w:rsid w:val="0039080F"/>
     <w:rsid w:val="003923F5"/>
     <w:rsid w:val="003939F2"/>
+    <w:rsid w:val="00397C4F"/>
     <w:rsid w:val="003A2822"/>
     <w:rsid w:val="003A3517"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A571A"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003A7AF1"/>
     <w:rsid w:val="003A7BC8"/>
     <w:rsid w:val="003B008E"/>
     <w:rsid w:val="003B013D"/>
     <w:rsid w:val="003B048A"/>
     <w:rsid w:val="003B07AA"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B6E47"/>
     <w:rsid w:val="003B7AC8"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C007C"/>
     <w:rsid w:val="003C0EEF"/>
     <w:rsid w:val="003C1314"/>
     <w:rsid w:val="003C1DCD"/>
     <w:rsid w:val="003C4857"/>
     <w:rsid w:val="003C5E4D"/>
     <w:rsid w:val="003C6C65"/>
     <w:rsid w:val="003C738B"/>
     <w:rsid w:val="003D1529"/>
     <w:rsid w:val="003D1673"/>
@@ -29882,50 +28733,51 @@
     <w:rsid w:val="00590D87"/>
     <w:rsid w:val="005914A2"/>
     <w:rsid w:val="00591949"/>
     <w:rsid w:val="0059494C"/>
     <w:rsid w:val="00594CDB"/>
     <w:rsid w:val="00596DB6"/>
     <w:rsid w:val="005978C7"/>
     <w:rsid w:val="005A007C"/>
     <w:rsid w:val="005A0B50"/>
     <w:rsid w:val="005A12E2"/>
     <w:rsid w:val="005A1B2C"/>
     <w:rsid w:val="005A2AF0"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B103D"/>
     <w:rsid w:val="005B35DA"/>
     <w:rsid w:val="005B5EB8"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005B7827"/>
     <w:rsid w:val="005C2790"/>
     <w:rsid w:val="005C3C3D"/>
     <w:rsid w:val="005C5DB2"/>
     <w:rsid w:val="005C621F"/>
     <w:rsid w:val="005C74F4"/>
     <w:rsid w:val="005D20B1"/>
     <w:rsid w:val="005D21B4"/>
+    <w:rsid w:val="005D70F0"/>
     <w:rsid w:val="005E0861"/>
     <w:rsid w:val="005E3673"/>
     <w:rsid w:val="005E3E23"/>
     <w:rsid w:val="005E4730"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="005F234E"/>
     <w:rsid w:val="005F4571"/>
     <w:rsid w:val="005F5078"/>
     <w:rsid w:val="005F5570"/>
     <w:rsid w:val="005F5BC6"/>
     <w:rsid w:val="005F5BEA"/>
     <w:rsid w:val="005F5F29"/>
     <w:rsid w:val="00600AAC"/>
     <w:rsid w:val="00601483"/>
     <w:rsid w:val="00602AD0"/>
     <w:rsid w:val="00603513"/>
     <w:rsid w:val="0060392C"/>
     <w:rsid w:val="00605065"/>
     <w:rsid w:val="00605859"/>
     <w:rsid w:val="006118B7"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00614388"/>
     <w:rsid w:val="0061590A"/>
     <w:rsid w:val="0061672B"/>
@@ -30267,50 +29119,51 @@
     <w:rsid w:val="0099138A"/>
     <w:rsid w:val="00992BD1"/>
     <w:rsid w:val="00992CCD"/>
     <w:rsid w:val="00993D44"/>
     <w:rsid w:val="00995338"/>
     <w:rsid w:val="00997423"/>
     <w:rsid w:val="009A0AFB"/>
     <w:rsid w:val="009A2079"/>
     <w:rsid w:val="009A35D1"/>
     <w:rsid w:val="009A57B4"/>
     <w:rsid w:val="009A717F"/>
     <w:rsid w:val="009B06FA"/>
     <w:rsid w:val="009B0EF5"/>
     <w:rsid w:val="009B1075"/>
     <w:rsid w:val="009B3252"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009B4327"/>
     <w:rsid w:val="009B5613"/>
     <w:rsid w:val="009B698A"/>
     <w:rsid w:val="009B7537"/>
     <w:rsid w:val="009C0485"/>
     <w:rsid w:val="009C32C7"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C506C"/>
     <w:rsid w:val="009C7913"/>
+    <w:rsid w:val="009D1E40"/>
     <w:rsid w:val="009D22DF"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D31C7"/>
     <w:rsid w:val="009D4384"/>
     <w:rsid w:val="009D689B"/>
     <w:rsid w:val="009D723C"/>
     <w:rsid w:val="009E25C5"/>
     <w:rsid w:val="009E52AC"/>
     <w:rsid w:val="009E6991"/>
     <w:rsid w:val="009F0EED"/>
     <w:rsid w:val="009F1C4C"/>
     <w:rsid w:val="009F43B3"/>
     <w:rsid w:val="009F43D6"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A00A32"/>
     <w:rsid w:val="00A03A46"/>
     <w:rsid w:val="00A06D2E"/>
     <w:rsid w:val="00A073B9"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A10DCA"/>
     <w:rsid w:val="00A1538E"/>
     <w:rsid w:val="00A15EEA"/>
     <w:rsid w:val="00A1648F"/>
     <w:rsid w:val="00A16926"/>
     <w:rsid w:val="00A20700"/>
@@ -30916,74 +29769,74 @@
     <w:rsid w:val="00FF2695"/>
     <w:rsid w:val="00FF296F"/>
     <w:rsid w:val="00FF2CCA"/>
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF6538"/>
     <w:rsid w:val="00FF7A97"/>
     <w:rsid w:val="00FF7E1D"/>
     <w:rsid w:val="00FF7FBA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A37B560"/>
   <w15:docId w15:val="{ABB68E41-B90E-4C80-AED4-2213BABF5C92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -31315,50 +30168,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000170A7"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -31824,51 +30678,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
@@ -31888,51 +30742,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00AE7F09"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B05326"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="465044878">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -32312,70 +31166,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C62C19-6998-48D3-8D66-03234FC4F68E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>45</Pages>
-[...1 lines deleted...]
-  <Characters>66841</Characters>
+  <Pages>1</Pages>
+  <Words>12791</Words>
+  <Characters>70356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>557</Lines>
-  <Paragraphs>157</Paragraphs>
+  <Lines>586</Lines>
+  <Paragraphs>165</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>78836</CharactersWithSpaces>
+  <CharactersWithSpaces>82982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>technicien1</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>