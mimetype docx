--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="5624656B" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="002E2EFD">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Thérèse Gosselin et Rosario Perron</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="3506A26F" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002E2EFD">
         <w:t>390</w:t>
       </w:r>
@@ -281,84 +281,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="6821BFFB" w:rsidR="00B46FC4" w:rsidRDefault="00307DA6" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D2F932" w14:textId="31CF8219" w:rsidR="00307DA6" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc69308815" w:history="1">
         <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00307DA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00307DA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00307DA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308815 \h </w:instrText>
         </w:r>
@@ -369,843 +368,843 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00307DA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00307DA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00307DA6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29AEBB3F" w14:textId="10F4E164" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="29AEBB3F" w14:textId="10F4E164" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308816" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/A Documents familiaux</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308816 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F522FB0" w14:textId="062AF8EA" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="2F522FB0" w14:textId="062AF8EA" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308817" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/A1 Généalogie</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308817 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EFC3791" w14:textId="1B534C5D" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="7EFC3791" w14:textId="1B534C5D" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308818" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/A1/1 : Registres</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308818 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CECC491" w14:textId="01650A4D" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="2CECC491" w14:textId="01650A4D" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308819" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308819 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="123DB124" w14:textId="2A34357B" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="123DB124" w14:textId="2A34357B" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308820" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308820 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63C169F9" w14:textId="205B04F5" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="63C169F9" w14:textId="205B04F5" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308821" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/B1/1 : Famille</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308821 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E0B62A2" w14:textId="45EB1E95" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="0E0B62A2" w14:textId="45EB1E95" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308822" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/B1/2 : Scolaire</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308822 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65D386EA" w14:textId="367CD558" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="65D386EA" w14:textId="367CD558" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308823" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/B1/3 : Religieux</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308823 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EEBA355" w14:textId="0435BD73" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="7EEBA355" w14:textId="0435BD73" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308824" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/B1/4 : Trappistes</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308824 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30E5FC66" w14:textId="7B0DAF4F" w:rsidR="00307DA6" w:rsidRDefault="00B258BA">
+    <w:p w14:paraId="30E5FC66" w14:textId="7B0DAF4F" w:rsidR="00307DA6" w:rsidRDefault="00307DA6">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc69308825" w:history="1">
-        <w:r w:rsidR="00307DA6" w:rsidRPr="00BA7404">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00BA7404">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P390/B1/5 : Lieux divers</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc69308825 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00307DA6">
-[...5 lines deleted...]
-        <w:r w:rsidR="00307DA6">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00307DA6">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="53B0199A" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc69308815"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="5167D08B" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="04E78DC1" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002E2EFD">
         <w:t>390</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="002E2EFD">
         <w:t>Thérèse Gosselin et Rosario Perron</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00307DA6">
-        <w:t>19</w:t>
-[...3 lines deleted...]
-        <w:t>--</w:t>
+        <w:t>19--</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidR="008C4AE1">
+        <w:t xml:space="preserve"> 1900 </w:t>
+      </w:r>
       <w:r w:rsidR="00307DA6">
         <w:t>-</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C4AE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00307DA6">
         <w:t>1991</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00307DA6">
         <w:t>0,1 cm de documents textuels. – 50 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
@@ -1216,114 +1215,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="7EA0FBA2" w14:textId="3301CE39" w:rsidR="00455ABE" w:rsidRDefault="002E2EFD" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Thérèse Gosselin est la fille de </w:t>
       </w:r>
       <w:r w:rsidR="00D51352">
         <w:t>Joseph Gosselin</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> et de Rose-Anna Pellerin. Elle est née le 15 février 1932 et est décédée le 8 décembre 2005. Elle épouse Rosario Perron le 23 juillet 1958 à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> alors qu’elle a 26 ans. Son époux a 43 ans au moment de leur mariage. </w:t>
+        <w:t xml:space="preserve"> et de Rose-Anna Pellerin. Elle est née le 15 février 1932 et est décédée le 8 décembre 2005. Elle épouse Rosario Perron le 23 juillet 1958 à Albanel alors qu’elle a 26 ans. Son époux a 43 ans au moment de leur mariage. </w:t>
       </w:r>
       <w:r w:rsidR="00B04685">
-        <w:t>Rosario Perron, fils de Zacharie Perron et d’</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Tremblay, est né le 10 octobre 1914 et est décédé le 4 avril 1990. </w:t>
+        <w:t xml:space="preserve">Rosario Perron, fils de Zacharie Perron et d’Olia Tremblay, est né le 10 octobre 1914 et est décédé le 4 avril 1990. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07962E57" w14:textId="77777777" w:rsidR="00455ABE" w:rsidRDefault="00455ABE" w:rsidP="00923766"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="00E26054" w:rsidR="007F33D1" w:rsidRDefault="00B04685" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Le couple Thérèse et Rosario </w:t>
       </w:r>
       <w:r w:rsidR="00455ABE">
-        <w:t xml:space="preserve">ont eu 6 enfants : Bernard, Simon (décédé), Rémi, Mario, François et </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Perron. Rosario était </w:t>
+        <w:t xml:space="preserve">ont eu 6 enfants : Bernard, Simon (décédé), Rémi, Mario, François et Rosanna Perron. Rosario était </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00455ABE">
         <w:t>cultivateur</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00455ABE">
         <w:t xml:space="preserve"> et Thérèse, mère à la maison et sacristine. La famille a demeuré à Sainte-Marguerite-Marie, là où ont été prises la majorité des photographies du fonds. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EA741A" w14:textId="4874C6D0" w:rsidR="00455ABE" w:rsidRDefault="00455ABE" w:rsidP="00923766"/>
     <w:p w14:paraId="37C8EEAE" w14:textId="370A84D1" w:rsidR="00455ABE" w:rsidRDefault="00455ABE" w:rsidP="00923766">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Rosanna</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, pour sa part, est une ancienne directrice maintenant à la retraite. Les Perron se trouvent à être l’une des premières familles de Sainte-Marguerite-Marie, au Lac-Saint-Jean. </w:t>
+        <w:t xml:space="preserve">Rosanna Perron, donatrice du fonds et fille du couple, a pour époux Rémy Villeneuve, journalier. Rosanna, pour sa part, est une ancienne directrice maintenant à la retraite. Les Perron se trouvent à être l’une des premières familles de Sainte-Marguerite-Marie, au Lac-Saint-Jean. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377D9FB2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="5F30CBE1" w14:textId="7C9D63A9" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00455ABE" w:rsidP="00923766">
       <w:r w:rsidRPr="00455ABE">
         <w:t>La donatrice, Rose-Anna Perron, a trouvé des documents de sa mère, Thérèse Gosselin, en faisant du tri dans les affaires familiales. Elle s'informe pour la donation à la Société d'histoire par téléphone le 8 mars 2021.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Elle apporte quelques photographies pour une première donation le 9 mars 2021, date de signature du contrat. </w:t>
       </w:r>
     </w:p>
@@ -1352,92 +1314,242 @@
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00307DA6">
         <w:t>documents généalogiques et de photographies des familles Gosselin et Perron de Sainte-Marguerite-Marie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="64EA6851" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="64EA6851" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00905078">
         <w:t>est traité de façon sommaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161B8F36" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>Traité par : Frédérique Fradet, archiviste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A51C6DC" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>Date du traitement : 14 avril 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EE3419" w14:textId="6E46C142" w:rsidR="008C4AE1" w:rsidRPr="00A674F8" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>Note : Les documents ont été numérisés en JPEG avec les versos le 16 avril 2021 par la stagiaire Mégane à la Société d'histoire pour un total de 80 documents numérisés, incluant les versos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="14D906B7" w14:textId="74825114" w:rsidR="008C4AE1" w:rsidRPr="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4AE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4AE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9F5815" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1"/>
+    <w:p w14:paraId="64E369D4" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCF73AA" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1"/>
+    <w:p w14:paraId="24DDE37B" w14:textId="469F83F2" w:rsidR="008C4AE1" w:rsidRPr="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4AE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4AE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A66A03C" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1"/>
+    <w:p w14:paraId="6F6CBD92" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t xml:space="preserve">Boîte 1 (unique) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C33870" w14:textId="39B18CB7" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>R07 E01 T04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3040CCB8" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1"/>
+    <w:p w14:paraId="035FD192" w14:textId="66F88C22" w:rsidR="008C4AE1" w:rsidRPr="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4AE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4AE1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677CDA2B" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1"/>
+    <w:p w14:paraId="0DF78291" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/A Documents familiaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B58B4D0" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/A1 Généalogie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451D7BFC" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/A1/1 Registres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172A4618" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1"/>
+    <w:p w14:paraId="4BCFCE80" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/B Documents iconographiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E31DEC9" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/B1 Photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3CC080" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/B1/1 Famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B1D586" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/B1/2 Scolaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C596C84" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/B1/3 Religieux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA4E0F0" w14:textId="77777777" w:rsidR="008C4AE1" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/B1/4 Trappistes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF16E1" w14:textId="395640FD" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="008C4AE1" w:rsidP="008C4AE1">
+      <w:r>
+        <w:t>P390/B1/5 Lieux divers</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="57D5902A" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00455ABE" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc69308816"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P390</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD3D4C">
         <w:t>familiaux</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="61DA81B7" w14:textId="77777777" w:rsidR="00CD3D4C" w:rsidRDefault="00CD3D4C" w:rsidP="00CD3D4C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -1561,51 +1673,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="527480F2" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00455ABE" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc69308818"/>
             <w:r>
               <w:t>P390</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00CD3D4C">
               <w:t>Registres</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="27122DA5" w14:textId="44791321" w:rsidR="00CD3D4C" w:rsidRDefault="00CD3D4C" w:rsidP="00CD3D4C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1814,51 +1925,50 @@
       <w:r>
         <w:t>P390</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="5549B452" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00611868">
         <w:t xml:space="preserve">des photographies réparties dans les 5 catégories suivantes : famille, scolaire, religieux, Trappistes, lieux divers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07979259" w14:textId="77777777" w:rsidR="00611868" w:rsidRPr="00A674F8" w:rsidRDefault="00611868" w:rsidP="00AB6798"/>
     <w:p w14:paraId="2A6F04E3" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="51C17D1E" w14:textId="77777777" w:rsidTr="007F33D1">
@@ -1866,51 +1976,50 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="5ABF8EF5" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00455ABE" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc69308821"/>
             <w:r>
               <w:t>P390</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00D51352">
               <w:t>Famille</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="04C42E06" w:rsidR="00C11F5D" w:rsidRDefault="00CF22AA" w:rsidP="007F33D1">
@@ -2016,65 +2125,51 @@
               </w:rPr>
               <w:t>ortraits</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> des familles Pellerin (Rose-Anna Pellerin), Gosselin (Joseph Gosselin) de Saint-François-de-Montmagny, Perron (</w:t>
             </w:r>
             <w:r w:rsidR="00CF22AA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Zacharie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Perron)</w:t>
             </w:r>
             <w:r w:rsidR="00CF22AA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ainsi que des photographies de mariages à </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> ainsi que des photographies de mariages à Albanel. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="595B4670" w14:textId="77777777" w:rsidR="00D51352" w:rsidRDefault="00D51352" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="796C33FC" w14:textId="7E37AEA3" w:rsidR="00D51352" w:rsidRPr="00D51352" w:rsidRDefault="00D51352" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51352">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313D8277" w14:textId="157E8E0E" w:rsidR="00DD16D4" w:rsidRDefault="00DD16D4" w:rsidP="007F33D1">
@@ -2162,51 +2257,50 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="46E6FC8F" w14:textId="527850D1" w:rsidR="00DD16D4" w:rsidRPr="00A674F8" w:rsidRDefault="00DD16D4" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64BCA850" w14:textId="7F2E8476" w:rsidR="00DD16D4" w:rsidRPr="00B321DF" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Toc69308822"/>
             <w:r>
               <w:t>P390</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
@@ -2374,51 +2468,50 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3679EB8A" w14:textId="6FB8925C" w:rsidR="00DD16D4" w:rsidRDefault="00DD16D4" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16D3BCD9" w14:textId="46D245F8" w:rsidR="00DD16D4" w:rsidRPr="00B321DF" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="_Toc69308823"/>
             <w:r>
               <w:t>P390</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
@@ -2499,149 +2592,136 @@
             </w:pPr>
             <w:r w:rsidRPr="00D51352">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65B60459" w14:textId="1EDD6867" w:rsidR="00DD16D4" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier comprend des photographies de personnages religieux, certains faisant partie de la famille</w:t>
             </w:r>
             <w:r w:rsidR="00CF22AA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, en particulier des curés de </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>, en particulier des curés de Girardville</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB06BF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00905078">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vauvert, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB06BF">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Albanel</w:t>
+            </w:r>
             <w:r w:rsidR="00CF22AA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Girardville</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> et </w:t>
+            </w:r>
             <w:r w:rsidR="00DB06BF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sainte-Marguerite-Marie.</w:t>
+            </w:r>
             <w:r w:rsidR="00CF22AA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> et </w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12D1C3F2" w14:textId="77777777" w:rsidR="00DD16D4" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1456C6D3" w14:textId="77777777" w:rsidR="00DD16D4" w:rsidRPr="00D51352" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51352">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="789FFAD6" w14:textId="28D70EDF" w:rsidR="00DD16D4" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Les photographies sont en noir et blanc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D6245F2" w14:textId="21096C8C" w:rsidR="00733B67" w:rsidRDefault="00733B67" w:rsidP="00DD16D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Les photographies analogiques ont été rangées dans le fonds, mais elles ont été numérisées également. </w:t>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="6016510F" w14:textId="6940DE60" w:rsidR="00DD16D4" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Certaines photographies ont un verso, également numérisé. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5330A66E" w14:textId="290A7B80" w:rsidR="00DD16D4" w:rsidRDefault="00DD16D4" w:rsidP="00DD16D4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Photocopies</w:t>
@@ -2664,87 +2744,85 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E4DE099" w14:textId="36D3CC34" w:rsidR="003F00A9" w:rsidRPr="003F00A9" w:rsidRDefault="003F00A9" w:rsidP="003F00A9"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F00A9" w:rsidRPr="00A674F8" w14:paraId="53858639" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="299BDF53" w14:textId="65F90D1A" w:rsidR="003F00A9" w:rsidRDefault="003F00A9" w:rsidP="003F00A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="596EF57C" w14:textId="3BACCEB6" w:rsidR="003F00A9" w:rsidRPr="00B321DF" w:rsidRDefault="003F00A9" w:rsidP="003F00A9">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc69308824"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc69308824"/>
             <w:r>
               <w:t>P390</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Trappistes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="10CC743C" w14:textId="4CCD276C" w:rsidR="003F00A9" w:rsidRDefault="00CF22AA" w:rsidP="003F00A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="003F00A9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ca</w:t>
@@ -2902,79 +2980,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C6D382C" w14:textId="22E6BA32" w:rsidR="00CF22AA" w:rsidRDefault="00CF22AA" w:rsidP="003F00A9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66CAF6CC" w14:textId="78C330E1" w:rsidR="00CF22AA" w:rsidRPr="00B321DF" w:rsidRDefault="00CF22AA" w:rsidP="00CF22AA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc69308825"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc69308825"/>
             <w:r>
               <w:t>P390</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r w:rsidR="00DB06BF">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Lieux divers</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="136AD677" w14:textId="234F598B" w:rsidR="00CF22AA" w:rsidRDefault="00CF22AA" w:rsidP="00CF22AA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– [1906-1954]. – </w:t>
             </w:r>
             <w:r w:rsidR="00DB06BF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies.</w:t>
             </w:r>
@@ -2989,65 +3066,51 @@
           <w:p w14:paraId="47019768" w14:textId="77777777" w:rsidR="00CF22AA" w:rsidRPr="00D51352" w:rsidRDefault="00CF22AA" w:rsidP="00CF22AA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51352">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="231A5736" w14:textId="5B1E96EC" w:rsidR="00CF22AA" w:rsidRDefault="00CF22AA" w:rsidP="00CF22AA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Ce dossier comprend des photographies des bâtiments des Frères Ouvriers de Vauvert, une vue du village d’</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> vers 1906 et une vue d’ensemble de la terre de Zacharie Perron à Sainte-Marguerite-Marie.</w:t>
+              <w:t>Ce dossier comprend des photographies des bâtiments des Frères Ouvriers de Vauvert, une vue du village d’Albanel vers 1906 et une vue d’ensemble de la terre de Zacharie Perron à Sainte-Marguerite-Marie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="449071B5" w14:textId="77777777" w:rsidR="00CF22AA" w:rsidRDefault="00CF22AA" w:rsidP="00CF22AA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74670458" w14:textId="77777777" w:rsidR="00CF22AA" w:rsidRPr="00D51352" w:rsidRDefault="00CF22AA" w:rsidP="00CF22AA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51352">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F1E8AC6" w14:textId="01A98CDB" w:rsidR="00CF22AA" w:rsidRDefault="00CF22AA" w:rsidP="00CF22AA">
@@ -3118,131 +3181,131 @@
     </w:tbl>
     <w:p w14:paraId="06E9BC0C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3B4EDF1B" w14:textId="77777777" w:rsidR="00B258BA" w:rsidRDefault="00B258BA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1E2A81BD" w14:textId="77777777" w:rsidR="00B258BA" w:rsidRDefault="00B258BA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3340,70 +3403,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C9CD7E9" w14:textId="77777777" w:rsidR="00B258BA" w:rsidRDefault="00B258BA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4DC7A5D7" w14:textId="77777777" w:rsidR="00B258BA" w:rsidRDefault="00B258BA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770F3B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F7C88DE"/>
     <w:lvl w:ilvl="0" w:tplc="09EAB5C8">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3473,66 +3536,67 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="212665384">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
@@ -3572,59 +3636,61 @@
     <w:rsid w:val="00455ABE"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00567712"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00611868"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00733B67"/>
+    <w:rsid w:val="0076598B"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
+    <w:rsid w:val="008C4AE1"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00905078"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00987D63"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B04685"/>
@@ -3689,75 +3755,75 @@
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4089,50 +4155,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4598,92 +4665,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00DD16D4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5015,72 +5082,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5858</Characters>
+  <Pages>1</Pages>
+  <Words>1156</Words>
+  <Characters>6359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6910</CharactersWithSpaces>
+  <CharactersWithSpaces>7501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>