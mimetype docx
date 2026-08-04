--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="00E162E0" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00BE3467">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Caroline Mailloux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="0DABF75C" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00BE3467">
         <w:t>388</w:t>
       </w:r>
@@ -289,84 +289,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBE3E9C" w14:textId="22D78AE6" w:rsidR="00917F68" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc65503558" w:history="1">
         <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="00917F68">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00917F68">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00917F68">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503558 \h </w:instrText>
         </w:r>
@@ -377,1109 +376,1108 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00917F68">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00917F68">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00917F68">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4074DB1C" w14:textId="1E5B2EEB" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="4074DB1C" w14:textId="1E5B2EEB" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503559" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/A Documents textuels</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503559 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E06A580" w14:textId="44FCA2D2" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="5E06A580" w14:textId="44FCA2D2" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503560" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/A1 Documents administratifs</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503560 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="400801A8" w14:textId="00F3BC62" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="400801A8" w14:textId="00F3BC62" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503561" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/A1/1 : Implication</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503561 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3461ED" w14:textId="501CEFB5" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="0E3461ED" w14:textId="501CEFB5" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503562" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/A1/1.1 : Implication sportive</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503562 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A9D770D" w14:textId="498864F1" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="0A9D770D" w14:textId="498864F1" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503563" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P388/</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>A1</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>/1.1.1 Hockey</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503563 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55ECD8CE" w14:textId="5F037DC7" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="55ECD8CE" w14:textId="5F037DC7" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503564" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P388/A1/1.1.2 Ligue de balle lente féminine</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503564 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A4641AE" w14:textId="07E07B84" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="7A4641AE" w14:textId="07E07B84" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503565" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/A1/1.2 : Implication communautaire</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503565 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7452B129" w14:textId="5958D415" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="7452B129" w14:textId="5958D415" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503566" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>P388/A1/1.2.1 Fondation sur la pointe des pieds</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503566 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="236362F7" w14:textId="59E4F302" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="236362F7" w14:textId="59E4F302" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503567" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/B Documents iconographiques</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503567 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36D854F4" w14:textId="12784574" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="36D854F4" w14:textId="12784574" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503568" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/B1 Photographies</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503568 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="243FE976" w14:textId="69B8A104" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="243FE976" w14:textId="69B8A104" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503569" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/B1/1 : Fondation sur la pointe des pieds</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503569 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42EC1F05" w14:textId="6E31DEF5" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="42EC1F05" w14:textId="6E31DEF5" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503570" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/C Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503570 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="776EE3C5" w14:textId="1FE4C80E" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="776EE3C5" w14:textId="1FE4C80E" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503571" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/C1 Images en mouvement</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503571 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7424FE6A" w14:textId="5460EADF" w:rsidR="00917F68" w:rsidRDefault="0022231A">
+    <w:p w14:paraId="7424FE6A" w14:textId="5460EADF" w:rsidR="00917F68" w:rsidRDefault="00917F68">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc65503572" w:history="1">
-        <w:r w:rsidR="00917F68" w:rsidRPr="00540555">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00540555">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P388/C1/1 : Fondation sur la pointe des pieds</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc65503572 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00917F68">
-[...5 lines deleted...]
-        <w:r w:rsidR="00917F68">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00917F68">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="2DED32AF" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc65503558"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="6B5E7BB6" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00BE3467">
         <w:t>388</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00BE3467">
         <w:t>Caroline Mailloux</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -1519,57 +1517,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="4CD8A58F" w14:textId="6AB43463" w:rsidR="004E30CE" w:rsidRDefault="004E30CE" w:rsidP="004E30CE">
       <w:r>
         <w:t>Caroline Mailloux, fille de Guy Mailloux et de Brigitte Mathieu de même que l'épouse de Luc Simard (préfet de la MRC de Maria-Chapdelaine depuis novembre 2017), a été impliquée dans de nombreux organismes. Elle a notamment été responsable de Rase-o-thon en 2005 et 2006 pour la Fondation sur la pointe des pieds, trésorière pour la Ligue de balle lente féminine de Dolbeau-Mistassini de 1998 à 2001, membre du comité des Cadets pour une saison en 2011-2012 et également membre du comité organisateur de l'équipe de hockey Les Castors de Dolbeau pour les tournois inter-régionaux en 2008 et 2009. Concernant son implication au hockey, elle a plus spécifiquement été gérante pour l'équipe de son garçon ainsi que registraire et trésorière des tournois interrégionaux Atome/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Pee-</w:t>
-[...5 lines deleted...]
-        <w:t>ee</w:t>
+        <w:t>Pee-Wee</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> de Dolbeau-Mistassini et registraire des séries locales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E543C9C" w14:textId="77777777" w:rsidR="004E30CE" w:rsidRDefault="004E30CE" w:rsidP="004E30CE"/>
     <w:p w14:paraId="377D9FB2" w14:textId="2C9F5DE7" w:rsidR="00AB6798" w:rsidRDefault="004E30CE" w:rsidP="004E30CE">
       <w:r>
         <w:t>Caroline a également été à l'emploi de Mallette comme vérificatrice de 1996 à 2008, directrice financière chez Piquette de 2008 à 2009, directrice chez Mallette de 2010 à 2018, directrice générale à la Microbrasserie Le Coureur des bois et copropriétaire de 2011 à aujourd'hui (2021). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E221E2" w14:textId="77777777" w:rsidR="004E30CE" w:rsidRPr="00A674F8" w:rsidRDefault="004E30CE" w:rsidP="004E30CE"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
@@ -1629,103 +1621,255 @@
         <w:t xml:space="preserve"> et Atome A et B secteur Dolbeau (Les Castors) (2008-2009).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF07550" w14:textId="77777777" w:rsidR="00BE3467" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="03DDC491" w14:textId="2B707E85" w:rsidR="00B54BEA" w:rsidRPr="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>raitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C01758" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA"/>
+    <w:p w14:paraId="6DCAB0C3" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A34B47" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRPr="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EC0AA0" w14:textId="6107F733" w:rsidR="00B54BEA" w:rsidRPr="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F35D98B" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA"/>
+    <w:p w14:paraId="6160513F" w14:textId="47DBD13B" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rançais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059407B5" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRPr="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4719D5C6" w14:textId="4F228997" w:rsidR="00B54BEA" w:rsidRPr="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Classement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DEE504" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA"/>
+    <w:p w14:paraId="010C065B" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:r>
+        <w:t>Les documents ont été conservés selon leur ordre primitif, entièrement ou partiellement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC23183" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRPr="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDE101C" w14:textId="204E7E4B" w:rsidR="00B54BEA" w:rsidRPr="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54BEA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611CBFFC" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FE2122" w14:textId="77777777" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FF5A50" w14:textId="7E49CF1E" w:rsidR="00B54BEA" w:rsidRDefault="00B54BEA" w:rsidP="00B54BEA">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00B54BEA">
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123F20FF" w14:textId="0D91A1B9" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00923766">
+    <w:p w14:paraId="123F20FF" w14:textId="203B906D" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc65503559"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc65503559"/>
+      <w:r>
         <w:t>P388</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00955186">
         <w:t>textuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="25522BDF" w:rsidR="00C70C4E" w:rsidRDefault="00BE3467" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [1998-2009] – 0,082 m. l. de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E61220" w14:textId="77777777" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="6036D8A0" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
@@ -1784,61 +1928,61 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="76D41B02" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc65503560"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc65503560"/>
       <w:r>
         <w:t>P388</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00955186">
         <w:t>Documents administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="5AA31731" w:rsidR="00B25321" w:rsidRDefault="00BE3467" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [1998-2009] – 0,082 m. l. de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFBD18E" w14:textId="77777777" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="2F295A49" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
@@ -1874,182 +2018,181 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="00C3A480" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00BE3467" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc65503561"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc65503561"/>
             <w:r>
               <w:t>P388</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00955186">
               <w:t>Implication</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="6E3759AB" w:rsidR="00E57F6F" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [1998-2009] – 0,0</w:t>
             </w:r>
             <w:r w:rsidR="00955186">
               <w:t>82</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> m. l. de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="458D3643" w14:textId="16D2505D" w:rsidR="00955186" w:rsidRDefault="00955186" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D61B9DB" w14:textId="77777777" w:rsidR="00955186" w:rsidRDefault="00955186" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12500B94" w14:textId="7D19578B" w:rsidR="00955186" w:rsidRPr="00B321DF" w:rsidRDefault="00955186" w:rsidP="00955186">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc65503562"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc65503562"/>
             <w:r>
               <w:t>P388</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A1/1</w:t>
             </w:r>
             <w:r>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Implication sportive</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="23D8E318" w14:textId="77777777" w:rsidR="00955186" w:rsidRDefault="00955186" w:rsidP="00955186">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [1998-2009] – 0,06 m. l. de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7498F0EE" w14:textId="5C77E1EA" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E22C451" w14:textId="77777777" w:rsidR="00955186" w:rsidRDefault="00955186" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DE35EDB" w14:textId="6FF3A028" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00955186">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc65503563"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc65503563"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P388/</w:t>
             </w:r>
             <w:r w:rsidRPr="00955186">
               <w:t>A1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/1.1</w:t>
             </w:r>
             <w:r w:rsidR="00955186">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hockey</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="20F23322" w14:textId="4CC92E94" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2008-2009] – 0,05 m. l. de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00C079A4">
               <w:t xml:space="preserve"> (4 chemises)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16A508CB" w14:textId="544F1322" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="789DF2D0" w14:textId="5FD51576" w:rsidR="00BE3467" w:rsidRPr="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
@@ -2115,70 +2258,70 @@
               </w:rPr>
               <w:t xml:space="preserve"> de Dolbeau-Mistassini en 2008 et 2009, les séries Atome A et B au Lac-Saint-Jean en 2008 et la saison 2008-2009 de l’équipe Atome des Castors de Dolbeau. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51C84DAF" w14:textId="77777777" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5392D2C7" w14:textId="77777777" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FFE390D" w14:textId="770370C0" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00955186">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc65503564"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc65503564"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P388/A1/1.</w:t>
             </w:r>
             <w:r w:rsidR="00955186">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ligue de balle lente féminine</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="5AEDF944" w14:textId="7B21968E" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [1998-2001] – 0,01 m. l. de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00C079A4">
               <w:t xml:space="preserve"> (3 chemises)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A08D069" w14:textId="7F302648" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2193,58 +2336,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00BE3467">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="753985B3" w14:textId="5D82E497" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00BE3467">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce sous-dossier comprend des documents administratifs traitant de la Ligue de balle lente féminine de Dolbeau-Mistassini entre 1998 et 2001, soit </w:t>
             </w:r>
             <w:r w:rsidR="00C079A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">des protocoles d’entente, de l’information sur les commandites et campagnes de financement, des élections, des horaires, des documents financiers, des </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">dépliants, des listes de joueurs, etc. </w:t>
+              <w:t xml:space="preserve">des protocoles d’entente, de l’information sur les commandites et campagnes de financement, des élections, des horaires, des documents financiers, des dépliants, des listes de joueurs, etc. </w:t>
             </w:r>
             <w:r w:rsidR="00BF4F83">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">On retrouve également des coupures de presse. </w:t>
             </w:r>
             <w:r w:rsidR="00C079A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Mme Mailloux, la donatrice, a été trésorière pour l’organisation. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="214BB2D5" w14:textId="77777777" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00BE3467">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -2257,130 +2393,128 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="3CA94EFB" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="33E5B2AB" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00BE3467" w:rsidP="00955186">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc65503565"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc65503565"/>
             <w:r>
               <w:t>P388</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r w:rsidR="00955186">
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:t>Implication communautaire</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="50344ED7" w:rsidR="00C11F5D" w:rsidRDefault="00BE3467" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2005-2006] – 0,022 m. l. de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1698CE65" w14:textId="6052A7CD" w:rsidR="00BE3467" w:rsidRDefault="00BE3467" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DFC3D03" w14:textId="30BD7841" w:rsidR="00955186" w:rsidRDefault="00955186" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FBB191F" w14:textId="49BF05B0" w:rsidR="00955186" w:rsidRDefault="00955186" w:rsidP="00955186">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc65503566"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc65503566"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P388/A1/1.2.1 Fondation sur la pointe des pieds</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="404A1112" w14:textId="5C79EA25" w:rsidR="00955186" w:rsidRDefault="00946042" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2005-2006] – 0,022 m. l. de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00D3337A">
               <w:t xml:space="preserve"> (4 chemises)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="167FACF0" w14:textId="77777777" w:rsidR="00955186" w:rsidRDefault="00955186" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2414,173 +2548,173 @@
               <w:t xml:space="preserve">Ce sous-dossier comprend des documents administratifs concernant les Rase-o-thon Marie-Hélène Côté organisés en mai 2005 et 2006. On y trouve entre autres des coupures de presse, des cartes, un cartable à l’effigie de l’événement de bienfaisance, l’historique de la Fondation sur la pointe des pieds, etc. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00ACAF83" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6189762A" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="4DE78C48" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc65503567"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc65503567"/>
       <w:r>
         <w:t>P388</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="56B09A79" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="50230ACB" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B61EABB" w14:textId="30B0BAD5" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00E669F1">
         <w:t xml:space="preserve">des documents iconographiques rappelant des événements auxquels la donatrice, Mme Mailloux, a participé. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Texte22"/>
+      <w:bookmarkStart w:id="10" w:name="Texte22"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="0979E4E7" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc65503568"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc65503568"/>
       <w:r>
         <w:t>P388</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67AD45" w14:textId="0FD28563" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00E669F1">
         <w:t xml:space="preserve">des photographies numériques d’un événement de bienfaisance local organisé par la Fondation sur la pointe des pieds. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A53F0B3" w14:textId="77777777" w:rsidR="00E669F1" w:rsidRPr="00A674F8" w:rsidRDefault="00E669F1" w:rsidP="00AB6798"/>
     <w:p w14:paraId="2A6F04E3" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
@@ -2600,74 +2734,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="1EA30780" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00BE3467" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc65503569"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc65503569"/>
             <w:r>
               <w:t>P388</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00E669F1">
               <w:t>Fondation sur la pointe des pieds</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="32580A2D" w14:textId="36BCD6FE" w:rsidR="00E669F1" w:rsidRDefault="00E669F1" w:rsidP="00E669F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2005] – 157 photographies numériques (1 CD-Rom). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="768B1E89" w14:textId="77777777" w:rsidR="00E669F1" w:rsidRDefault="00E669F1" w:rsidP="00E669F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="521F64D4" w14:textId="77777777" w:rsidR="00E669F1" w:rsidRPr="00BE3467" w:rsidRDefault="00E669F1" w:rsidP="00E669F1">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -2696,64 +2829,64 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1F7B5CCB" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AA39CC1" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="1E3B962D" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc65503570"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc65503570"/>
       <w:r>
         <w:t>P388</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="186FFA45" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00353B1B">
         <w:t xml:space="preserve">des documents audiovisuels reconstituant des événements en images auxquels la donatrice a participé. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F440C45" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="40975CA7" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
@@ -2803,64 +2936,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="24E69DBE" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00BE3467" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc65503571"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc65503571"/>
       <w:r>
         <w:t>P388</w:t>
       </w:r>
       <w:r w:rsidR="00287473">
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidR="00287473" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00E669F1">
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745AC693" w14:textId="30BCA344" w:rsidR="00353B1B" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00353B1B">
         <w:t xml:space="preserve">des films sur DVD d’événements de bienfaisance organisés par la Fondation sur la pointe des pieds dans les années 2000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD02B5D" w14:textId="77777777" w:rsidR="00353B1B" w:rsidRPr="00A674F8" w:rsidRDefault="00353B1B" w:rsidP="00287473"/>
     <w:p w14:paraId="337111B4" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
@@ -2880,71 +3013,70 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="007114C3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="34528A07" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00BE3467" w:rsidP="007114C3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc65503572"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc65503572"/>
             <w:r>
               <w:t>P388</w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidR="00287473" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00353B1B">
               <w:t>Fondation sur la pointe des pieds</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="0AAAD49C" w14:textId="045E3078" w:rsidR="00353B1B" w:rsidRPr="00A674F8" w:rsidRDefault="00353B1B" w:rsidP="00353B1B">
             <w:r w:rsidRPr="00A674F8">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> [2000-2006] – 6 heures, 38 minutes et 48 secondes d’images en mouvement (3 DVD dont un vide). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48AADAC8" w14:textId="06D73F7A" w:rsidR="00353B1B" w:rsidRDefault="00353B1B" w:rsidP="00353B1B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D980ACA" w14:textId="77777777" w:rsidR="00353B1B" w:rsidRPr="00BE3467" w:rsidRDefault="00353B1B" w:rsidP="00353B1B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3467">
               <w:rPr>
@@ -2985,110 +3117,110 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="017544C2" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3488A8F4" w14:textId="77777777" w:rsidR="0022231A" w:rsidRDefault="0022231A" w:rsidP="00923766">
+    <w:p w14:paraId="2CCF55BC" w14:textId="77777777" w:rsidR="0086244A" w:rsidRDefault="0086244A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49CA10E5" w14:textId="77777777" w:rsidR="0022231A" w:rsidRDefault="0022231A" w:rsidP="00923766">
+    <w:p w14:paraId="377FA865" w14:textId="77777777" w:rsidR="0086244A" w:rsidRDefault="0086244A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3186,78 +3318,79 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="599D9C05" w14:textId="77777777" w:rsidR="0022231A" w:rsidRDefault="0022231A" w:rsidP="00923766">
+    <w:p w14:paraId="6AA39BD7" w14:textId="77777777" w:rsidR="0086244A" w:rsidRDefault="0086244A" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="136FB069" w14:textId="77777777" w:rsidR="0022231A" w:rsidRDefault="0022231A" w:rsidP="00923766">
+    <w:p w14:paraId="54FE19D8" w14:textId="77777777" w:rsidR="0086244A" w:rsidRDefault="0086244A" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
@@ -3293,86 +3426,88 @@
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004E30CE"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
+    <w:rsid w:val="0086244A"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00917F68"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="00946042"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="00955186"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009868DB"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
+    <w:rsid w:val="00B54BEA"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BD6B7C"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE3467"/>
     <w:rsid w:val="00BF4F83"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C079A4"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
@@ -3385,94 +3520,95 @@
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D3337A"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E669F1"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F23ED0"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
+    <w:rsid w:val="00FD42E0"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3804,50 +3940,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4313,82 +4450,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4719,72 +4856,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>6434</Characters>
+  <Pages>1</Pages>
+  <Words>1201</Words>
+  <Characters>6609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
+  <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7588</CharactersWithSpaces>
+  <CharactersWithSpaces>7795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>