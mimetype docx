--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -281,84 +281,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52B68EF4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001409D0" w14:textId="37705D6A" w:rsidR="006C5A2C" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc189660041" w:history="1">
         <w:r w:rsidR="006C5A2C" w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="006C5A2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="006C5A2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="006C5A2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660041 \h </w:instrText>
         </w:r>
@@ -389,51 +388,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1BC91B20" w14:textId="422620F9" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660042" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/A Documents familiaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660042 \h </w:instrText>
         </w:r>
@@ -465,51 +464,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D2254B3" w14:textId="24823E97" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660043" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/A1 Renseignements personnels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660043 \h </w:instrText>
         </w:r>
@@ -539,51 +538,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79180F5F" w14:textId="5354EDCD" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660044" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/A1/1 : Cartes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660044 \h </w:instrText>
         </w:r>
@@ -613,51 +612,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B12A021" w14:textId="607101A7" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660045" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/A1/2 : Certificats</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660045 \h </w:instrText>
         </w:r>
@@ -687,51 +686,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0495EC22" w14:textId="70A39B30" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660046" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/A1/3 : Généalogie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660046 \h </w:instrText>
         </w:r>
@@ -762,51 +761,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0690752D" w14:textId="0C92FAA0" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660047" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660047 \h </w:instrText>
         </w:r>
@@ -838,51 +837,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6EEBE1E3" w14:textId="4A530F61" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660048" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B1 Diapositives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660048 \h </w:instrText>
         </w:r>
@@ -912,51 +911,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A45B78D" w14:textId="2D2D3495" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660049" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B1/1 : Souvenirs de la famille Morin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660049 \h </w:instrText>
         </w:r>
@@ -988,51 +987,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F9F8041" w14:textId="1D6290F9" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660050" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B2 Dessin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660050 \h </w:instrText>
         </w:r>
@@ -1062,51 +1061,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="750803E5" w14:textId="6CB3FB6F" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660051" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B2/1 : Bâtiments</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660051 \h </w:instrText>
         </w:r>
@@ -1138,51 +1137,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F8A5091" w14:textId="6BC4FE18" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660052" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660052 \h </w:instrText>
         </w:r>
@@ -1212,51 +1211,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0841A591" w14:textId="48E0A484" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660053" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3/1 : Famille Morin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660053 \h </w:instrText>
         </w:r>
@@ -1286,51 +1285,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59796BD0" w14:textId="0F5402FD" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660054" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3/2 : Famille Houde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660054 \h </w:instrText>
         </w:r>
@@ -1360,51 +1359,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2229F6FC" w14:textId="7AAA2127" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660055" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3/3 : Famille Plamondon</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660055 \h </w:instrText>
         </w:r>
@@ -1434,51 +1433,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EF4F504" w14:textId="670F9518" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660056" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3/4 : Maria-Chapdelaine</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660056 \h </w:instrText>
         </w:r>
@@ -1508,51 +1507,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="566881A1" w14:textId="23DAD265" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660057" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3/5 : Dr Lacroix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660057 \h </w:instrText>
         </w:r>
@@ -1582,51 +1581,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0241DBE7" w14:textId="7C6BDCC2" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660058" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3/6 : Chapelle de Vauvert</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660058 \h </w:instrText>
         </w:r>
@@ -1656,51 +1655,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="339DDB4D" w14:textId="7A1CB1D3" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660059" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B3/7 : Dolbeau (ville, territoire)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660059 \h </w:instrText>
         </w:r>
@@ -1732,51 +1731,51 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49F2DD29" w14:textId="27AD6FFF" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660060" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B4 Négatifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660060 \h </w:instrText>
         </w:r>
@@ -1806,51 +1805,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="051B439E" w14:textId="4B5DEF31" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc189660061" w:history="1">
         <w:r w:rsidRPr="00955D88">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P386/B4/1 : Enfants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc189660061 \h </w:instrText>
         </w:r>
@@ -1878,51 +1877,50 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="01FDB016" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc189660041"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C495B78" w14:textId="6316E0B6" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00007235">
         <w:t>386</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00007235">
         <w:t>Noël Morin</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -1985,82 +1983,59 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>14 juillet 2020</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5A2C">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 1960-1980]. – </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (0,001 </w:t>
+        <w:t xml:space="preserve"> 1960-1980]. – 974 diapositives. – 2 cartes (0,001 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>m.l</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>.)</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2221528B" w14:textId="77777777" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C" w:rsidP="00923766"/>
     <w:p w14:paraId="08C67976" w14:textId="00B5CD7B" w:rsidR="006C5A2C" w:rsidRDefault="00E0703E" w:rsidP="00923766">
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Ajout</w:t>
       </w:r>
       <w:r w:rsidR="006C5A2C" w:rsidRPr="006C5A2C">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suzanne Morin, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
       <w:r w:rsidR="006C5A2C" w:rsidRPr="006C5A2C">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
@@ -2110,75 +2085,51 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">9 juin </w:t>
       </w:r>
       <w:r w:rsidRPr="006C5A2C">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>2021 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>ca</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> 19</w:t>
-[...23 lines deleted...]
-        <w:t>– 1 certificat.</w:t>
+        <w:t xml:space="preserve"> 1950-1980]. – 32 photographies. – 1 certificat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644C309C" w14:textId="77777777" w:rsidR="006C5A2C" w:rsidRDefault="006C5A2C" w:rsidP="00923766"/>
     <w:p w14:paraId="2C7F77B4" w14:textId="0E660CF1" w:rsidR="006C5A2C" w:rsidRPr="00A674F8" w:rsidRDefault="006C5A2C" w:rsidP="00923766">
       <w:r w:rsidRPr="006C5A2C">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Ajout Suzanne Morin, </w:t>
       </w:r>
       <w:r w:rsidR="00E0703E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidRPr="006C5A2C">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>février 2025 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – 1933-1979. – 5 photographies. – 2 négatifs. – 20</w:t>
       </w:r>
@@ -2344,116 +2295,178 @@
       <w:r w:rsidR="00063A22">
         <w:t>plus de 1000</w:t>
       </w:r>
       <w:r w:rsidRPr="00482A69">
         <w:t xml:space="preserve"> diapositives illustrant des lieux, des événements (parades, etc.) de la MRC de Maria-Chapdelaine dans les années 1960 et 1970 ainsi que des membres de la famille Morin</w:t>
       </w:r>
       <w:r w:rsidR="00063A22">
         <w:t xml:space="preserve">, la parenté et des amis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="63FEBD3C" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="39189FFF" w14:textId="2FDDFDAE" w:rsidR="00E06067" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00063A22">
         <w:t xml:space="preserve">est en partie traité et comprend le présent instrument de recherche en plus d’un document Excel de description des pièces conservé dans le logiciel de gestion documentaire </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00063A22">
         <w:t>Constellio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00063A22">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="1AAE5E3C" w14:textId="77777777" w:rsidR="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5"/>
+    <w:p w14:paraId="0DCE1D70" w14:textId="1A391384" w:rsidR="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r>
+        <w:t>Description de photos par la donatrice, Mme Suzanne Morin, et par l'</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>achiviste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Frédérique Fradet, entre 2021 et 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374C0E4E" w14:textId="77777777" w:rsidR="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5"/>
+    <w:p w14:paraId="7A646EAD" w14:textId="7BCD9E26" w:rsidR="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r>
+        <w:t>Diapositives numérisées par Guillaume Trottier de janvier à mars 2021. Ajouts numérisés en février 2025 par Guillaume Trottier également.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1090AE8A" w14:textId="77777777" w:rsidR="006038C5" w:rsidRPr="00A674F8" w:rsidRDefault="006038C5" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00063A22" w:rsidRDefault="00C70C4E" w:rsidP="00923766">
+    <w:p w14:paraId="19FF63B0" w14:textId="77777777" w:rsidR="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48A65215" w14:textId="6C60BA4E" w:rsidR="00063A22" w:rsidRPr="00063A22" w:rsidRDefault="00063A22" w:rsidP="00923766">
+    <w:p w14:paraId="671D1BD7" w14:textId="16E4BFE2" w:rsidR="006038C5" w:rsidRPr="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063A22">
+      <w:r w:rsidRPr="006038C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C1F2DA" w14:textId="77777777" w:rsidR="006038C5" w:rsidRPr="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r w:rsidRPr="006038C5">
+        <w:t>Ajouts non traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458E76AD" w14:textId="77777777" w:rsidR="006038C5" w:rsidRPr="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r w:rsidRPr="006038C5">
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056BB0C1" w14:textId="77777777" w:rsidR="006038C5" w:rsidRPr="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r w:rsidRPr="006038C5">
+        <w:t>Ajouts traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754CF064" w14:textId="0F6890CB" w:rsidR="00C70C4E" w:rsidRPr="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r w:rsidRPr="006038C5">
+        <w:t>Traitement à réviser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E15E15C" w14:textId="77777777" w:rsidR="006038C5" w:rsidRPr="006038C5" w:rsidRDefault="006038C5" w:rsidP="00923766"/>
+    <w:p w14:paraId="48A65215" w14:textId="6C60BA4E" w:rsidR="00063A22" w:rsidRPr="00063A22" w:rsidRDefault="00063A22" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063A22">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Emplacement des boîtes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B621AD7" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22"/>
     <w:p w14:paraId="5449C926" w14:textId="66014FDF" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Boite 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB688ED" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r w:rsidRPr="00063A22">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R07 E04 T04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAFC8EF" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r>
         <w:t>P386/A1 à P386/B1/573</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BC54B0" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22"/>
     <w:p w14:paraId="7C09B1EF" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r>
         <w:t>Boite 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFC2167" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r w:rsidRPr="00063A22">
         <w:rPr>
@@ -2478,68 +2491,80 @@
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R07 E04 T04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688CA846" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r>
         <w:t>P386/B1/975 à 1095</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77206DE0" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22"/>
     <w:p w14:paraId="32243285" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r>
         <w:t>Boîte grand format 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B2F3CE" w14:textId="77777777" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r w:rsidRPr="00063A22">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>R00 E01 T02</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60644928" w14:textId="393FF75C" w:rsidR="00063A22" w:rsidRPr="00A674F8" w:rsidRDefault="00063A22" w:rsidP="00063A22">
+    <w:p w14:paraId="60644928" w14:textId="393FF75C" w:rsidR="00063A22" w:rsidRDefault="00063A22" w:rsidP="00063A22">
       <w:r>
         <w:t>P386/B2 Dessin (1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4075A055" w14:textId="77777777" w:rsidR="006038C5" w:rsidRDefault="006038C5" w:rsidP="00063A22"/>
+    <w:p w14:paraId="0327019E" w14:textId="77777777" w:rsidR="006038C5" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r>
+        <w:t>Documents iconographiques numérisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158E275C" w14:textId="0A75AFF1" w:rsidR="006038C5" w:rsidRPr="00A674F8" w:rsidRDefault="006038C5" w:rsidP="006038C5">
+      <w:r>
+        <w:t xml:space="preserve">Serveur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Voute:K</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="5FEB641A" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="52D4B4FC" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="005C2FD7" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc189660042"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P386</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="007D1CFB">
         <w:t>Documents familiaux</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2948CC0C" w14:textId="77777777" w:rsidR="005C2FD7" w:rsidRDefault="005C2FD7" w:rsidP="005C2FD7">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– Années inconnues. – 2 cartes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
@@ -2704,51 +2729,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="5D6C0419" w:rsidR="005C2FD7" w:rsidRPr="00A674F8" w:rsidRDefault="005C2FD7" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="57513DC3" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="005C2FD7" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Toc189660044"/>
             <w:r>
               <w:t>P386</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Cartes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="5A1A315D" w:rsidR="00E57F6F" w:rsidRDefault="005C2FD7" w:rsidP="005C2FD7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2893,51 +2917,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BB19C49" w14:textId="1B5B92D9" w:rsidR="007D1CFB" w:rsidRDefault="007D1CFB" w:rsidP="007D1CFB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="231D3F63" w14:textId="669BB77A" w:rsidR="007D1CFB" w:rsidRPr="00B321DF" w:rsidRDefault="007D1CFB" w:rsidP="007D1CFB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="_Toc189660045"/>
             <w:r>
               <w:t>P386</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Certificats</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="3415876A" w14:textId="42A18767" w:rsidR="007D1CFB" w:rsidRDefault="007D1CFB" w:rsidP="007D1CFB">
             <w:pPr>
@@ -3046,72 +3069,70 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D1CFB" w:rsidRPr="00A674F8" w14:paraId="639F3999" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="293C78AF" w14:textId="77777777" w:rsidR="007D1CFB" w:rsidRDefault="007D1CFB" w:rsidP="007D1CFB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4F5B4D" w14:textId="0FEEA1C0" w:rsidR="007D1CFB" w:rsidRDefault="007D1CFB" w:rsidP="007D1CFB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50C003DD" w14:textId="540285DC" w:rsidR="007D1CFB" w:rsidRPr="00B321DF" w:rsidRDefault="007D1CFB" w:rsidP="007D1CFB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Toc189660046"/>
             <w:r>
               <w:t>P386</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Généalogie</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="71610934" w14:textId="1D4AD41B" w:rsidR="007D1CFB" w:rsidRDefault="007D1CFB" w:rsidP="007D1CFB">
             <w:pPr>
@@ -3704,51 +3725,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="077841E9" w14:textId="34A4016F" w:rsidR="00B213C6" w:rsidRPr="00A674F8" w:rsidRDefault="00B213C6" w:rsidP="003D495E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîtes 1 à 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B8544CA" w14:textId="0D73C3DC" w:rsidR="00B213C6" w:rsidRPr="00B321DF" w:rsidRDefault="00B213C6" w:rsidP="003D495E">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Toc189660049"/>
             <w:r>
               <w:t>P386/B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="004A3EC6">
               <w:t>Souvenirs de la famille Morin</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="353FDC1F" w14:textId="7B458FC5" w:rsidR="00B213C6" w:rsidRDefault="00B213C6" w:rsidP="00B213C6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4097,51 +4117,50 @@
             </w:r>
             <w:r w:rsidR="005C2FD7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">00 E00 T01 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="287E94F5" w14:textId="02E5D93F" w:rsidR="005C2FD7" w:rsidRPr="00A674F8" w:rsidRDefault="005C2FD7" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Enveloppe 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="1273AA41" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="005C2FD7" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="_Toc189660051"/>
             <w:r>
               <w:t>P386</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00007235">
               <w:t>Bâtiments</w:t>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="736DCB9C" w14:textId="6B992C75" w:rsidR="00007235" w:rsidRDefault="00007235" w:rsidP="00007235">
@@ -4512,51 +4531,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4E235169" w14:textId="1B007ABD" w:rsidR="002A0E18" w:rsidRPr="00A674F8" w:rsidRDefault="00463A33" w:rsidP="00384245">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte</w:t>
             </w:r>
             <w:r w:rsidR="002A0E18">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BF6FBB7" w14:textId="53B0CEB7" w:rsidR="002A0E18" w:rsidRPr="00B321DF" w:rsidRDefault="002A0E18" w:rsidP="00384245">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="_Toc189660053"/>
             <w:r>
               <w:t>P386/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00463A33">
               <w:t>Famille Morin</w:t>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="0D237BC4" w14:textId="26921833" w:rsidR="002A0E18" w:rsidRDefault="002A0E18" w:rsidP="00384245">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4609,65 +4627,51 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00093BCD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00463A33">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>photographies</w:t>
             </w:r>
             <w:r w:rsidR="003257BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t>, 19,9 x 24,4 cm ou plus petit</w:t>
+              <w:t>; n&amp;b, 19,9 x 24,4 cm ou plus petit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="254FD157" w14:textId="77777777" w:rsidR="002A0E18" w:rsidRPr="00A674F8" w:rsidRDefault="002A0E18" w:rsidP="00384245"/>
           <w:p w14:paraId="021EC6DC" w14:textId="77777777" w:rsidR="002A0E18" w:rsidRPr="00AB6798" w:rsidRDefault="002A0E18" w:rsidP="00384245">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BF87A3" w14:textId="390C71B2" w:rsidR="002A0E18" w:rsidRDefault="00610AA4" w:rsidP="00384245">
             <w:pPr>
               <w:rPr>
@@ -4769,72 +4773,70 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00463A33" w:rsidRPr="00A674F8" w14:paraId="13320274" w14:textId="77777777" w:rsidTr="00384245">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C04C6F5" w14:textId="77777777" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FFDE693" w14:textId="4E517028" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25488F7E" w14:textId="19ED5E5F" w:rsidR="00463A33" w:rsidRPr="00B321DF" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_Toc189660054"/>
             <w:r>
               <w:t>P386/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Houde</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="6BB589E5" w14:textId="18302E5C" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
@@ -4843,65 +4845,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0EF5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 4 photographies</w:t>
             </w:r>
             <w:r w:rsidR="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">; n&amp;b, </w:t>
             </w:r>
             <w:r w:rsidR="00707046" w:rsidRPr="00707046">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mesure.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E780E14" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00A674F8" w:rsidRDefault="00463A33" w:rsidP="00463A33"/>
           <w:p w14:paraId="4EC0E0B8" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00AB6798" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5879C94F" w14:textId="77777777" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
@@ -5008,51 +4996,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7B98F2" w14:textId="700ED7B4" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04761A97" w14:textId="21ED1E47" w:rsidR="00463A33" w:rsidRPr="00B321DF" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="_Toc189660055"/>
             <w:r>
               <w:t>P386/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Famille Plamondon</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="41E6D29F" w14:textId="6BF5951A" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
@@ -5060,65 +5047,51 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00707046" w:rsidRPr="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1919. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 1 photographie</w:t>
             </w:r>
             <w:r w:rsidR="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">; n&amp;b, </w:t>
             </w:r>
             <w:r w:rsidR="00707046" w:rsidRPr="00707046">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mesure</w:t>
             </w:r>
             <w:r w:rsidRPr="00707046">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F2AE757" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00A674F8" w:rsidRDefault="00463A33" w:rsidP="00463A33"/>
           <w:p w14:paraId="3BF9DCAE" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00AB6798" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
@@ -5225,51 +5198,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40AE97BB" w14:textId="094F9170" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C8B1B60" w14:textId="248F5BEB" w:rsidR="00463A33" w:rsidRPr="00B321DF" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="_Toc189660056"/>
             <w:r>
               <w:t>P386/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00C414C7">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00C414C7">
               <w:t>Maria-Chapdelaine</w:t>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="0FA619BB" w14:textId="4A7F6B64" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
@@ -5292,63 +5264,55 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00C414C7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="00EF27A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00952E56">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">n&amp;b, </w:t>
             </w:r>
             <w:r w:rsidR="00EF27A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13,5 x 8,7 cm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7235C4F7" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00A674F8" w:rsidRDefault="00463A33" w:rsidP="00463A33"/>
           <w:p w14:paraId="13D2341D" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00AB6798" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -5453,51 +5417,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6910D744" w14:textId="377FF948" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="438B0477" w14:textId="4E226998" w:rsidR="00463A33" w:rsidRPr="00B321DF" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="_Toc189660057"/>
             <w:r>
               <w:t>P386/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00C414C7">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00C414C7">
               <w:t>Dr Lacroix</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="473723BE" w14:textId="616829FF" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
@@ -5524,65 +5487,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00CE5AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographie</w:t>
             </w:r>
             <w:r w:rsidR="00CE5AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">; n&amp;b, </w:t>
             </w:r>
             <w:r w:rsidR="00CE5AC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20 x 25 cm.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29631A0C" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00A674F8" w:rsidRDefault="00463A33" w:rsidP="00463A33"/>
           <w:p w14:paraId="59EB1905" w14:textId="77777777" w:rsidR="00463A33" w:rsidRPr="00AB6798" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2650FC8F" w14:textId="465F2726" w:rsidR="00CE5AC6" w:rsidRDefault="00C414C7" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
@@ -5668,122 +5617,119 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="50C8D665" w14:textId="049513DB" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Document analogique et numérisé.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66276DD5" w14:textId="599A8C85" w:rsidR="00E37287" w:rsidRDefault="00E37287" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">La photographie comporte un verso, également numérisé. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13268951" w14:textId="084F5ACA" w:rsidR="008055FB" w:rsidRDefault="008055FB" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Donation février 2021 et février 2025.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77D516EC" w14:textId="77777777" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="461F405E" w14:textId="77777777" w:rsidR="00463A33" w:rsidRDefault="00463A33" w:rsidP="00463A33">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003257BB" w:rsidRPr="00A674F8" w14:paraId="74B50D40" w14:textId="77777777" w:rsidTr="00384245">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="422E9AC4" w14:textId="77777777" w:rsidR="003257BB" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FDEAF80" w14:textId="10F437B5" w:rsidR="003257BB" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0409E0D1" w14:textId="5E8DF96F" w:rsidR="003257BB" w:rsidRPr="00B321DF" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Toc189660058"/>
             <w:r>
               <w:t>P386/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Chapelle de Vauvert</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="0A025F09" w14:textId="3FF09604" w:rsidR="003257BB" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
@@ -5792,65 +5738,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0EF5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 3 photographies</w:t>
             </w:r>
             <w:r w:rsidR="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et </w:t>
+              <w:t xml:space="preserve">; n&amp;b et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>coul</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidR="00707046" w:rsidRPr="00707046">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mesure.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18049D16" w14:textId="77777777" w:rsidR="003257BB" w:rsidRPr="00A674F8" w:rsidRDefault="003257BB" w:rsidP="003257BB"/>
           <w:p w14:paraId="040B0D0B" w14:textId="77777777" w:rsidR="003257BB" w:rsidRPr="00AB6798" w:rsidRDefault="003257BB" w:rsidP="003257BB">
@@ -5965,51 +5897,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="325CC08C" w14:textId="0C7D16F1" w:rsidR="003257BB" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35E5CA15" w14:textId="4212CBAF" w:rsidR="003257BB" w:rsidRPr="00B321DF" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Toc189660059"/>
             <w:r>
               <w:t>P386/B3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Dolbeau (ville, territoire)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="4B8659C0" w14:textId="5E121CBD" w:rsidR="003257BB" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
@@ -6018,65 +5949,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0EF5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 2 photographies</w:t>
             </w:r>
             <w:r w:rsidR="00707046">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">; n&amp;b, </w:t>
             </w:r>
             <w:r w:rsidR="00707046" w:rsidRPr="00707046">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C2DF795" w14:textId="77777777" w:rsidR="003257BB" w:rsidRPr="00A674F8" w:rsidRDefault="003257BB" w:rsidP="003257BB"/>
           <w:p w14:paraId="0A80115C" w14:textId="77777777" w:rsidR="003257BB" w:rsidRPr="00AB6798" w:rsidRDefault="003257BB" w:rsidP="003257BB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
@@ -6379,116 +6296,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07 E04 T04</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="007BD5DC" w14:textId="77777777" w:rsidR="00CE5AC6" w:rsidRPr="00A674F8" w:rsidRDefault="00CE5AC6" w:rsidP="00C83E39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29C80E59" w14:textId="6D414688" w:rsidR="00CE5AC6" w:rsidRPr="00B321DF" w:rsidRDefault="00CE5AC6" w:rsidP="00C83E39">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Toc189660061"/>
             <w:r>
               <w:t>P386/B</w:t>
             </w:r>
             <w:r w:rsidR="001F7986">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="001F7986">
               <w:t>Enfants</w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="7ADB335D" w14:textId="4894B527" w:rsidR="00CE5AC6" w:rsidRDefault="00CE5AC6" w:rsidP="00C83E39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0EF5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="001F7986">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 négatifs; </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>2 négatifs; n&amp;b.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464E639E" w14:textId="77777777" w:rsidR="00CE5AC6" w:rsidRPr="00A674F8" w:rsidRDefault="00CE5AC6" w:rsidP="00C83E39"/>
           <w:p w14:paraId="48508B20" w14:textId="77777777" w:rsidR="00CE5AC6" w:rsidRPr="00AB6798" w:rsidRDefault="00CE5AC6" w:rsidP="00C83E39">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38FC9F7C" w14:textId="5D7166EA" w:rsidR="00CE5AC6" w:rsidRDefault="00CE5AC6" w:rsidP="00CE5AC6">
             <w:r>
               <w:t xml:space="preserve">Ce dossier </w:t>
             </w:r>
             <w:r w:rsidR="001F7986">
               <w:t xml:space="preserve">« Enfants » de la sous-série « Négatifs » dans la série « Documents iconographiques » </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">comprend des images d’enfants en voiturette. </w:t>
@@ -6592,58 +6494,58 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C85BA0B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58F87DCA" w14:textId="77777777" w:rsidR="002B216B" w:rsidRDefault="002B216B" w:rsidP="00923766">
+    <w:p w14:paraId="229C9326" w14:textId="77777777" w:rsidR="00105374" w:rsidRDefault="00105374" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76F2B3E1" w14:textId="77777777" w:rsidR="002B216B" w:rsidRDefault="002B216B" w:rsidP="00923766">
+    <w:p w14:paraId="20C17ABB" w14:textId="77777777" w:rsidR="00105374" w:rsidRDefault="00105374" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -6832,58 +6734,58 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47B3EB34" w14:textId="77777777" w:rsidR="002B216B" w:rsidRDefault="002B216B" w:rsidP="00923766">
+    <w:p w14:paraId="52A2D3D6" w14:textId="77777777" w:rsidR="00105374" w:rsidRDefault="00105374" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79F37562" w14:textId="77777777" w:rsidR="002B216B" w:rsidRDefault="002B216B" w:rsidP="00923766">
+    <w:p w14:paraId="2A1A8E1F" w14:textId="77777777" w:rsidR="00105374" w:rsidRDefault="00105374" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B72113B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7F61B90"/>
     <w:lvl w:ilvl="0" w:tplc="A5CC09E2">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -6971,88 +6873,90 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2133278583">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00007235"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000449C3"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00063A22"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="00093BCD"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
+    <w:rsid w:val="00105374"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001B57F9"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F7986"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A03E7"/>
     <w:rsid w:val="002A0E18"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002A6C16"/>
     <w:rsid w:val="002B216B"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
@@ -7064,50 +6968,51 @@
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="004373CA"/>
     <w:rsid w:val="00450117"/>
     <w:rsid w:val="00457556"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="00463A33"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="00482A69"/>
     <w:rsid w:val="00483C2F"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004A3EC6"/>
     <w:rsid w:val="004B1451"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00556F7C"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005C2FD7"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
+    <w:rsid w:val="006038C5"/>
     <w:rsid w:val="00610AA4"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006A62F5"/>
     <w:rsid w:val="006C5A2C"/>
     <w:rsid w:val="00707046"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="00797D5C"/>
     <w:rsid w:val="007D1CFB"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="008055FB"/>
     <w:rsid w:val="008157BE"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
@@ -7180,76 +7085,77 @@
     <w:rsid w:val="00DB0EF5"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E0703E"/>
     <w:rsid w:val="00E37287"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E858A9"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EF27A4"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
+    <w:rsid w:val="00FD42E0"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8109,51 +8015,51 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -8525,72 +8431,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>10736</Characters>
+  <Pages>1</Pages>
+  <Words>2012</Words>
+  <Characters>11066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12663</CharactersWithSpaces>
+  <CharactersWithSpaces>13052</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>