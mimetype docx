--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="1C3BCA4A" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E" w:rsidRPr="00F4571E">
         <w:rPr>
           <w:caps/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:rPr>
           <w:caps/>
         </w:rPr>
@@ -305,86 +305,83 @@
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 12 janvier 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2EA2AC21" w14:textId="49DE7CB6" w:rsidR="0025074A" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc124413503" w:history="1">
         <w:r w:rsidR="0025074A" w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="0025074A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0025074A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0025074A">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413503 \h </w:instrText>
         </w:r>
@@ -415,51 +412,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31B22C8E" w14:textId="55269BD7" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413504" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/A Documents administratifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413504 \h </w:instrText>
         </w:r>
@@ -489,51 +486,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B6410C4" w14:textId="14AFBDD5" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413505" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/A1 Contrats</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413505 \h </w:instrText>
         </w:r>
@@ -561,51 +558,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="68E3E620" w14:textId="1506981B" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413506" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/A1/1 : Achat de terrain</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413506 \h </w:instrText>
         </w:r>
@@ -635,51 +632,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A0038F0" w14:textId="6B70A8F8" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413507" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/A2 Cahiers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413507 \h </w:instrText>
         </w:r>
@@ -707,51 +704,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="45950476" w14:textId="6D6FA32D" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413508" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/A2/1 : Album souvenir</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413508 \h </w:instrText>
         </w:r>
@@ -779,51 +776,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00D90254" w14:textId="46450ECA" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413509" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/A2/2 : Procès-verbaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413509 \h </w:instrText>
         </w:r>
@@ -851,51 +848,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="203B13BB" w14:textId="4BA1DADA" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413510" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/A2/2 : Livre de jeux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413510 \h </w:instrText>
         </w:r>
@@ -926,51 +923,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15709DCA" w14:textId="5707A4D6" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413511" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413511 \h </w:instrText>
         </w:r>
@@ -1000,51 +997,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C621DD9" w14:textId="7C26E085" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413512" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413512 \h </w:instrText>
         </w:r>
@@ -1072,51 +1069,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B1FC64A" w14:textId="73F495EC" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413513" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/1 : Louveteaux</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413513 \h </w:instrText>
         </w:r>
@@ -1144,51 +1141,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D06ECC6" w14:textId="76F7A6B6" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413514" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/2 : Jeannettes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413514 \h </w:instrText>
         </w:r>
@@ -1216,51 +1213,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DB628BE" w14:textId="3C8ADEEB" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413515" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/3 : Loups</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413515 \h </w:instrText>
         </w:r>
@@ -1288,51 +1285,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3045DF6F" w14:textId="139D46C8" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413516" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/4 : Guides</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413516 \h </w:instrText>
         </w:r>
@@ -1360,51 +1357,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03997A12" w14:textId="646EF1FA" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413517" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/5 : Éclaireurs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413517 \h </w:instrText>
         </w:r>
@@ -1432,51 +1429,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31ECC8BA" w14:textId="24508A5D" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413518" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/6 : Divers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413518 \h </w:instrText>
         </w:r>
@@ -1504,51 +1501,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="63DD4649" w14:textId="1CF7AE1C" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413519" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/7 : Photos plastifiées grand format</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413519 \h </w:instrText>
         </w:r>
@@ -1576,51 +1573,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3ADE39A2" w14:textId="131B3A33" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413520" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/8 : Scouts Castor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413520 \h </w:instrText>
         </w:r>
@@ -1648,51 +1645,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A55D0E4" w14:textId="6D20EBC1" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413521" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/9 : Visite au zoo</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413521 \h </w:instrText>
         </w:r>
@@ -1720,51 +1717,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="493BC140" w14:textId="35D48042" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413522" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B1/10 : Excursion des Scouts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413522 \h </w:instrText>
         </w:r>
@@ -1794,51 +1791,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="147188FF" w14:textId="06A0B008" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413523" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/B2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413523 \h </w:instrText>
         </w:r>
@@ -1866,51 +1863,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62A162D2" w14:textId="1B8BF338" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413524" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P383/B2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413524 \h </w:instrText>
         </w:r>
@@ -1938,51 +1935,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6458F75E" w14:textId="333A1738" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413525" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P383/B2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413525 \h </w:instrText>
         </w:r>
@@ -2013,51 +2010,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4416AC43" w14:textId="1604015C" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413526" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/C Objets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413526 \h </w:instrText>
         </w:r>
@@ -2087,51 +2084,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34DB5B62" w14:textId="0755B97C" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413527" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/C1 Plaques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413527 \h </w:instrText>
         </w:r>
@@ -2159,51 +2156,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E4D9EA8" w14:textId="7A7F7703" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413528" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/C1/1 : Conseil d’administration</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413528 \h </w:instrText>
         </w:r>
@@ -2233,51 +2230,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62CC8DFD" w14:textId="291B4064" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413529" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P383/C2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413529 \h </w:instrText>
         </w:r>
@@ -2305,51 +2302,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C6FFF85" w14:textId="596D41A7" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413530" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P383/C2/1 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413530 \h </w:instrText>
         </w:r>
@@ -2377,51 +2374,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FAA7EA3" w14:textId="0C69E106" w:rsidR="0025074A" w:rsidRDefault="0025074A">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc124413531" w:history="1">
         <w:r w:rsidRPr="00DB1001">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P383/C2/2 : </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc124413531 \h </w:instrText>
         </w:r>
@@ -2447,102 +2444,128 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="5F2F24C6" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc124413503"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc124413503"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="5526DAE0" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="7C495B78" w14:textId="3AB27C7A" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00D035ED">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E" w:rsidRPr="00F4571E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t xml:space="preserve"> groupe Scouts de Dolbeau et Mistassini</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t>années</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t>0,05 mètres linéaires de documents textuels</w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED" w:rsidRPr="00A674F8">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t>1368 photographies</w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED" w:rsidRPr="00A674F8">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t>2 plaques en bois</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="4EA7A2E8" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00A674F8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2629,145 +2652,236 @@
       <w:r>
         <w:t xml:space="preserve"> groupe Scouts a été obligé de se départir de nombreux documents pour libérer de l’espace. La donation a été effectuée le 10 mars 2020. Malheureusement, un dégât d’eau a déjà eu lieu à l’endroit où étaient entreposés les documents et photographies, ce qui fait que plusieurs étaient irrécupérables. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0A5D2A" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F6AD04D" w14:textId="0945A147" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="0F6AD04D" w14:textId="039B0DFA" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00BD2A02">
         <w:t>photographies d’activités et de sorties du 34</w:t>
       </w:r>
       <w:r w:rsidR="00BD2A02" w:rsidRPr="00BD2A02">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00BD2A02">
-        <w:t xml:space="preserve"> groupe Scouts. </w:t>
+        <w:t xml:space="preserve"> groupe Scouts</w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED" w:rsidRPr="00D035ED">
+        <w:t>de documents de réunions, d’un contrat d’achat d’un terrain ainsi que de deux plaques commémoratives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="60BC7670" w14:textId="535E4D8C" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds n’est pas traité</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD2A02">
         <w:t>Un tri et pré-traitement a été effectué à la réception des documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A674F8">
+    <w:p w14:paraId="680B503E" w14:textId="74641648" w:rsidR="00D035ED" w:rsidRPr="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D035ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D035ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BC981F" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED"/>
+    <w:p w14:paraId="23AF16E1" w14:textId="151252F0" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4024FDF2" w14:textId="75E2B16A" w:rsidR="00D035ED" w:rsidRDefault="00B25321" w:rsidP="00D035ED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D035ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
+      <w:r w:rsidR="00D035ED" w:rsidRPr="00D035ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidR="00D035ED" w:rsidRPr="00D035ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37273E86" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRPr="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662F0EEB" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:r>
+        <w:t>Boîtes 1 à 2 (standards)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365C3DB1" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:r>
+        <w:t>R07 E07 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB76D7F" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:r>
+        <w:t>R07 E06 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F04B79" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED"/>
+    <w:p w14:paraId="1B8C2C7D" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:r>
+        <w:t>Boîte grand format 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="6B936E7B" w:rsidR="00B25321" w:rsidRDefault="00D035ED" w:rsidP="00D035ED">
+      <w:r>
+        <w:t>R00 E01 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0DEB01" w14:textId="77777777" w:rsidR="00D035ED" w:rsidRPr="00A674F8" w:rsidRDefault="00D035ED" w:rsidP="00D035ED"/>
     <w:p w14:paraId="123F20FF" w14:textId="0591FC39" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc124413504"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc124413504"/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> administratifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4F6955CC" w14:textId="77777777" w:rsidR="00C626E8" w:rsidRDefault="00C626E8" w:rsidP="00C626E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- 1975. - 0,01 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657CDDC4" w14:textId="77777777" w:rsidR="00C626E8" w:rsidRDefault="00C626E8" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -2877,64 +2991,64 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="048D3249" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc124413505"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc124413505"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00C626E8">
         <w:t>Contrats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2999,71 +3113,70 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77BCE9B0" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="6C7C4763" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc124413506"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc124413506"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C626E8">
               <w:t>Achat de terrain</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="6DF43C00" w:rsidR="00E57F6F" w:rsidRDefault="00C626E8" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 1975. - 0,01 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CA243FC" w14:textId="4DAEBC8B" w:rsidR="00C626E8" w:rsidRDefault="00C626E8" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4383F3BE" w14:textId="33AE27BD" w:rsidR="00C626E8" w:rsidRDefault="00C626E8" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3077,64 +3190,64 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7AF6F9B9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="001335E2"/>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="4D9FC604" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc124413507"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc124413507"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
       <w:r w:rsidR="003D7418">
         <w:t>Cahiers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -3205,77 +3318,76 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D2183A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="2DB7C764" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc124413508"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc124413508"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="0047596A">
               <w:t>Album souvenir</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="1D8435D6" w14:textId="41195589" w:rsidR="00C11F5D" w:rsidRDefault="0047596A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1979. – 3,3 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56A0B688" w14:textId="77777777" w:rsidR="0047596A" w:rsidRDefault="0047596A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02E70DCD" w14:textId="77777777" w:rsidR="0047596A" w:rsidRDefault="0047596A" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3315,79 +3427,78 @@
               <w:t xml:space="preserve"> été mis dans un sac hermétique parce que même s’il n’y avait pas présence de moisissures, dégageait une odeur forte)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="0945ABCE" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc124413509"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc124413509"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003D7418">
               <w:t>Procès-verbaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="1D77B162" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13DCBFAA" w14:textId="14B6AF28" w:rsidR="00C11F5D" w:rsidRDefault="003D7418" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Cahier intitulé « Le Phare Procès-verbaux 1969-1970 »</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F6A45C2" w14:textId="6B02EE1A" w:rsidR="003D7418" w:rsidRDefault="003D7418" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3428,124 +3539,123 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="0B8AD796" w:rsidR="003D7418" w:rsidRDefault="003D7418" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00064CD5" w:rsidRPr="00A674F8" w14:paraId="13BD4934" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2F8A8A08" w14:textId="77777777" w:rsidR="00064CD5" w:rsidRPr="00A674F8" w:rsidRDefault="00064CD5" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33C9678B" w14:textId="6029D2AF" w:rsidR="00064CD5" w:rsidRPr="00B321DF" w:rsidRDefault="00064CD5" w:rsidP="00064CD5">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc124413510"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc124413510"/>
             <w:r>
               <w:t>P383/A2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Livre de jeux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="275720F0" w14:textId="77777777" w:rsidR="00064CD5" w:rsidRDefault="00064CD5" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70DE1AF6" w14:textId="321EBE8A" w:rsidR="00064CD5" w:rsidRPr="00064CD5" w:rsidRDefault="00064CD5" w:rsidP="00064CD5">
             <w:r>
               <w:t>Cahier « Livre de jeux 12 à 14 ans Guide, préparé par Lucie Godbout pour la 81</w:t>
             </w:r>
             <w:r w:rsidRPr="00064CD5">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>cie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> St-Jean de la Croix »</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6189762A" w14:textId="7B05C2C8" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:p w14:paraId="270E5C75" w14:textId="6CFDBA42" w:rsidR="003D7418" w:rsidRDefault="003D7418" w:rsidP="00923766"/>
     <w:p w14:paraId="5CDF7A4C" w14:textId="0463AD6C" w:rsidR="003D7418" w:rsidRDefault="003D7418" w:rsidP="00923766"/>
     <w:p w14:paraId="7F00CCB7" w14:textId="77777777" w:rsidR="003D7418" w:rsidRPr="00A674F8" w:rsidRDefault="003D7418" w:rsidP="00923766"/>
     <w:p w14:paraId="718717C6" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="66A8040F" w14:textId="707B31B9" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc124413511"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc124413511"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="170D49A8" w14:textId="7AD15F1A" w:rsidR="00C626E8" w:rsidRDefault="00064CD5" w:rsidP="00C626E8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1989-1999</w:t>
       </w:r>
       <w:r w:rsidR="00C626E8">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
@@ -3633,67 +3743,67 @@
     </w:p>
     <w:p w14:paraId="2676F1BC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="3C247F0E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F2B1A0B" w14:textId="21233A35" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00C626E8" w:rsidP="00696AE2">
       <w:r>
         <w:t>Plusieurs albums ont été jetés par les bénévoles des Scouts avant leur donation, en raison d’une trop grande présence de moisissures. Lors du tri fait à la Société d’histoire, plusieurs photos ont été jetés pour la même raison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13930FA9" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0BCC7CF2" w14:textId="545BBD50" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc124413512"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc124413512"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="53468BA4" w14:textId="77777777" w:rsidR="00064CD5" w:rsidRDefault="00064CD5" w:rsidP="00064CD5">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1989-1999. – 1368 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE20C62" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="0101D57C" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -3796,77 +3906,76 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="001B4F16" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B5B192" w14:textId="67B7EA36" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc124413513"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc124413513"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00C626E8">
               <w:t>Louveteaux</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="7F69F8D1" w14:textId="043CC250" w:rsidR="00C11F5D" w:rsidRDefault="007F23AC" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 1989-1995. – 335 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75657087" w14:textId="77777777" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A7C0C7D" w14:textId="377D148F" w:rsidR="00C626E8" w:rsidRDefault="007E3652" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -3993,88 +4102,86 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C626E8" w:rsidRPr="00A674F8" w14:paraId="42D1744C" w14:textId="77777777" w:rsidTr="00C626E8">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4684FF69" w14:textId="77777777" w:rsidR="00C626E8" w:rsidRPr="00A674F8" w:rsidRDefault="00C626E8" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77473156" w14:textId="0E295505" w:rsidR="00C626E8" w:rsidRPr="00B321DF" w:rsidRDefault="00C626E8" w:rsidP="00BC0933">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc124413514"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc124413514"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Jeannettes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="0CB44473" w14:textId="2CA4777C" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F23AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 1991-1994. – 427 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="013CBA6A" w14:textId="5FC03178" w:rsidR="00C626E8" w:rsidRDefault="00C626E8" w:rsidP="007E3652"/>
           <w:p w14:paraId="6B36BFA7" w14:textId="0BD551FD" w:rsidR="007E3652" w:rsidRDefault="007E3652" w:rsidP="007E3652">
             <w:r>
               <w:t>Albums :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DCB4A99" w14:textId="77777777" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007E3652"/>
           <w:p w14:paraId="11C825E4" w14:textId="3C888E63" w:rsidR="00C626E8" w:rsidRDefault="007E3652" w:rsidP="007E3652">
             <w:r>
               <w:t>Jeannette (album sans titre) : 39 photos</w:t>
             </w:r>
@@ -4091,129 +4198,136 @@
           <w:p w14:paraId="7E1DEBC9" w14:textId="7760B803" w:rsidR="00267D31" w:rsidRDefault="00267D31" w:rsidP="007E3652"/>
           <w:p w14:paraId="54804FB6" w14:textId="5EE3D20F" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007E3652">
             <w:r>
               <w:t>Jeannettes 92-93 : 16 photos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="745B310C" w14:textId="77777777" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007E3652"/>
           <w:p w14:paraId="4FFD31F9" w14:textId="19B8E951" w:rsidR="00267D31" w:rsidRPr="007E3652" w:rsidRDefault="00267D31" w:rsidP="007E3652">
             <w:r>
               <w:t>Jeannettes 93-94 :</w:t>
             </w:r>
             <w:r w:rsidR="0047596A">
               <w:t xml:space="preserve"> 35 photos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="383D5471" w14:textId="0EB240DD" w:rsidR="00C626E8" w:rsidRDefault="00267D31" w:rsidP="0047596A">
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>plusieurs</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> photos de cet album on dues être jetées</w:t>
+              <w:t xml:space="preserve"> photos de cet album </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> dues être jetées</w:t>
             </w:r>
             <w:r w:rsidR="0047596A">
               <w:t xml:space="preserve"> en raison de l’humidité et la moisissure)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4876F42E" w14:textId="168266D3" w:rsidR="00BA7EBE" w:rsidRDefault="00BA7EBE" w:rsidP="0047596A"/>
           <w:p w14:paraId="23AF6586" w14:textId="3C1BB9C3" w:rsidR="00BA7EBE" w:rsidRDefault="00BA7EBE" w:rsidP="0047596A">
             <w:r>
               <w:t>Dans une enveloppe, Jeannettes : 23 photos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E679D3B" w14:textId="77777777" w:rsidR="0047596A" w:rsidRDefault="0047596A" w:rsidP="0047596A"/>
           <w:p w14:paraId="16129FB3" w14:textId="697BA48E" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="0047596A">
             <w:r>
               <w:t>Photos pêle-mêle, 3 sacs de Jeannettes : 84, 84, 85</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B44ECD5" w14:textId="77777777" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="0047596A"/>
           <w:p w14:paraId="466243D7" w14:textId="638548C1" w:rsidR="007F23AC" w:rsidRPr="0047596A" w:rsidRDefault="007F23AC" w:rsidP="0047596A"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C626E8" w:rsidRPr="00A674F8" w14:paraId="3A529032" w14:textId="77777777" w:rsidTr="00C626E8">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="220AE302" w14:textId="77777777" w:rsidR="00C626E8" w:rsidRPr="00A674F8" w:rsidRDefault="00C626E8" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16B39135" w14:textId="2F835A7B" w:rsidR="00C626E8" w:rsidRPr="00B321DF" w:rsidRDefault="00C626E8" w:rsidP="00BC0933">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="13" w:name="_Toc124413515"/>
+            <w:bookmarkStart w:id="12" w:name="_Toc124413515"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00DA6C81">
               <w:t>Loups</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="5AF9B93B" w14:textId="3539BFAB" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F23AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 1999-. – 200 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01D64AB1" w14:textId="5D32F593" w:rsidR="00C626E8" w:rsidRDefault="00C626E8" w:rsidP="00C626E8">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="070400E4" w14:textId="79D72FB1" w:rsidR="00DA6C81" w:rsidRDefault="00DA6C81" w:rsidP="00DA6C81">
             <w:r>
               <w:t>Albums :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8C9599" w14:textId="77777777" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="00DA6C81"/>
@@ -4239,80 +4353,79 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31443C4C" w14:textId="77777777" w:rsidR="00C626E8" w:rsidRPr="00A674F8" w:rsidRDefault="00C626E8" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21CA106B" w14:textId="4D43913D" w:rsidR="00C626E8" w:rsidRPr="00B321DF" w:rsidRDefault="00C626E8" w:rsidP="00BC0933">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc124413516"/>
+            <w:bookmarkStart w:id="13" w:name="_Toc124413516"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Guides</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
           <w:p w14:paraId="60633030" w14:textId="2674820E" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F23AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 1991-1993. – 72 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FE4A66C" w14:textId="037AD5FF" w:rsidR="00C626E8" w:rsidRDefault="00C626E8" w:rsidP="00C626E8"/>
           <w:p w14:paraId="1A704712" w14:textId="77777777" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="00C626E8"/>
           <w:p w14:paraId="67DF5A6F" w14:textId="68ABEFC4" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="00C626E8">
             <w:r>
               <w:t>Albums :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="271A2346" w14:textId="30C7EB94" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="00C626E8"/>
           <w:p w14:paraId="00A55A9F" w14:textId="59F449BF" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="00C626E8">
             <w:r>
               <w:t>Guides 91-92 : 55 photos</w:t>
@@ -4342,88 +4455,86 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D7418" w:rsidRPr="00A674F8" w14:paraId="28ED40C2" w14:textId="77777777" w:rsidTr="00C31AA6">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AC81DE9" w14:textId="77777777" w:rsidR="003D7418" w:rsidRPr="00A674F8" w:rsidRDefault="003D7418" w:rsidP="00C31AA6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A306E4D" w14:textId="061B5461" w:rsidR="003D7418" w:rsidRPr="00B321DF" w:rsidRDefault="003D7418" w:rsidP="00C31AA6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc124413517"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc124413517"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Éclaireurs</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="0F0CF959" w14:textId="3AF3B6AD" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F23AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- 1989-1995. – 192 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54855E5B" w14:textId="10690436" w:rsidR="003D7418" w:rsidRDefault="003D7418" w:rsidP="00C31AA6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="691504D5" w14:textId="3BE893A2" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F23AC">
             <w:r>
               <w:t>Album en 2 parties : 90, 102</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14DD90FF" w14:textId="77777777" w:rsidR="007F23AC" w:rsidRPr="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F23AC"/>
@@ -4435,80 +4546,79 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78AA0B0D" w14:textId="77777777" w:rsidR="003D7418" w:rsidRPr="00A674F8" w:rsidRDefault="003D7418" w:rsidP="00C31AA6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E76DF0B" w14:textId="3DB749A1" w:rsidR="003D7418" w:rsidRPr="00B321DF" w:rsidRDefault="003D7418" w:rsidP="00C31AA6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc124413518"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc124413518"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Divers</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="647489DD" w14:textId="00FF3FC6" w:rsidR="007F23AC" w:rsidRDefault="007F23AC" w:rsidP="007F23AC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 198-199-. – </w:t>
             </w:r>
             <w:r w:rsidR="00064CD5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">134 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>photographies.</w:t>
             </w:r>
@@ -4556,150 +4666,148 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R00 E01 T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="087F46CC" w14:textId="01BF7429" w:rsidR="00436CB1" w:rsidRPr="00A674F8" w:rsidRDefault="00436CB1" w:rsidP="00C31AA6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte grand format 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15CBC486" w14:textId="218B4E19" w:rsidR="003D7418" w:rsidRPr="00B321DF" w:rsidRDefault="003D7418" w:rsidP="00C31AA6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc124413519"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc124413519"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photos plastifiées grand format</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="453EF5F0" w14:textId="22259658" w:rsidR="003D7418" w:rsidRDefault="00436CB1" w:rsidP="00C31AA6">
             <w:r>
               <w:t>- 199- -200-. – 8 photographies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1705633F" w14:textId="77777777" w:rsidR="00436CB1" w:rsidRDefault="00436CB1" w:rsidP="00C31AA6"/>
           <w:p w14:paraId="65F6BAA4" w14:textId="7E9380B1" w:rsidR="00436CB1" w:rsidRDefault="00436CB1" w:rsidP="00436CB1">
             <w:r>
               <w:t>Des reproductions grand format et plastifiées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D75BB5B" w14:textId="092184F7" w:rsidR="00436CB1" w:rsidRPr="00436CB1" w:rsidRDefault="00436CB1" w:rsidP="00436CB1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001335E2" w:rsidRPr="00A674F8" w14:paraId="1BF5B5D2" w14:textId="77777777" w:rsidTr="00C626E8">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56D5C05A" w14:textId="1057A4E0" w:rsidR="001335E2" w:rsidRPr="00A674F8" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D5CD33C" w14:textId="73D59509" w:rsidR="001335E2" w:rsidRPr="00B321DF" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc124413520"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc124413520"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Scouts Castor</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="3D205E91" w14:textId="24DDF7F4" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 199-. – </w:t>
             </w:r>
             <w:r w:rsidRPr="001335E2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>45 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD8BC3E" w14:textId="77777777" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
@@ -4715,79 +4823,78 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5275B412" w14:textId="616CF725" w:rsidR="001335E2" w:rsidRPr="00A674F8" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C522108" w14:textId="5B0934D0" w:rsidR="001335E2" w:rsidRPr="00B321DF" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc124413521"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc124413521"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Visite au zoo</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
           <w:p w14:paraId="65C9FA88" w14:textId="6A31CB38" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 199-. – </w:t>
             </w:r>
             <w:r w:rsidRPr="001335E2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5 photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="109D3051" w14:textId="77777777" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
@@ -4807,193 +4914,191 @@
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2E813BF4" w14:textId="0461539A" w:rsidR="001335E2" w:rsidRPr="00A674F8" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24D0E282" w14:textId="5C59DAFC" w:rsidR="001335E2" w:rsidRPr="00B321DF" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc124413522"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc124413522"/>
             <w:r>
               <w:t>P383</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Excursion des Scouts</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="7C8E6B77" w14:textId="2DECE2A5" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- 199-. – </w:t>
             </w:r>
             <w:r w:rsidR="00806585" w:rsidRPr="00806585">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00806585">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EBDB70D" w14:textId="77777777" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F24739E" w14:textId="77777777" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:r>
               <w:t>Originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EE5BF8E" w14:textId="77777777" w:rsidR="001335E2" w:rsidRDefault="001335E2" w:rsidP="001335E2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DA730E0" w14:textId="77777777" w:rsidR="00C626E8" w:rsidRPr="00A674F8" w:rsidRDefault="00C626E8" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5781C394" w14:textId="61F8CF71" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc124413523"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc124413523"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2838DCE2" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="69E871D4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="287E94F5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B254017" w14:textId="71F4A7EF" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc124413524"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc124413524"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5011,105 +5116,104 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F1877F6" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68BF0EC0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A5DBA8" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="4C2CD0BB" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1563BBE4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E2BE68E" w14:textId="69046ED0" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc124413525"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc124413525"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5130,96 +5234,96 @@
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00287473">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
             <w:r w:rsidR="00287473">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6538AF6C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AAEBA45" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C2CC275" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E5061AF" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="1CC068EB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68C0FA1F" w14:textId="5A88056F" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc124413526"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc124413526"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE6639">
         <w:t>Objets</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="4E4871A8" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="4C3D1BE3" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F63B5D8" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5315,67 +5419,67 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCF1572" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="3676798D" w14:textId="074AECC7" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc124413527"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc124413527"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00CE6639">
         <w:t>Plaques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="7A21E678" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="0193780B" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00AB6798" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7896EAB3" w14:textId="0EC08566" w:rsidR="000B4745" w:rsidRDefault="00287473" w:rsidP="000B4745">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5411,74 +5515,73 @@
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13C0EBD1" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B235C58" w14:textId="759C8FBE" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc124413528"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc124413528"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r>
               <w:t>/C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="000B4745">
               <w:t>Conseil d’administration</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="469A92FE" w14:textId="12435693" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C5D0445" w14:textId="5D829E04" w:rsidR="000B4745" w:rsidRDefault="000B4745" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ce dossier comprend deux plaques de bois, rendant hommage à des bénévoles.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3305F59D" w14:textId="0ACA4046" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -5520,355 +5623,138 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> St-Michel Mistassini, conseil d’administration » : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32E36D1C" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="000B4745" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Edmour</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Boutin, Louison Comtois, Marcel Gauthier, Lucien Guillemette, Lucien Gagnon, Jean-Denis Laprise, Daniel Duchesne, Bruno Roberge, </w:t>
+              <w:t xml:space="preserve"> Boutin, Louison Comtois, Marcel Gauthier, Lucien Guillemette, Lucien Gagnon, Jean-Denis Laprise, Daniel Duchesne, Bruno Roberge, Camil Perreault, Lisette Perreault, J. Baptiste Gauthier, Camil Laprise, Daniel Dufour, Alain Guillemette, Jules Simard, Michel Gauthier, Michel Boutin, Nicole Boivin, Albert Allard, J. Baptiste Villeneuve, Eliane Guillemette, Colombe Dessureault, Solange Villeneuve, Normand Savard, Romain Soucy, Gaston Bouchard, Alain Ménard, Marc Laprise, Denis Simard, Chantal Girard, René Dufour, Bruno Martel, Robert Dufour, Bernard Porier, Gaston Boulianne, Guy Audet, J. Roch Guillemette, Brigitte Guillemette, Ghislain Potvin, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Camil</w:t>
+              <w:t>Yvonnette</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Perreault, Lisette Perreault, J. Baptiste Gauthier, </w:t>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> Bergeron, </w:t>
+              <w:t xml:space="preserve"> Potvin, Egide Hébert, Sabin Lavigne, Roger Mathieu, Clément Bergeron, Rejeanne Bergeron, </w:t>
             </w:r>
             <w:r w:rsidR="00D8766E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Galarneau, Sylvain Gilbert, Pauline Gauthier, Gilles Gauthier, Hélène Lavoie, Lyne Gauthier, Linette </w:t>
+              <w:t xml:space="preserve">France Galarneau, Sylvain Gilbert, Pauline Gauthier, Gilles Gauthier, Hélène Lavoie, Lyne Gauthier, Linette Cauvier, Diane Nadeau, Marie-Claude Roy, Luc Boutin, Marc-André Allard, Louison Girard, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D8766E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Cauvier</w:t>
+              <w:t>Maurcie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D8766E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Diane Nadeau, Marie-Claude Roy, Luc Boutin, Marc-André Allard, Louison Girard, </w:t>
+              <w:t xml:space="preserve"> Boillard, Bertrand Vaillancourt, Désiré Brassard, Jean-Claude Martel, Gaétane Girard, Alain Gaudreault, Claude Harvey, Rita Boutin, André Bouchard, Lyne Desmarais, Luc Desmarais</w:t>
+            </w:r>
+            <w:r w:rsidR="002258D8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>, Michel Tremblay, André Côté, Louiselle Lavoie, Roch Soucy, Céline Belley, Manon Belley, Guy Tremblay, André Morin, Robin Allard, Fabien Martel, Yvan Carré, Julien Villeneuve, Gaétan Bédard, Jean-Luc Lamothe, Guylaine Fortin, Camil Girard, Lucie Belley, Sarah Paradis, Hélène Perreault, Aline Côté, Stéphane Leblanc, Christian Côté.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C98FE5D" w14:textId="77777777" w:rsidR="002258D8" w:rsidRDefault="002258D8" w:rsidP="00BC0933">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmond Lévesque Adien Gauthier, Jeannine Lévesque, Albert Allard, Raymonde Villeneuve, Marie-Noelle Ménard, Raymonde Bouchard, Louisette Gauthier, André Rainville, J. Baptiste Villeneuve, Yvette Niquet, Lucienne Côté, Lucille Allard, Noella Hébert, Lucien Thibeault, Claire Dufour, Egide Hébert, Paquerette Hébert, Monique Delisle, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D8766E">
-[...3 lines deleted...]
-              <w:t>Maurcie</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kermel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D8766E">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gauthier, Louis Hébert, J. Roch Guillemette, Levis Houde, Maria Gaudreault, Armande Simard, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00D8766E">
-[...3 lines deleted...]
-              <w:t>Boillard</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Emdond</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00D8766E">
-[...150 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Laprise, Vincent Villeneuve, </w:t>
             </w:r>
             <w:r w:rsidR="00242DA4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normand Perron, Louis-Henri </w:t>
-[...13 lines deleted...]
-              <w:t>, Luce Labrie, Raymonde Belley, Christian Côté, Sylvie Brassard, Etienne Sasseville, Jean-Claude Landry, Clément Bergeron, Germaine Genest, Paul Bernier, Colombe Bouchard, Jean-Pierre Ouellet, Réal Villeneuve.</w:t>
+              <w:t>Normand Perron, Louis-Henri Frigon, Luce Labrie, Raymonde Belley, Christian Côté, Sylvie Brassard, Etienne Sasseville, Jean-Claude Landry, Clément Bergeron, Germaine Genest, Paul Bernier, Colombe Bouchard, Jean-Pierre Ouellet, Réal Villeneuve.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A57DC79" w14:textId="77777777" w:rsidR="00242DA4" w:rsidRDefault="00242DA4" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="665EA3E5" w14:textId="07352EBD" w:rsidR="00242DA4" w:rsidRDefault="00242DA4" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sur la 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00242DA4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
@@ -5931,115 +5817,114 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> fondateur des Scouts de Mistassini. Remerciements sincères pour service rendu entre 1967-1974. Le Groupe Scout 34 St-Michel Mistassini.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06AC4BA0" w14:textId="132DFD64" w:rsidR="00242DA4" w:rsidRPr="00A674F8" w:rsidRDefault="00242DA4" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DDEEC39" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="001335E2"/>
     <w:p w14:paraId="7C1918C0" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="69D779FB" w14:textId="0DF19A8E" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc124413529"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc124413529"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F4571E">
         <w:t>383</w:t>
       </w:r>
       <w:r>
         <w:t>/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6F7252" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="05B2D203" w14:textId="77777777" w:rsidTr="00BC0933">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="708168FC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA58A67" w14:textId="3628EAAB" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc124413530"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc124413530"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r>
               <w:t>/C2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6054,105 +5939,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CBB58D2" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A4B7477" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BBFBC96" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00287473" w:rsidRPr="00A674F8" w14:paraId="383CECC4" w14:textId="77777777" w:rsidTr="00BC0933">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="382F78F5" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10402DDE" w14:textId="00596EA7" w:rsidR="00287473" w:rsidRPr="00B321DF" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc124413531"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc124413531"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F4571E">
               <w:t>383</w:t>
             </w:r>
             <w:r>
               <w:t>/C2/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6167,185 +6051,185 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="092C4F7B" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03F1CD25" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00BC0933">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E57C567" w14:textId="77777777" w:rsidR="00287473" w:rsidRDefault="00287473" w:rsidP="00BC0933"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1453E7DC" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="71F28F6D" w14:textId="77777777" w:rsidR="00287473" w:rsidRPr="00A674F8" w:rsidRDefault="00287473" w:rsidP="00287473"/>
     <w:p w14:paraId="74FC9E92" w14:textId="50A65897" w:rsidR="006A0140" w:rsidRPr="00A674F8" w:rsidRDefault="006A0140" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="006A0140" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605CA6AF" w14:textId="77777777" w:rsidR="00475286" w:rsidRDefault="00475286" w:rsidP="00923766">
+    <w:p w14:paraId="2A3DF0AC" w14:textId="77777777" w:rsidR="000835A2" w:rsidRDefault="000835A2" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32104747" w14:textId="77777777" w:rsidR="00475286" w:rsidRDefault="00475286" w:rsidP="00923766">
+    <w:p w14:paraId="2520BAF4" w14:textId="77777777" w:rsidR="000835A2" w:rsidRDefault="000835A2" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CA926D4" w14:textId="77777777" w:rsidR="00C31AA6" w:rsidRDefault="00C31AA6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="021089DD" w:rsidR="00C31AA6" w:rsidRDefault="00C31AA6" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -6443,110 +6327,110 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00C31AA6" w:rsidRDefault="00C31AA6" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="078D77F5" w14:textId="77777777" w:rsidR="00C31AA6" w:rsidRDefault="00C31AA6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24E55F74" w14:textId="77777777" w:rsidR="00475286" w:rsidRDefault="00475286" w:rsidP="00923766">
+    <w:p w14:paraId="39BBDF9C" w14:textId="77777777" w:rsidR="000835A2" w:rsidRDefault="000835A2" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C6AB713" w14:textId="77777777" w:rsidR="00475286" w:rsidRDefault="00475286" w:rsidP="00923766">
+    <w:p w14:paraId="3D252923" w14:textId="77777777" w:rsidR="000835A2" w:rsidRDefault="000835A2" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C92A65A" w14:textId="77777777" w:rsidR="00C31AA6" w:rsidRDefault="00C31AA6">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19F80FA4" w14:textId="77777777" w:rsidR="00C31AA6" w:rsidRDefault="00C31AA6">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76D0726D" w14:textId="77777777" w:rsidR="00C31AA6" w:rsidRDefault="00C31AA6">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="046375B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16C28050"/>
     <w:lvl w:ilvl="0" w:tplc="376A3322">
       <w:start w:val="18"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6616,120 +6500,123 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1866478637">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00064CD5"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
+    <w:rsid w:val="000835A2"/>
     <w:rsid w:val="000B4745"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="001335E2"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002258D8"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="00242DA4"/>
     <w:rsid w:val="0025074A"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00267D31"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="00287473"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002B0CE4"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="003107A7"/>
+    <w:rsid w:val="0032126C"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003D7418"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00436CB1"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00475286"/>
     <w:rsid w:val="0047596A"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00517F4B"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00551E46"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
@@ -6794,124 +6681,125 @@
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC0933"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD2A02"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C31AA6"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C626E8"/>
     <w:rsid w:val="00C6397C"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CE6639"/>
     <w:rsid w:val="00CF7467"/>
+    <w:rsid w:val="00D035ED"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D8766E"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DA6C81"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F4571E"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF2813"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7243,50 +7131,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -7752,92 +7641,92 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00C626E8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8171,70 +8060,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9377</Characters>
+  <Pages>1</Pages>
+  <Words>1747</Words>
+  <Characters>9610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11059</CharactersWithSpaces>
+  <CharactersWithSpaces>11335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>