--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="7B8FF3C0" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00675744">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Claudette laprise et gérald hudon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="1A6FE445" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00675744">
         <w:t>382</w:t>
       </w:r>
@@ -293,84 +293,83 @@
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Prét</w:t>
       </w:r>
       <w:r w:rsidR="00DA6900">
         <w:t>raité</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409702CD" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C535C58" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250A8F10" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F7CCB8" w14:textId="6F628FC2" w:rsidR="000E5CBB" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc32910358" w:history="1">
         <w:r w:rsidR="000E5CBB" w:rsidRPr="000A35BB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="000E5CBB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="000E5CBB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="000E5CBB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32910358 \h </w:instrText>
         </w:r>
@@ -381,289 +380,288 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="000E5CBB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000E5CBB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="000E5CBB">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24756C23" w14:textId="2B58686D" w:rsidR="000E5CBB" w:rsidRDefault="007427FB">
+    <w:p w14:paraId="24756C23" w14:textId="2B58686D" w:rsidR="000E5CBB" w:rsidRDefault="000E5CBB">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32910359" w:history="1">
-        <w:r w:rsidR="000E5CBB" w:rsidRPr="000A35BB">
+        <w:r w:rsidRPr="000A35BB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P382/A Documents</w:t>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32910359 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47C24485" w14:textId="1AB96C46" w:rsidR="000E5CBB" w:rsidRDefault="007427FB">
+    <w:p w14:paraId="47C24485" w14:textId="1AB96C46" w:rsidR="000E5CBB" w:rsidRDefault="000E5CBB">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32910360" w:history="1">
-        <w:r w:rsidR="000E5CBB" w:rsidRPr="000A35BB">
+        <w:r w:rsidRPr="000A35BB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P382/A1 Album souvenirs familiaux</w:t>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32910360 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02CB78F0" w14:textId="7382BD37" w:rsidR="000E5CBB" w:rsidRDefault="007427FB">
+    <w:p w14:paraId="02CB78F0" w14:textId="7382BD37" w:rsidR="000E5CBB" w:rsidRDefault="000E5CBB">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc32910361" w:history="1">
-        <w:r w:rsidR="000E5CBB" w:rsidRPr="000A35BB">
+        <w:r w:rsidRPr="000A35BB">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P382/A1/1 : Scrapbook</w:t>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc32910361 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="000E5CBB">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="52EB41C3" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc32910358"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72092BA8" w14:textId="77777777" w:rsidR="00046FDE" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00046FDE">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00675744">
         <w:t>382</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00675744">
         <w:t>Claudette Laprise et Gérald Hudon</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -700,59 +698,51 @@
     </w:p>
     <w:p w14:paraId="708A8E91" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="6D93C60D" w14:textId="77777777" w:rsidR="003C3478" w:rsidRDefault="00675744" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Claudette Laprise et Gérald Hudon se sont mariés le 11 mai </w:t>
       </w:r>
       <w:r w:rsidR="00874E7E">
         <w:t xml:space="preserve">2006 à l’église St-Jean-de-la-Croix de </w:t>
       </w:r>
       <w:r w:rsidR="000433C1">
         <w:t>Dolbeau</w:t>
       </w:r>
       <w:r w:rsidR="00874E7E">
         <w:t>-Mistassini</w:t>
       </w:r>
       <w:r w:rsidR="000E5CBB">
         <w:t>, après plusieurs années de vie de couple</w:t>
       </w:r>
       <w:r w:rsidR="00874E7E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D91737" w14:textId="77777777" w:rsidR="003C3478" w:rsidRDefault="003C3478" w:rsidP="00923766"/>
     <w:p w14:paraId="0E8C4D49" w14:textId="5921CD98" w:rsidR="007F33D1" w:rsidRDefault="00874E7E" w:rsidP="00923766">
       <w:r>
-        <w:t xml:space="preserve">Claudette est la fille de Thomas Laprise et Marianna </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> et Gérald est le fils de </w:t>
+        <w:t xml:space="preserve">Claudette est la fille de Thomas Laprise et Marianna Mifsud et Gérald est le fils de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Alphondor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Hudon et Mariette Fortin. Claudette a </w:t>
       </w:r>
       <w:r w:rsidR="000433C1">
         <w:t>une fille, Sonia Bouchard,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de son précédent mariage, ainsi que </w:t>
       </w:r>
       <w:r w:rsidR="000E5CBB">
         <w:t>trois</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> petit</w:t>
       </w:r>
       <w:r w:rsidR="000433C1">
         <w:t>s-</w:t>
       </w:r>
       <w:r>
@@ -899,100 +889,266 @@
       <w:r w:rsidR="004861D3">
         <w:t>Hudon ainsi que leur</w:t>
       </w:r>
       <w:r w:rsidR="003B5447">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004861D3">
         <w:t xml:space="preserve"> familles et amis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC5CD4D" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="60BC7670" w14:textId="43E96826" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="004861D3" w:rsidP="00923766">
+    <w:p w14:paraId="60BC7670" w14:textId="43E96826" w:rsidR="00B46FC4" w:rsidRDefault="004861D3" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Traitement fait à la réception des documents, en février 2020, par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Marie-Chantale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Savard, archiviste.</w:t>
       </w:r>
       <w:r w:rsidR="000D3DE5">
         <w:t xml:space="preserve"> Traitement des ajouts et mise en boîte par Frédérique Fradet, archiviste, le 12 février 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39189FFF" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
     <w:p w14:paraId="4489CB66" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CF064" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w14:paraId="23AF16E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="02317E53" w14:textId="674D1D0C" w:rsidR="00E923F8" w:rsidRPr="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2FB8F6" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="3FC7E26F" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>Fonds traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7246A393" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>Ajouts traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A27DB3A" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRPr="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AFE3AC9" w14:textId="61BA9752" w:rsidR="00E923F8" w:rsidRPr="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BBBDE8" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="2621F894" w14:textId="043CD9F0" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rançais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55266BF3" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="79FFA9A7" w14:textId="1C414AE6" w:rsidR="00E923F8" w:rsidRPr="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A89B62" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="601C608E" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>Donation 17 février 2020 (2 albums hors format)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB10F36" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t xml:space="preserve">R13 E05 T06 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A16C7A" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>À reclasser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CB4056" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="71701009" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>Donation 16 décembre 2020 (6 albums)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73241F94" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t xml:space="preserve">Boîte 2 : P382/A1/1,3 à 1,5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDC69C6" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>R07 E04 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D2B841" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="6BF381F5" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t xml:space="preserve">Boîte 3 : P382/A1/1,6 à 1,8 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CD95E8" w14:textId="235DB84C" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>R07 E04 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489E7780" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="004A0B27" w14:textId="5BFA2F34" w:rsidR="00E923F8" w:rsidRPr="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E923F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C5A8B5" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8"/>
+    <w:p w14:paraId="4BEAE06C" w14:textId="025B56D3" w:rsidR="00E923F8" w:rsidRDefault="00E923F8" w:rsidP="00E923F8">
+      <w:r>
+        <w:t>P382/A Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="00A032C3" w:rsidR="00B25321" w:rsidRDefault="00E923F8" w:rsidP="00923766">
+      <w:r>
+        <w:t>P382/A1 Album souvenirs familiaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421B21FB" w14:textId="77777777" w:rsidR="00E923F8" w:rsidRPr="00A674F8" w:rsidRDefault="00E923F8" w:rsidP="00923766"/>
     <w:p w14:paraId="123F20FF" w14:textId="203259D0" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc32910359"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00675744">
         <w:t>382</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="22AAFD3E" w:rsidR="00C70C4E" w:rsidRDefault="00046FDE" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">2006-2019 – 0,551 mètre linéaire de documents textuels (8 albums). – 653 photographies (photocopies et reproductions) incluses dans les albums. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21041B23" w14:textId="77777777" w:rsidR="000E5CBB" w:rsidRDefault="000E5CBB" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
@@ -1252,51 +1408,50 @@
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r w:rsidR="002C19D0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="006311B0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="6AF2D1CE" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Toc32910361"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00675744">
               <w:t>382</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00675744">
               <w:t>Scrapbook</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2352DB7D" w14:textId="6439D7BA" w:rsidR="00534A9E" w:rsidRPr="00A674F8" w:rsidRDefault="00534A9E" w:rsidP="00534A9E">
             <w:r>
@@ -1314,98 +1469,85 @@
             <w:r>
               <w:t xml:space="preserve"> – 0,</w:t>
             </w:r>
             <w:r w:rsidR="00046FDE">
               <w:t>551</w:t>
             </w:r>
             <w:r w:rsidR="003B5447">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00046FDE">
               <w:t>ètre</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> linéaire de documents textuels (</w:t>
             </w:r>
             <w:r w:rsidR="00046FDE">
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> albums).</w:t>
             </w:r>
             <w:r w:rsidR="00CC2807">
-              <w:t xml:space="preserve"> – </w:t>
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+              <w:t xml:space="preserve"> – 653 photographies (photocopies et reproductions) incluses dans les albums. </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="22964C39" w14:textId="6CB47395" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54FDC0E4" w14:textId="77777777" w:rsidR="001D4C08" w:rsidRPr="00AB6798" w:rsidRDefault="001D4C08" w:rsidP="001D4C08">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25DDE0C4" w14:textId="1721808B" w:rsidR="001D4C08" w:rsidRDefault="001D4C08" w:rsidP="001D4C08">
             <w:r>
               <w:t xml:space="preserve">Ce dossier comprend </w:t>
             </w:r>
             <w:r w:rsidR="00046FDE">
               <w:t>huit</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> albums de scrapbooking confectionnés par la donatrice.</w:t>
             </w:r>
             <w:r w:rsidR="00046FDE">
-              <w:t xml:space="preserve"> Ceux-ci renferment essentiellement des informations généalogiques sur plusieurs familles </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Laprise et Hudon. </w:t>
+              <w:t xml:space="preserve"> Ceux-ci renferment essentiellement des informations généalogiques sur plusieurs familles Mifsud, Laprise et Hudon. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D4F8756" w14:textId="1F07DD97" w:rsidR="007734F2" w:rsidRDefault="007734F2" w:rsidP="001D4C08"/>
           <w:p w14:paraId="0BCC9A56" w14:textId="57830286" w:rsidR="007734F2" w:rsidRPr="007734F2" w:rsidRDefault="007734F2" w:rsidP="001D4C08">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007734F2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5804C3A4" w14:textId="6FD53235" w:rsidR="007734F2" w:rsidRPr="00A674F8" w:rsidRDefault="007734F2" w:rsidP="001D4C08">
             <w:r>
               <w:t xml:space="preserve">Il pourrait y avoir des doublons dans le décompte des photographies. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61C3090C" w14:textId="2E299EA4" w:rsidR="001D4C08" w:rsidRDefault="00B344CC" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -1588,51 +1730,50 @@
               <w:t xml:space="preserve">Famille Claudette Laprise et </w:t>
             </w:r>
             <w:r w:rsidR="009B0C72">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Gérald Hudon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et ses petits-enfants Steven, Déreck et Yannick</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EA502D9" w14:textId="77777777" w:rsidR="007A1869" w:rsidRDefault="007A1869" w:rsidP="007A1869">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2006</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B6AEA96" w14:textId="3CD267D6" w:rsidR="007A1869" w:rsidRDefault="007A1869" w:rsidP="007A1869">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED459C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="003B5447" w:rsidRPr="00ED459C">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED459C">
               <w:rPr>
@@ -1912,60 +2053,52 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Alphondor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hudon et Mariette Fortin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6865AC22" w14:textId="2920217E" w:rsidR="00B3226E" w:rsidRDefault="00B3226E" w:rsidP="00B3226E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Famille Thomas Laprise et Anne-Marie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Famille Thomas Laprise et Anne-Marie Mifsud</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4D67D272" w14:textId="144004B8" w:rsidR="009B0C72" w:rsidRDefault="009B0C72" w:rsidP="009B0C72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
             <w:r w:rsidR="00506487">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2301476B" w14:textId="40245FE4" w:rsidR="009B0C72" w:rsidRDefault="009B0C72" w:rsidP="009B0C72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2174,60 +2307,52 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Alphondor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hudon et Mariette Fortin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D6E351" w14:textId="77777777" w:rsidR="00B3226E" w:rsidRDefault="00B3226E" w:rsidP="00B3226E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Famille Thomas Laprise et Anne-Marie </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Famille Thomas Laprise et Anne-Marie Mifsud</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="52DB7264" w14:textId="77777777" w:rsidR="00B3226E" w:rsidRDefault="00B3226E" w:rsidP="00B3226E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47C0499C" w14:textId="4E7F929B" w:rsidR="00B3226E" w:rsidRDefault="00B3226E" w:rsidP="00B3226E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00376AD0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8,5 cm</w:t>
@@ -2274,344 +2399,209 @@
               <w:t>comprend 99 photos de familles, excluant les images et les cartes tirées d’internet</w:t>
             </w:r>
             <w:r w:rsidR="00FE0D39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> non représentatives de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. Les photocopies sont de qualité moyenne, certains font partie de montages photos. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D6075EE" w14:textId="7CB25175" w:rsidR="003E5CA5" w:rsidRDefault="003E5CA5" w:rsidP="00B3226E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’album est divisé en 3 parties (3 chemises). Voir anneaux </w:t>
-[...5 lines deleted...]
-              <w:t>verts.</w:t>
+              <w:t>L’album est divisé en 3 parties (3 chemises). Voir anneaux verts.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="594D6BDA" w14:textId="24E6C9EA" w:rsidR="00B3226E" w:rsidRDefault="00B3226E" w:rsidP="009B0C72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65AEA5C5" w14:textId="02B7D008" w:rsidR="00FE0D39" w:rsidRDefault="00FE0D39" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P382/A1/1,6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D0745A" w14:textId="7A698E14" w:rsidR="00FE0D39" w:rsidRDefault="00FE0D39" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Album no 4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70D0FA6C" w14:textId="778A7DA0" w:rsidR="00FE0D39" w:rsidRDefault="00FE0D39" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Familles Antoine Hudon Beaulieu et Marie-Laure Langlais, Pierre Fortin et Marie-</w:t>
+              <w:t xml:space="preserve">Familles Antoine Hudon Beaulieu et Marie-Laure Langlais, Pierre Fortin et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Célina</w:t>
+              <w:t>Marie-Célina</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tremblay, Thomas-Élie Rossignol et Marie-Luce Pelletier, Élie Duchesne et Marie-Luce Girard</w:t>
             </w:r>
             <w:r w:rsidR="007734F2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Damase Laprise et </w:t>
+              <w:t>Damase Laprise et Arthémise Fortin</w:t>
+            </w:r>
+            <w:r w:rsidR="007734F2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Richard Minier et Marie-Clara Blackburn</w:t>
+            </w:r>
+            <w:r w:rsidR="007734F2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giovanni Maria Mifsud et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Arthémise</w:t>
+              <w:t>Jessis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fortin</w:t>
+              <w:t xml:space="preserve"> Vincenza Zammit</w:t>
             </w:r>
             <w:r w:rsidR="007734F2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Richard Minier et </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Blackburn</w:t>
+              <w:t>Arthur Boily et Virgine Laforge</w:t>
             </w:r>
             <w:r w:rsidR="007734F2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giovanni Maria </w:t>
-[...50 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Arthur Boily et Elmire Racine</w:t>
+            </w:r>
             <w:r w:rsidR="007734F2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthur </w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> et Marie Girard</w:t>
+              <w:t>Arthur Boily et Marie Girard</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40CAD064" w14:textId="77777777" w:rsidR="00FE0D39" w:rsidRDefault="00FE0D39" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00376AD0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FA96B30" w14:textId="381F378B" w:rsidR="00FE0D39" w:rsidRDefault="007734F2" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00FE0D39">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>,5 </w:t>
             </w:r>
             <w:r w:rsidR="00B344CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2641,193 +2631,91 @@
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1869">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">L’album </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">comprend 20 photos de familles, excluant les images et les cartes tirées d’internet non représentatives de la famille. Les photocopies sont de qualité moyenne, certains font partie de montages photos. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6181E8A0" w14:textId="34699E2E" w:rsidR="00FE0D39" w:rsidRDefault="00EA7ADE" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’album est divisé en </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> chemises). </w:t>
+              <w:t xml:space="preserve">L’album est divisé en 2 parties (2 chemises). </w:t>
             </w:r>
             <w:r w:rsidR="00B344CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Voir anneaux violets.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4A3D23" w14:textId="1D183B30" w:rsidR="00376AD0" w:rsidRDefault="00376AD0" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45A36140" w14:textId="6933634C" w:rsidR="00376AD0" w:rsidRDefault="00376AD0" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P382/A1/1,7 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="737547B4" w14:textId="38DD0807" w:rsidR="00376AD0" w:rsidRDefault="00B344CC" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familles Samuel </w:t>
-[...78 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Familles Samuel Mifsud et Thérèse Walsh, Adélard Mifsud et Marcelle Marcotte ainsi qu’Irène Larochelle, Anne-Marie Mifsud et Thomas Laprise, Yvonne Mifsud et Edmond St-Laurent, Jeannette Mifsud</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1289BBA7" w14:textId="57632301" w:rsidR="00B344CC" w:rsidRDefault="00B344CC" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
             <w:r w:rsidR="00E7435C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="119E2934" w14:textId="573EDC20" w:rsidR="00B344CC" w:rsidRDefault="00B344CC" w:rsidP="00FE0D39">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -2849,428 +2737,308 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1869">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">L’album </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">comprend </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> photos de familles, excluant les images et les cartes tirées d’internet non représentatives de la famille. Les photocopies sont de qualité moyenne. </w:t>
+              <w:t xml:space="preserve">comprend 120 photos de familles, excluant les images et les cartes tirées d’internet non représentatives de la famille. Les photocopies sont de qualité moyenne. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="656348FA" w14:textId="1D95A7FA" w:rsidR="00B344CC" w:rsidRDefault="00A17D98" w:rsidP="00B344CC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’album est divisé en </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> chemises). </w:t>
+              <w:t xml:space="preserve">L’album est divisé en 3 parties (3 chemises). </w:t>
             </w:r>
             <w:r w:rsidR="00B344CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir anneaux </w:t>
             </w:r>
             <w:r w:rsidR="00EA7ADE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>bleu</w:t>
             </w:r>
             <w:r w:rsidR="00B344CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44DCCCEE" w14:textId="77777777" w:rsidR="00FE0D39" w:rsidRDefault="00FE0D39" w:rsidP="009B0C72">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A3A8B0F" w14:textId="3D643C20" w:rsidR="00A17D98" w:rsidRDefault="00A17D98" w:rsidP="00A17D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>P382/A1/1,</w:t>
-[...5 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>P382/A1/1,8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32F5BC68" w14:textId="1FEBEC73" w:rsidR="00A17D98" w:rsidRDefault="00A17D98" w:rsidP="00A17D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familles </w:t>
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Familles Laurent Hudon et M. É. P. Rossignol, J. Arthur Fortin et Blandine Duchesne, Stanislas Laprise et Léda Minier, S. M. P. Mifsud et Julianna Boily</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1849A24C" w14:textId="77777777" w:rsidR="00A17D98" w:rsidRDefault="00A17D98" w:rsidP="00A17D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BE40025" w14:textId="7125E205" w:rsidR="00A17D98" w:rsidRDefault="00A17D98" w:rsidP="00A17D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4,5</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> cm</w:t>
+              <w:t>4,5 cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54E670AB" w14:textId="057BD5DC" w:rsidR="00A17D98" w:rsidRDefault="00A17D98" w:rsidP="00A17D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A75D1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1869">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">L’album </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">comprend </w:t>
-[...17 lines deleted...]
-              <w:t>Certaines sont des reproductions des photographies originales.</w:t>
+              <w:t>comprend 71 photos de familles, excluant les images et les cartes tirées d’internet non représentatives de la famille. Les photocopies sont de qualité moyenne. Certaines sont des reproductions des photographies originales.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68CF885F" w14:textId="2A6E0544" w:rsidR="00A17D98" w:rsidRDefault="00A17D98" w:rsidP="00A17D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’album est divisé en 2 parties (2 chemises). Voir anneaux </w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>L’album est divisé en 2 parties (2 chemises). Voir anneaux orange.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AC814B6" w14:textId="77777777" w:rsidR="00A17D98" w:rsidRDefault="00A17D98" w:rsidP="00A17D98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18CD2636" w14:textId="77777777" w:rsidR="009B0C72" w:rsidRDefault="009B0C72" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD7384C" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64F5BADE" w14:textId="77777777" w:rsidR="007427FB" w:rsidRDefault="007427FB" w:rsidP="00923766">
+    <w:p w14:paraId="10DD2F8C" w14:textId="77777777" w:rsidR="0077096F" w:rsidRDefault="0077096F" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BD71794" w14:textId="77777777" w:rsidR="007427FB" w:rsidRDefault="007427FB" w:rsidP="00923766">
+    <w:p w14:paraId="11BD43F3" w14:textId="77777777" w:rsidR="0077096F" w:rsidRDefault="0077096F" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21C22BE1" w14:textId="77777777" w:rsidR="003B5447" w:rsidRDefault="003B5447">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -3386,118 +3154,119 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008D64A5" w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE3F21A" w14:textId="77777777" w:rsidR="003B5447" w:rsidRDefault="003B5447">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79FB68ED" w14:textId="77777777" w:rsidR="007427FB" w:rsidRDefault="007427FB" w:rsidP="00923766">
+    <w:p w14:paraId="167345A6" w14:textId="77777777" w:rsidR="0077096F" w:rsidRDefault="0077096F" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="278A3E1F" w14:textId="77777777" w:rsidR="007427FB" w:rsidRDefault="007427FB" w:rsidP="00923766">
+    <w:p w14:paraId="454B4DD5" w14:textId="77777777" w:rsidR="0077096F" w:rsidRDefault="0077096F" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6123AE70" w14:textId="77777777" w:rsidR="003B5447" w:rsidRDefault="003B5447">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CD45D66" w14:textId="77777777" w:rsidR="003B5447" w:rsidRDefault="003B5447">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5334018B" w14:textId="77777777" w:rsidR="003B5447" w:rsidRDefault="003B5447">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000433C1"/>
     <w:rsid w:val="00046FDE"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
@@ -3539,57 +3308,59 @@
     <w:rsid w:val="003E5CA5"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004861D3"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00506487"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00534A9E"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="006311B0"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00675744"/>
+    <w:rsid w:val="006928FA"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006B7D3C"/>
     <w:rsid w:val="006C2180"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="007427FB"/>
     <w:rsid w:val="0076644B"/>
+    <w:rsid w:val="0077096F"/>
     <w:rsid w:val="007734F2"/>
     <w:rsid w:val="007A1869"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0083129C"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="00874E7E"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009B0C72"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009F0832"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
@@ -3634,108 +3405,109 @@
     <w:rsid w:val="00C76269"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC2807"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E514E2"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E7435C"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
+    <w:rsid w:val="00E923F8"/>
     <w:rsid w:val="00EA7ADE"/>
     <w:rsid w:val="00ED459C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE0D39"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4067,50 +3839,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -4576,82 +4349,82 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4982,72 +4755,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6166</Characters>
+  <Pages>1</Pages>
+  <Words>1177</Words>
+  <Characters>6474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7273</CharactersWithSpaces>
+  <CharactersWithSpaces>7636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>