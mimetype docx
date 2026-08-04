--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,368 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5CEE052D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Thérèse Savard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="32498164" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="48F59E56" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="11C82E40" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="47A2FB08" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="52853B12" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5C380139" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6B93BFD2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1E32CC82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1DDC5C63" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="29D10E8B" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5427B666" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="128D40F9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="500242BC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="01C6FB92" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="49ADB846" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="28834407" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4ED58EEB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="71D8A70F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1F8DD48D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1F1FE07E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="24F40F40" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="41F9DD0C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="29A1E430" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="42BBBC36" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="373034FD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="4F6DB1CA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3E4A7118" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="48E16FF9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0B917D86" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="67893DE4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="17184738" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1970FEB2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1EE7B3DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="39EB8D16" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1C904522" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="65B8EF68" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="02C5629E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="69650836" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="63F8DE07" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+    <w:p w14:paraId="5D6A9E4A" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="5E475E5D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>Jean-René Boutin et Marie-Chantale Savard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="72FBFBAF" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>2020-01-10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B25435" w:rsidP="00923766">
+    <w:p w14:paraId="47F369FA" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B25435" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Pré</w:t>
       </w:r>
       <w:r w:rsidR="00DA6900">
         <w:t>traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="603569F8" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="7C2F3A3D" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="3ADA2C9F" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00B9752A" w:rsidP="00923766">
+    <w:p w14:paraId="5EEEB058" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="009631AC" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9752A">
+      <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00B9752A">
+      <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc455478672" w:history="1">
         <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A</w:t>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478672 \h </w:instrText>
@@ -374,981 +373,1248 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00B9752A" w:rsidP="00923766">
+    <w:p w14:paraId="05EFFEFB" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478673" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>/A1</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478673 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="00B9752A" w:rsidP="00923766">
+    <w:p w14:paraId="6315A2F2" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00587F67" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc455478674" w:history="1">
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">/A1/1 : </w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00587F67">
+        <w:r w:rsidRPr="00587F67">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0076644B" w:rsidRPr="00A674F8">
+        <w:r w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc455478674 \h </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00587F67">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A674F8">
+        <w:r w:rsidR="009631AC" w:rsidRPr="00A674F8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00B9752A" w:rsidP="00923766">
+    <w:p w14:paraId="50190DDB" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="009631AC" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BD4041" w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="6C3572A2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="597B9627" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="753C462F" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>Thérèse Savard</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="00343432">
+        <w:t>avant 1955]-</w:t>
+      </w:r>
       <w:r w:rsidR="00195F4C">
-        <w:t>19--</w:t>
-[...5 lines deleted...]
-        <w:t>-2003</w:t>
+        <w:t>2003</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00343432">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00195F4C">
         <w:t xml:space="preserve">8424 photographies ; couleur et n &amp; b. </w:t>
       </w:r>
       <w:r w:rsidR="00195F4C">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
+      <w:r w:rsidR="00343432">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B1278E">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>23,3 cm de documents textuels. –3 objets.</w:t>
+        <w:t>23,3 cm de documents textuels. –</w:t>
+      </w:r>
+      <w:r w:rsidR="00343432">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1278E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3 objets.</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="78545A61" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00923766"/>
+    <w:p w14:paraId="1981ECB3" w14:textId="01306046" w:rsidR="00AF564C" w:rsidRPr="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF564C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Collation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB0EDC6" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C"/>
+    <w:p w14:paraId="46784AF8" w14:textId="0D0F2819" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>65 albums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE0E7CF" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C"/>
+    <w:p w14:paraId="4229B043" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>0,023 mètres linéaires de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545BDFCB" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>8424 photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A54656" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>photographies numérisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5688380B" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>négatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DADFED" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>diapositives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CD7072" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>cartes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215FAE17" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA678AD" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>heures d'enregistrements sonores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9481A4" w14:textId="03707A44" w:rsidR="00AF564C" w:rsidRPr="00A674F8" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>heures d'images en mouvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245D681F" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="2E70283B" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="007F33D1" w:rsidRDefault="00F94A66" w:rsidP="00923766">
+    <w:p w14:paraId="1FC43767" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="458E2756" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="00F94A66" w:rsidP="00923766">
       <w:r>
-        <w:t>Thérèse Savard est née à Dolbeau, le 1931-12-01 d’Arthur Savard, ancien navigateur, manœuvre de papeterie et d’Émmérentienne Dallaire, femme au foyer, résidant sur la rue des Pins (adresses actuelles 1250 à 125</w:t>
+        <w:t>Thérèse Savard est née à Dolbeau, le 19</w:t>
+      </w:r>
+      <w:r w:rsidR="009B53B8">
+        <w:t>31-12-01 d’Arthur Savard (marinier sur le St-Laurent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B53B8">
+        <w:t xml:space="preserve"> puis </w:t>
+      </w:r>
+      <w:r>
+        <w:t>manœuvre de papeterie</w:t>
+      </w:r>
+      <w:r w:rsidR="009B53B8">
+        <w:t>) et d’Émmérentienne Dallaire (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>femme au foyer</w:t>
+      </w:r>
+      <w:r w:rsidR="009B53B8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, résidant</w:t>
+      </w:r>
+      <w:r w:rsidR="009B53B8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sur la rue des Pins (adresses actuelles 1250 à 125</w:t>
       </w:r>
       <w:r w:rsidR="00C70802">
         <w:t xml:space="preserve">4). Elle </w:t>
       </w:r>
+      <w:r w:rsidR="003E6148">
+        <w:t>suit</w:t>
+      </w:r>
       <w:r>
-        <w:t>fait le cours d’infirmière à l’hôpital de Chicoutimi jusqu’en 1958</w:t>
+        <w:t xml:space="preserve"> le cours d’infirmière à l’hôpital de Chicoutimi jusqu’en 1958</w:t>
       </w:r>
       <w:r w:rsidR="00C70802">
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fait carrière dans ce métier jusqu’à sa retraite en 1993. Ses lieux de travail </w:t>
       </w:r>
       <w:r w:rsidR="00C70802">
         <w:t>comptent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> l’hôpital d’Alma (1958-), de Dolbeau (1960-1962 et 1965-1993), le poste de premiers soins de Domtar (papeterie de Dolbeau, 1963-1964), ainsi que le dispensaire de N’simalen et Yaoundé au Cameroun</w:t>
       </w:r>
       <w:r w:rsidR="00C70802">
         <w:t xml:space="preserve"> (Œuvres du Cardinal Léger)</w:t>
       </w:r>
       <w:r>
         <w:t>. Thérèse est également bénévole à</w:t>
       </w:r>
       <w:r w:rsidR="00C70802">
         <w:t xml:space="preserve"> la SHGMC (à la retraite). Elle épouse Gordon Vincent Thériault, natif du Nouveau-Brunswick et résident à La Salle (Québec) au palais de justice de Roberval, le 1979-06-29 avec qui elle habitera à Dolbeau, au 356, place de la Gaillarde, appartement 4 jusqu’à son transfert au CHSLD (L’Oasis)</w:t>
       </w:r>
       <w:r w:rsidR="00B65BCA">
-        <w:t xml:space="preserve">. Atteinte de maladie, </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C31DF">
+        <w:t xml:space="preserve">Véritable globetrotteuse, elle visite de nombreux pays, sur plusieurs continents au cours de sa vie, voyages au cours desquels elle produira une masse importante de documents, surtout photographiques et textuels. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65BCA">
+        <w:t xml:space="preserve">Atteinte de maladie, </w:t>
       </w:r>
       <w:r w:rsidR="00C70802">
-        <w:t>elle décède paisiblement le 2018-11-26 (86 ans).</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+        <w:t>elle décède paisiblement le 2018-11-26 (86 ans)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91C0E">
+        <w:t>, X années après le départ de son conjoint le Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00C70802">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7987DB91" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="6BFF34E5" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="004903DF" w:rsidP="00923766">
+    <w:p w14:paraId="389D32B2" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="01AEBA19" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="004903DF" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Les documents étaient conservés à l’appartement de l’auteur, au 356, place de la Gaillarde, à Dolbeau-Mistassini, appartement 4, puis au Centre d’hébergement de Dolbeau-Mistassini du CIUSS Saguenay-Lac-St-Jean (L’Oasis) et à la maison historique de la famille Savard, au 1250-1254, rue des Pins, secteur Dolbeau. Les documents ont été cédés </w:t>
       </w:r>
       <w:r w:rsidR="00587C67">
         <w:t xml:space="preserve">à la SHGMC </w:t>
       </w:r>
       <w:r>
         <w:t>par Je</w:t>
       </w:r>
       <w:r w:rsidR="00587C67">
         <w:t>an-René Boutin, petit-neveu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de Thérèse</w:t>
       </w:r>
       <w:r w:rsidR="003C5EB0">
         <w:t xml:space="preserve"> en plusieurs versements à partir de décembre 2019</w:t>
       </w:r>
       <w:r w:rsidR="00587C67">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="272605FC" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="78C0512A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="04F6A715" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="0574769F" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00612675">
         <w:t>photographies de famille, de voyage et de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="5FF768C2" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="317AC0C1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E06067" w:rsidRDefault="00612675" w:rsidP="00923766">
+    <w:p w14:paraId="4D4183A1" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="65639752" w14:textId="3D9E800C" w:rsidR="00E06067" w:rsidRDefault="00612675" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7186"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
         <w:t>Prétraitement fait par J</w:t>
       </w:r>
       <w:r w:rsidR="00342856">
         <w:t>ean-René Boutin en janvier 2020.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+      <w:r w:rsidR="00AF564C">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CC0F62" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7186"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BE1C79" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7186"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Pré-traité par : Jean-René Boutin et Marie-Chantale Savard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66570F25" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7186"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Date du traitement : 2020-01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563C433E" w14:textId="34ECD955" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7186"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B10AD8" w14:textId="77777777" w:rsidR="00612675" w:rsidRPr="00A674F8" w:rsidRDefault="00612675" w:rsidP="00923766"/>
+    <w:p w14:paraId="7AF9C314" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="5ABDC276" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="3CDA0DCC" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="1450184A" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="57235D99" w14:textId="5B144C04" w:rsidR="00AF564C" w:rsidRPr="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF564C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF564C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50888BD1" w14:textId="0D177F10" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EADB27D" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C"/>
+    <w:p w14:paraId="21689F3A" w14:textId="2526C305" w:rsidR="00AF564C" w:rsidRPr="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF564C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF564C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B146CB" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>anglais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC085CE" w14:textId="3CF5A19A" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>français</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C87AC12" w14:textId="0BDD9AC4" w:rsidR="00AF564C" w:rsidRPr="00AF564C" w:rsidRDefault="00B25321" w:rsidP="00AF564C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+      <w:r w:rsidR="00AF564C" w:rsidRPr="00AF564C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF564C" w:rsidRPr="00AF564C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB6B743" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C"/>
+    <w:p w14:paraId="1BE0ECBB" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE692A2" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DA0F24" w14:textId="4A8526F7" w:rsidR="00B25321" w:rsidRDefault="00AF564C" w:rsidP="00AF564C">
+      <w:r>
+        <w:t>À</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3434BDBB" w14:textId="77777777" w:rsidR="00AF564C" w:rsidRPr="00A674F8" w:rsidRDefault="00AF564C" w:rsidP="00AF564C"/>
+    <w:p w14:paraId="0383DA15" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc455478672"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00842C3B">
         <w:t>textuels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="745210CC" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="0B5B52A8" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="497EA3EA" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00A214D2">
         <w:t>des coupures de journaux, de revues, des cartes postales, des notes manuscrites, des cartes d’affaires, un cahier, des billets d’avion, d’admission.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="1A631A48" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="66F40090" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="00B9752A" w:rsidP="0028732E">
+    <w:p w14:paraId="39C68E4C" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="009631AC" w:rsidP="0028732E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="0028732E">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0028732E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0028732E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0028732E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0028732E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0028732E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="114DC85D" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
+    <w:p w14:paraId="700C4796" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="2223415A" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc455478673"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t>/A1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE3FAD">
         <w:t>Documents textuels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRDefault="00195F4C" w:rsidP="00923766">
+    <w:p w14:paraId="3D8ED6EA" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00195F4C" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–1982-2003. –2,9 cm de documents textuels.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005677B6" w:rsidRDefault="005677B6" w:rsidP="00923766"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="2BD791D8" w14:textId="77777777" w:rsidR="005677B6" w:rsidRDefault="005677B6" w:rsidP="00923766"/>
+    <w:p w14:paraId="0802E636" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE3FAD" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00CE3FAD">
+    <w:p w14:paraId="724657D1" w14:textId="77777777" w:rsidR="00CE3FAD" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00CE3FAD">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00CE3FAD">
         <w:t>des coupures de journaux, de revues, des cartes postales, des notes manuscrites, des cartes d’affaires, un cahier, des billets d’avion, d’admission.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="0FA3E198" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="1D1230A7" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="17F7F801" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00842C3B" w:rsidRDefault="00842C3B" w:rsidP="00923766">
-[...27 lines deleted...]
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="5DE1457E" w14:textId="77777777" w:rsidR="00842C3B" w:rsidRDefault="00842C3B" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2633CFE9" w14:textId="77777777" w:rsidR="00842C3B" w:rsidRDefault="00842C3B" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CBBEF05" w14:textId="77777777" w:rsidR="00230F0A" w:rsidRDefault="00230F0A" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40CD5055" w14:textId="77777777" w:rsidR="00230F0A" w:rsidRDefault="00230F0A" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F8FAB97" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005617ED" w:rsidRPr="00A674F8" w:rsidRDefault="005617ED" w:rsidP="00923766">
+          <w:p w14:paraId="65B68A1C" w14:textId="77777777" w:rsidR="005617ED" w:rsidRPr="00A674F8" w:rsidRDefault="005617ED" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
+          <w:p w14:paraId="26DD2E3D" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Toc455478674"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="00EE0EEA">
               <w:t>Famille</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00843B8E" w:rsidRPr="00843B8E" w:rsidRDefault="00843B8E" w:rsidP="00843B8E">
+          <w:p w14:paraId="0E439A61" w14:textId="77777777" w:rsidR="00843B8E" w:rsidRPr="00843B8E" w:rsidRDefault="00843B8E" w:rsidP="00843B8E">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00C87181">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2003. –0,6 cm linéaires de documents textuels ; 1 cahier : imprimé, n &amp; b, sur papier ; 21,59 x 27,94 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE0EEA" w:rsidRDefault="00EE0EEA" w:rsidP="00EE0EEA"/>
-          <w:p w:rsidR="00EE0EEA" w:rsidRDefault="00EE0EEA" w:rsidP="00EE0EEA">
+          <w:p w14:paraId="528621E7" w14:textId="77777777" w:rsidR="00EE0EEA" w:rsidRDefault="00EE0EEA" w:rsidP="00EE0EEA"/>
+          <w:p w14:paraId="7ECF6A43" w14:textId="77777777" w:rsidR="00EE0EEA" w:rsidRDefault="00EE0EEA" w:rsidP="00EE0EEA">
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>P380/A1/1/1 : Une femme d’exception</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE0EEA" w:rsidRDefault="00EE0EEA" w:rsidP="00EE0EEA">
+          <w:p w14:paraId="762C9A40" w14:textId="77777777" w:rsidR="00EE0EEA" w:rsidRDefault="00EE0EEA" w:rsidP="00EE0EEA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–2003. –0,6 cm linéaires</w:t>
             </w:r>
             <w:r w:rsidR="00842C3B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de documents textuels ; –1 cahier : imprimé, n &amp; b, sur papier ; 21,5 x 28 cm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00842C3B" w:rsidRDefault="00842C3B" w:rsidP="00EE0EEA"/>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00842C3B" w:rsidP="00923766">
+          <w:p w14:paraId="28268AA7" w14:textId="77777777" w:rsidR="00842C3B" w:rsidRDefault="00842C3B" w:rsidP="00EE0EEA"/>
+          <w:p w14:paraId="69A1F6D1" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00842C3B" w:rsidP="00923766">
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Portée et contenu :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Le dossier</w:t>
             </w:r>
             <w:r w:rsidR="006A5C2D">
               <w:t xml:space="preserve"> comprend un travail réalisé par Bélanger, Ann et Potvin, Stéphanie dans le cadre du cours « 330 – 4U3 – FE : Histoire du Québec », présenté à Gagné, Édith, enseignante au Cégep de St-Félicien, le 2003-05-08. Il contient entre autres un arbre généalogique, le verbatim et le récit de vie rédigé à partir d’une entrevue réalisée par lesdites étudiantes avec l’auteur du fonds, Savard, Thérèse.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C87181" w:rsidRPr="00A674F8" w:rsidRDefault="00C87181" w:rsidP="00923766"/>
+          <w:p w14:paraId="05869B14" w14:textId="77777777" w:rsidR="00C87181" w:rsidRPr="00A674F8" w:rsidRDefault="00C87181" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="3A3AF9F4" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
+          <w:p w14:paraId="1EF1F883" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C87181" w:rsidRPr="00C87181" w:rsidRDefault="00AB6798" w:rsidP="00520C41">
+          <w:p w14:paraId="43D76B44" w14:textId="77777777" w:rsidR="00C87181" w:rsidRPr="00C87181" w:rsidRDefault="00AB6798" w:rsidP="00520C41">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="009130A3">
               <w:t>Voyages en Amérique du Nord</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="721A5722" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766">
-[...20 lines deleted...]
-          <w:p w:rsidR="005632C9" w:rsidRDefault="005632C9" w:rsidP="00923766">
+          <w:p w14:paraId="0393CED9" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58732011" w14:textId="77777777" w:rsidR="005632C9" w:rsidRDefault="005632C9" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53A1FFB8" w14:textId="77777777" w:rsidR="000C0A73" w:rsidRDefault="000C0A73" w:rsidP="00923766">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08DC23FE" w14:textId="77777777" w:rsidR="005632C9" w:rsidRDefault="005632C9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00094A25" w:rsidRPr="00A674F8" w:rsidRDefault="005632C9" w:rsidP="00923766">
+          <w:p w14:paraId="005D7B34" w14:textId="77777777" w:rsidR="00094A25" w:rsidRPr="00A674F8" w:rsidRDefault="005632C9" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte </w:t>
             </w:r>
             <w:r w:rsidR="000C0A73">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
+          <w:p w14:paraId="1D4C28A6" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="0048787A">
               <w:t>Voyages internationaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C87181" w:rsidRPr="00C87181" w:rsidRDefault="00C87181" w:rsidP="00C87181">
+          <w:p w14:paraId="0DC028F9" w14:textId="77777777" w:rsidR="00C87181" w:rsidRPr="00C87181" w:rsidRDefault="00C87181" w:rsidP="00C87181">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00342856">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1982-1992. –2,3 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048787A" w:rsidRDefault="0048787A" w:rsidP="0048787A"/>
-          <w:p w:rsidR="0048787A" w:rsidRDefault="0048787A" w:rsidP="0048787A">
+          <w:p w14:paraId="1FF090F5" w14:textId="77777777" w:rsidR="0048787A" w:rsidRDefault="0048787A" w:rsidP="0048787A"/>
+          <w:p w14:paraId="6AF5B8D4" w14:textId="77777777" w:rsidR="0048787A" w:rsidRDefault="0048787A" w:rsidP="0048787A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/A</w:t>
             </w:r>
             <w:r w:rsidRPr="00A244AB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1/3/1 : La Chine à vélo, 1992</w:t>
             </w:r>
             <w:r w:rsidR="00570EBE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
@@ -1357,95 +1623,95 @@
             <w:r w:rsidR="000D3FA9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00842C3B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–9 billets d’avion. –2 cartes postales.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006965C4" w:rsidRDefault="006965C4" w:rsidP="0048787A">
+          <w:p w14:paraId="6FC09533" w14:textId="77777777" w:rsidR="006965C4" w:rsidRDefault="006965C4" w:rsidP="0048787A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006965C4" w:rsidRDefault="006965C4" w:rsidP="0048787A">
+          <w:p w14:paraId="4A28ACDA" w14:textId="77777777" w:rsidR="006965C4" w:rsidRDefault="006965C4" w:rsidP="0048787A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/A1/3</w:t>
             </w:r>
             <w:r w:rsidR="00094A25">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003E4973">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Israël 1982</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006965C4" w:rsidRDefault="006965C4" w:rsidP="0048787A">
+          <w:p w14:paraId="157C139F" w14:textId="77777777" w:rsidR="006965C4" w:rsidRDefault="006965C4" w:rsidP="0048787A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="0018108F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>198</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0004067D">
@@ -1457,339 +1723,338 @@
             <w:r w:rsidR="000D3FA9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="00E32E0E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="004D5306">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="000D3FA9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0018108F" w:rsidRDefault="0018108F" w:rsidP="0048787A">
+          <w:p w14:paraId="540967DE" w14:textId="77777777" w:rsidR="0018108F" w:rsidRDefault="0018108F" w:rsidP="0048787A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0018108F" w:rsidRDefault="0018108F" w:rsidP="0048787A">
+          <w:p w14:paraId="07E296D4" w14:textId="77777777" w:rsidR="0018108F" w:rsidRDefault="0018108F" w:rsidP="0048787A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0018108F">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/A1/3/3 : Égypte 1982</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0018108F" w:rsidRPr="0018108F" w:rsidRDefault="0018108F" w:rsidP="0048787A">
+          <w:p w14:paraId="1AC0FB11" w14:textId="77777777" w:rsidR="0018108F" w:rsidRPr="0018108F" w:rsidRDefault="0018108F" w:rsidP="0048787A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1982. –</w:t>
             </w:r>
             <w:r w:rsidR="007741A8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,3 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048787A" w:rsidRPr="0048787A" w:rsidRDefault="0048787A" w:rsidP="005632C9">
+          <w:p w14:paraId="786C698E" w14:textId="77777777" w:rsidR="0048787A" w:rsidRPr="0048787A" w:rsidRDefault="0048787A" w:rsidP="005632C9">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="778D9894" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="0E234EE5" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="7B9654AB" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A2 </w:t>
       </w:r>
-      <w:r w:rsidR="00B9752A">
+      <w:r w:rsidR="009631AC">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Texte17"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B9752A">
+      <w:r w:rsidR="009631AC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B9752A">
+      <w:r w:rsidR="009631AC">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="513B2E23" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="6665E508" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="6E104875" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
-      <w:r w:rsidR="00B9752A">
+      <w:r w:rsidR="009631AC">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B9752A">
+      <w:r w:rsidR="009631AC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B9752A">
+      <w:r w:rsidR="009631AC">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="01B8A792" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="1E6D8AF4" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="24013148" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+          <w:p w14:paraId="5CCC5533" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/A</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Texte16"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1798,145 +2063,144 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="25ED5F4B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="2C196524" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="6B7869C9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
+          <w:p w14:paraId="057F383D" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Texte11"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1945,137 +2209,137 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...13 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
+          <w:p w14:paraId="7C9D2524" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A6E3FE" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24856250" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="6549D3E4" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="5C52CC69" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
+    <w:p w14:paraId="6F78B846" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="0542575C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="5D1E16B3" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="6659A64B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00CE3FAD">
         <w:t>des photographies, des cartes postales, des coupures de revues, des cartes d’affaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="184D8036" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="703C5FD8" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00B9752A" w:rsidP="00696AE2">
+    <w:p w14:paraId="5735E591" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="009631AC" w:rsidP="00696AE2">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Texte22"/>
       <w:r w:rsidR="00AB6798">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
@@ -2084,895 +2348,893 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="49B4CE82" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="38631B1B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRDefault="00BD4EA7" w:rsidP="00696AE2">
+    <w:p w14:paraId="4D13B865" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00BD4EA7" w:rsidP="00696AE2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>––[19--]-1998. –8424 photographies ; couleur et n &amp; b. –20,4 cm de documents textuels. –3 objets.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD4EA7" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4EA7" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="0895CF84" w14:textId="77777777" w:rsidR="00BD4EA7" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4EA7" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="76469FBD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
+    <w:p w14:paraId="0E6B1CFC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00872A78">
         <w:t>des photographies, des cartes postales, des coupures de revues, des cartes d’affaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="3E43A4D2" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00A674F8" w:rsidRDefault="00561EAD" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="3E08D75A" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="4416EBBF" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+          <w:p w14:paraId="3E5EE7F6" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
-[...83 lines deleted...]
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007D63ED">
+          <w:p w14:paraId="59F59F95" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EF80174" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B5C8F50" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38F2D78A" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57439D0D" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57ECE658" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="364DAA04" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C803272" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D1C14D5" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79580BEA" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CDF65C" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1571060F" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C0230BD" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007D63ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007D63ED">
+          <w:p w14:paraId="6B147A7B" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007D63ED">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
-[...76 lines deleted...]
-          <w:p w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+          <w:p w14:paraId="0BABA6E4" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="532E2303" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C020E0C" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E1A1AC" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C042FFC" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B18A9F" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="211FD8D2" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DCDA8B5" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35CE1F57" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F95228C" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="575B3BCF" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62126411" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+          <w:p w14:paraId="7695C148" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
-[...90 lines deleted...]
-          <w:p w:rsidR="00960661" w:rsidRDefault="008D39D1" w:rsidP="007F33D1">
+          <w:p w14:paraId="6A24D094" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2162AD7C" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A64137" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4220CCA6" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F57C4D5" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="652718FC" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27F67442" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34D6D35B" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3077198F" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="641C5212" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D85758D" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73FB631C" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E160E8E" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F3907EB" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="008D39D1" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D39D1" w:rsidRDefault="008D39D1" w:rsidP="007F33D1">
+          <w:p w14:paraId="49F1B443" w14:textId="77777777" w:rsidR="008D39D1" w:rsidRDefault="008D39D1" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
-[...111 lines deleted...]
-          <w:p w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+          <w:p w14:paraId="589D4BC6" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2570D82D" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="752209BD" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35DC9E3B" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BAF1FF6" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="386A1B1A" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="599E7C4D" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3013773B" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75D1E36E" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="100EDA5D" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24DBEEBD" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2462910B" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7463184D" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18A842DA" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A1968DC" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BD8743A" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09EF804F" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
+          <w:p w14:paraId="441A02C2" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
-[...76 lines deleted...]
-          <w:p w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+          <w:p w14:paraId="34E89ED3" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B21D007" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B369268" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="379B6EE8" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60FA8CED" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06FD475A" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DA706B6" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BB944BD" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D8EF196" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FD6C2B0" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CF7A072" w14:textId="77777777" w:rsidR="00332A81" w:rsidRDefault="00332A81" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02D30C56" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
+          <w:p w14:paraId="758CE753" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 6</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
-[...111 lines deleted...]
-          <w:p w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+          <w:p w14:paraId="3993622D" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="662A2F0A" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B5B728A" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E460526" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F408E18" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A982255" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4969FB22" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01D4228B" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="423DE425" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B663B61" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C00E435" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="493FBBA4" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D0E5C1E" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AF0C710" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22117453" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12A860E2" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60997193" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE00EA" w:rsidRPr="00A674F8" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
+          <w:p w14:paraId="79A70C6F" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRPr="00A674F8" w:rsidRDefault="00DE00EA" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
+          <w:p w14:paraId="1894FE14" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>Famille</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00843B8E" w:rsidRPr="00843B8E" w:rsidRDefault="00843B8E" w:rsidP="00843B8E">
+          <w:p w14:paraId="26E41391" w14:textId="77777777" w:rsidR="00843B8E" w:rsidRPr="00843B8E" w:rsidRDefault="00843B8E" w:rsidP="00843B8E">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–[19--]-</w:t>
             </w:r>
             <w:r w:rsidR="00BD4EA7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1998</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="006179A1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4030</w:t>
             </w:r>
             <w:r>
@@ -2984,81 +3246,81 @@
             <w:r w:rsidR="005C0A17">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8,1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00342856">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288"/>
-          <w:p w:rsidR="00047288" w:rsidRPr="00B321DF" w:rsidRDefault="00047288" w:rsidP="00047288">
+          <w:p w14:paraId="16CF7466" w14:textId="77777777" w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288"/>
+          <w:p w14:paraId="2FB134EA" w14:textId="77777777" w:rsidR="00047288" w:rsidRPr="00B321DF" w:rsidRDefault="00047288" w:rsidP="00047288">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P380</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r w:rsidR="00CC5C99">
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00CC5C99">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="0048787A">
               <w:t>Été 1993, Marie-Claire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288">
+          <w:p w14:paraId="3C47AFE7" w14:textId="77777777" w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="0048787A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1993</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="0048787A">
               <w:rPr>
@@ -3081,85 +3343,84 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288">
-[...6 lines deleted...]
-          <w:p w:rsidR="00047288" w:rsidRPr="00B321DF" w:rsidRDefault="00047288" w:rsidP="00047288">
+          <w:p w14:paraId="253401EB" w14:textId="77777777" w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="573A5568" w14:textId="77777777" w:rsidR="00047288" w:rsidRPr="00B321DF" w:rsidRDefault="00047288" w:rsidP="00047288">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P3</w:t>
             </w:r>
             <w:r w:rsidR="007D63ED">
               <w:t>80</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00CC5C99">
               <w:t>1/1/2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00365483">
               <w:t>Événements heureux de l’année 1988</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288">
+          <w:p w14:paraId="73EB6A18" w14:textId="77777777" w:rsidR="00047288" w:rsidRDefault="00047288" w:rsidP="00047288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–19</w:t>
             </w:r>
             <w:r w:rsidR="00365483">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>88. –114 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00365483">
               <w:rPr>
@@ -3170,78 +3431,78 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004243A1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –0,</w:t>
             </w:r>
             <w:r w:rsidR="00365483">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2 cm linéaires de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00FA69D3" w:rsidRPr="00B321DF" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
+          <w:p w14:paraId="29520977" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B41DFB0" w14:textId="77777777" w:rsidR="00FA69D3" w:rsidRPr="00B321DF" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P380</w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3">
               <w:t>B1/1/3</w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3">
               <w:t>1994 (3)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA69D3" w:rsidRDefault="00FA69D3" w:rsidP="00FA69D3">
+          <w:p w14:paraId="392F4B63" w14:textId="77777777" w:rsidR="00FA69D3" w:rsidRDefault="00FA69D3" w:rsidP="00FA69D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1994. –</w:t>
             </w:r>
             <w:r w:rsidR="00646E32">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
@@ -3252,1076 +3513,1075 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="004243A1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA69D3" w:rsidRDefault="00FA69D3" w:rsidP="00FA69D3">
-[...6 lines deleted...]
-          <w:p w:rsidR="00FA69D3" w:rsidRPr="00B321DF" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
+          <w:p w14:paraId="666BF6BF" w14:textId="77777777" w:rsidR="00FA69D3" w:rsidRDefault="00FA69D3" w:rsidP="00FA69D3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56E5D8CC" w14:textId="77777777" w:rsidR="00FA69D3" w:rsidRPr="00B321DF" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r>
               <w:t>P380</w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3">
               <w:t>B1/1/3</w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00FA69D3">
               <w:t>1991 (2)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA69D3" w:rsidRDefault="00FA69D3" w:rsidP="00FA69D3">
+          <w:p w14:paraId="4ABAFB07" w14:textId="77777777" w:rsidR="00FA69D3" w:rsidRDefault="00FA69D3" w:rsidP="00FA69D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1991. –133 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –0,1 cm linéaires de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="00FA69D3">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="00FA69D3">
+          <w:p w14:paraId="023D0B1F" w14:textId="77777777" w:rsidR="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="00FA69D3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AE053FD" w14:textId="77777777" w:rsidR="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="00FA69D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/4 : Années 74-75</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B448AF" w:rsidRPr="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="00FA69D3">
+          <w:p w14:paraId="0B0305CE" w14:textId="77777777" w:rsidR="00B448AF" w:rsidRPr="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="00FA69D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1974-1975. –98 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; n &amp; b et couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
-[...6 lines deleted...]
-          <w:p w:rsidR="00FA69D3" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
+          <w:p w14:paraId="0E0261D1" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6F4853" w14:textId="77777777" w:rsidR="00FA69D3" w:rsidRDefault="007D63ED" w:rsidP="00FA69D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D63ED">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380</w:t>
             </w:r>
             <w:r w:rsidR="00B448AF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/B1/1/5</w:t>
             </w:r>
             <w:r w:rsidRPr="007D63ED">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : Avant 1976</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00843B8E" w:rsidP="007F33D1">
+          <w:p w14:paraId="243650E0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00843B8E" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–[19--]</w:t>
             </w:r>
             <w:r w:rsidR="007D63ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> jusqu’à 1976. –100 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D63ED">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; couleur. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="00B448AF" w:rsidP="007F33D1">
+          <w:p w14:paraId="52C9681B" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13ABBFA2" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="00B448AF" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/6</w:t>
             </w:r>
             <w:r w:rsidR="007D63ED">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : 1977-1978</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
+          <w:p w14:paraId="3EE36BF0" w14:textId="77777777" w:rsidR="007D63ED" w:rsidRDefault="007D63ED" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1977-1978. –</w:t>
             </w:r>
             <w:r w:rsidR="00B448AF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>48 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B448AF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; couleur. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="003F0FBE">
+          <w:p w14:paraId="35B0B7F8" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="578E8081" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="003F0FBE">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P380/B1/1/7 : 1978 </w:t>
             </w:r>
             <w:r w:rsidR="00693EAF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>30 ans</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+          <w:p w14:paraId="10E4C5C9" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1978. –</w:t>
             </w:r>
             <w:r w:rsidR="00F35480">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; couleur. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B448AF" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+          <w:p w14:paraId="3384593B" w14:textId="77777777" w:rsidR="00B448AF" w:rsidRDefault="00B448AF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77600286" w14:textId="77777777" w:rsidR="00B448AF" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/8</w:t>
             </w:r>
             <w:r w:rsidR="00B448AF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : Années 1980-1981</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A3BD3" w:rsidRDefault="00B448AF" w:rsidP="007F33D1">
+          <w:p w14:paraId="394DC392" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="00B448AF" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1980-1981. –</w:t>
             </w:r>
             <w:r w:rsidR="003F18F6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>274 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003F18F6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; n &amp; b et couleur. -0,3 cm linéaires de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B448AF" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+          <w:p w14:paraId="7754794C" w14:textId="77777777" w:rsidR="007A3BD3" w:rsidRDefault="007A3BD3" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EBE60D3" w14:textId="77777777" w:rsidR="00B448AF" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/9</w:t>
             </w:r>
             <w:r w:rsidR="007A3BD3">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00031076">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>« Retrouvailles » 25</w:t>
             </w:r>
             <w:r w:rsidR="00031076" w:rsidRPr="00031076">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00031076">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> anniversaire graduation à Chicoutimi mai 1983</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00031076" w:rsidRDefault="00031076" w:rsidP="007F33D1">
+          <w:p w14:paraId="6895878B" w14:textId="77777777" w:rsidR="00031076" w:rsidRDefault="00031076" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1983. –76 photographies. –0,1 cm</w:t>
             </w:r>
             <w:r w:rsidR="00624620">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> linéaires</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00031076" w:rsidRDefault="00031076" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00031076" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+          <w:p w14:paraId="4B7DDA4E" w14:textId="77777777" w:rsidR="00031076" w:rsidRDefault="00031076" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="362CB103" w14:textId="77777777" w:rsidR="00031076" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/10</w:t>
             </w:r>
             <w:r w:rsidR="00031076">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : 1984</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00031076" w:rsidRDefault="00031076" w:rsidP="007F33D1">
+          <w:p w14:paraId="6B8F8F49" w14:textId="77777777" w:rsidR="00031076" w:rsidRDefault="00031076" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00FB6A5A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1984. –414 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00624620">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="00244E86">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
             <w:r w:rsidR="00624620">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm linéaires de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00244E86">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00244E86" w:rsidRDefault="00244E86" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00244E86" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+          <w:p w14:paraId="7D78E37E" w14:textId="77777777" w:rsidR="00244E86" w:rsidRDefault="00244E86" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21BC6245" w14:textId="77777777" w:rsidR="00244E86" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/11</w:t>
             </w:r>
             <w:r w:rsidR="00A92637">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : 1986-1987</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A92637" w:rsidRDefault="00A92637" w:rsidP="007F33D1">
+          <w:p w14:paraId="5312B088" w14:textId="77777777" w:rsidR="00A92637" w:rsidRDefault="00A92637" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1986-1988. –</w:t>
             </w:r>
             <w:r w:rsidR="00A962F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>278 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A962F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur et n &amp; b. –0,2 cm linéaires de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+          <w:p w14:paraId="0F0B257B" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39A98B84" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960661">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/1</w:t>
             </w:r>
             <w:r w:rsidR="008D39D1">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/12</w:t>
             </w:r>
             <w:r w:rsidRPr="00960661">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : Années ‘70’</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
+          <w:p w14:paraId="385A2AC2" w14:textId="77777777" w:rsidR="00960661" w:rsidRDefault="00960661" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–[197-]</w:t>
             </w:r>
             <w:r w:rsidR="00BC488C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –98 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC488C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur et n &amp; b.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D39D1" w:rsidRDefault="008D39D1" w:rsidP="007F33D1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00D2036D" w:rsidRDefault="00D2036D" w:rsidP="00D2036D">
+          <w:p w14:paraId="76272C37" w14:textId="77777777" w:rsidR="008D39D1" w:rsidRDefault="008D39D1" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57D82EB8" w14:textId="77777777" w:rsidR="00D2036D" w:rsidRDefault="00D2036D" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960661">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/12</w:t>
             </w:r>
             <w:r w:rsidRPr="00960661">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Gordon</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D39D1" w:rsidRDefault="00D2036D" w:rsidP="00D2036D">
+          <w:p w14:paraId="1B8522AF" w14:textId="77777777" w:rsidR="008D39D1" w:rsidRDefault="00D2036D" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–[19-]-1989. –73 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur et n &amp; b.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F61A98" w:rsidRDefault="001D0E32" w:rsidP="00F61A98">
+          <w:p w14:paraId="5D90653F" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0788FB48" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="001D0E32" w:rsidP="00F61A98">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1</w:t>
             </w:r>
             <w:r w:rsidR="00F61A98">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/13</w:t>
             </w:r>
             <w:r w:rsidR="00F61A98" w:rsidRPr="00960661">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F61A98">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1986</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
+          <w:p w14:paraId="2D1CA105" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1955-1986. –135 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur et n &amp; b. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,9 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3E5A0892" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F079505" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Note : faire-part noces Allard, Chantale et Martel, Pierre ; avis de décès Savard, Joseph-Arthur, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
-[...6 lines deleted...]
-          <w:p w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
+          <w:p w14:paraId="00EC9B57" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="101006C4" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/14 : 1988</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
+          <w:p w14:paraId="51E03C7C" w14:textId="77777777" w:rsidR="00F61A98" w:rsidRDefault="00F61A98" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1987-1989. –</w:t>
             </w:r>
             <w:r w:rsidR="001D0E32">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>128</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,1 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D0E32" w:rsidRDefault="001D0E32" w:rsidP="00D2036D">
-[...6 lines deleted...]
-          <w:p w:rsidR="001D0E32" w:rsidRDefault="001D0E32" w:rsidP="00D2036D">
+          <w:p w14:paraId="227D37A1" w14:textId="77777777" w:rsidR="001D0E32" w:rsidRDefault="001D0E32" w:rsidP="00D2036D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38CBDDBA" w14:textId="77777777" w:rsidR="001D0E32" w:rsidRDefault="001D0E32" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/15 : 1989</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D0E32" w:rsidRDefault="001D0E32" w:rsidP="00D2036D">
+          <w:p w14:paraId="0005F1EE" w14:textId="77777777" w:rsidR="001D0E32" w:rsidRDefault="001D0E32" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1989. –96 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00592EE6" w:rsidRDefault="00592EE6" w:rsidP="00D2036D">
-[...6 lines deleted...]
-          <w:p w:rsidR="00592EE6" w:rsidRDefault="00592EE6" w:rsidP="00D2036D">
+          <w:p w14:paraId="7F1EE444" w14:textId="77777777" w:rsidR="00592EE6" w:rsidRDefault="00592EE6" w:rsidP="00D2036D">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F27F65F" w14:textId="77777777" w:rsidR="00592EE6" w:rsidRDefault="00592EE6" w:rsidP="00D2036D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/16 : 1990</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00592EE6" w:rsidRDefault="00592EE6" w:rsidP="00957E18">
+          <w:p w14:paraId="1B2370E8" w14:textId="77777777" w:rsidR="00592EE6" w:rsidRDefault="00592EE6" w:rsidP="00957E18">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1978-1990. –166 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,6 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –2 objets.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="00957E18">
-[...6 lines deleted...]
-          <w:p w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="00957E18">
+          <w:p w14:paraId="39AF3851" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="00957E18">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12105292" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="00957E18">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P380/B1/1/17 : </w:t>
             </w:r>
             <w:r w:rsidR="00C901E0">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1991</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="00957E18">
+          <w:p w14:paraId="173C6809" w14:textId="77777777" w:rsidR="00957E18" w:rsidRDefault="00957E18" w:rsidP="00957E18">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00811A96">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1990-1991</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="00811A96">
               <w:rPr>
@@ -4332,100 +4592,100 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –0,3 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E0FFB" w:rsidRDefault="000E0FFB" w:rsidP="00957E18">
-[...6 lines deleted...]
-          <w:p w:rsidR="000E0FFB" w:rsidRDefault="000E0FFB" w:rsidP="00957E18">
+          <w:p w14:paraId="036FCF34" w14:textId="77777777" w:rsidR="000E0FFB" w:rsidRDefault="000E0FFB" w:rsidP="00957E18">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736CBEA0" w14:textId="77777777" w:rsidR="000E0FFB" w:rsidRDefault="000E0FFB" w:rsidP="00957E18">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r w:rsidR="00C901E0">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C901E0">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1992 (1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E0FFB" w:rsidRDefault="000E0FFB" w:rsidP="0092522F">
+          <w:p w14:paraId="2DD9FDEE" w14:textId="77777777" w:rsidR="000E0FFB" w:rsidRDefault="000E0FFB" w:rsidP="0092522F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–19</w:t>
             </w:r>
             <w:r w:rsidR="0092522F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>89-1992</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="0092522F">
               <w:rPr>
@@ -4442,686 +4702,686 @@
             <w:r w:rsidR="0092522F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,9 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0092522F" w:rsidRDefault="0092522F" w:rsidP="0092522F">
-[...6 lines deleted...]
-          <w:p w:rsidR="0092522F" w:rsidRDefault="0092522F" w:rsidP="0092522F">
+          <w:p w14:paraId="1EEF6C67" w14:textId="77777777" w:rsidR="0092522F" w:rsidRDefault="0092522F" w:rsidP="0092522F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="621E7632" w14:textId="77777777" w:rsidR="0092522F" w:rsidRDefault="0092522F" w:rsidP="0092522F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1993 (2) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0092522F" w:rsidRDefault="0092522F" w:rsidP="00540C3E">
+          <w:p w14:paraId="45A940A5" w14:textId="77777777" w:rsidR="0092522F" w:rsidRDefault="0092522F" w:rsidP="00540C3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1993. –</w:t>
             </w:r>
             <w:r w:rsidR="00540C3E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>148 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00540C3E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,3 cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00540C3E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="00540C3E">
-[...6 lines deleted...]
-          <w:p w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="00540C3E">
+          <w:p w14:paraId="0921C3AD" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="00540C3E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F5C6D21" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="00540C3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1994 (1) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="00540C3E">
+          <w:p w14:paraId="47D38E6A" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00540C3E" w:rsidP="00540C3E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1993-1994. –112 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,4 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001719F0" w:rsidRDefault="001719F0" w:rsidP="00540C3E">
-[...6 lines deleted...]
-          <w:p w:rsidR="001719F0" w:rsidRDefault="001719F0" w:rsidP="001719F0">
+          <w:p w14:paraId="1A0B4310" w14:textId="77777777" w:rsidR="001719F0" w:rsidRDefault="001719F0" w:rsidP="00540C3E">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D188C63" w14:textId="77777777" w:rsidR="001719F0" w:rsidRDefault="001719F0" w:rsidP="001719F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1994 (2) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001719F0" w:rsidRDefault="001719F0" w:rsidP="001719F0">
+          <w:p w14:paraId="71CE880E" w14:textId="77777777" w:rsidR="001719F0" w:rsidRDefault="001719F0" w:rsidP="001719F0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1994. –108 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,3 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D7779C" w:rsidRDefault="00D7779C" w:rsidP="001719F0"/>
-          <w:p w:rsidR="00727D5A" w:rsidRDefault="00727D5A" w:rsidP="00727D5A">
+          <w:p w14:paraId="1B4675FA" w14:textId="77777777" w:rsidR="00D7779C" w:rsidRDefault="00D7779C" w:rsidP="001719F0"/>
+          <w:p w14:paraId="7928B914" w14:textId="77777777" w:rsidR="00727D5A" w:rsidRDefault="00727D5A" w:rsidP="00727D5A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1995 (1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00540C3E" w:rsidRDefault="00727D5A" w:rsidP="00727D5A">
+          <w:p w14:paraId="2A513C7D" w14:textId="77777777" w:rsidR="00540C3E" w:rsidRDefault="00727D5A" w:rsidP="00727D5A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1994-1995. –135 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,9 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00727D5A" w:rsidRDefault="00727D5A" w:rsidP="00727D5A">
-[...6 lines deleted...]
-          <w:p w:rsidR="00727D5A" w:rsidRDefault="005E51C2" w:rsidP="00727D5A">
+          <w:p w14:paraId="098A4395" w14:textId="77777777" w:rsidR="00727D5A" w:rsidRDefault="00727D5A" w:rsidP="00727D5A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="184F5923" w14:textId="77777777" w:rsidR="00727D5A" w:rsidRDefault="005E51C2" w:rsidP="00727D5A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Le dossier contient une</w:t>
             </w:r>
             <w:r w:rsidR="00727D5A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> lettre composée pour la retraite de Savard, Thérèse, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">des </w:t>
             </w:r>
             <w:r w:rsidR="00727D5A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">cartes postales envoyées de Moscou, Russie et d’Alaska. Des phylactères sont </w:t>
             </w:r>
             <w:r w:rsidR="00BD5C52">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ajoutés</w:t>
             </w:r>
             <w:r w:rsidR="00727D5A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> à certaines photographies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="00727D5A">
-[...6 lines deleted...]
-          <w:p w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
+          <w:p w14:paraId="371B5B6C" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="00727D5A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F8F118E" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1995 (3)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
+          <w:p w14:paraId="1EA14DD4" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1995. –119 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
-[...6 lines deleted...]
-          <w:p w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
+          <w:p w14:paraId="2D337E4E" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B814A55" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1996 (1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
+          <w:p w14:paraId="1A0D6A1C" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1995-1996. –120 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,3 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81"/>
-          <w:p w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
+          <w:p w14:paraId="0FAC75BD" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRDefault="001D3E81" w:rsidP="001D3E81"/>
+          <w:p w14:paraId="662D84A9" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1996 (2)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
+          <w:p w14:paraId="7B473FA7" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1996. –109 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,1 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
-[...6 lines deleted...]
-          <w:p w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
+          <w:p w14:paraId="7761D7F6" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FA6E097" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1996 (3)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
+          <w:p w14:paraId="4002F42C" w14:textId="77777777" w:rsidR="00DE00EA" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1996. –</w:t>
             </w:r>
             <w:r w:rsidR="00172742">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>108</w:t>
             </w:r>
             <w:r w:rsidR="000832DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
@@ -5132,674 +5392,673 @@
             <w:r w:rsidR="000832DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,6 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000832DA" w:rsidRDefault="000832DA" w:rsidP="00DE00EA">
-[...6 lines deleted...]
-          <w:p w:rsidR="000832DA" w:rsidRDefault="000832DA" w:rsidP="000832DA">
+          <w:p w14:paraId="4C5E0471" w14:textId="77777777" w:rsidR="000832DA" w:rsidRDefault="000832DA" w:rsidP="00DE00EA">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DDD2F54" w14:textId="77777777" w:rsidR="000832DA" w:rsidRDefault="000832DA" w:rsidP="000832DA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/1/</w:t>
             </w:r>
             <w:r w:rsidR="003C3F47">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0FFB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1996 (4)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0010733C" w:rsidRPr="000E0FFB" w:rsidRDefault="000832DA" w:rsidP="00DE00EA">
+          <w:p w14:paraId="396D7FE9" w14:textId="77777777" w:rsidR="0010733C" w:rsidRPr="000E0FFB" w:rsidRDefault="000832DA" w:rsidP="00DE00EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1996. –101 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="008B6081">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,2 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D3E81" w:rsidRPr="000E0FFB" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
+          <w:p w14:paraId="38D0D1AE" w14:textId="77777777" w:rsidR="001D3E81" w:rsidRPr="000E0FFB" w:rsidRDefault="00DE00EA" w:rsidP="00DE00EA">
             <w:r w:rsidRPr="000E0FFB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w14:paraId="571180CD" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
-[...20 lines deleted...]
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+          <w:p w14:paraId="743A7B0C" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="028F7605" w14:textId="77777777" w:rsidR="0010733C" w:rsidRDefault="0010733C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54AF5EA1" w14:textId="77777777" w:rsidR="0010733C" w:rsidRDefault="0010733C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66CE24E6" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+          <w:p w14:paraId="0D6A774E" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boî</w:t>
             </w:r>
             <w:r w:rsidR="00055B0F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">te </w:t>
             </w:r>
             <w:r w:rsidR="00F050C3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
-[...76 lines deleted...]
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="00F050C3" w:rsidP="007F33D1">
+          <w:p w14:paraId="486FA674" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E51960A" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AF5FF09" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A45CA6B" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12735606" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DB7CDEA" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F636A84" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63FA21FE" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DF6F786" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="568298E2" w14:textId="77777777" w:rsidR="00C4313A" w:rsidRDefault="00C4313A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B3001B2" w14:textId="77777777" w:rsidR="00C4313A" w:rsidRDefault="00C4313A" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BBE0393" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="00F050C3" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F050C3" w:rsidRDefault="00F050C3" w:rsidP="007F33D1">
+          <w:p w14:paraId="339BE642" w14:textId="77777777" w:rsidR="00F050C3" w:rsidRDefault="00F050C3" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
-[...69 lines deleted...]
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="00685152" w:rsidP="007F33D1">
+          <w:p w14:paraId="7EDD533B" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BCEF5CC" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DB85439" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4383E2A0" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3599FEC0" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FCED16E" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C456650" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D7306EB" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00DD48F4" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44447B7A" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1241D210" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="00685152" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00685152" w:rsidRDefault="00685152" w:rsidP="007F33D1">
+          <w:p w14:paraId="02246D7C" w14:textId="77777777" w:rsidR="00685152" w:rsidRDefault="00685152" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 7</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
-[...13 lines deleted...]
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="00E32A9E" w:rsidP="007F33D1">
+          <w:p w14:paraId="4A88CDF7" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D52651B" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CFDAEA0" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="00E32A9E" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E32A9E" w:rsidRDefault="00E32A9E" w:rsidP="007F33D1">
+          <w:p w14:paraId="0B2106AC" w14:textId="77777777" w:rsidR="00E32A9E" w:rsidRDefault="00E32A9E" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 10</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
-[...167 lines deleted...]
-          <w:p w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+          <w:p w14:paraId="0D09A019" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="454F879E" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17129C81" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="400ACE1D" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="799212C9" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73E7AA91" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19877F21" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E24D19A" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6589FF1F" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A0D43F7" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69F556A9" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="040A7C05" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21449180" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E8EB27D" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23626132" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10377157" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A03D698" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="404C63B4" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D99CC1A" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2037E7E0" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BC73B78" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45411BD2" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DD52E17" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26560A4A" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DD57BF1" w14:textId="77777777" w:rsidR="0082069D" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0082069D" w:rsidRPr="00A674F8" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
+          <w:p w14:paraId="1200BC32" w14:textId="77777777" w:rsidR="0082069D" w:rsidRPr="00A674F8" w:rsidRDefault="0082069D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D5A" w:rsidRPr="00727D5A" w:rsidRDefault="00727D5A" w:rsidP="00727D5A"/>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00370980">
+          <w:p w14:paraId="4140965E" w14:textId="77777777" w:rsidR="00727D5A" w:rsidRPr="00727D5A" w:rsidRDefault="00727D5A" w:rsidP="00727D5A"/>
+          <w:p w14:paraId="65D56392" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00370980">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P380</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Voyages </w:t>
             </w:r>
             <w:r w:rsidR="00427372">
               <w:t>en Amérique du Nord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BD5C52" w:rsidRPr="00BD5C52" w:rsidRDefault="00BD5C52" w:rsidP="00BD5C52">
+          <w:p w14:paraId="4659C68F" w14:textId="77777777" w:rsidR="00BD5C52" w:rsidRPr="00BD5C52" w:rsidRDefault="00BD5C52" w:rsidP="00BD5C52">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1975-1998.</w:t>
             </w:r>
             <w:r w:rsidR="00565159">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00876FAC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2210</w:t>
             </w:r>
             <w:r>
@@ -5823,629 +6082,629 @@
             <w:r w:rsidR="00403923">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8,7</w:t>
             </w:r>
             <w:r w:rsidR="004243A1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00565159">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –1 objet.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99"/>
-          <w:p w:rsidR="00CC5C99" w:rsidRPr="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
+          <w:p w14:paraId="7D2332B6" w14:textId="77777777" w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99"/>
+          <w:p w14:paraId="4A5D7D5B" w14:textId="77777777" w:rsidR="00CC5C99" w:rsidRPr="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>P380/B1/2/1 : Les maritimes et les îles du golfe, été 1975</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
+          <w:p w14:paraId="7F9EF508" w14:textId="77777777" w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1975. – 214 photo</w:t>
             </w:r>
             <w:r w:rsidR="00BF0CBF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>graphies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
-[...6 lines deleted...]
-          <w:p w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
+          <w:p w14:paraId="102B201B" w14:textId="77777777" w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="617B6A5F" w14:textId="77777777" w:rsidR="00CC5C99" w:rsidRDefault="00CC5C99" w:rsidP="00CC5C99">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P380/B1/2/2 : </w:t>
             </w:r>
             <w:r w:rsidR="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Vacances Miami nov. 1997</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048787A" w:rsidRDefault="0048787A" w:rsidP="00CC5C99">
+          <w:p w14:paraId="56ACB20D" w14:textId="77777777" w:rsidR="0048787A" w:rsidRDefault="0048787A" w:rsidP="00CC5C99">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1997. –</w:t>
             </w:r>
             <w:r w:rsidR="00BF0CBF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>56 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF0CBF">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; couleur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,2 cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="00C4313A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="3A377A02" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D507E08" w14:textId="77777777" w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/3</w:t>
             </w:r>
             <w:r w:rsidRPr="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Floride hiver 1983</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="13FFFAE9" w14:textId="77777777" w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1983. –100 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="5E4975D0" w14:textId="77777777" w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43399D1B" w14:textId="77777777" w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/4</w:t>
             </w:r>
             <w:r w:rsidRPr="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Floride 1982</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="144CE7E8" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1982. –52 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C4313A" w:rsidRDefault="00C4313A" w:rsidP="00BF0CBF">
-[...6 lines deleted...]
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="6569739D" w14:textId="77777777" w:rsidR="00C4313A" w:rsidRDefault="00C4313A" w:rsidP="00BF0CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1985410E" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/5 : Été + Automne 1977</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="281D6298" w14:textId="77777777" w:rsidR="003F0FBE" w:rsidRDefault="003F0FBE" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1977. –89 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,2 cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="004B14DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
-[...6 lines deleted...]
-          <w:p w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
+          <w:p w14:paraId="0A5C3704" w14:textId="77777777" w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EB7471C" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/</w:t>
             </w:r>
             <w:r w:rsidR="003F0FBE">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Floride 1985</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
+          <w:p w14:paraId="282FA88F" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1985. –134 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
-[...6 lines deleted...]
-          <w:p w:rsidR="00365483" w:rsidRDefault="003F0FBE" w:rsidP="00365483">
+          <w:p w14:paraId="47622FF2" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CD62105" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="003F0FBE" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/7</w:t>
             </w:r>
             <w:r w:rsidR="00365483" w:rsidRPr="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00365483">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Floride 1997</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
+          <w:p w14:paraId="5DBD88F1" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1997. –151 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
             <w:r w:rsidR="004B14DA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
-[...6 lines deleted...]
-          <w:p w:rsidR="00365483" w:rsidRDefault="003F0FBE" w:rsidP="00365483">
+          <w:p w14:paraId="4B3B745F" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EC2CCA" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="003F0FBE" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/8</w:t>
             </w:r>
             <w:r w:rsidR="00365483" w:rsidRPr="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00365483">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Alaska 1995</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
+          <w:p w14:paraId="797F17C6" w14:textId="77777777" w:rsidR="00365483" w:rsidRDefault="00365483" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1995. –291 photographies</w:t>
             </w:r>
             <w:r w:rsidR="0052729D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0052729D" w:rsidRDefault="0052729D" w:rsidP="00365483">
-[...6 lines deleted...]
-          <w:p w:rsidR="0052729D" w:rsidRDefault="0052729D" w:rsidP="00365483">
+          <w:p w14:paraId="1BBFF155" w14:textId="77777777" w:rsidR="0052729D" w:rsidRDefault="0052729D" w:rsidP="00365483">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D99FAA9" w14:textId="77777777" w:rsidR="0052729D" w:rsidRDefault="0052729D" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/9 : Les Îles de la Madeleine – Mado, Émile, Gordon, Thérèse – Du 29 juin au 4 juillet 1989</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0052729D" w:rsidRDefault="0052729D" w:rsidP="00365483">
+          <w:p w14:paraId="0731E264" w14:textId="77777777" w:rsidR="0052729D" w:rsidRDefault="0052729D" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1989. –70 photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00685152" w:rsidRDefault="00685152" w:rsidP="00365483">
-[...6 lines deleted...]
-          <w:p w:rsidR="00685152" w:rsidRDefault="00685152" w:rsidP="00365483">
+          <w:p w14:paraId="1FC6C443" w14:textId="77777777" w:rsidR="00685152" w:rsidRDefault="00685152" w:rsidP="00365483">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2763FF14" w14:textId="77777777" w:rsidR="00685152" w:rsidRDefault="00685152" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/10 : Vermont – Septembre &amp; octobre 1976 – St-Michael’s College – « English Course »</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00685152" w:rsidRPr="00685152" w:rsidRDefault="00685152" w:rsidP="00365483">
+          <w:p w14:paraId="423D79B5" w14:textId="77777777" w:rsidR="00685152" w:rsidRPr="00685152" w:rsidRDefault="00685152" w:rsidP="00365483">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">–1976. – photographies ; </w:t>
             </w:r>
             <w:r w:rsidR="00B63BCB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
@@ -6468,2281 +6727,2266 @@
             <w:r w:rsidR="00B63BCB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1 bloc (4 vignettes) de timbres-poste</w:t>
             </w:r>
             <w:r w:rsidR="00D61D6F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ; 3 x 4 cm</w:t>
             </w:r>
             <w:r w:rsidR="00B63BCB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0025646A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –1 objet.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E32A9E" w:rsidRDefault="00E32A9E" w:rsidP="00370980">
+          <w:p w14:paraId="4B72ED9E" w14:textId="77777777" w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1312B093" w14:textId="77777777" w:rsidR="00E32A9E" w:rsidRDefault="00E32A9E" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/11 : Voyage de noce!.. – Californie – Novembre 1979</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E32A9E" w:rsidRDefault="00E32A9E" w:rsidP="00370980">
+          <w:p w14:paraId="4F0CB9A3" w14:textId="77777777" w:rsidR="00E32A9E" w:rsidRDefault="00E32A9E" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1979. –</w:t>
             </w:r>
             <w:r w:rsidR="007B3FA1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; </w:t>
             </w:r>
             <w:r w:rsidR="007B3FA1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,2 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B3FA1" w:rsidRDefault="007B3FA1" w:rsidP="00370980">
-[...7 lines deleted...]
-          <w:p w:rsidR="007B3FA1" w:rsidRDefault="00601035" w:rsidP="00370980">
+          <w:p w14:paraId="363A91EF" w14:textId="77777777" w:rsidR="007B3FA1" w:rsidRDefault="007B3FA1" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FFD50FE" w14:textId="77777777" w:rsidR="007B3FA1" w:rsidRDefault="00601035" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r w:rsidR="007B3FA1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="007B3FA1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le dossier contient une note de l’auteur du fonds </w:t>
+              <w:t xml:space="preserve"> Le dossier contient une note de l’auteur du fonds mentionnant « peu de photos de ce 1</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3FA1" w:rsidRPr="007B3FA1">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>er</w:t>
             </w:r>
             <w:r w:rsidR="007B3FA1">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> voyage en Californie ayant fait des "slides" cette fois-là -Th ».</w:t>
             </w:r>
             <w:r w:rsidR="00625739">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> La mention « voyage de noce » était écrite sur le deuxième de couverture de l’album où étaient précédemment conservées les photographies.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B048D3" w:rsidRDefault="00B048D3" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B048D3" w:rsidRDefault="00B048D3" w:rsidP="00370980">
+          <w:p w14:paraId="341911F1" w14:textId="77777777" w:rsidR="00B048D3" w:rsidRDefault="00B048D3" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40D21328" w14:textId="77777777" w:rsidR="00B048D3" w:rsidRDefault="00B048D3" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P380/B1/2/12 : </w:t>
             </w:r>
             <w:r w:rsidR="00E20322">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Californie 1983</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E20322" w:rsidRDefault="00E20322" w:rsidP="00370980">
+          <w:p w14:paraId="5635BFBE" w14:textId="77777777" w:rsidR="00E20322" w:rsidRDefault="00E20322" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1983. –</w:t>
             </w:r>
             <w:r w:rsidR="005433C3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>184</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; </w:t>
             </w:r>
             <w:r w:rsidR="005433C3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
+          <w:p w14:paraId="6709D089" w14:textId="77777777" w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E9202EA" w14:textId="77777777" w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/13 : Automne ’85 – Californie, Nevada, Arizona – Gordon &amp; Thérèse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
+          <w:p w14:paraId="4286C178" w14:textId="77777777" w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1985. –158 photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
+          <w:p w14:paraId="46B8F92D" w14:textId="77777777" w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="413C125B" w14:textId="77777777" w:rsidR="00E3578E" w:rsidRDefault="00E3578E" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/14 : Floride – Hiver ’86 – Les Grenier, Irene, Gordon &amp; Thérèse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F65" w:rsidRDefault="00E3578E" w:rsidP="00370980">
+          <w:p w14:paraId="38991330" w14:textId="77777777" w:rsidR="00672F65" w:rsidRDefault="00E3578E" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1986. –</w:t>
             </w:r>
             <w:r w:rsidR="00786BFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies, </w:t>
             </w:r>
             <w:r w:rsidR="00786BFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur</w:t>
             </w:r>
             <w:r w:rsidR="00876FAC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,2 cm de documents textuels</w:t>
             </w:r>
             <w:r w:rsidR="007F1543">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00876FAC" w:rsidRDefault="00876FAC" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00672F65" w:rsidRDefault="00672F65" w:rsidP="00370980">
+          <w:p w14:paraId="6381E204" w14:textId="77777777" w:rsidR="00876FAC" w:rsidRDefault="00876FAC" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08C89B88" w14:textId="77777777" w:rsidR="00672F65" w:rsidRDefault="00672F65" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/15 : Miami 1988</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00672F65" w:rsidRDefault="00672F65" w:rsidP="00370980">
+          <w:p w14:paraId="13036F59" w14:textId="77777777" w:rsidR="00672F65" w:rsidRDefault="00672F65" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1988. –61 photographies ; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B92225" w:rsidRDefault="00B92225" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B92225" w:rsidRDefault="00B92225" w:rsidP="00370980">
+          <w:p w14:paraId="05D372FE" w14:textId="77777777" w:rsidR="00B92225" w:rsidRDefault="00B92225" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BEF1C98" w14:textId="77777777" w:rsidR="00B92225" w:rsidRDefault="00B92225" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/16 : En vacances – Floride 1996</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B92225" w:rsidRPr="00B92225" w:rsidRDefault="00B92225" w:rsidP="00370980">
+          <w:p w14:paraId="3F28AE0A" w14:textId="77777777" w:rsidR="00B92225" w:rsidRPr="00B92225" w:rsidRDefault="00B92225" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1996. –</w:t>
             </w:r>
             <w:r w:rsidR="001C641A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,7 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696C9F" w:rsidRDefault="00696C9F" w:rsidP="00370980">
-[...7 lines deleted...]
-          <w:p w:rsidR="00696C9F" w:rsidRDefault="00696C9F" w:rsidP="00370980">
+          <w:p w14:paraId="16A97FAA" w14:textId="77777777" w:rsidR="00696C9F" w:rsidRDefault="00696C9F" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F9361EA" w14:textId="77777777" w:rsidR="00696C9F" w:rsidRDefault="00696C9F" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/1</w:t>
             </w:r>
             <w:r w:rsidR="00B92225">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> : Miami – Novembre ‘96</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696C9F" w:rsidRDefault="00696C9F" w:rsidP="00370980">
+          <w:p w14:paraId="542040F2" w14:textId="77777777" w:rsidR="00696C9F" w:rsidRDefault="00696C9F" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1996. –</w:t>
             </w:r>
             <w:r w:rsidR="001A7F92">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>118</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. </w:t>
             </w:r>
             <w:r w:rsidR="001C00EB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,4 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E5527" w:rsidRDefault="003E5527" w:rsidP="00370980">
-[...15 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="74687654" w14:textId="77777777" w:rsidR="003E5527" w:rsidRDefault="003E5527" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66905C5D" w14:textId="77777777" w:rsidR="003E5527" w:rsidRPr="009B53B8" w:rsidRDefault="003E5527" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B53B8">
+              <w:rPr>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-CA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/18 : Miami &amp; Tampa – Hiver ‘98</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E5527" w:rsidRDefault="003E5527" w:rsidP="00370980">
+          <w:p w14:paraId="4B3452B2" w14:textId="77777777" w:rsidR="003E5527" w:rsidRDefault="003E5527" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1998. –73 photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,7 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00236E0D" w:rsidRDefault="00236E0D" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00236E0D" w:rsidRDefault="00236E0D" w:rsidP="00370980">
+          <w:p w14:paraId="31555A9F" w14:textId="77777777" w:rsidR="00236E0D" w:rsidRDefault="00236E0D" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32824514" w14:textId="77777777" w:rsidR="00236E0D" w:rsidRDefault="00236E0D" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236E0D">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/2/19 : Louisiane – Texas – 1989</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00236E0D" w:rsidRPr="00236E0D" w:rsidRDefault="00236E0D" w:rsidP="00370980">
+          <w:p w14:paraId="4AA0D666" w14:textId="77777777" w:rsidR="00236E0D" w:rsidRPr="00236E0D" w:rsidRDefault="00236E0D" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1989. –</w:t>
             </w:r>
             <w:r w:rsidR="00AC3A89">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. –</w:t>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1,2 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00370980">
-[...6 lines deleted...]
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+          <w:p w14:paraId="174DE17F" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00370980">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D081D5" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w14:paraId="3B084C08" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
-[...13 lines deleted...]
-          <w:p w:rsidR="00CB154B" w:rsidRDefault="00CB154B" w:rsidP="007F33D1">
+          <w:p w14:paraId="558709B2" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="388BC79C" w14:textId="77777777" w:rsidR="00CB154B" w:rsidRDefault="00CB154B" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65756C42" w14:textId="77777777" w:rsidR="00CB154B" w:rsidRDefault="00CB154B" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB154B" w:rsidRDefault="00CB154B" w:rsidP="007F33D1">
+          <w:p w14:paraId="64C70FD8" w14:textId="77777777" w:rsidR="00CB154B" w:rsidRDefault="00CB154B" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte </w:t>
             </w:r>
             <w:r w:rsidR="00757138">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
-[...55 lines deleted...]
-          <w:p w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+          <w:p w14:paraId="43B7B293" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="794A9AD3" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E22804C" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CA0AFF6" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B8B4DBA" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A31BED9" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2173625A" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6290D02A" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="688EC14F" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
+          <w:p w14:paraId="479ADCAC" w14:textId="77777777" w:rsidR="00A160EF" w:rsidRDefault="00A160EF" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
-[...69 lines deleted...]
-          <w:p w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+          <w:p w14:paraId="1B109EAF" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67A45E23" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27BC5842" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F9292E5" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="351A60DD" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5002D9EC" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="186F1232" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7819CB5F" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="109BF918" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AAFD1AE" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="560BD062" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
+          <w:p w14:paraId="1E462714" w14:textId="77777777" w:rsidR="00070EE2" w:rsidRDefault="00070EE2" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 14</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
-[...111 lines deleted...]
-          <w:p w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+          <w:p w14:paraId="0455FE30" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72053BB2" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DD007B6" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C4A842" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5377CF55" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3659C42D" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CC7B316" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="042E2A70" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A1EBD30" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="084CC49D" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="041F7D5A" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47188FA8" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="144BEF15" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="401FC44F" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DBACFB6" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22BF37C2" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CCAE1A0" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
+          <w:p w14:paraId="2E3E69EE" w14:textId="77777777" w:rsidR="00E4533C" w:rsidRDefault="00E4533C" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 15</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
-[...48 lines deleted...]
-          <w:p w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+          <w:p w14:paraId="2B7288C8" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63F638C5" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77ECCEC8" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52C5BA1A" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06816392" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CD58FA3" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17F43184" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E1C4B81" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0B08" w:rsidRPr="00A674F8" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
+          <w:p w14:paraId="6E895054" w14:textId="77777777" w:rsidR="00BF0B08" w:rsidRPr="00A674F8" w:rsidRDefault="00BF0B08" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRPr="00B321DF" w:rsidRDefault="00370980" w:rsidP="00370980">
+          <w:p w14:paraId="24DB96C3" w14:textId="77777777" w:rsidR="00370980" w:rsidRPr="00B321DF" w:rsidRDefault="00370980" w:rsidP="00370980">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>P380</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Voyages internationaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00BE5255" w:rsidP="00370980">
+          <w:p w14:paraId="17336E37" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00BE5255" w:rsidP="00370980">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1962-1998.</w:t>
             </w:r>
             <w:r w:rsidR="00DA1DDE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –2184 photographies, couleur et n &amp; b. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–3,6 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD14ED" w:rsidRDefault="00DD14ED" w:rsidP="00BF0CBF">
-[...6 lines deleted...]
-          <w:p w:rsidR="00DD14ED" w:rsidRDefault="008704F1" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="2B17F060" w14:textId="77777777" w:rsidR="00DD14ED" w:rsidRDefault="00DD14ED" w:rsidP="00BF0CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="506D55C9" w14:textId="77777777" w:rsidR="00DD14ED" w:rsidRDefault="008704F1" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/1</w:t>
             </w:r>
             <w:r w:rsidR="00DD14ED">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B835BF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Tunisie 1994</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009007D1" w:rsidRPr="009007D1" w:rsidRDefault="009007D1" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="0D80E1BB" w14:textId="77777777" w:rsidR="009007D1" w:rsidRPr="009007D1" w:rsidRDefault="009007D1" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1994. –245 photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5 cm de documents textuels.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B835BF" w:rsidRDefault="008704F1" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="24607104" w14:textId="77777777" w:rsidR="00BF0CBF" w:rsidRDefault="00BF0CBF" w:rsidP="00BF0CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22DC7521" w14:textId="77777777" w:rsidR="00B835BF" w:rsidRDefault="008704F1" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/2</w:t>
             </w:r>
             <w:r w:rsidR="00B835BF">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Europe 1978 (1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008704F1" w:rsidRDefault="008704F1" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="7E86422F" w14:textId="77777777" w:rsidR="008704F1" w:rsidRDefault="008704F1" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1978. –164 photographies ; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA57E2" w:rsidRDefault="00EA57E2" w:rsidP="00BF0CBF">
-[...6 lines deleted...]
-          <w:p w:rsidR="00EA57E2" w:rsidRDefault="00EA57E2" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="7FA6050C" w14:textId="77777777" w:rsidR="00EA57E2" w:rsidRDefault="00EA57E2" w:rsidP="00BF0CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F1CA6DB" w14:textId="77777777" w:rsidR="00EA57E2" w:rsidRDefault="00EA57E2" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/3 : Europe 1978 (2)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA57E2" w:rsidRPr="00EA57E2" w:rsidRDefault="00EA57E2" w:rsidP="00BF0CBF">
+          <w:p w14:paraId="2939DF06" w14:textId="77777777" w:rsidR="00EA57E2" w:rsidRPr="00EA57E2" w:rsidRDefault="00EA57E2" w:rsidP="00BF0CBF">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1978. –</w:t>
             </w:r>
             <w:r w:rsidR="00B63424">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 154 photographies ; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00A244AB">
+          <w:p w14:paraId="2C2DBD40" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="00A244AB">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008704F1" w:rsidRDefault="008704F1" w:rsidP="008704F1">
+          <w:p w14:paraId="71C21272" w14:textId="77777777" w:rsidR="008704F1" w:rsidRDefault="008704F1" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/</w:t>
             </w:r>
             <w:r w:rsidR="00EA57E2">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0048787A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Europe 1978 (3)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008704F1" w:rsidRDefault="008704F1" w:rsidP="008704F1">
+          <w:p w14:paraId="3D4A8338" w14:textId="77777777" w:rsidR="008704F1" w:rsidRDefault="008704F1" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1978. –122 photographies ; couleur et n &amp; b. –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5 cm de documents textuels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3DA6" w:rsidRDefault="00BF3DA6" w:rsidP="008704F1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BF3DA6" w:rsidRDefault="00BF3DA6" w:rsidP="008704F1">
+          <w:p w14:paraId="6E98D315" w14:textId="77777777" w:rsidR="00BF3DA6" w:rsidRDefault="00BF3DA6" w:rsidP="008704F1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E6C15D" w14:textId="77777777" w:rsidR="00BF3DA6" w:rsidRDefault="00BF3DA6" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P380/B1/3/5 : </w:t>
             </w:r>
             <w:r w:rsidR="00C93B8A">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Europe – Été 1962</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00675316" w:rsidRDefault="00675316" w:rsidP="008704F1">
+          <w:p w14:paraId="6A950CFC" w14:textId="77777777" w:rsidR="00675316" w:rsidRDefault="00675316" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1962</w:t>
             </w:r>
             <w:r w:rsidR="00C93B8A">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-1966</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –221 photographies ; couleur et n &amp; b.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C93B8A" w:rsidRDefault="00C93B8A" w:rsidP="008704F1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00C93B8A" w:rsidRDefault="00C93B8A" w:rsidP="008704F1">
+          <w:p w14:paraId="732017A7" w14:textId="77777777" w:rsidR="00C93B8A" w:rsidRDefault="00C93B8A" w:rsidP="008704F1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31386864" w14:textId="77777777" w:rsidR="00C93B8A" w:rsidRDefault="00C93B8A" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Note :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Le dossier contient des photographies de voyage en Amérique du Nord et en Europe (multiples voyages dans l’espace de 1962 à 1966).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C57D1" w:rsidRDefault="001C57D1" w:rsidP="008704F1">
-[...6 lines deleted...]
-          <w:p w:rsidR="001C57D1" w:rsidRDefault="001C57D1" w:rsidP="008704F1">
+          <w:p w14:paraId="5C098E95" w14:textId="77777777" w:rsidR="001C57D1" w:rsidRDefault="001C57D1" w:rsidP="008704F1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75AFC431" w14:textId="77777777" w:rsidR="001C57D1" w:rsidRDefault="001C57D1" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/6 : Séjour au Cameroun – 71-72</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C57D1" w:rsidRDefault="001C57D1" w:rsidP="008704F1">
+          <w:p w14:paraId="73067260" w14:textId="77777777" w:rsidR="001C57D1" w:rsidRDefault="001C57D1" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1971-1972</w:t>
             </w:r>
             <w:r w:rsidR="00620FC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. –</w:t>
             </w:r>
             <w:r w:rsidR="00FB6C0E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
             <w:r w:rsidR="00620FC6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur et n &amp; b.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BD51AB" w:rsidRDefault="00BD51AB" w:rsidP="008704F1">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BD51AB" w:rsidRPr="001D257B" w:rsidRDefault="00070EE2" w:rsidP="008704F1">
+          <w:p w14:paraId="595EC057" w14:textId="77777777" w:rsidR="00BD51AB" w:rsidRDefault="00BD51AB" w:rsidP="008704F1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2305A000" w14:textId="77777777" w:rsidR="00BD51AB" w:rsidRPr="001D257B" w:rsidRDefault="00070EE2" w:rsidP="008704F1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00070EE2">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P380/B1/3/7 : </w:t>
             </w:r>
             <w:r w:rsidR="001D257B">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Afrique ’74 – Yo &amp; Thé avec un groupe chez Horie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A244AB" w:rsidRDefault="00983202" w:rsidP="00A244AB">
+          <w:p w14:paraId="29D7E409" w14:textId="77777777" w:rsidR="00A244AB" w:rsidRDefault="00983202" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1974. –85 photographies</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ; couleur. –0,1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00983202" w:rsidRDefault="00983202" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="00983202" w:rsidRDefault="00983202" w:rsidP="00A244AB">
+          <w:p w14:paraId="5A540469" w14:textId="77777777" w:rsidR="00983202" w:rsidRDefault="00983202" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="643A137F" w14:textId="77777777" w:rsidR="00983202" w:rsidRDefault="00983202" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/8 : Cuba 1975</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00983202" w:rsidRDefault="00983202" w:rsidP="00A244AB">
+          <w:p w14:paraId="230AE9CC" w14:textId="77777777" w:rsidR="00983202" w:rsidRDefault="00983202" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1975. –82 photographies ; couleur.</w:t>
             </w:r>
             <w:r w:rsidR="00457119">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="004D26F9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,1 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000443C1" w:rsidRDefault="000443C1" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="000443C1" w:rsidRDefault="000443C1" w:rsidP="00A244AB">
+          <w:p w14:paraId="74B7F7D8" w14:textId="77777777" w:rsidR="000443C1" w:rsidRDefault="000443C1" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50AC1746" w14:textId="77777777" w:rsidR="000443C1" w:rsidRDefault="000443C1" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/9 : Israël 1982</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2980" w:rsidRDefault="000443C1" w:rsidP="00A244AB">
+          <w:p w14:paraId="7505B15E" w14:textId="77777777" w:rsidR="003B2980" w:rsidRDefault="000443C1" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1982. –</w:t>
             </w:r>
             <w:r w:rsidR="00BB23FA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1 photographie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
+          <w:p w14:paraId="7672544A" w14:textId="77777777" w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B187F84" w14:textId="77777777" w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/10 : Maroc – Octobre 1987 – du 10 au 31 octobre – 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
+          <w:p w14:paraId="15E09C55" w14:textId="77777777" w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1987. –156 photographies ; couleur. –0,2 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="004955E2" w:rsidRPr="00737C5C" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
+          <w:p w14:paraId="64DA3741" w14:textId="77777777" w:rsidR="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2286924E" w14:textId="77777777" w:rsidR="004955E2" w:rsidRPr="00737C5C" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00737C5C">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/11 : Maroc – Agadir – 3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004955E2" w:rsidRPr="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
+          <w:p w14:paraId="1FA77E13" w14:textId="77777777" w:rsidR="004955E2" w:rsidRPr="004955E2" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1987. –</w:t>
             </w:r>
             <w:r w:rsidR="00025BEE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="00025BEE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB3BC8" w:rsidRDefault="00BB3BC8" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="00BB3BC8" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
+          <w:p w14:paraId="779C5A2B" w14:textId="77777777" w:rsidR="00BB3BC8" w:rsidRDefault="00BB3BC8" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="443C1776" w14:textId="77777777" w:rsidR="00BB3BC8" w:rsidRDefault="004955E2" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/</w:t>
             </w:r>
             <w:r w:rsidR="00B41DDB">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00BB3BC8">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00570EBE">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Chine 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00570EBE" w:rsidRDefault="00570EBE" w:rsidP="00A244AB">
+          <w:p w14:paraId="505CDCD0" w14:textId="77777777" w:rsidR="00570EBE" w:rsidRDefault="00570EBE" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1992. –</w:t>
             </w:r>
             <w:r w:rsidR="00C90EFD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. </w:t>
             </w:r>
             <w:r w:rsidR="000434F6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="0002133B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,1</w:t>
             </w:r>
             <w:r w:rsidR="000434F6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels. –1 objet.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00843BF9" w:rsidRDefault="00843BF9" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="00843BF9" w:rsidRDefault="00B41DDB" w:rsidP="00A244AB">
+          <w:p w14:paraId="158FF454" w14:textId="77777777" w:rsidR="00843BF9" w:rsidRDefault="00843BF9" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E9CE90C" w14:textId="77777777" w:rsidR="00843BF9" w:rsidRDefault="00B41DDB" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/13 : Chine 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B41DDB" w:rsidRDefault="00B41DDB" w:rsidP="00A244AB">
+          <w:p w14:paraId="74A5437A" w14:textId="77777777" w:rsidR="00B41DDB" w:rsidRDefault="00B41DDB" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1992. –254 photographies ; couleur. –0,4 cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A3886" w:rsidRDefault="000A3886" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="000A3886" w:rsidRDefault="000A3886" w:rsidP="00A244AB">
+          <w:p w14:paraId="031AA286" w14:textId="77777777" w:rsidR="000A3886" w:rsidRDefault="000A3886" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FD9A441" w14:textId="77777777" w:rsidR="000A3886" w:rsidRDefault="000A3886" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/14 : Portugal – Hiver 1989</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A3886" w:rsidRDefault="000A3886" w:rsidP="00A244AB">
+          <w:p w14:paraId="4B7F2695" w14:textId="77777777" w:rsidR="000A3886" w:rsidRDefault="000A3886" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1989. –162 photographies ; couleur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00506ADE" w:rsidRDefault="00506ADE" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="001F222B" w:rsidRDefault="00506ADE" w:rsidP="00A244AB">
+          <w:p w14:paraId="67F81238" w14:textId="77777777" w:rsidR="00506ADE" w:rsidRDefault="00506ADE" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32DFE45B" w14:textId="77777777" w:rsidR="001F222B" w:rsidRDefault="00506ADE" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">P380/B1/3/15 : Angleterre, Écosse, Irlande </w:t>
             </w:r>
             <w:r w:rsidR="001F222B">
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1990</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F222B" w:rsidRDefault="001F222B" w:rsidP="00A244AB">
+          <w:p w14:paraId="5248541E" w14:textId="77777777" w:rsidR="001F222B" w:rsidRDefault="001F222B" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1990. –</w:t>
             </w:r>
             <w:r w:rsidR="00775D66">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>245</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="00775D66">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D972A1" w:rsidRDefault="00D972A1" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="00B41DDB" w:rsidRDefault="00D972A1" w:rsidP="00A244AB">
+          <w:p w14:paraId="3BCFF3AB" w14:textId="77777777" w:rsidR="00D972A1" w:rsidRDefault="00D972A1" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C3A8C2" w14:textId="77777777" w:rsidR="00B41DDB" w:rsidRDefault="00D972A1" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/16 : Suisse – France – ’90</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D972A1" w:rsidRDefault="00D972A1" w:rsidP="00A244AB">
+          <w:p w14:paraId="742DF8CF" w14:textId="77777777" w:rsidR="00D972A1" w:rsidRDefault="00D972A1" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1990. –</w:t>
             </w:r>
             <w:r w:rsidR="00AC2BE2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="00AC2BE2">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002423BB" w:rsidRDefault="002423BB" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="002423BB" w:rsidRDefault="002423BB" w:rsidP="00A244AB">
+          <w:p w14:paraId="22AF1157" w14:textId="77777777" w:rsidR="002423BB" w:rsidRDefault="002423BB" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3138FF10" w14:textId="77777777" w:rsidR="002423BB" w:rsidRDefault="002423BB" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P380/B1/3/17 : Cuba : du 6 au 20 novembre 1998</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002423BB" w:rsidRPr="002423BB" w:rsidRDefault="002423BB" w:rsidP="00A244AB">
+          <w:p w14:paraId="729DD516" w14:textId="77777777" w:rsidR="002423BB" w:rsidRPr="002423BB" w:rsidRDefault="002423BB" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–1998. –</w:t>
             </w:r>
             <w:r w:rsidR="00A90D33">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies ; couleur. –</w:t>
             </w:r>
             <w:r w:rsidR="00BA1894">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> cm de documents textuels.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B41DDB" w:rsidRPr="00B41DDB" w:rsidRDefault="00B41DDB" w:rsidP="00A244AB">
-[...6 lines deleted...]
-          <w:p w:rsidR="003B2980" w:rsidRPr="00983202" w:rsidRDefault="003B2980" w:rsidP="00A244AB">
+          <w:p w14:paraId="2C04A9C0" w14:textId="77777777" w:rsidR="00B41DDB" w:rsidRPr="00B41DDB" w:rsidRDefault="00B41DDB" w:rsidP="00A244AB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49F0EEDC" w14:textId="77777777" w:rsidR="003B2980" w:rsidRPr="00983202" w:rsidRDefault="003B2980" w:rsidP="00A244AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w14:paraId="7B1DD5F7" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+          <w:p w14:paraId="4859AE24" w14:textId="77777777" w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidRDefault="00370980" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+          <w:p w14:paraId="337A6FC0" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w14:paraId="3DDE4318" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+          <w:p w14:paraId="42A64DEE" w14:textId="77777777" w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidRDefault="00370980" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+          <w:p w14:paraId="01087E34" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00370980" w:rsidRPr="00A674F8" w14:paraId="3C0E7A34" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+          <w:p w14:paraId="12C0BE06" w14:textId="77777777" w:rsidR="00370980" w:rsidRPr="00A674F8" w:rsidRDefault="00370980" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
+          <w:p w14:paraId="0746A401" w14:textId="77777777" w:rsidR="00370980" w:rsidRDefault="00370980" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
+    <w:p w14:paraId="1272ED71" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
+    <w:p w14:paraId="5E0BC5A4" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="04AA0A42" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00370980">
         <w:t>380</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="0A584C1D" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="5273B533" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="786CA89B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
+          <w:p w14:paraId="7B8D4BB9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texte14"/>
+            <w:bookmarkStart w:id="7" w:name="Texte14"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -8751,159 +8995,158 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="769EFD80" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C701D19" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04191CD4" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidTr="007F33D1">
+      <w:tr w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w14:paraId="434DDAFF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+          <w:p w14:paraId="3BFB4A9B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
+          <w:p w14:paraId="3269F76C" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00370980">
               <w:t>380</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Texte15"/>
+            <w:bookmarkStart w:id="8" w:name="Texte15"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -8912,347 +9155,425 @@
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B9752A">
+            <w:r w:rsidR="009631AC">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
-[...15 lines deleted...]
-          <w:p w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+          <w:p w14:paraId="2645BF48" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC7E6D9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BF00DC9" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
+    <w:p w14:paraId="1CD72F99" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="0649B496" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
+    <w:p w14:paraId="54A19437" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC1761" w:rsidRDefault="00FC1761" w:rsidP="00923766">
+    <w:p w14:paraId="2F1DFFF5" w14:textId="77777777" w:rsidR="00FA5EA9" w:rsidRDefault="00FA5EA9" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC1761" w:rsidRDefault="00FC1761" w:rsidP="00923766">
+    <w:p w14:paraId="3A9E4B51" w14:textId="77777777" w:rsidR="00FA5EA9" w:rsidRDefault="00FA5EA9" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00342856" w:rsidRDefault="00342856" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BBAFFBC" w14:textId="77963E34" w:rsidR="00342856" w:rsidRDefault="002530BB" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
-    </w:r>
-[...15 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E3CF7C1" wp14:editId="57C6902F">
+              <wp:extent cx="5467350" cy="45085"/>
+              <wp:effectExtent l="0" t="9525" r="0" b="2540"/>
+              <wp:docPr id="905547674" name="Organigramme : Décision 1" descr="Light horizontal"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm flipV="1">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5467350" cy="45085"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="flowChartDecision">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:pattFill prst="ltHorz">
+                        <a:fgClr>
+                          <a:srgbClr val="000000"/>
+                        </a:fgClr>
+                        <a:bgClr>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:bgClr>
+                      </a:pattFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3F166C2F" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
+            </v:shapetype>
+            <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaEvGmCgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadrS7i5R09WqVQFp&#10;+ZAWuDuOnVg4HjN2my6/nrEbtRVwQvhgeTwzb948j1f3x96yg8JgwFV8NplyppyExri24l+/7F7d&#10;cRaicI2w4FTFn1Xg9+uXL1aDL9UcOrCNQkYgLpSDr3gXoy+LIshO9SJMwCtHTg3Yi0gmtkWDYiD0&#10;3hbz6fSmGAAbjyBVCHS7PTn5OuNrrWT8pHVQkdmKE7eYd8x7nfZivRJli8J3Ro40xD+w6IVxVPQM&#10;tRVRsD2aP6B6IxEC6DiR0BegtZEq90DdzKa/dfPUCa9yLyRO8GeZwv+DlR8PT/4zJurBP4L8HpiD&#10;TSdcqx4QYeiUaKjcLAlVDD6U54RkBEpl9fABGnpasY+QNThq7Jm2xn9LiQma+mTHLPrzWXR1jEzS&#10;5XJxc/t6SW8jybdYTu+WuZYoE0xK9hjiWwU9S4eKawsDEcS4VdKkscsVxOExxMTxEp9zRYw7Y+2Y&#10;a+M7wJ85Qbcbi7ltbGs6soNII5LXSOAcUv81dpfXGDuGpPJjyYRtXdodJAoncukm65ikS1Mayhqa&#10;Z5IR4TSc9Jno0CWebKDBrHj4sReoOLPvHT3Fm9likSY5G4vl7ZwMvPbU1x7hJEFVPHJ2Om7iafr3&#10;Hk3bUaXTCzl4oOfTJmt4YTWSpeHL0o4fJU33tZ2jLt95/QsAAP//AwBQSwMEFAAGAAgAAAAhAFV2&#10;giLaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpEINMZsixUJVKNio&#10;5212mgSzMyG7beO/d/SilwePN7z3TbGcfK9OOIaOyUA6S0Ah1ew6agy8VeubDFSIlpztmdDAFwZY&#10;lpcXhc0dn+kVT7vYKCmhkFsDbYxDrnWoW/Q2zHhAkuzAo7dR7NhoN9qzlPtez5Nkob3tSBZaO+Cq&#10;xfpzd/QGbrd6U1Uv/Ezrp9XH/PC+2WaPbMz11fRwDyriFP+O4Qdf0KEUpj0fyQXVG5BH4q9Kli1S&#10;sXsDdynostD/2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABoS8aYKAgAAFgQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFV2giLaAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="black" stroked="f">
+              <v:fill r:id="rId1" o:title="" type="pattern"/>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00342856" w:rsidRPr="009D2B71" w:rsidRDefault="00342856" w:rsidP="00923766">
+  <w:p w14:paraId="4FF1DBB6" w14:textId="77777777" w:rsidR="00342856" w:rsidRPr="009D2B71" w:rsidRDefault="00342856" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P380 Fonds Thérèse Savard</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:fldSimple w:instr="PAGE    \* MERGEFORMAT">
-[...7 lines deleted...]
-    </w:fldSimple>
+    <w:r w:rsidR="009631AC">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="000716E4">
+      <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidR="009631AC">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B91C0E" w:rsidRPr="00B91C0E">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="009631AC">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00342856" w:rsidRDefault="00342856" w:rsidP="00923766">
+  <w:p w14:paraId="0C86BE3F" w14:textId="77777777" w:rsidR="00342856" w:rsidRDefault="00342856" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC1761" w:rsidRDefault="00FC1761" w:rsidP="00923766">
+    <w:p w14:paraId="46057FBB" w14:textId="77777777" w:rsidR="00FA5EA9" w:rsidRDefault="00FA5EA9" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC1761" w:rsidRDefault="00FC1761" w:rsidP="00923766">
+    <w:p w14:paraId="548D3376" w14:textId="77777777" w:rsidR="00FA5EA9" w:rsidRDefault="00FA5EA9" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
   <w:zoom w:percent="110"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8194"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="0002133B"/>
     <w:rsid w:val="00025BEE"/>
     <w:rsid w:val="00031076"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="0004067D"/>
     <w:rsid w:val="000434F6"/>
     <w:rsid w:val="000443C1"/>
     <w:rsid w:val="00047288"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00055B0F"/>
     <w:rsid w:val="00070EE2"/>
+    <w:rsid w:val="000716E4"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000832DA"/>
     <w:rsid w:val="00094A25"/>
     <w:rsid w:val="000A3886"/>
     <w:rsid w:val="000C0A73"/>
     <w:rsid w:val="000D3FA9"/>
     <w:rsid w:val="000E0FFB"/>
     <w:rsid w:val="000F6844"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="0010733C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001670AD"/>
     <w:rsid w:val="001719F0"/>
     <w:rsid w:val="00172742"/>
     <w:rsid w:val="0018108F"/>
     <w:rsid w:val="00195F4C"/>
     <w:rsid w:val="00197696"/>
     <w:rsid w:val="001A7F92"/>
     <w:rsid w:val="001C00EB"/>
+    <w:rsid w:val="001C31DF"/>
     <w:rsid w:val="001C57D1"/>
     <w:rsid w:val="001C641A"/>
     <w:rsid w:val="001D0E32"/>
     <w:rsid w:val="001D257B"/>
     <w:rsid w:val="001D3E81"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F222B"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00230F0A"/>
     <w:rsid w:val="00236E0D"/>
     <w:rsid w:val="002423BB"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="00244E86"/>
+    <w:rsid w:val="002530BB"/>
     <w:rsid w:val="00253224"/>
     <w:rsid w:val="0025336B"/>
+    <w:rsid w:val="00253AE1"/>
     <w:rsid w:val="0025646A"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00275FDB"/>
     <w:rsid w:val="00277BA2"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00332A81"/>
     <w:rsid w:val="00342856"/>
+    <w:rsid w:val="00343432"/>
     <w:rsid w:val="00365483"/>
     <w:rsid w:val="00370980"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B20CC"/>
     <w:rsid w:val="003B2980"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B4B79"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C3F47"/>
     <w:rsid w:val="003C5EB0"/>
     <w:rsid w:val="003E4973"/>
     <w:rsid w:val="003E5527"/>
+    <w:rsid w:val="003E6148"/>
     <w:rsid w:val="003F0FBE"/>
     <w:rsid w:val="003F18F6"/>
     <w:rsid w:val="00403923"/>
     <w:rsid w:val="004166EB"/>
     <w:rsid w:val="00423DE8"/>
     <w:rsid w:val="004243A1"/>
     <w:rsid w:val="00427372"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00434233"/>
     <w:rsid w:val="00436CCE"/>
     <w:rsid w:val="00457119"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="00485722"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="0048787A"/>
     <w:rsid w:val="004903DF"/>
     <w:rsid w:val="004955E2"/>
     <w:rsid w:val="004B14DA"/>
     <w:rsid w:val="004B53E3"/>
     <w:rsid w:val="004B685D"/>
     <w:rsid w:val="004C1250"/>
     <w:rsid w:val="004D26F9"/>
     <w:rsid w:val="004D5306"/>
@@ -9281,179 +9602,186 @@
     <w:rsid w:val="005C0A17"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005E51C2"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00601035"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="006125C1"/>
     <w:rsid w:val="00612675"/>
     <w:rsid w:val="006179A1"/>
     <w:rsid w:val="00620FC6"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00624620"/>
     <w:rsid w:val="00625739"/>
     <w:rsid w:val="00646E32"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00672F65"/>
     <w:rsid w:val="00675316"/>
     <w:rsid w:val="00685152"/>
     <w:rsid w:val="00693EAF"/>
     <w:rsid w:val="006965C4"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="00696C9F"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006A5C2D"/>
+    <w:rsid w:val="006B050D"/>
     <w:rsid w:val="006F5B5C"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="00727D5A"/>
     <w:rsid w:val="00737C5C"/>
     <w:rsid w:val="00757138"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007741A8"/>
     <w:rsid w:val="00775D66"/>
     <w:rsid w:val="00786BFD"/>
     <w:rsid w:val="007A3BD3"/>
     <w:rsid w:val="007A3C4A"/>
     <w:rsid w:val="007B3FA1"/>
     <w:rsid w:val="007D63ED"/>
     <w:rsid w:val="007F1543"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00811A96"/>
     <w:rsid w:val="00813BFA"/>
     <w:rsid w:val="0082069D"/>
     <w:rsid w:val="008345F7"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00842C3B"/>
     <w:rsid w:val="00843B8E"/>
     <w:rsid w:val="00843BF9"/>
     <w:rsid w:val="0084550C"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008704F1"/>
     <w:rsid w:val="00872A78"/>
     <w:rsid w:val="00876FAC"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008B6081"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D39D1"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="009007D1"/>
     <w:rsid w:val="009130A3"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00923AB6"/>
     <w:rsid w:val="0092522F"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="0094435D"/>
+    <w:rsid w:val="009509D2"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="00957E18"/>
     <w:rsid w:val="00960661"/>
     <w:rsid w:val="00962481"/>
+    <w:rsid w:val="009631AC"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00983202"/>
     <w:rsid w:val="009B0F82"/>
     <w:rsid w:val="009B3B95"/>
+    <w:rsid w:val="009B53B8"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E10DB"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A13CE1"/>
     <w:rsid w:val="00A160EF"/>
     <w:rsid w:val="00A214D2"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A244AB"/>
     <w:rsid w:val="00A301C9"/>
     <w:rsid w:val="00A35987"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A87503"/>
     <w:rsid w:val="00A90D33"/>
     <w:rsid w:val="00A92637"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00A962F9"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6288"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AC2BE2"/>
     <w:rsid w:val="00AC3A89"/>
     <w:rsid w:val="00AC3E47"/>
     <w:rsid w:val="00AD1AE1"/>
+    <w:rsid w:val="00AF564C"/>
     <w:rsid w:val="00B048D3"/>
     <w:rsid w:val="00B1278E"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B25435"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B41DDB"/>
     <w:rsid w:val="00B448AF"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B63424"/>
     <w:rsid w:val="00B63BCB"/>
     <w:rsid w:val="00B65BCA"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B835BF"/>
+    <w:rsid w:val="00B91C0E"/>
     <w:rsid w:val="00B92225"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9752A"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BA0B99"/>
     <w:rsid w:val="00BA1894"/>
     <w:rsid w:val="00BB23FA"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BB3BC8"/>
     <w:rsid w:val="00BC488C"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD4EA7"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BD51AB"/>
     <w:rsid w:val="00BD5C52"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BE5047"/>
     <w:rsid w:val="00BE5255"/>
     <w:rsid w:val="00BE5D65"/>
     <w:rsid w:val="00BF0B08"/>
     <w:rsid w:val="00BF0CBF"/>
     <w:rsid w:val="00BF3DA6"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C010AB"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C4313A"/>
+    <w:rsid w:val="00C5135A"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70802"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00C87181"/>
     <w:rsid w:val="00C901E0"/>
     <w:rsid w:val="00C90EFD"/>
     <w:rsid w:val="00C93B8A"/>
     <w:rsid w:val="00CA1EA8"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB154B"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CC5C99"/>
     <w:rsid w:val="00CE3FAD"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF0033"/>
     <w:rsid w:val="00D0485F"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D2036D"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D46A8C"/>
@@ -9481,277 +9809,516 @@
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E77AB5"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA57E2"/>
     <w:rsid w:val="00EB59D1"/>
     <w:rsid w:val="00EE0EEA"/>
     <w:rsid w:val="00F050C3"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F35480"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F61A98"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F6751D"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F9486B"/>
     <w:rsid w:val="00F94A66"/>
     <w:rsid w:val="00FA474E"/>
+    <w:rsid w:val="00FA5EA9"/>
     <w:rsid w:val="00FA69D3"/>
     <w:rsid w:val="00FB6A5A"/>
     <w:rsid w:val="00FB6C0E"/>
     <w:rsid w:val="00FC1761"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8194"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="08F34DAF"/>
+  <w15:docId w15:val="{DB039C90-BDB2-4F3D-B829-86E2239F3FA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:aliases w:val="Niveau 2 Car"/>
     <w:link w:val="Titre2"/>
     <w:rsid w:val="00A674F8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
@@ -10176,98 +10743,91 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CC5C99"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10590,96 +11150,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE3E3226-21B2-46DD-A162-8FF5CBB10B5C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46FB6A3-7EBF-4272-8ADA-DCDD1CD9BFE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Modèle Instrument de recherche 2017 v2</Template>
+  <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>11021</Characters>
+  <Pages>1</Pages>
+  <Words>2119</Words>
+  <Characters>11657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12999</CharactersWithSpaces>
+  <CharactersWithSpaces>13749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jean-René Boutin</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>