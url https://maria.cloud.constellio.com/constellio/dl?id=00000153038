--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="78FB5507" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="00EA41F6">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Gaétan boivin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF9F1B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EA41F6">
         <w:t>379</w:t>
       </w:r>
@@ -298,84 +298,83 @@
     </w:p>
     <w:p w14:paraId="368C9BA2" w14:textId="3A9A968F" w:rsidR="006A2869" w:rsidRDefault="006A2869" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le 28 </w:t>
       </w:r>
       <w:r w:rsidR="00886AE8">
         <w:t xml:space="preserve">et 29 </w:t>
       </w:r>
       <w:r>
         <w:t>avril 2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDCD877" w14:textId="77777777" w:rsidR="006A2869" w:rsidRPr="00A674F8" w:rsidRDefault="006A2869" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6222960A" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EDF53B" w14:textId="2081A122" w:rsidR="0018401B" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc102121205" w:history="1">
         <w:r w:rsidR="0018401B" w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="0018401B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0018401B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0018401B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121205 \h </w:instrText>
         </w:r>
@@ -406,51 +405,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47E5CCB9" w14:textId="64A08E6D" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121206" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/A Documents textuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121206 \h </w:instrText>
         </w:r>
@@ -480,51 +479,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EBAB73" w14:textId="2CFBD16E" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121207" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/A1 Implications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121207 \h </w:instrText>
         </w:r>
@@ -552,51 +551,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D1D373D" w14:textId="73E95F29" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121208" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/A1/1 : Écoles</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121208 \h </w:instrText>
         </w:r>
@@ -624,92 +623,92 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="74DCFE8A" w14:textId="72071A7D" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121209" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P379/A1/2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Jubilé des frères Maristes (70</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>) et 20</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> de l’Harmonie La Gaillarde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121209 \h </w:instrText>
@@ -738,75 +737,75 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D1DFD1A" w14:textId="36AE59CA" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121210" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P379/A1/3 : </w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Normandin se raconte… (125</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> de Normandin)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121210 \h </w:instrText>
@@ -835,58 +834,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6283A9C8" w14:textId="05F96511" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121211" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P379/A1/4 : </w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Centenaire de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121211 \h </w:instrText>
@@ -915,58 +914,58 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7015479A" w14:textId="559BE098" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121212" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P379/A1/5 : </w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Corporation du Centenaire d’Albanel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121212 \h </w:instrText>
@@ -995,51 +994,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B68D900" w14:textId="579D9F57" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121213" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/A1/6 : Chorale St-Cyrille (Normandin)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121213 \h </w:instrText>
         </w:r>
@@ -1067,51 +1066,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0059D129" w14:textId="53B775B7" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121214" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/A1/7 : Championnat senior Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121214 \h </w:instrText>
         </w:r>
@@ -1139,51 +1138,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10B9C4A0" w14:textId="5EC4C613" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121215" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/A1/8 : Frères de l’Instruction chrétienne</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121215 \h </w:instrText>
         </w:r>
@@ -1211,51 +1210,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41B8E07A" w14:textId="6D9A3262" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121216" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/A1/9 : Albums de finissants Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121216 \h </w:instrText>
         </w:r>
@@ -1286,51 +1285,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C8892EC" w14:textId="7128DD8E" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121217" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B Documents iconographiques</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121217 \h </w:instrText>
         </w:r>
@@ -1360,51 +1359,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E795BA6" w14:textId="3922F24E" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121218" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1 Photographies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121218 \h </w:instrText>
         </w:r>
@@ -1432,51 +1431,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20BDC925" w14:textId="0BEE2D43" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121219" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1 : Corps de cadets 1497</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121219 \h </w:instrText>
         </w:r>
@@ -1504,51 +1503,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BDA621D" w14:textId="0BFB0E23" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121220" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.1 : Photographies collées sur les cartons</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121220 \h </w:instrText>
         </w:r>
@@ -1576,51 +1575,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73F2CBEC" w14:textId="4ABE27B1" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121221" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.2 : Activités et cérémonials</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121221 \h </w:instrText>
         </w:r>
@@ -1648,51 +1647,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44861153" w14:textId="2988EDE9" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121222" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.3 : Photos anciennes de la fanfare</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121222 \h </w:instrText>
         </w:r>
@@ -1720,66 +1719,66 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="665368E7" w14:textId="3192DB90" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121223" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4 : 70</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121223 \h </w:instrText>
         </w:r>
@@ -1807,51 +1806,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28EC5843" w14:textId="2024F0D9" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121224" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.1 : Anciens commandants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121224 \h </w:instrText>
         </w:r>
@@ -1879,51 +1878,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E02BCDD" w14:textId="123ABF37" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121225" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.2 : Années 1929-1959</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121225 \h </w:instrText>
         </w:r>
@@ -1951,51 +1950,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A141872" w14:textId="7FC9D04B" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121226" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.3 : Années 1970-1979</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121226 \h </w:instrText>
         </w:r>
@@ -2023,51 +2022,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FFA7CB2" w14:textId="3B04A6A6" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121227" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.4 : Années 1980-1989</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121227 \h </w:instrText>
         </w:r>
@@ -2095,51 +2094,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="178E83BF" w14:textId="20689E55" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121228" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.5 : Années 1990-1999</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121228 \h </w:instrText>
         </w:r>
@@ -2167,51 +2166,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5160EA03" w14:textId="59A07F8B" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121229" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.6 : Années 2000 et plus</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121229 \h </w:instrText>
         </w:r>
@@ -2239,51 +2238,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DFE54B4" w14:textId="18C13B09" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121230" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.7 : Dernière année 2011-2012</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121230 \h </w:instrText>
         </w:r>
@@ -2311,51 +2310,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7104282C" w14:textId="3F2AE26C" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121231" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/1.4.8 : Jeux des cadets</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121231 \h </w:instrText>
         </w:r>
@@ -2383,51 +2382,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47861552" w14:textId="19B48975" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121232" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/2 : Éducation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121232 \h </w:instrText>
         </w:r>
@@ -2455,51 +2454,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DECD602" w14:textId="76E9AC6A" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121233" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/2.1 : Photos souvenirs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121233 \h </w:instrText>
         </w:r>
@@ -2527,51 +2526,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01DB0829" w14:textId="47BC3BEC" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121234" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/2.1.1 : Collège Saint-Joseph</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121234 \h </w:instrText>
         </w:r>
@@ -2599,51 +2598,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AD4C311" w14:textId="409D610B" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121235" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/2.1.2 : École Sainte-Marie (couvent)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121235 \h </w:instrText>
         </w:r>
@@ -2671,51 +2670,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F4C4987" w14:textId="32145A93" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121236" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/2.1.3 : Écoles de rang</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121236 \h </w:instrText>
         </w:r>
@@ -2743,98 +2742,98 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0CADB589" w14:textId="7D119F57" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121237" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">P379/B1/2.2 : </w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Jubilé des frères Maristes (70</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">) </w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>et 20</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> de l’Harmonie La Gaillarde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121237 \h </w:instrText>
         </w:r>
@@ -2862,51 +2861,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F19F50C" w14:textId="2074B5A5" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121238" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/2.2.1 : Photos numérisées</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121238 \h </w:instrText>
         </w:r>
@@ -2934,51 +2933,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21DADAFA" w14:textId="6E50D49B" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121239" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/2.2.2 : Célébrations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121239 \h </w:instrText>
         </w:r>
@@ -3006,51 +3005,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="640F67FC" w14:textId="37A9F15C" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121240" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3 : Centenaire de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121240 \h </w:instrText>
         </w:r>
@@ -3078,51 +3077,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E150D1B" w14:textId="73661494" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121241" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1 : Activités</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121241 \h </w:instrText>
         </w:r>
@@ -3150,51 +3149,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48A4A77D" w14:textId="6C04EE73" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121242" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.1 : Inauguration de la meunerie de la coopérative agricole</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121242 \h </w:instrText>
         </w:r>
@@ -3222,51 +3221,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6FBA48B7" w14:textId="04B32707" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121243" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.2 : Ouverture des fêtes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121243 \h </w:instrText>
         </w:r>
@@ -3294,51 +3293,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58847A4F" w14:textId="3A51B6E3" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121244" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.3 : Pique-nique familial</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121244 \h </w:instrText>
         </w:r>
@@ -3366,51 +3365,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D54FCD7" w14:textId="67B0F610" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121245" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.4 : Messe pontificale</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121245 \h </w:instrText>
         </w:r>
@@ -3438,51 +3437,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7074C3A1" w14:textId="4CFAF837" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121246" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.5 : Banquet officiel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121246 \h </w:instrText>
         </w:r>
@@ -3510,51 +3509,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A81FDAF" w14:textId="4B34D2E8" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121247" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.6 : Thé des pionniers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121247 \h </w:instrText>
         </w:r>
@@ -3582,51 +3581,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="77EE08B3" w14:textId="75A6394B" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121248" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.7 : Bazar, Place du centenaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121248 \h </w:instrText>
         </w:r>
@@ -3654,51 +3653,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01D0AAF9" w14:textId="2B7A6A2D" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121249" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.8 : Les pionniers chez Jean-Baptiste Laliberté et Jean Laliberté</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121249 \h </w:instrText>
         </w:r>
@@ -3726,51 +3725,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3D3BD452" w14:textId="7E172AC6" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121250" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.9 : Chute-à-l’Ours, bain d’époque</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121250 \h </w:instrText>
         </w:r>
@@ -3798,51 +3797,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B4D1AAB" w14:textId="5CAE65E3" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121251" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.10 : Prix pour les tirages (travaux d’artisanat)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121251 \h </w:instrText>
         </w:r>
@@ -3870,51 +3869,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1804EA8A" w14:textId="03BFEDEF" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121252" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.11 : Exposition d’objets d’époques, école Sainte-Marie</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121252 \h </w:instrText>
         </w:r>
@@ -3942,51 +3941,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FA67080" w14:textId="07D3E9A0" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121253" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.12 : Banquet du mérite spécial</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121253 \h </w:instrText>
         </w:r>
@@ -4014,51 +4013,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F369319" w14:textId="0C824205" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121254" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.13 : Exposition de maquettes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121254 \h </w:instrText>
         </w:r>
@@ -4086,51 +4085,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BB6138D" w14:textId="50128154" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121255" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.14 : Canon du parc municipal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121255 \h </w:instrText>
         </w:r>
@@ -4158,51 +4157,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4318F099" w14:textId="03C2F7C4" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121256" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.15 : Rassemblement des Gardes Paroissiales</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121256 \h </w:instrText>
         </w:r>
@@ -4230,51 +4229,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2ED2F879" w14:textId="0B4CB16A" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121257" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/3.1.16 : Défilé du centenaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121257 \h </w:instrText>
         </w:r>
@@ -4302,66 +4301,66 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6E92FA18" w14:textId="28CC884B" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121258" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/4 : Normandin se raconte… (125</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> de Normandin)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121258 \h </w:instrText>
         </w:r>
@@ -4389,51 +4388,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17915725" w14:textId="0DE8DD34" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121259" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/4.1 : Photos imprimées</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121259 \h </w:instrText>
         </w:r>
@@ -4461,51 +4460,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3DC8D3A0" w14:textId="5E87E470" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121260" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/4.2 : Sur CD</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121260 \h </w:instrText>
         </w:r>
@@ -4533,51 +4532,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C6B68E8" w14:textId="2AFB7D93" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121261" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/5 : Noces d’or de la paroisse 1894-1944</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121261 \h </w:instrText>
         </w:r>
@@ -4605,51 +4604,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1FA46692" w14:textId="650E8C0D" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121262" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/6 : Sports</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121262 \h </w:instrText>
         </w:r>
@@ -4677,51 +4676,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00FFC429" w14:textId="54D867CA" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121263" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/7 : Bleuetière de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121263 \h </w:instrText>
         </w:r>
@@ -4749,66 +4748,66 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F15198E" w14:textId="1C0AA54F" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121264" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B1/8 : 25</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> anniversaire</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121264 \h </w:instrText>
         </w:r>
@@ -4838,51 +4837,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1782536D" w14:textId="40828C7F" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121265" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B2 Négatifs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121265 \h </w:instrText>
         </w:r>
@@ -4910,51 +4909,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DC73EC2" w14:textId="4F16C1D2" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121266" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/B2/1 : Corps de cadets 1497</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121266 \h </w:instrText>
         </w:r>
@@ -4985,51 +4984,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FBF813A" w14:textId="7153BD51" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121267" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/C Documents audiovisuels</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121267 \h </w:instrText>
         </w:r>
@@ -5059,51 +5058,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50CD6583" w14:textId="2C12BE32" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121268" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/C1 Enregistrements sonores</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121268 \h </w:instrText>
         </w:r>
@@ -5131,51 +5130,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72BC2B74" w14:textId="24632DFD" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121269" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/C1/1 : Chorale des Petits chanteurs de Normandin</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121269 \h </w:instrText>
         </w:r>
@@ -5203,51 +5202,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37DBEB51" w14:textId="57754B43" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121270" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/C1/2 : Harmonie la Gaillarde</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121270 \h </w:instrText>
         </w:r>
@@ -5277,51 +5276,51 @@
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0ADF44BE" w14:textId="1D7360DF" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121271" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/C2 Images en mouvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121271 \h </w:instrText>
         </w:r>
@@ -5349,51 +5348,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="325CD6FC" w14:textId="50C75A74" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121272" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/C2/1 : Diaporama Grèce</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121272 \h </w:instrText>
         </w:r>
@@ -5421,51 +5420,51 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EB05099" w14:textId="244750D1" w:rsidR="0018401B" w:rsidRDefault="0018401B">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc102121273" w:history="1">
         <w:r w:rsidRPr="008602C4">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P379/C2/2 : La petite séduction</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc102121273 \h </w:instrText>
         </w:r>
@@ -5493,51 +5492,50 @@
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21CDE408" w14:textId="2DA959FC" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B1CF82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc102121205"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2A72AECE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA8E2FD" w14:textId="27A81AFA" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00EA41F6">
         <w:t>379</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="00EA41F6">
         <w:t>Gaétan Boivin</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
@@ -5583,95 +5581,157 @@
         <w:t>documents iconographiques (</w:t>
       </w:r>
       <w:r w:rsidR="00BF3D5F">
         <w:t>93</w:t>
       </w:r>
       <w:r w:rsidR="003766DE">
         <w:t>50</w:t>
       </w:r>
       <w:r w:rsidR="00A961D9">
         <w:t xml:space="preserve"> photographies,</w:t>
       </w:r>
       <w:r w:rsidR="00BF3D5F">
         <w:t xml:space="preserve"> 1168</w:t>
       </w:r>
       <w:r w:rsidR="00A961D9">
         <w:t xml:space="preserve"> négatifs). </w:t>
       </w:r>
       <w:r w:rsidR="00BF3D5F">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00A961D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF3D5F">
         <w:t>00:53:58 d’enregistrements sonores. – 4:40:50 d’images en mouvement. – 621.44 Mo de documents numériques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0C2BDF" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="00923766"/>
+    <w:p w14:paraId="755B8291" w14:textId="2777D145" w:rsidR="004718A3" w:rsidRPr="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004718A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Collation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004718A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403F76F4" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="52ACFD0B" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>0,005 mètres linéaires de documents textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51747F50" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>9347 photographies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D45049D" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>1168 négatifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCEF218" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>00:53:58 heures d'enregistrements sonores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2A74B0" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>4:40:50 heures d'images en mouvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CB41FA" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>621.44 Mo de documents numériques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AEFCF2" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t xml:space="preserve">Ajout 28 avril 2022 [1958-1999] : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742AA3AE" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="22D64D43" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t xml:space="preserve">13,7 cm de documents textuels; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C917AA5" w14:textId="125ED158" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>3 photographies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4366D7F5" w14:textId="77777777" w:rsidR="00886AE8" w:rsidRPr="00A674F8" w:rsidRDefault="00886AE8" w:rsidP="00923766"/>
     <w:p w14:paraId="3FD824C3" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62072D59" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
     <w:p w14:paraId="4863875F" w14:textId="7C69257E" w:rsidR="00F36CE1" w:rsidRDefault="00C24241" w:rsidP="0010305C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gaétan Boivin est le fils de </w:t>
       </w:r>
       <w:r w:rsidR="00F36CE1">
         <w:t xml:space="preserve">Joseph Boivin et de Marie-Jeanne Dallaire. Il est né </w:t>
       </w:r>
       <w:r w:rsidR="003D572C">
-        <w:t xml:space="preserve">le 13 juillet 1972 à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> et avai</w:t>
+        <w:t>le 13 juillet 1972 à Albanel et avai</w:t>
       </w:r>
       <w:r w:rsidR="00F36CE1">
         <w:t>t 10 frères et 6 sœurs. Son père était cordonn</w:t>
       </w:r>
       <w:r w:rsidR="006A2869">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00F36CE1">
         <w:t>er et sa mère était enseignante. Il a fait des études en enseignement du secondaire, mathématique et physique, à l’Université Laval à Québec et en enseignement du choix de carrière, à l’Université de Montréal. Il a d’abord enseigné à Alma, en 1966-1967, à l’école Curé Lavoie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4D31C3" w14:textId="77777777" w:rsidR="00F36CE1" w:rsidRDefault="00F36CE1" w:rsidP="00923766"/>
     <w:p w14:paraId="057ACF0C" w14:textId="77777777" w:rsidR="00F36CE1" w:rsidRDefault="00F36CE1" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">C’est en 1967 qu’il s’installe à Normandin, pour y enseigner à la polyvalente. </w:t>
       </w:r>
       <w:r w:rsidR="003D572C">
         <w:t xml:space="preserve">Il y enseignera jusqu’à sa retraite, en 1997. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">En 1970, il épouse sa femme, Fernande Dion, avec qui il eut trois garçons : Stéphane, en 1972, Éric, en 1975 et Hugues, en 1978. Fernande est décédée le 17 août 2017, à l’âge de </w:t>
       </w:r>
       <w:r w:rsidR="003D572C">
         <w:t>72 ans.</w:t>
       </w:r>
@@ -5719,388 +5779,565 @@
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F6E2DE" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="2F6A163F" w14:textId="551E2207" w:rsidR="00561EAD" w:rsidRDefault="00EA41F6" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Gaétan Boivin a fait don de ce fonds le 27 novembre 2019. </w:t>
       </w:r>
       <w:r w:rsidR="00C24241">
         <w:t>C’est suite à une présentation faite par le comité de généalogie auprès des membres de L’</w:t>
       </w:r>
       <w:r w:rsidR="00C24241" w:rsidRPr="00C24241">
         <w:t>Association des retraitées et retraités de l’éducation et des autres services publics du Québec</w:t>
       </w:r>
       <w:r w:rsidR="00C24241">
         <w:t xml:space="preserve"> qu’il a décidé de faire don de ses photographies. Ces dernières ont été amassées au cours des années, lors de ses diverses implications.</w:t>
       </w:r>
       <w:r w:rsidR="003D572C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000C3718" w14:textId="6FAA514F" w:rsidR="00886AE8" w:rsidRDefault="00886AE8" w:rsidP="00923766"/>
     <w:p w14:paraId="73FE2960" w14:textId="63C9791A" w:rsidR="00886AE8" w:rsidRPr="0045758A" w:rsidRDefault="00886AE8" w:rsidP="00923766">
       <w:r>
-        <w:t>Les ajouts d</w:t>
-[...8 lines deleted...]
-        <w:t>Puisque le donateur réside maintenant à l’extérieur de la région (à Longueuil), M. Jean-Marc Mailloux a apporté les documents. La donation sera officialisée par signature de la fiche d’ajouts dès que possible.</w:t>
+        <w:t>Les ajouts du 28 avril 2022 ont été comptabilisés, soit 13,7 cm de documents textuels, incluant les albums de finissants et excluant certains livres publiés déposés dans la bibliothèque de la SHGMC, ainsi que 3 photographies à la cote P379/B1/2.2.2. Ces documents datent de 1958 à 1999. Puisque le donateur réside maintenant à l’extérieur de la région (à Longueuil), M. Jean-Marc Mailloux a apporté les documents. La donation sera officialisée par signature de la fiche d’ajouts dès que possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E44030" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="367F27FC" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472DD161" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="2413D625" w14:textId="1FE0AD1E" w:rsidR="00B422DD" w:rsidRDefault="00886AE8" w:rsidP="00923766">
       <w:r w:rsidRPr="00886AE8">
-        <w:t>Ce fonds est constitué de documents et de photographies liés aux implications de M. Boivin dans la municipalité de Normandin : les cadets de Normandin, les célébrations du jubilé des frères Maristes, les célébrations du 100e de Normandin et d'</w:t>
-[...11 lines deleted...]
-        <w:t>senior de la Polyvalente de Normandin, le 50e des Frères de l'Instruction chrétienne, etc. On y retrouve de nombreuses photos d’écoliers à l’école Sainte-Marie, au collège Saint-Joseph ainsi que dans les écoles de rangs, de même que des photos anciennes et récentes des familles de Normandin, notamment au jubilé des Frères Maristes (70e anniversaire de la communauté) et du 20e anniversaire de l'Harmonie La Gaillarde de la Polyvalente. D'autres documents ont été cédés et ont plutôt été ajoutés à la bibliothèque, car il s'agissait essentiellement de documents publiés non produits par le donateur. </w:t>
+        <w:t>Ce fonds est constitué de documents et de photographies liés aux implications de M. Boivin dans la municipalité de Normandin : les cadets de Normandin, les célébrations du jubilé des frères Maristes, les célébrations du 100e de Normandin et d'Albanel, la production de l’album du 125e de Normandin, la bleuetière coopérative de Normandin, un championnat senior de la Polyvalente de Normandin, le 50e des Frères de l'Instruction chrétienne, etc. On y retrouve de nombreuses photos d’écoliers à l’école Sainte-Marie, au collège Saint-Joseph ainsi que dans les écoles de rangs, de même que des photos anciennes et récentes des familles de Normandin, notamment au jubilé des Frères Maristes (70e anniversaire de la communauté) et du 20e anniversaire de l'Harmonie La Gaillarde de la Polyvalente. D'autres documents ont été cédés et ont plutôt été ajoutés à la bibliothèque, car il s'agissait essentiellement de documents publiés non produits par le donateur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095E0B61" w14:textId="77777777" w:rsidR="00886AE8" w:rsidRPr="00A674F8" w:rsidRDefault="00886AE8" w:rsidP="00923766"/>
     <w:p w14:paraId="57FE15DD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4999B0CD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w14:paraId="2820896F" w14:textId="68D051ED" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00FE2F08" w:rsidP="00923766">
+    <w:p w14:paraId="2820896F" w14:textId="68D051ED" w:rsidR="00B46FC4" w:rsidRDefault="00FE2F08" w:rsidP="00923766">
       <w:r>
         <w:t>Ce fonds est pré</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>traité</w:t>
       </w:r>
       <w:r w:rsidR="00707959">
         <w:t>, partiellement traité au niveau d</w:t>
       </w:r>
       <w:r w:rsidR="00B422DD">
         <w:t xml:space="preserve">es sous-séries et </w:t>
       </w:r>
       <w:r w:rsidR="00707959">
         <w:t>dossier</w:t>
       </w:r>
       <w:r w:rsidR="00B422DD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="03E7EAF2" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t xml:space="preserve">Partiellement traité par : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Savard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732CECF3" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>Date du traitement : décembre 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E36956" w14:textId="1D8B1878" w:rsidR="004718A3" w:rsidRPr="00A674F8" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>Notes (subventions, révisions, etc.) : Le traitement est fait au niveau du dossier.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="03451C74" w14:textId="5F5B022B" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="416F21A2" w14:textId="309DEBB5" w:rsidR="00645DAE" w:rsidRPr="00645DAE" w:rsidRDefault="00645DAE" w:rsidP="00923766">
+    <w:p w14:paraId="7E4C9A33" w14:textId="5BC48C17" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00923766"/>
+    <w:p w14:paraId="1E3F280C" w14:textId="5AFD9807" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32982">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents complémentaires : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285FB74D" w14:textId="77777777" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00923766"/>
+    <w:p w14:paraId="4DBE2F77" w14:textId="43E7A2DC" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00923766">
+      <w:r>
+        <w:t xml:space="preserve">Les documents suivants sont des publications et ont été ajoutées à la bibliothèque de livres d’histoire de la Société d’histoire et de généalogie Maria-Chapdelaine : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6567384C" w14:textId="77777777" w:rsidR="00D32982" w:rsidRPr="00D32982" w:rsidRDefault="00D32982" w:rsidP="00923766"/>
+    <w:p w14:paraId="749223F8" w14:textId="51B6FE98" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Album souvenir Castors Juniors de Dolbeau 1989-1990.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BC9743" w14:textId="7451FFA2" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pépinière de Normandin, album-souvenir 1927-2002, par Ressources naturelles Québec.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C8D1B5" w14:textId="71B25517" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32982">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anniversaire Harmonie La Gaillarde de Normandin, 18 et 19 mars 1989.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61775308" w14:textId="7B07D598" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>70 ans de rayonnement Mariste à Normandin 1929-1999, 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32982">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anniversaire de l’harmonie « La Gaillarde », Normandin, les 1 et 2 mai 1999. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769A1323" w14:textId="77BDAEB5" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982"/>
+    <w:p w14:paraId="42E45701" w14:textId="2BFEA6D1" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982">
+      <w:r>
+        <w:t xml:space="preserve">Le document suivant a remplacé un livre en mauvais état dans la bibliothèque de la SHGMC : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6352604A" w14:textId="41069E02" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Le Couvent d’Albanel des Sœurs N.-D. du Bon-Conseil fête son Jubilé d’Or et présente son programme-souvenir (50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32982">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> couvent d’Albanel). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057D7B6A" w14:textId="77777777" w:rsidR="00645DAE" w:rsidRPr="00A674F8" w:rsidRDefault="00645DAE" w:rsidP="00923766"/>
+    <w:p w14:paraId="0D61394E" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923766">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E00A6D" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="5EFCE511" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00D30256" w:rsidP="00923766">
+      <w:r>
+        <w:t>Aucune.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052BF38B" w14:textId="77777777" w:rsidR="004718A3" w:rsidRPr="004718A3" w:rsidRDefault="004718A3" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B7F3C4" w14:textId="27557D30" w:rsidR="004718A3" w:rsidRPr="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004718A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004718A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A13DFE0" w14:textId="77777777" w:rsidR="004718A3" w:rsidRPr="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240F7D6C" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014B5C33" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>Ajouts traités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431CBA56" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BA1FAD" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="40255CB8" w14:textId="7472ECC3" w:rsidR="004718A3" w:rsidRPr="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004718A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004718A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2BB5B8" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="414FC13D" w14:textId="5A5DE51F" w:rsidR="004718A3" w:rsidRPr="00A674F8" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>français</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="26ECA57A" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3BAAEC8F" w14:textId="77777777" w:rsidR="004718A3" w:rsidRPr="00645DAE" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Classement</w:t>
       </w:r>
-      <w:r w:rsidR="00D32982">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272D8142" w14:textId="17C47F8B" w:rsidR="00645DAE" w:rsidRDefault="00645DAE" w:rsidP="00923766"/>
-    <w:p w14:paraId="685DC4AC" w14:textId="35685333" w:rsidR="00645DAE" w:rsidRDefault="00645DAE" w:rsidP="00923766">
+    <w:p w14:paraId="2741EDFC" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="2753B3B1" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r w:rsidRPr="00645DAE">
         <w:t>Les documents ont été conservés selon leur ordre primitif, entièrement ou partiellement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4C9A33" w14:textId="5BC48C17" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00923766"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="4DBE2F77" w14:textId="43E7A2DC" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00923766">
+    <w:p w14:paraId="042C0917" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="39D37B06" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t xml:space="preserve">Les documents suivants sont des publications et ont été ajoutées à la bibliothèque de livres d’histoire de la Société d’histoire et de généalogie Maria-Chapdelaine : </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012376D1" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>Album souvenir Castors Juniors de Dolbeau 1989-1990.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Boîte grand format 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4891D70A" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>Pépinière de Normandin, album-souvenir 1927-2002, par Ressources naturelles Québec.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>R00 E01 T03</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF36D6F" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>10</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Documents hors formats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB9EF40" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="5E1C3F5E" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t xml:space="preserve"> anniversaire Harmonie La Gaillarde de Normandin, 18 et 19 mars 1989.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Documents audiovisuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB7E02C" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>70 ans de rayonnement Mariste à Normandin 1929-1999, 20</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>R08 E08 T05</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351FEED2" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t xml:space="preserve"> anniversaire de l’harmonie « La Gaillarde », Normandin, les 1 et 2 mai 1999. </w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="42E45701" w14:textId="2BFEA6D1" w:rsidR="00D32982" w:rsidRDefault="00D32982" w:rsidP="00D32982">
+        <w:t>Boîte 17 de l'audiovisuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2519CB6D" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="699DE5F8" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t xml:space="preserve">Le document suivant a remplacé un livre en mauvais état dans la bibliothèque de la SHGMC : </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>Boîte 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698C3EF9" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>Le Couvent d’</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>R07 E04 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4458B52B" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>Albanel</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">P379/A1/1 à A1/9 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2AFCE1" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t xml:space="preserve"> des Sœurs N.-D. du Bon-Conseil fête son Jubilé d’Or et présente son programme-souvenir (50</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Comprend les albums de finissants de la Polyvalente de Normandin, 1981 à 1988, 1990, 1991, 1993, 1996 et 1997. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E33F76F" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="2AA86A44" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t xml:space="preserve"> couvent d’</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Boîte 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A017FCF" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>Albanel</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>P3769/B1/1.1 à B1/1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4690D827" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3"/>
+    <w:p w14:paraId="3DC13399" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t xml:space="preserve">). </w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="5EFCE511" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+        <w:t>Boîte 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E54FD8" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
       <w:r>
-        <w:t>Aucune.</w:t>
-[...8 lines deleted...]
-    </w:p>
+        <w:t>P79/B1/1.2 à B1/2.1.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7334F472" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5192B798" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>Boîte 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049A1791" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>P379/B1/2.1.3 à B1/4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2686C4E2" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3BD637" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>Boîte 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6195B3BA" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>R07 E04 T02</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471CC5CE" w14:textId="77777777" w:rsidR="004718A3" w:rsidRDefault="004718A3" w:rsidP="004718A3">
+      <w:r>
+        <w:t>P379/B1/4 à B2/1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7426E7E9" w14:textId="20109441" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="139BC5D1" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00425640" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc102121206"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc102121206"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P379</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidR="00AB6798">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C554C">
         <w:t>textuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5A009341" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="631E0485" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A04F57" w14:textId="715F55BA" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="002568B6">
         <w:t>des documents relatifs aux implications de M. Boivin, que ce soit au niveau de l’éducation ou de célébrations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E107B18" w14:textId="385F02F3" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
     <w:p w14:paraId="3000E89D" w14:textId="77777777" w:rsidR="00E33F90" w:rsidRDefault="00E33F90" w:rsidP="0028732E"/>
     <w:p w14:paraId="4AE18FD8" w14:textId="6589DE4A" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00425640" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc102121207"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc102121207"/>
       <w:r>
         <w:t>P379</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="002568B6">
         <w:t>Implications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4A5820BE" w14:textId="099227CC" w:rsidR="00B25321" w:rsidRDefault="002568B6" w:rsidP="00923766">
       <w:r>
         <w:t>1956-2003 – 0,5 cm de documents textuels. – 621,44 Mo de fichiers numériques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33202260" w14:textId="77777777" w:rsidR="002568B6" w:rsidRDefault="002568B6" w:rsidP="00923766"/>
     <w:p w14:paraId="31ECF99B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B308E51" w14:textId="40820A78" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="002568B6">
@@ -6174,68 +6411,67 @@
             </w:r>
             <w:r w:rsidR="000619BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E85D43E" w14:textId="388134B4" w:rsidR="006844FF" w:rsidRPr="00A674F8" w:rsidRDefault="006844FF" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F2C1735" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00425640" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc102121208"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc102121208"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00F26639">
               <w:t>Écoles</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:p w14:paraId="29830713" w14:textId="5AE64F55" w:rsidR="00E57F6F" w:rsidRDefault="001C495B" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,4 cm de documents textuel</w:t>
             </w:r>
             <w:r w:rsidR="00580A77">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3294A020" w14:textId="77777777" w:rsidR="00B422DD" w:rsidRDefault="00B422DD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -6367,57 +6603,56 @@
           </w:p>
           <w:p w14:paraId="1F9DC588" w14:textId="58791756" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1 et disque dur externe </w:t>
             </w:r>
             <w:r w:rsidRPr="000619BB">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Archives SHGMC 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="277E80A5" w14:textId="1CBF182D" w:rsidR="00BA69F6" w:rsidRDefault="00425640" w:rsidP="00B422DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc102121209"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc102121209"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D">
               <w:t>/A1/2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00561EAD">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00C53466" w:rsidRPr="00C53466">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Jubilé</w:t>
             </w:r>
             <w:r w:rsidR="00BA69F6" w:rsidRPr="00C53466">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
@@ -6500,51 +6735,51 @@
             </w:r>
             <w:r w:rsidR="00BA69F6" w:rsidRPr="00BA69F6">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> de l’</w:t>
             </w:r>
             <w:r w:rsidR="00C53466">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Harmonie L</w:t>
             </w:r>
             <w:r w:rsidR="00BA69F6" w:rsidRPr="00BA69F6">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>a Gaillarde</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="3B1A0F36" w14:textId="691CE872" w:rsidR="00C11F5D" w:rsidRDefault="00A8096D" w:rsidP="00C11F5D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>– Années. – 0,</w:t>
             </w:r>
             <w:r w:rsidR="0098717E">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> cm de documents textuels. – </w:t>
             </w:r>
             <w:r w:rsidR="00BA69F6">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>44 fichiers</w:t>
             </w:r>
             <w:r w:rsidR="00B422DD">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -6862,51 +7097,50 @@
               <w:t xml:space="preserve">Originaux. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BC7A997" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00A674F8" w14:paraId="299560AF" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1B8AC9F3" w14:textId="77777777" w:rsidR="000619BB" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
@@ -6920,92 +7154,91 @@
           </w:p>
           <w:p w14:paraId="4A564839" w14:textId="36724273" w:rsidR="00561EAD" w:rsidRPr="00A8181B" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte 1 et disque dur externe </w:t>
             </w:r>
             <w:r w:rsidRPr="000619BB">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Archives SHGMC 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="658940D8" w14:textId="4E285123" w:rsidR="00A8181B" w:rsidRPr="00EB397C" w:rsidRDefault="00425640" w:rsidP="00EB397C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc102121210"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc102121210"/>
             <w:r w:rsidRPr="00A8181B">
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00A8181B">
               <w:t xml:space="preserve">/A1/3 : </w:t>
             </w:r>
             <w:r w:rsidR="00A8181B" w:rsidRPr="00A8181B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Normandin se raconte… (125</w:t>
             </w:r>
             <w:r w:rsidR="00A8181B" w:rsidRPr="00A8181B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00A8181B" w:rsidRPr="00A8181B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Normandin)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="5D897F80" w14:textId="10DA4C27" w:rsidR="00A8181B" w:rsidRDefault="00A8096D" w:rsidP="00A8181B">
             <w:r>
               <w:t xml:space="preserve">– Années. – </w:t>
             </w:r>
             <w:r w:rsidR="003668E8">
               <w:t>936 fichiers (sur 42 CD), 588,24 Mo</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="053D7E7E" w14:textId="77777777" w:rsidR="00EB397C" w:rsidRDefault="00EB397C" w:rsidP="00A8181B"/>
           <w:p w14:paraId="32011B84" w14:textId="77777777" w:rsidR="00EB397C" w:rsidRPr="00B422DD" w:rsidRDefault="00EB397C" w:rsidP="00EB397C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
@@ -7096,80 +7329,79 @@
             </w:r>
             <w:r w:rsidR="000619BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E08AE8" w14:textId="10197807" w:rsidR="001D310A" w:rsidRPr="00A8181B" w:rsidRDefault="00EB397C" w:rsidP="00EB397C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4146A030" w14:textId="5EF49C90" w:rsidR="001D310A" w:rsidRPr="001D310A" w:rsidRDefault="001D310A" w:rsidP="001D310A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc102121211"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc102121211"/>
             <w:r w:rsidRPr="00A8181B">
               <w:t>P379/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8181B">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Centenaire de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="60E64924" w14:textId="0BE53E1E" w:rsidR="001D310A" w:rsidRPr="001D310A" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:r>
               <w:t xml:space="preserve">– Années. – </w:t>
             </w:r>
             <w:r w:rsidR="001D310A" w:rsidRPr="001D310A">
               <w:t xml:space="preserve">0,1 cm </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA1B852" w14:textId="77777777" w:rsidR="001D310A" w:rsidRDefault="001D310A" w:rsidP="001D310A"/>
           <w:p w14:paraId="34135672" w14:textId="77777777" w:rsidR="00EB397C" w:rsidRPr="00B422DD" w:rsidRDefault="00EB397C" w:rsidP="00EB397C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
@@ -7235,143 +7467,124 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="114D5960" w14:textId="570104E6" w:rsidR="00A8096D" w:rsidRPr="00A674F8" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D25DDD2" w14:textId="19DD2AA5" w:rsidR="00A8096D" w:rsidRPr="001D310A" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="8" w:name="_Toc102121212"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc102121212"/>
             <w:r w:rsidRPr="00A8181B">
               <w:t>P379/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8181B">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00A8096D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporation du </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8096D">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>entenaire d’</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>entenaire d’Albanel</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
           <w:p w14:paraId="10BB9B35" w14:textId="2DB5D421" w:rsidR="00A8096D" w:rsidRPr="001D310A" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:r>
               <w:t xml:space="preserve">– 1989. – </w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t xml:space="preserve">0,1 cm </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="083DF289" w14:textId="77777777" w:rsidR="00A8096D" w:rsidRDefault="00A8096D" w:rsidP="00A8096D"/>
           <w:p w14:paraId="4B8E20AD" w14:textId="77777777" w:rsidR="00A8096D" w:rsidRPr="00B422DD" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26885B73" w14:textId="66F3FBDA" w:rsidR="00A8096D" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:r>
-              <w:t>Ce dossier comprend une invitation, une enveloppe et un dépliant de la Corporation du Centenaire d’</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, datant de </w:t>
+              <w:t xml:space="preserve">Ce dossier comprend une invitation, une enveloppe et un dépliant de la Corporation du Centenaire d’Albanel, datant de </w:t>
             </w:r>
             <w:r w:rsidR="00E27C78">
               <w:t>1989.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58291302" w14:textId="77777777" w:rsidR="00A8096D" w:rsidRDefault="00A8096D" w:rsidP="00A8096D"/>
           <w:p w14:paraId="3ACB1176" w14:textId="77777777" w:rsidR="00A8096D" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:r w:rsidRPr="00EB397C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50CC215B" w14:textId="77777777" w:rsidR="00A8096D" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:r>
               <w:t xml:space="preserve">Un document est plié et une partie réponse a été détachée. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B69BEA0" w14:textId="6A12080F" w:rsidR="00A8096D" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:r>
@@ -7416,75 +7629,74 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F3AFC0A" w14:textId="5E3C5907" w:rsidR="00A8096D" w:rsidRPr="00A674F8" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C303C5B" w14:textId="47E12B7E" w:rsidR="00A8096D" w:rsidRPr="001D310A" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc102121213"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc102121213"/>
             <w:r w:rsidRPr="00A8181B">
               <w:t>P379/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8181B">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="001D0A99">
               <w:t>Chorale St-Cyrille (Normandin)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="71884E97" w14:textId="1BE9FDF6" w:rsidR="00A8096D" w:rsidRPr="001D310A" w:rsidRDefault="00A8096D" w:rsidP="00A8096D">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="002555DB">
               <w:t>1958</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t>0,</w:t>
             </w:r>
             <w:r w:rsidR="00900704">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t xml:space="preserve"> cm </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="153BE767" w14:textId="77777777" w:rsidR="00A8096D" w:rsidRDefault="00A8096D" w:rsidP="00A8096D"/>
@@ -7580,110 +7792,108 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4779219B" w14:textId="3730DD8D" w:rsidR="00F629DD" w:rsidRPr="00A674F8" w:rsidRDefault="00F629DD" w:rsidP="00F629DD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68B041F6" w14:textId="555B5D5D" w:rsidR="00F629DD" w:rsidRPr="001D310A" w:rsidRDefault="00F629DD" w:rsidP="00F629DD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc102121214"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc102121214"/>
             <w:r w:rsidRPr="00A8181B">
               <w:t>P379/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8181B">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Championnat senior Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="4CDF6F1B" w14:textId="594A7316" w:rsidR="00F629DD" w:rsidRPr="001D310A" w:rsidRDefault="00F629DD" w:rsidP="00F629DD">
             <w:r>
               <w:t xml:space="preserve">– 1999. – </w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t>0,</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t xml:space="preserve"> cm </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32B63880" w14:textId="77777777" w:rsidR="00F629DD" w:rsidRDefault="00F629DD" w:rsidP="00F629DD"/>
           <w:p w14:paraId="13A24A3D" w14:textId="77777777" w:rsidR="00F629DD" w:rsidRPr="00B422DD" w:rsidRDefault="00F629DD" w:rsidP="00F629DD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5406C16D" w14:textId="08DB7936" w:rsidR="00F629DD" w:rsidRDefault="00F629DD" w:rsidP="00F629DD">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Ce dossier comprend deux livrets du 61</w:t>
             </w:r>
             <w:r w:rsidRPr="00F629DD">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> championnat senior du Québec et championnat senior B &amp; Vétérans à l’auditorium Louis-Ferland de la Polyvalente de Normandin, ayant eu lieu le 6 novembre 1999.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22376670" w14:textId="77777777" w:rsidR="00F629DD" w:rsidRDefault="00F629DD" w:rsidP="00F629DD"/>
           <w:p w14:paraId="4261A97C" w14:textId="4858A254" w:rsidR="00F629DD" w:rsidRDefault="00F629DD" w:rsidP="00F629DD">
             <w:r w:rsidRPr="00EB397C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
@@ -7701,114 +7911,112 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00195E86" w:rsidRPr="00A674F8" w14:paraId="53125EBC" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="09F32A9C" w14:textId="77777777" w:rsidR="00195E86" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07307C45" w14:textId="50B64703" w:rsidR="00195E86" w:rsidRPr="00A674F8" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BCF1B99" w14:textId="6472F6CD" w:rsidR="00195E86" w:rsidRPr="001D310A" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Toc102121215"/>
+            <w:bookmarkStart w:id="10" w:name="_Toc102121215"/>
             <w:r w:rsidRPr="00A8181B">
               <w:t>P379/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8181B">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F84781">
               <w:t>Frères de l’Instruction chrétienne</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="5362B0CC" w14:textId="28BF7E0E" w:rsidR="00195E86" w:rsidRPr="001D310A" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:r>
               <w:t xml:space="preserve">– 1999. – </w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t>0,</w:t>
             </w:r>
             <w:r>
               <w:t>05</w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t xml:space="preserve"> cm </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C255176" w14:textId="77777777" w:rsidR="00195E86" w:rsidRDefault="00195E86" w:rsidP="00195E86"/>
           <w:p w14:paraId="0EB2DD0F" w14:textId="77777777" w:rsidR="00195E86" w:rsidRPr="00B422DD" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
@@ -7896,75 +8104,74 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05FC3EA5" w14:textId="65782992" w:rsidR="00195E86" w:rsidRPr="00A674F8" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DDFAE30" w14:textId="64387B89" w:rsidR="00195E86" w:rsidRPr="001D310A" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="12" w:name="_Toc102121216"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc102121216"/>
             <w:r w:rsidRPr="00A8181B">
               <w:t>P379/A1/</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8181B">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Albums de finissants Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="192A53B6" w14:textId="71216BE8" w:rsidR="00195E86" w:rsidRPr="001D310A" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:r>
               <w:t>– 1981-1997. – 12,5 cm</w:t>
             </w:r>
             <w:r w:rsidRPr="001D310A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">de documents textuels. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07DA32A8" w14:textId="77777777" w:rsidR="00195E86" w:rsidRDefault="00195E86" w:rsidP="00195E86"/>
           <w:p w14:paraId="58D5F9B9" w14:textId="77777777" w:rsidR="00195E86" w:rsidRPr="00B422DD" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
@@ -7999,64 +8206,64 @@
           </w:p>
           <w:p w14:paraId="181C9C51" w14:textId="01F71E9B" w:rsidR="00195E86" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38FBFEBB" w14:textId="77777777" w:rsidR="00195E86" w:rsidRPr="00A8181B" w:rsidRDefault="00195E86" w:rsidP="00195E86">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62AAF390" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534EBAEC" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="646A6BAC" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="61B19EF1" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00425640" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc102121217"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc102121217"/>
       <w:r>
         <w:t>P379</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents iconographiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5B1CBAB9" w14:textId="686CA620" w:rsidR="003D1652" w:rsidRDefault="003D1652" w:rsidP="00696AE2">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>1934]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>2015 – 253</w:t>
       </w:r>
       <w:r w:rsidR="003766DE">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> photographies. – 1168 négatifs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D4EDC3" w14:textId="77777777" w:rsidR="003D1652" w:rsidRDefault="003D1652" w:rsidP="00696AE2"/>
     <w:p w14:paraId="7B3159E6" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
@@ -8064,64 +8271,64 @@
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F52C5DD" w14:textId="2963565C" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="009D6664">
         <w:t xml:space="preserve">des photographies ainsi que des négatifs des cadets, </w:t>
       </w:r>
       <w:r w:rsidR="003D1652">
         <w:t>d’écoles et d’élèves, des célébrations du cinquantième, du centenaire et du 125e de Normandin, d’équipes sportives ainsi que de la bleuetière de Normandin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8262A1" w14:textId="34E5B7FE" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00696AE2"/>
     <w:p w14:paraId="5E0E7156" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="6B1EC895" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00425640" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc102121218"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc102121218"/>
       <w:r>
         <w:t>P379</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Photographies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1701DBE4" w14:textId="507038D5" w:rsidR="00696AE2" w:rsidRDefault="002568B6" w:rsidP="00696AE2">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>1934]-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="003D1652">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="009D6664">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D1652">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="009D6664">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8478,127 +8685,112 @@
           <w:p w14:paraId="38AA964D" w14:textId="0354C8B7" w:rsidR="00C14717" w:rsidRDefault="00C14717" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66A4C58E" w14:textId="5A3BD7D1" w:rsidR="00C14717" w:rsidRDefault="00C14717" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3325DCB9" w14:textId="0DB3AA50" w:rsidR="006844FF" w:rsidRPr="00A674F8" w:rsidRDefault="006844FF" w:rsidP="00E33F90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E917FF2" w14:textId="5F3BC7DA" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00425640" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc102121219"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc102121219"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00022421">
               <w:t>Corps de c</w:t>
             </w:r>
             <w:r w:rsidR="00EA41F6">
               <w:t>adets 1497</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:p w14:paraId="3EE63F7B" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00022421" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="003B649B" w:rsidRPr="00E33F90">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1934-2003</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="003E16B3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2532</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="221E1FFC" w14:textId="20FE0972" w:rsidR="00425640" w:rsidRDefault="00425640" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DCEC632" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10964C9A" w14:textId="0F2AC4B7" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend </w:t>
@@ -8615,118 +8807,104 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45240CB6" w14:textId="5CDD1D38" w:rsidR="00E33F90" w:rsidRDefault="00E33F90" w:rsidP="001350AB">
             <w:r>
               <w:t>Originaux et reproductions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FCBCFCF" w14:textId="77777777" w:rsidR="001350AB" w:rsidRDefault="001350AB" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78BDD944" w14:textId="0D6368E7" w:rsidR="00425640" w:rsidRPr="00B321DF" w:rsidRDefault="00425640" w:rsidP="00425640">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Toc102121220"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc102121220"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photographies collées sur les cartons</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
           <w:p w14:paraId="2644F3ED" w14:textId="77777777" w:rsidR="00022421" w:rsidRDefault="00022421" w:rsidP="00022421">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 403</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E4E8611" w14:textId="577B297A" w:rsidR="00425640" w:rsidRDefault="00425640" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49E20780" w14:textId="77777777" w:rsidR="00E33F90" w:rsidRPr="00AB6798" w:rsidRDefault="00E33F90" w:rsidP="00E33F90">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F4682ED" w14:textId="1339FD46" w:rsidR="00E33F90" w:rsidRPr="00A674F8" w:rsidRDefault="00E33F90" w:rsidP="00E33F90">
             <w:r>
               <w:t>Cette sous-série comprend des photographies des activités et des membres des cadets, qui avaient été collées sur des cartons au recto et au verso.</w:t>
@@ -8764,118 +8942,104 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:r w:rsidR="00E33F90">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>chemises.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22B2C2AD" w14:textId="77777777" w:rsidR="001350AB" w:rsidRDefault="001350AB" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6190E0BF" w14:textId="6BC4FEFF" w:rsidR="00425640" w:rsidRPr="00B321DF" w:rsidRDefault="00425640" w:rsidP="00425640">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc102121221"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc102121221"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r>
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Activités et cérémonials</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
           <w:p w14:paraId="0E0AEA9D" w14:textId="77777777" w:rsidR="00022421" w:rsidRDefault="00022421" w:rsidP="00022421">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidR="003B649B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 613</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53D739BD" w14:textId="77777777" w:rsidR="00425640" w:rsidRDefault="00425640" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A660175" w14:textId="77777777" w:rsidR="00E33F90" w:rsidRPr="00AB6798" w:rsidRDefault="00E33F90" w:rsidP="00E33F90">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D613D37" w14:textId="77777777" w:rsidR="00E33F90" w:rsidRDefault="00E33F90" w:rsidP="00E33F90">
             <w:r>
               <w:t>Originaux et reproductions.</w:t>
@@ -8883,207 +9047,191 @@
           </w:p>
           <w:p w14:paraId="567629BE" w14:textId="507F156F" w:rsidR="00E33F90" w:rsidRDefault="00E33F90" w:rsidP="00E33F90">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2 chemises.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560F78C6" w14:textId="77777777" w:rsidR="00556C1E" w:rsidRDefault="00556C1E" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A992AA9" w14:textId="503D0289" w:rsidR="003B649B" w:rsidRPr="00B321DF" w:rsidRDefault="003B649B" w:rsidP="003B649B">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc102121222"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc102121222"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00CA6645">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photos anciennes</w:t>
             </w:r>
             <w:r w:rsidR="00266BBC">
               <w:t xml:space="preserve"> de la fanfare</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
           <w:p w14:paraId="510660FF" w14:textId="220C326A" w:rsidR="003B649B" w:rsidRDefault="003B649B" w:rsidP="003B649B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00266BBC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1934-1938</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00266BBC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 photographies; </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>7 photographies; n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CC3FB0A" w14:textId="77777777" w:rsidR="00425640" w:rsidRDefault="00425640" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="058297C3" w14:textId="77777777" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc102121223"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc102121223"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/1</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00CA6645">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>70</w:t>
             </w:r>
             <w:r w:rsidRPr="004A2265">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="18"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E04C151" w14:textId="2B2E15EF" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– 1934-1938. – </w:t>
             </w:r>
             <w:r w:rsidR="003E16B3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1509</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> photographies; n&amp;b</w:t>
+            </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17794A72" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0623B03D" w14:textId="3C583EC4" w:rsidR="00E33F90" w:rsidRDefault="004A2265" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E33F90">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
@@ -9105,724 +9253,612 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="004A2265">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>es photos sont au format numérique et se retrouvaient sur un CD.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13EC17B5" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63562516" w14:textId="632858E2" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc102121224"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc102121224"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/1.</w:t>
             </w:r>
             <w:r w:rsidR="00CA6645">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Anciens commandants</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="7AD9AEE1" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C16F18A" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="673D0216" w14:textId="19572C1F" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc102121225"/>
+            <w:bookmarkStart w:id="20" w:name="_Toc102121225"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/1.</w:t>
             </w:r>
             <w:r w:rsidR="00CA6645">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Années 1929-1959</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
           <w:p w14:paraId="2A8606B8" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72BC9CEE" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48DD395E" w14:textId="7C79D77E" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc102121226"/>
+            <w:bookmarkStart w:id="21" w:name="_Toc102121226"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/1.</w:t>
             </w:r>
             <w:r w:rsidR="00CA6645">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Années 1970-1979</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="69EE9BFE" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>209</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01E35F1B" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AC43DA4" w14:textId="32D11F0A" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc102121227"/>
+            <w:bookmarkStart w:id="22" w:name="_Toc102121227"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/1.</w:t>
             </w:r>
             <w:r w:rsidR="00CA6645">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>.4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Années 1980-1989</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
           <w:p w14:paraId="257D8437" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>239</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B45EEF6" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24ED3EC7" w14:textId="5F85C8FC" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc102121228"/>
+            <w:bookmarkStart w:id="23" w:name="_Toc102121228"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00B410D6">
               <w:t>B1/1.4</w:t>
             </w:r>
             <w:r>
               <w:t>.5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Années 1990-1999</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
           <w:p w14:paraId="3C8E2D90" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>118</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3576BBEA" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2713C83E" w14:textId="67B18AF0" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc102121229"/>
+            <w:bookmarkStart w:id="24" w:name="_Toc102121229"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00B410D6">
               <w:t>B1/1.4</w:t>
             </w:r>
             <w:r>
               <w:t>.6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Années 2000 et plus</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
           <w:p w14:paraId="3CF5A9E5" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>483</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="378398F3" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E8F6530" w14:textId="75C0A9E3" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="26" w:name="_Toc102121230"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc102121230"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/1.</w:t>
             </w:r>
             <w:r w:rsidR="00F26639">
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:t>.7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Dernière année 2011-2012</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="6E29C424" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>195</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="535693E2" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B743A37" w14:textId="73FB4AD3" w:rsidR="004A2265" w:rsidRPr="00B321DF" w:rsidRDefault="004A2265" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc102121231"/>
+            <w:bookmarkStart w:id="26" w:name="_Toc102121231"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/1.</w:t>
             </w:r>
             <w:r w:rsidR="00F26639">
               <w:t>4.8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Jeux des cadets</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
           <w:p w14:paraId="74EA2625" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="004A2265">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55C6554C" w14:textId="77777777" w:rsidR="004A2265" w:rsidRDefault="004A2265" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34C32831" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA41F6" w:rsidRPr="00A674F8" w14:paraId="02ACCAAF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
@@ -10014,211 +10050,182 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte</w:t>
             </w:r>
             <w:r w:rsidR="000619BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s 3 et 4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="471121F4" w14:textId="1E826500" w:rsidR="006844FF" w:rsidRPr="00A674F8" w:rsidRDefault="006844FF" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77506634" w14:textId="77777777" w:rsidR="003B649B" w:rsidRPr="00B321DF" w:rsidRDefault="003B649B" w:rsidP="003B649B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc102121232"/>
+            <w:bookmarkStart w:id="27" w:name="_Toc102121232"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="008B4621">
               <w:t>Éducation</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
           <w:p w14:paraId="626DCD8D" w14:textId="55E3650E" w:rsidR="003B649B" w:rsidRDefault="003B649B" w:rsidP="003B649B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B6516F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1944-1958</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00E463CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1783</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="066EEAA0" w14:textId="72C9E38A" w:rsidR="001350AB" w:rsidRDefault="001350AB" w:rsidP="00572A89"/>
           <w:p w14:paraId="462B1201" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRPr="00572A89" w:rsidRDefault="00E17EE6" w:rsidP="00572A89"/>
           <w:p w14:paraId="51E9E56D" w14:textId="77777777" w:rsidR="003B649B" w:rsidRPr="00B321DF" w:rsidRDefault="003B649B" w:rsidP="003B649B">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc102121233"/>
+            <w:bookmarkStart w:id="28" w:name="_Toc102121233"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photos souvenirs</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
           <w:p w14:paraId="151363BD" w14:textId="5FE02C7F" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00E463CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>758</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23E5F4AC" w14:textId="46E26417" w:rsidR="003B649B" w:rsidRDefault="003B649B" w:rsidP="003B649B"/>
           <w:p w14:paraId="0F1FC3B6" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRPr="00AB6798" w:rsidRDefault="00E17EE6" w:rsidP="00E17EE6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50A3C654" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRPr="00A674F8" w:rsidRDefault="00E17EE6" w:rsidP="00E17EE6">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend des photographies d’élèves et de groupes scolaires, que ce soit du couvent, du collège ou des écoles de rang, ainsi que des photographies des célébrations du jubilé des frères Maristes et de l’Harmonie la Gaillarde. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35FC5A9C" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="00E17EE6"/>
           <w:p w14:paraId="2D2CE133" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRPr="00793F98" w:rsidRDefault="00E17EE6" w:rsidP="00E17EE6">
             <w:pPr>
               <w:rPr>
@@ -10229,373 +10236,330 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DC822CB" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="00E17EE6">
             <w:r>
               <w:t xml:space="preserve">Certaines de ces photos étaient collées sur des cartons (style </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>scrapbook</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>), elles ont été numérisées avant que les photos soient décollées.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7626922E" w14:textId="4A8FB688" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="003B649B"/>
           <w:p w14:paraId="065A4D69" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="003B649B"/>
           <w:p w14:paraId="47E82800" w14:textId="77777777" w:rsidR="00266BBC" w:rsidRPr="00B321DF" w:rsidRDefault="00266BBC" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc102121234"/>
+            <w:bookmarkStart w:id="29" w:name="_Toc102121234"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/2.1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A72A41">
               <w:t>Collège Saint-Joseph</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="305366B6" w14:textId="6B177427" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00E463CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">62 </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t>photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A981E60" w14:textId="77777777" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08D1FC94" w14:textId="77777777" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AD379FA" w14:textId="21A93466" w:rsidR="00266BBC" w:rsidRPr="00B321DF" w:rsidRDefault="00266BBC" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc102121235"/>
+            <w:bookmarkStart w:id="30" w:name="_Toc102121235"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/2.1.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00A72A41">
               <w:t>École Sainte-Marie</w:t>
             </w:r>
             <w:r w:rsidR="00F94088">
               <w:t xml:space="preserve"> (couvent)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="1DFB5F36" w14:textId="2E6DBE6B" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00E463CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>434</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6553B3A0" w14:textId="77777777" w:rsidR="00B6516F" w:rsidRDefault="00B6516F" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F8069F7" w14:textId="30C3DF21" w:rsidR="00266BBC" w:rsidRDefault="00B6516F" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6516F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10FECB2B" w14:textId="0363961C" w:rsidR="00291EE6" w:rsidRDefault="00291EE6" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B6516F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2 Photos de la construction du collège sont dans </w:t>
             </w:r>
             <w:r w:rsidR="00B6516F">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>une boîte grise</w:t>
             </w:r>
             <w:r w:rsidR="006844FF">
               <w:t xml:space="preserve"> sur l’étagère à </w:t>
             </w:r>
             <w:r w:rsidR="00B6516F">
               <w:t>cadres.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C6E1049" w14:textId="63A5B0CE" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7573750B" w14:textId="77777777" w:rsidR="00266BBC" w:rsidRPr="00B321DF" w:rsidRDefault="00266BBC" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc102121236"/>
+            <w:bookmarkStart w:id="31" w:name="_Toc102121236"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/2.1.3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="008B4621">
               <w:t>Écoles de rang</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="695E0D7F" w14:textId="52EBAB07" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="00266BBC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00E463CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>262</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5838AD8F" w14:textId="77777777" w:rsidR="00266BBC" w:rsidRDefault="00266BBC" w:rsidP="003B649B"/>
           <w:p w14:paraId="2E7B837A" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="008B4621" w:rsidP="003B649B">
             <w:r w:rsidRPr="00E17EE6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidR="00C77B02">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11671A6C" w14:textId="0086A6EA" w:rsidR="003B649B" w:rsidRDefault="00E17EE6" w:rsidP="003B649B">
             <w:r>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="008B4621">
               <w:t>oir le livre sur Normandin pour connaître l’emplacement des écoles et autres informations.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B6D620C" w14:textId="77777777" w:rsidR="003B649B" w:rsidRDefault="003B649B" w:rsidP="003B649B"/>
           <w:p w14:paraId="6E5744C4" w14:textId="6156977F" w:rsidR="00C53466" w:rsidRPr="00B321DF" w:rsidRDefault="00C53466" w:rsidP="00C53466">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc102121237"/>
+            <w:bookmarkStart w:id="32" w:name="_Toc102121237"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00C53466">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Jubilé </w:t>
@@ -10655,152 +10619,138 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA69F6">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>et 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00C53466">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de l’Harmonie La Gaillarde</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
           <w:p w14:paraId="24F60E50" w14:textId="0478C926" w:rsidR="00C53466" w:rsidRDefault="00C53466" w:rsidP="00C53466">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00325DCA">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1999</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00E463CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
             <w:r w:rsidR="00325DCA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E8FD753" w14:textId="18B02123" w:rsidR="001E4B35" w:rsidRDefault="001E4B35" w:rsidP="003B649B"/>
           <w:p w14:paraId="572F266F" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRPr="00AB6798" w:rsidRDefault="00E17EE6" w:rsidP="00E17EE6">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37F3F82F" w14:textId="3EF3E8E5" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="003B649B">
             <w:r>
               <w:t>Cette sous-série comprend des photographies numérisées et amassées par M. Boivin lors de l’organisation de la fête pour le jubilé des frères Maristes et de l’harmonie la Gaillarde ainsi que des photographies de cette fête.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77832A39" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="003B649B"/>
           <w:p w14:paraId="3F4450D6" w14:textId="77777777" w:rsidR="00C77B02" w:rsidRPr="00B321DF" w:rsidRDefault="00C77B02" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc102121238"/>
+            <w:bookmarkStart w:id="33" w:name="_Toc102121238"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/2.</w:t>
             </w:r>
             <w:r w:rsidR="001E4B35">
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:t>.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Photos numérisées</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="3ADDF8BC" w14:textId="77777777" w:rsidR="000962F8" w:rsidRPr="000962F8" w:rsidRDefault="00C77B02" w:rsidP="000962F8">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="009138C4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
@@ -10822,120 +10772,104 @@
               <w:rPr>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve">numérisées; </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000962F8" w:rsidRPr="000962F8">
               <w:rPr>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t>format .</w:t>
             </w:r>
             <w:r w:rsidR="000962F8" w:rsidRPr="000962F8">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t>Tif</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000962F8" w:rsidRPr="000962F8">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-              <w:t>, 1200 dpi.</w:t>
+              <w:t>, n&amp;b, 1200 dpi.</w:t>
             </w:r>
             <w:r w:rsidR="000962F8" w:rsidRPr="000962F8">
               <w:rPr>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="548A8B96" w14:textId="77777777" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="003B649B"/>
           <w:p w14:paraId="438AA5E1" w14:textId="77777777" w:rsidR="00C77B02" w:rsidRDefault="00C77B02" w:rsidP="003B649B">
             <w:r w:rsidRPr="00E17EE6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="390A8E31" w14:textId="032D3B53" w:rsidR="00C77B02" w:rsidRDefault="00C77B02" w:rsidP="003B649B">
             <w:r>
               <w:t xml:space="preserve">Ces photos ont été numérisées à partir des archives des Frères Maristes, par M. Gaétan Boivin dans le cadre du jubilé. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79498FB4" w14:textId="203E7F8E" w:rsidR="00E17EE6" w:rsidRDefault="00E17EE6" w:rsidP="003B649B">
             <w:r w:rsidRPr="00E17EE6">
               <w:t>Ces photos sont disponible format numérique (étaient sur un CD) et imprimé (le livre imprimé est dans une boîte hors norme sur l’étagère à cadres).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64FDC564" w14:textId="77777777" w:rsidR="00905569" w:rsidRDefault="00905569" w:rsidP="003B649B"/>
           <w:p w14:paraId="768A7420" w14:textId="77777777" w:rsidR="00905569" w:rsidRPr="00B321DF" w:rsidRDefault="00905569" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc102121239"/>
+            <w:bookmarkStart w:id="34" w:name="_Toc102121239"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B1/2.2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Célébrations</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
           <w:p w14:paraId="3895F7EC" w14:textId="2D66D8D4" w:rsidR="00905569" w:rsidRDefault="00905569" w:rsidP="00905569">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00556C1E">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1999</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
@@ -11096,129 +11030,114 @@
           <w:p w14:paraId="5752F5D8" w14:textId="77777777" w:rsidR="006844FF" w:rsidRDefault="006844FF" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27F94DBD" w14:textId="77777777" w:rsidR="006844FF" w:rsidRDefault="006844FF" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39E85293" w14:textId="61056B7C" w:rsidR="006844FF" w:rsidRPr="00A674F8" w:rsidRDefault="006844FF" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20B49152" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc102121240"/>
+            <w:bookmarkStart w:id="35" w:name="_Toc102121240"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Centenaire de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="4A37BEF2" w14:textId="0AF942C6" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00A961D9">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00E463CC">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>285</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, </w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D72B06">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>dimensions</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57A520AE" w14:textId="04DFB4F7" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="619CCB15" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
@@ -11245,230 +11164,215 @@
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="152E2001" w14:textId="22C6BA39" w:rsidR="001350AB" w:rsidRDefault="00BB6B4C" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6843837D" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="001350AB" w:rsidRDefault="001350AB" w:rsidP="001350AB"/>
           <w:p w14:paraId="74E39A16" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc102121241"/>
+            <w:bookmarkStart w:id="36" w:name="_Toc102121241"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Activités</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="5A9B26E4" w14:textId="77777777" w:rsidR="00EA41F6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D72B06">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>dimensions</w:t>
+            </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D2FDE0F" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0066A824" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc102121242"/>
+            <w:bookmarkStart w:id="37" w:name="_Toc102121242"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Inauguration de la meunerie de la coopérative agricole</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
           <w:p w14:paraId="7D4D1383" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>– 23 juin 1978</w:t>
             </w:r>
             <w:r w:rsidR="00A157A4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>. – 33</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F28FC4" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="448207C7" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc102121243"/>
+            <w:bookmarkStart w:id="38" w:name="_Toc102121243"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00F60151">
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F60151">
               <w:t>Ouverture des fêtes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
           <w:p w14:paraId="4B713243" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00F60151">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>24 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
@@ -11493,76 +11397,76 @@
           </w:p>
           <w:p w14:paraId="50A20D6E" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00F60151" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Proclamation officielle et inauguration des monuments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73EA0DAC" w14:textId="77777777" w:rsidR="00F60151" w:rsidRDefault="00F60151" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="751B8215" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc102121244"/>
+            <w:bookmarkStart w:id="39" w:name="_Toc102121244"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.</w:t>
             </w:r>
             <w:r w:rsidR="00F60151">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F60151">
               <w:t>Pique-nique familial</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="3B5A508C" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00F60151">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">24 juin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
@@ -11574,76 +11478,76 @@
             </w:r>
             <w:r w:rsidR="00967534">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>25 photographies;</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12D0DA83" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="715B8A49" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Toc102121245"/>
+            <w:bookmarkStart w:id="40" w:name="_Toc102121245"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00967534">
               <w:t>.4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00967534">
               <w:t>Messe pontificale</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
           <w:p w14:paraId="5FD50349" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00967534">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">25 juin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
@@ -11655,145 +11559,145 @@
             </w:r>
             <w:r w:rsidR="00967534">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09EBEF99" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B537F86" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc102121246"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc102121246"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00967534">
               <w:t>.5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00967534">
               <w:t>Banquet officiel</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="0D500156" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00967534">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515008EC" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="067326EC" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="43" w:name="_Toc102121247"/>
+            <w:bookmarkStart w:id="42" w:name="_Toc102121247"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:t>.6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:t>Thé des pionniers</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
           <w:p w14:paraId="0AA8CF67" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">26 juin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
@@ -11805,225 +11709,225 @@
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">33 photographies; </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09296795" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14776558" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="44" w:name="_Toc102121248"/>
+            <w:bookmarkStart w:id="43" w:name="_Toc102121248"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:t>.7</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:t>Bazar, Place du centenaire</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
           <w:p w14:paraId="4377ACDF" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612FC0ED" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00091CBE" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="_Toc102121249"/>
+            <w:bookmarkStart w:id="44" w:name="_Toc102121249"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:t>.8</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B272C5">
               <w:t>Les pionniers chez Jean-Baptiste Laliberté et Jean Laliberté</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
           <w:p w14:paraId="78A053ED" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="002C140C">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00B54160">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39C0A010" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DC95BC2" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="_Toc102121250"/>
+            <w:bookmarkStart w:id="45" w:name="_Toc102121250"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00B54160">
               <w:t>.9</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B54160">
               <w:t>Chute-à-l’Ours</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B54160">
               <w:t>, bain d’époque</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
           <w:p w14:paraId="20D1E211" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00B54160">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">juillet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
@@ -12035,217 +11939,217 @@
             </w:r>
             <w:r w:rsidR="00B54160">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EDA6FAF" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CFB4752" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc102121251"/>
+            <w:bookmarkStart w:id="46" w:name="_Toc102121251"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r w:rsidR="00F05FD7">
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00B54160">
               <w:t>Prix pour les tirages (travaux d’artisanat)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
           <w:p w14:paraId="1EEBD7DA" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00B54160">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C48F79" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07C10787" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRPr="00B321DF" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="48" w:name="_Toc102121252"/>
+            <w:bookmarkStart w:id="47" w:name="_Toc102121252"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.</w:t>
             </w:r>
             <w:r w:rsidR="00F05FD7">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F05FD7">
               <w:t>Exposition d’objets d’époques, école Sainte-Marie</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="48"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
           <w:p w14:paraId="134A6F1B" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00F05FD7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="299526F7" w14:textId="77777777" w:rsidR="00B410D6" w:rsidRDefault="00B410D6" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A04A87F" w14:textId="77777777" w:rsidR="00B54160" w:rsidRPr="00B321DF" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="49" w:name="_Toc102121253"/>
+            <w:bookmarkStart w:id="48" w:name="_Toc102121253"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r w:rsidR="00F05FD7">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00F05FD7">
               <w:t>Banquet du mérite spécial</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="49"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
           <w:p w14:paraId="7FC0F702" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00F05FD7">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">30 juin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
@@ -12257,145 +12161,145 @@
             </w:r>
             <w:r w:rsidR="00AD53CA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28D116FE" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="786BCD23" w14:textId="77777777" w:rsidR="00B54160" w:rsidRPr="00B321DF" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="50" w:name="_Toc102121254"/>
+            <w:bookmarkStart w:id="49" w:name="_Toc102121254"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1</w:t>
             </w:r>
             <w:r w:rsidR="00AD53CA">
               <w:t>.13</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00AD53CA">
               <w:t>Exposition de maquettes</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="50"/>
+            <w:bookmarkEnd w:id="49"/>
           </w:p>
           <w:p w14:paraId="5AA9A0C3" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00AD53CA">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38894C28" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="063B62EA" w14:textId="77777777" w:rsidR="00B54160" w:rsidRPr="00B321DF" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="51" w:name="_Toc102121255"/>
+            <w:bookmarkStart w:id="50" w:name="_Toc102121255"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:t>Canon du parc municipal</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="51"/>
+            <w:bookmarkEnd w:id="50"/>
           </w:p>
           <w:p w14:paraId="2F4E7051" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 juillet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
@@ -12407,157 +12311,156 @@
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F37ADF0" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4618BA36" w14:textId="77777777" w:rsidR="00B54160" w:rsidRPr="00B321DF" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="52" w:name="_Toc102121256"/>
+            <w:bookmarkStart w:id="51" w:name="_Toc102121256"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:t>Rassemblement des Gardes Paroissiales</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="52"/>
+            <w:bookmarkEnd w:id="51"/>
           </w:p>
           <w:p w14:paraId="3DAC845B" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B54160">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies; couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E5E6FA0" w14:textId="77777777" w:rsidR="00B54160" w:rsidRDefault="00B54160" w:rsidP="00B410D6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27ED1B6D" w14:textId="77777777" w:rsidR="00AD53CA" w:rsidRPr="00B321DF" w:rsidRDefault="00AD53CA" w:rsidP="00AD53CA">
             <w:pPr>
               <w:pStyle w:val="Niveau5"/>
             </w:pPr>
-            <w:bookmarkStart w:id="53" w:name="_Toc102121257"/>
+            <w:bookmarkStart w:id="52" w:name="_Toc102121257"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>3.1.1</w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:t>Défilé du centenaire</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="53"/>
+            <w:bookmarkEnd w:id="52"/>
           </w:p>
           <w:p w14:paraId="4E41F751" w14:textId="77777777" w:rsidR="00AD53CA" w:rsidRDefault="00AD53CA" w:rsidP="00AD53CA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00D33E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2 juillet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00DE5FBE">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>50</w:t>
@@ -12589,51 +12492,50 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA41F6" w:rsidRPr="00A674F8" w14:paraId="67B776EF" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="75E37752" w14:textId="599CA83F" w:rsidR="006844FF" w:rsidRDefault="006844FF" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="000619BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="497BEE94" w14:textId="6A51E96D" w:rsidR="00EA41F6" w:rsidRPr="00A674F8" w:rsidRDefault="006844FF" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
@@ -12646,151 +12548,136 @@
               <w:t>Boîte</w:t>
             </w:r>
             <w:r w:rsidR="000619BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
             <w:r w:rsidR="000619BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> et 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="327C9283" w14:textId="77777777" w:rsidR="008B6489" w:rsidRPr="00B321DF" w:rsidRDefault="008B6489" w:rsidP="008B6489">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="54" w:name="_Toc102121258"/>
+            <w:bookmarkStart w:id="53" w:name="_Toc102121258"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Normandin se raconte… (125</w:t>
             </w:r>
             <w:r w:rsidRPr="008B6489">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> de Normandin)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="54"/>
+            <w:bookmarkEnd w:id="53"/>
           </w:p>
           <w:p w14:paraId="700D70E5" w14:textId="1671D97E" w:rsidR="008B6489" w:rsidRDefault="008B6489" w:rsidP="008B6489">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Années</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00452FF4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
             <w:r w:rsidR="00111D1B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00452FF4">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28B161EF" w14:textId="77777777" w:rsidR="001350AB" w:rsidRDefault="001350AB" w:rsidP="008B6489">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46563F24" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75C11387" w14:textId="34B7F3B8" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend </w:t>
@@ -12823,213 +12710,185 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4EB10211" w14:textId="1B62A019" w:rsidR="008B6489" w:rsidRDefault="00BB6B4C" w:rsidP="00BB6B4C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Originaux et reproductions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="172445BE" w14:textId="4E133F18" w:rsidR="0045349D" w:rsidRDefault="0045349D" w:rsidP="0045349D">
             <w:r w:rsidRPr="0045349D">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>À trier mieux. Les CD ont seulement été transféré sur disque dur.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0407FDAA" w14:textId="77777777" w:rsidR="0045349D" w:rsidRPr="0045349D" w:rsidRDefault="0045349D" w:rsidP="0045349D"/>
           <w:p w14:paraId="77A93032" w14:textId="72E4CBE9" w:rsidR="008B6489" w:rsidRPr="00B321DF" w:rsidRDefault="008B6489" w:rsidP="008B6489">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="55" w:name="_Toc102121259"/>
+            <w:bookmarkStart w:id="54" w:name="_Toc102121259"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="0045349D">
               <w:t>Photos imprimées</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="55"/>
+            <w:bookmarkEnd w:id="54"/>
           </w:p>
           <w:p w14:paraId="28A6FC8D" w14:textId="4364301A" w:rsidR="008B6489" w:rsidRDefault="008B6489" w:rsidP="008B6489">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="0045349D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46D1BE60" w14:textId="77777777" w:rsidR="0045349D" w:rsidRDefault="0045349D" w:rsidP="0045349D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux et reproductions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340B9973" w14:textId="77777777" w:rsidR="008B6489" w:rsidRDefault="008B6489" w:rsidP="008B6489">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E242DB3" w14:textId="21E3C222" w:rsidR="0045349D" w:rsidRPr="00B321DF" w:rsidRDefault="0045349D" w:rsidP="0045349D">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
-            <w:bookmarkStart w:id="56" w:name="_Toc102121260"/>
+            <w:bookmarkStart w:id="55" w:name="_Toc102121260"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="0004537C">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Sur CD</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="56"/>
+            <w:bookmarkEnd w:id="55"/>
           </w:p>
           <w:p w14:paraId="6CF9ED10" w14:textId="7A53EE2D" w:rsidR="0045349D" w:rsidRDefault="0045349D" w:rsidP="0045349D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1978</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">. – </w:t>
             </w:r>
             <w:r w:rsidR="00111D1B">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4653</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> et couleur, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b et couleur, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B087220" w14:textId="77777777" w:rsidR="0045349D" w:rsidRDefault="0045349D" w:rsidP="0045349D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Originaux et reproductions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C0A9CE8" w14:textId="6537C2D5" w:rsidR="008B6489" w:rsidRDefault="008B6489" w:rsidP="008B6489">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D6EF127" w14:textId="0F6C35F8" w:rsidR="0045349D" w:rsidRDefault="0045349D" w:rsidP="008B6489">
             <w:pPr>
               <w:rPr>
@@ -13120,123 +12979,108 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="045AABBC" w14:textId="19000512" w:rsidR="006844FF" w:rsidRPr="00A674F8" w:rsidRDefault="006844FF" w:rsidP="006844FF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Boîte </w:t>
             </w:r>
             <w:r w:rsidR="000619BB">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F559447" w14:textId="202D21E7" w:rsidR="00C93001" w:rsidRPr="00B321DF" w:rsidRDefault="00C93001" w:rsidP="00C93001">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="57" w:name="_Toc102121261"/>
+            <w:bookmarkStart w:id="56" w:name="_Toc102121261"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Noces d’or de la paroisse 1894-1944</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="57"/>
+            <w:bookmarkEnd w:id="56"/>
           </w:p>
           <w:p w14:paraId="41265C62" w14:textId="2F751778" w:rsidR="00C93001" w:rsidRDefault="00C93001" w:rsidP="00C93001">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>– 1944</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4213DF" w14:textId="3806D947" w:rsidR="00EA41F6" w:rsidRDefault="00EA41F6" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="614F8857" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="432E6B10" w14:textId="0DF061C9" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend </w:t>
             </w:r>
             <w:r w:rsidR="00E17EE6">
@@ -13305,173 +13149,157 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A5755D1" w14:textId="158FC27F" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A2C0A68" w14:textId="0DA0D993" w:rsidR="00AB7D97" w:rsidRPr="00B321DF" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="58" w:name="_Toc102121262"/>
+            <w:bookmarkStart w:id="57" w:name="_Toc102121262"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>6 :</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Sports</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="58"/>
+            <w:bookmarkEnd w:id="57"/>
           </w:p>
           <w:p w14:paraId="16980F73" w14:textId="5A018425" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00A91D73">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> photographies; </w:t>
-[...13 lines deleted...]
-              <w:t>, dimensions.</w:t>
+              <w:t xml:space="preserve"> photographies; n&amp;b, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6295762F" w14:textId="5DDDCA7C" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4713C78F" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CDB994E" w14:textId="3054C586" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend </w:t>
             </w:r>
             <w:r w:rsidR="00BB6B4C">
               <w:t>des photographies d’équipes sportives de Normandin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F9535CD" w14:textId="77777777" w:rsidR="001350AB" w:rsidRDefault="001350AB" w:rsidP="001350AB"/>
           <w:p w14:paraId="4A3DEBF6" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Notes : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20ADD010" w14:textId="17AA5060" w:rsidR="001350AB" w:rsidRPr="001350AB" w:rsidRDefault="00BB6B4C" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Originaux.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4943CFD3" w14:textId="33715B35" w:rsidR="00DB3689" w:rsidRPr="00DB3689" w:rsidRDefault="00DB3689" w:rsidP="00DB3689">
             <w:r>
               <w:t>1 Photo grand</w:t>
             </w:r>
             <w:r w:rsidR="00BB6B4C">
               <w:t xml:space="preserve"> format</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, dans </w:t>
             </w:r>
             <w:r w:rsidR="006844FF">
               <w:t>une</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB6B4C">
               <w:t>boîte</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -13489,118 +13317,116 @@
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w14:paraId="313840B9" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="47254F17" w14:textId="77777777" w:rsidR="000619BB" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21F5C923" w14:textId="7D57EDBC" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18795536" w14:textId="146ADCD6" w:rsidR="001D310A" w:rsidRPr="00B321DF" w:rsidRDefault="001D310A" w:rsidP="001D310A">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="59" w:name="_Toc102121263"/>
+            <w:bookmarkStart w:id="58" w:name="_Toc102121263"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>7 :</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Bleuetière de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="59"/>
+            <w:bookmarkEnd w:id="58"/>
           </w:p>
           <w:p w14:paraId="01C6C7AC" w14:textId="693F2EE9" w:rsidR="001D310A" w:rsidRDefault="001D310A" w:rsidP="001D310A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00C15CB0">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2015</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
@@ -13741,138 +13567,129 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5617CE40" w14:textId="4B71594C" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5465D3E2" w14:textId="22984F7B" w:rsidR="00452FF4" w:rsidRPr="00B321DF" w:rsidRDefault="00452FF4" w:rsidP="00452FF4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="60" w:name="_Toc102121264"/>
+            <w:bookmarkStart w:id="59" w:name="_Toc102121264"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>8 :</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00452FF4">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> anniversaire</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="60"/>
+            <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="617E6E60" w14:textId="3172FA30" w:rsidR="00452FF4" w:rsidRDefault="00452FF4" w:rsidP="00452FF4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">–  </w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> photographies;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00022421">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>n&amp;b</w:t>
-[...6 lines deleted...]
-              <w:t>, dimensions.</w:t>
+              <w:t>n&amp;b, dimensions.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3048D09E" w14:textId="77777777" w:rsidR="001350AB" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="763C9F14" w14:textId="21F432AD" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EAFA9D2" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend </w:t>
@@ -13989,64 +13806,64 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A504D4E" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="003F1EFD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5155ADDB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EFB97E1" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="74FE6D19" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00425640" w:rsidP="00696AE2">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc102121265"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc102121265"/>
       <w:r>
         <w:t>P379</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2">
         <w:t>/B</w:t>
       </w:r>
       <w:r w:rsidR="00696AE2" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00EA41F6">
         <w:t>Négatifs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="5FAC5A88" w14:textId="560A7301" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="011F1B54" w14:textId="77777777" w:rsidR="00CF21FE" w:rsidRPr="00AB6798" w:rsidRDefault="00CF21FE" w:rsidP="00CF21FE">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21681579" w14:textId="205CCABB" w:rsidR="00CF21FE" w:rsidRPr="00A674F8" w:rsidRDefault="00CF21FE" w:rsidP="00CF21FE">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00A7787C">
         <w:t>des négatifs d’activités et de rassemblements du corps de cadets de Normandin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EAC3AE" w14:textId="6E61CDA3" w:rsidR="00CF21FE" w:rsidRDefault="00CF21FE" w:rsidP="00696AE2"/>
     <w:p w14:paraId="391AE7D7" w14:textId="77777777" w:rsidR="00CF21FE" w:rsidRPr="00A674F8" w:rsidRDefault="00CF21FE" w:rsidP="00696AE2"/>
@@ -14097,74 +13914,73 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4-T02</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7219F662" w14:textId="30F35AF1" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="000619BB" w:rsidP="000619BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="690E0BC7" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00B321DF" w:rsidRDefault="00425640" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="62" w:name="_Toc102121266"/>
+            <w:bookmarkStart w:id="61" w:name="_Toc102121266"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00AB6798">
               <w:t>B2</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r w:rsidR="00A23941">
               <w:t>Corps de cadets 1497</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkEnd w:id="61"/>
           </w:p>
           <w:p w14:paraId="5AE6CD00" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00A23941" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1168 négatifs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E626DDC" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="611D5854" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
@@ -14249,79 +14065,78 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF9FB27" w14:textId="747818F5" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47CB974C" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="68780E7B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="60D076A6" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00A674F8" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc102121267"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc102121267"/>
       <w:r>
         <w:t>P379/C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Documents audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="3864A2B6" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRDefault="00C51D47" w:rsidP="00C51D47"/>
     <w:p w14:paraId="07C2E2E2" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00AB6798" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A86A582" w14:textId="6B029E93" w:rsidR="00C51D47" w:rsidRPr="00A674F8" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00BB6B4C">
         <w:t>des enregistrements sonores ainsi que des images en mouvements de chorale, de l’harmonie, d’un voyage en Grèce et du tournage de l’émission « </w:t>
       </w:r>
       <w:r w:rsidR="00BB6B4C" w:rsidRPr="00BB6B4C">
         <w:t>La Petite Séduction</w:t>
       </w:r>
       <w:r w:rsidR="00BB6B4C">
         <w:t> ».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8848E9" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRDefault="00C51D47" w:rsidP="00C51D47"/>
     <w:p w14:paraId="596206EF" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00AB6798" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
@@ -14360,64 +14175,64 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEAC9A3" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00A674F8" w:rsidRDefault="00C51D47" w:rsidP="00C51D47"/>
     <w:p w14:paraId="5C465199" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00A674F8" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc102121268"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc102121268"/>
       <w:r>
         <w:t>P379/</w:t>
       </w:r>
       <w:r w:rsidR="00B31454">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00905569">
         <w:t>Enregistrements sonores</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="10B53D31" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00A674F8" w:rsidRDefault="00C51D47" w:rsidP="00C51D47"/>
     <w:p w14:paraId="13F935C7" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00AB6798" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A90D6E1" w14:textId="66744928" w:rsidR="00C51D47" w:rsidRPr="00A674F8" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00214202">
         <w:t>l’enregistrement d’un spectacle de Noël de la chorale des Petits chanteurs de Normandin en 1955 ainsi que du spectacle de l’Harmonie la Gaillarde lors de son 20</w:t>
       </w:r>
       <w:r w:rsidR="00214202" w:rsidRPr="00214202">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -14501,77 +14316,76 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="175DFD0C" w14:textId="2911D6ED" w:rsidR="00871E85" w:rsidRPr="00A674F8" w:rsidRDefault="00871E85" w:rsidP="008B6489">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Audiovisuel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BC1610C" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00B321DF" w:rsidRDefault="00C51D47" w:rsidP="00C51D47">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="65" w:name="_Toc102121269"/>
+            <w:bookmarkStart w:id="64" w:name="_Toc102121269"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">1/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Chorale</w:t>
             </w:r>
             <w:r w:rsidR="00B31454">
               <w:t xml:space="preserve"> des Petits chanteurs de Normandin</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="64"/>
           </w:p>
           <w:p w14:paraId="14B4C45E" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRPr="00B321DF" w:rsidRDefault="0035763E" w:rsidP="00C51D47">
             <w:r>
               <w:t>02:02:22</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75DE126A" w14:textId="77777777" w:rsidR="00C51D47" w:rsidRDefault="00FD718D" w:rsidP="00C51D47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1955</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="637560E8" w14:textId="77777777" w:rsidR="00FD718D" w:rsidRDefault="00FD718D" w:rsidP="00C51D47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -14722,73 +14536,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FC28FED" w14:textId="77777777" w:rsidR="00FD718D" w:rsidRDefault="00FD718D" w:rsidP="00C51D47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1618682B" w14:textId="77777777" w:rsidR="00B31454" w:rsidRDefault="00B31454" w:rsidP="00C51D47">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4160F0D8" w14:textId="77777777" w:rsidR="00B31454" w:rsidRPr="00B321DF" w:rsidRDefault="00B31454" w:rsidP="00B31454">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="66" w:name="_Toc102121270"/>
+            <w:bookmarkStart w:id="65" w:name="_Toc102121270"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>1/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Harmonie la Gaillarde</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="65"/>
           </w:p>
           <w:p w14:paraId="3F04634A" w14:textId="77777777" w:rsidR="00B31454" w:rsidRPr="00B321DF" w:rsidRDefault="00B31454" w:rsidP="00B31454">
             <w:r>
               <w:t>00:51:36</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2661D90A" w14:textId="77777777" w:rsidR="00B31454" w:rsidRDefault="00B31454" w:rsidP="00B31454">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">« 20 ans déjà » (dans le cadre des célébrations du </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Jublié</w:t>
             </w:r>
@@ -14965,79 +14779,78 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52E4FF8F" w14:textId="11A7E67D" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="00AB7D97">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72F90768" w14:textId="67CE2E54" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="00AB7D97"/>
     <w:p w14:paraId="6BD42D65" w14:textId="45DE7693" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97"/>
     <w:p w14:paraId="0277BB0D" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97"/>
     <w:p w14:paraId="6210BA68" w14:textId="23CDBC3C" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc102121271"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc102121271"/>
       <w:r>
         <w:t>P379/C2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Images en mouvement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="36CC14BA" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97"/>
     <w:p w14:paraId="4E440174" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRPr="00AB6798" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F8AFD6" w14:textId="5D9FC0E1" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidR="00A367EA">
         <w:t>un diaporama présentant des photographies d’un voyage en Grèce, un diaporama des photographies prises lors du passage de l’émission « La Petite Séduction » à Normandin ainsi que des vidéos de ce même événement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7E5F69" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w14:paraId="0614D223" w14:textId="77777777" w:rsidTr="00AB7D97">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
@@ -15095,77 +14908,76 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 17</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="771F2199" w14:textId="3FF158B9" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="00871E85" w:rsidP="00871E85">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(Audiovisuel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0058DE5A" w14:textId="2B57A331" w:rsidR="00AB7D97" w:rsidRPr="00B321DF" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="68" w:name="_Toc102121272"/>
+            <w:bookmarkStart w:id="67" w:name="_Toc102121272"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="001D310A">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/1 : </w:t>
             </w:r>
             <w:r>
               <w:t>Diaporama Grèce</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="68"/>
+            <w:bookmarkEnd w:id="67"/>
           </w:p>
           <w:p w14:paraId="6C56C83B" w14:textId="520A19A9" w:rsidR="00AB7D97" w:rsidRPr="00B321DF" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:r>
               <w:t>02:</w:t>
             </w:r>
             <w:r w:rsidR="001D310A">
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="001D310A">
               <w:t>05</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="584C7FB6" w14:textId="289EC475" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09CC5026" w14:textId="48A6E051" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:rPr>
@@ -15326,76 +15138,76 @@
           <w:p w14:paraId="7E2B6BE9" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62D7CCFE" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BE01627" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E92BF68" w14:textId="71121722" w:rsidR="003F1EFD" w:rsidRPr="00B321DF" w:rsidRDefault="00AB7D97" w:rsidP="003F1EFD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="69" w:name="_Toc102121273"/>
+            <w:bookmarkStart w:id="68" w:name="_Toc102121273"/>
             <w:r>
               <w:t>P379</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00502959">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B321DF">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="003F1EFD">
               <w:t>La petite séduction</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="69"/>
+            <w:bookmarkEnd w:id="68"/>
           </w:p>
           <w:p w14:paraId="514F2A2A" w14:textId="3AE1CB28" w:rsidR="003F1EFD" w:rsidRDefault="003F1EFD" w:rsidP="00AB7D97">
             <w:r>
               <w:t>2009</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="033B7FB2" w14:textId="06E54DF7" w:rsidR="003F1EFD" w:rsidRDefault="003F1EFD" w:rsidP="00AB7D97"/>
           <w:p w14:paraId="1C0302D5" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00AB6798" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6798">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Portée et contenu : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A9060CD" w14:textId="77777777" w:rsidR="001350AB" w:rsidRPr="00A674F8" w:rsidRDefault="001350AB" w:rsidP="001350AB">
             <w:r>
               <w:t xml:space="preserve">Cette sous-série comprend </w:t>
             </w:r>
             <w:r>
@@ -15588,131 +15400,131 @@
           </w:p>
           <w:p w14:paraId="6A70D7D4" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="00AB7D97" w:rsidP="003F1EFD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31A6AB91" w14:textId="77777777" w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidRDefault="00AB7D97" w:rsidP="00AB7D97"/>
     <w:sectPr w:rsidR="00AB7D97" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C2675EC" w14:textId="77777777" w:rsidR="006B731D" w:rsidRDefault="006B731D" w:rsidP="00923766">
+    <w:p w14:paraId="4C9B3E7C" w14:textId="77777777" w:rsidR="00E23C6E" w:rsidRDefault="00E23C6E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F635A21" w14:textId="77777777" w:rsidR="006B731D" w:rsidRDefault="006B731D" w:rsidP="00923766">
+    <w:p w14:paraId="24CB37D0" w14:textId="77777777" w:rsidR="00E23C6E" w:rsidRDefault="00E23C6E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CB917EE" w14:textId="77777777" w:rsidR="0018401B" w:rsidRDefault="0018401B" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="783824A8" wp14:editId="1CE33925">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -15735,51 +15547,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="03D7C9CD" w14:textId="77777777" w:rsidR="0018401B" w:rsidRPr="009D2B71" w:rsidRDefault="0018401B" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -15804,70 +15616,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00A8181B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="086563C4" w14:textId="77777777" w:rsidR="0018401B" w:rsidRDefault="0018401B" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ADAF261" w14:textId="77777777" w:rsidR="006B731D" w:rsidRDefault="006B731D" w:rsidP="00923766">
+    <w:p w14:paraId="0DB44F2B" w14:textId="77777777" w:rsidR="00E23C6E" w:rsidRDefault="00E23C6E" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FE1AC03" w14:textId="77777777" w:rsidR="006B731D" w:rsidRDefault="006B731D" w:rsidP="00923766">
+    <w:p w14:paraId="18C45BA3" w14:textId="77777777" w:rsidR="00E23C6E" w:rsidRDefault="00E23C6E" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E7283F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D280FF6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16502,81 +16314,82 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="690692767">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="483859913">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2005350016">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1408500719">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1934629521">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="577249377">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="0000440B"/>
     <w:rsid w:val="00007253"/>
     <w:rsid w:val="00007D96"/>
     <w:rsid w:val="00022421"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="0004537C"/>
@@ -16637,54 +16450,56 @@
     <w:rsid w:val="0035763E"/>
     <w:rsid w:val="0036341B"/>
     <w:rsid w:val="003668E8"/>
     <w:rsid w:val="003766DE"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B649B"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003C7019"/>
     <w:rsid w:val="003D1652"/>
     <w:rsid w:val="003D572C"/>
     <w:rsid w:val="003E16B3"/>
     <w:rsid w:val="003F1EFD"/>
     <w:rsid w:val="00410C1E"/>
     <w:rsid w:val="00425640"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="0043578C"/>
     <w:rsid w:val="00452FF4"/>
     <w:rsid w:val="0045349D"/>
     <w:rsid w:val="004536EF"/>
     <w:rsid w:val="00457406"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00465E10"/>
+    <w:rsid w:val="004718A3"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004A2265"/>
     <w:rsid w:val="004A562D"/>
+    <w:rsid w:val="004A639A"/>
     <w:rsid w:val="004E7382"/>
     <w:rsid w:val="005001E1"/>
     <w:rsid w:val="00502959"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="0052250D"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="005557C1"/>
     <w:rsid w:val="00556C1E"/>
     <w:rsid w:val="00556E7D"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00572A89"/>
     <w:rsid w:val="0058043A"/>
     <w:rsid w:val="00580A77"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4478"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00633E6D"/>
     <w:rsid w:val="00645DAE"/>
@@ -16810,50 +16625,51 @@
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC0AC7"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF21FE"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D15F0E"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D32982"/>
     <w:rsid w:val="00D33E63"/>
     <w:rsid w:val="00D613C3"/>
     <w:rsid w:val="00D72B06"/>
     <w:rsid w:val="00D9690E"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DB3689"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DE3873"/>
     <w:rsid w:val="00DE5FBE"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E17EE6"/>
+    <w:rsid w:val="00E23C6E"/>
     <w:rsid w:val="00E27C78"/>
     <w:rsid w:val="00E324AC"/>
     <w:rsid w:val="00E33F90"/>
     <w:rsid w:val="00E463CC"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00EA41F6"/>
     <w:rsid w:val="00EB397C"/>
     <w:rsid w:val="00EC436B"/>
     <w:rsid w:val="00F05FD7"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F26639"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F36CE1"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F53B3F"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F60151"/>
     <w:rsid w:val="00F629DD"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
@@ -16863,75 +16679,75 @@
     <w:rsid w:val="00F94088"/>
     <w:rsid w:val="00F977F0"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FD718D"/>
     <w:rsid w:val="00FE2F08"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D7E44AA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17263,50 +17079,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -17772,91 +17589,91 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00B410D6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="431437028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18296,71 +18113,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40CEACDC-AEF5-45F4-A114-C5CE4ADCD49E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>22480</Characters>
+  <Pages>1</Pages>
+  <Words>4219</Words>
+  <Characters>23205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>193</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26514</CharactersWithSpaces>
+  <CharactersWithSpaces>27370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>