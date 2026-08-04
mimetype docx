--- v2 (2026-01-24)
+++ v3 (2026-08-04)
@@ -5644,121 +5644,221 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77E685F2" w14:textId="780E7AAC" w:rsidR="002F3709" w:rsidRDefault="002F3709">
+    <w:bookmarkStart w:id="0" w:name="_Hlk234571613"/>
+    <w:p w14:paraId="77E685F2" w14:textId="7F953FA4" w:rsidR="002F3709" w:rsidRDefault="002F3709">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK \l "_Toc217028205"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00807BC2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rStyle w:val="Lienhypertexte"/>
           <w:noProof/>
-          <w:kern w:val="2"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>P378/A1/8.54 Santé vous bien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Toc217028205 \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:webHidden/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5796DEC8" w14:textId="4CB6E92C" w:rsidR="00F27E96" w:rsidRPr="00F27E96" w:rsidRDefault="00F27E96" w:rsidP="00F27E96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:hyperlink w:anchor="_Toc217028205" w:history="1">
-        <w:r w:rsidRPr="00807BC2">
+        <w:r w:rsidRPr="00F27E96">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:noProof/>
-[...49 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>P378/A1/8.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F27E96">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">En toute simplicité    </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18E1FDCF" w14:textId="5722A93A" w:rsidR="00F27E96" w:rsidRPr="00F27E96" w:rsidRDefault="00F27E96" w:rsidP="00F27E96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc217028205" w:history="1">
+        <w:r w:rsidRPr="00F27E96">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>P378/A1/8.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F27E96">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Le petit Fouineur    </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61AD9EA1" w14:textId="318FBB04" w:rsidR="002F3709" w:rsidRDefault="002F3709">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-CA"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc217028206" w:history="1">
         <w:r w:rsidRPr="00807BC2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:noProof/>
           </w:rPr>
@@ -7810,56 +7910,56 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1FE65415" w14:textId="6D323CFC" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62347980" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc217028133"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc217028133"/>
       <w:r w:rsidRPr="00A674F8">
         <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="12261578" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A125AA2" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003E425D">
         <w:t>378</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="003E425D">
         <w:t>Société d’information Lac-Saint-Jean</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
@@ -7936,104 +8036,61 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF5088C" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w14:paraId="69558A6B" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="4CABA435" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
       <w:r>
-        <w:fldChar w:fldCharType="begin">
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="Texte9"/>
+        <w:t>À rédiger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC763D0" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="11AC277B" w14:textId="4F4D053E" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="005F1528" w:rsidP="005F1528">
       <w:r>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...39 lines deleted...]
-    <w:p w14:paraId="11AC277B" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+        <w:t>Voir P38</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="14734FC9" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C88B0B" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="3F6CD3C2" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r w:rsidRPr="001363E8">
         <w:t>La Télé du Haut-du-Lac a contacté le directeur général de la Société d'histoire, M. Steeve Cantin, en novembre 2019 afin d'ouvrir un fonds d'archives complémentaire au P38. Sébastien Villeneuve en effectue le traitement depuis le 19 novembre 2019. Le contrat n'est pas signé (prêt à être imprimé) et les archives numériques n'ont pas été remises à la Société d'histoire immédiatement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AEE6B2" w14:textId="77777777" w:rsidR="001363E8" w:rsidRPr="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8"/>
     <w:p w14:paraId="4D049065" w14:textId="77777777" w:rsidR="001363E8" w:rsidRPr="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r w:rsidRPr="001363E8">
         <w:t xml:space="preserve">À la suite d'un problème de conservation sur un serveur à la Télé du Haut-du-Lac, l'archiviste Marie-Chantale Savard et le directeur général Steeve Cantin ont rencontré Andrée-Anne Bouchard, directrice de la THDL, le 11 novembre 2025, et ont fait </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -8063,55 +8120,55 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A0858F" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="5E30908B" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="003E425D">
         <w:t xml:space="preserve">d’émissions numériques de la Télévision communautaire de Dolbeau-Mistassini, aussi connue sous le nom de Société d’information du Lac-Saint-Jean. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EA6EBB" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="00923766"/>
     <w:p w14:paraId="7EE38F17" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r>
         <w:t xml:space="preserve">La donation initiale cédée officiellement le 11 novembre 2025 regroupe les productions de la Télé communautaire de Dolbeau-Mistassini (Société d’information Lac-Saint-Jean) réalisées entre 1979 et 2010. Le fonds témoigne de la vie sociale, politique, religieuse, économique et culturelle de la région de Maria-Chapdelaine. On y retrouve des émissions d’information (vidéos nées numériques) comme Le Babillard, Vos Élites vous parlent, Croire aujourd’hui, Actualité en image et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Démokratia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, ainsi que la captation de conseils municipaux de Dolbeau-Mistassini et de séances de la MRC de Maria-Chapdelaine. Le corpus comprend aussi des émissions sur la forêt, des reportages sur des entreprises et organismes, des capsules sur les élections, des fêtes et festivals, des activités sportives, des </w:t>
+        <w:t xml:space="preserve">, ainsi que la captation de conseils municipaux de Dolbeau-Mistassini et de séances de la MRC de Maria-Chapdelaine. Le corpus comprend aussi des émissions sur la forêt, des reportages sur des entreprises et </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>événements culturels et des publicités locales. Enfin, on y trouve des capsules historiques de Saint-Thomas-Didyme avec M. Darveau.</w:t>
+        <w:t>organismes, des capsules sur les élections, des fêtes et festivals, des activités sportives, des événements culturels et des publicités locales. Enfin, on y trouve des capsules historiques de Saint-Thomas-Didyme avec M. Darveau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF5543F" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8"/>
     <w:p w14:paraId="61C8A595" w14:textId="30ADEE7F" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r>
         <w:t>Des ajouts par versements périodiques sont à venir. À discuter avec l'organisme donateur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08261D49" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="393E2581" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2031913E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="289DC706" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
@@ -8127,159 +8184,557 @@
         <w:t>Prétraité par : Frédérique Fradet et Marie-Chantale Savard, archivistes, le 13 novembre 201</w:t>
       </w:r>
       <w:r>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="0007449B">
         <w:t xml:space="preserve"> Ajouts à la présentation du fonds par Frédérique Fradet, le 12 novembre 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742AF742" w14:textId="3E6FA49B" w:rsidR="00CD3090" w:rsidRDefault="00CD3090" w:rsidP="00923766">
       <w:r w:rsidRPr="00CD3090">
         <w:br/>
         <w:t>Tableau de suivi créé entre le 13 et le 19 novembre 2019</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="038363FA" w14:textId="27E0BFCE" w:rsidR="00CD3090" w:rsidRPr="00A674F8" w:rsidRDefault="00CD3090" w:rsidP="00923766">
       <w:r w:rsidRPr="00CD3090">
         <w:br/>
         <w:t>Traitement : Sébastien Villeneuve, débuté le 19 novembre 2019. Repris en novembre 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E9004E" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="50BD82FB" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="50BD82FB" w14:textId="77777777" w:rsidR="00E06067" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1156BE70" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="1B496721" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D78FCC" w14:textId="4DF3C13F" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1528">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Utilisation et reproduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F18A961" w14:textId="06B44CD2" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1528">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Publication et diffusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699D2708" w14:textId="77777777" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="00923766">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B31368" w14:textId="77777777" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1528">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restrictions : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FC54E7" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="5F51C668" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Certaines vidéos de ce fonds présentent des spectacles musicaux pour lesquels la SHGMC détient les droits de captation, mais pas les droits d’auteur ni les droits des interprètes sur les œuvres musicales exécutées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F356F3A" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="1FF8F00B" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Ces documents peuvent être consultés sur place, mais leur diffusion publique (télévision, web, etc.) est restreinte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1DA605" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="0876E75C" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>En cas de demande d’utilisation à des fins de diffusion, la clause suivante doit être intégrée à l’entente :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54966A38" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="1156BE70" w14:textId="2975D038" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>« Nous fournissons la captation originale de ce spectacle. Vous demeurez responsables d’obtenir les autorisations nécessaires pour toute diffusion ou réutilisation des œuvres musicales et des interprètes. »</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1230ABB2" w14:textId="709A6698" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r>
         <w:t xml:space="preserve">Les restrictions ne s’appliquent pas à la consultation. Elles concernent l’utilisation et la diffusion des images, particulièrement l’audio. Il est possible d’en faire la vente, avec précisions à l’entente (voir plus bas). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC5E8B4" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8"/>
     <w:p w14:paraId="703776F8" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r>
         <w:t>Certaines vidéos de ce fonds présentent des spectacles musicaux pour lesquels la SHGMC détient les droits de captation, mais pas les droits d’auteur ni les droits des interprètes sur les œuvres musicales exécutées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADC07D9" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8"/>
     <w:p w14:paraId="0625DE23" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Ces documents peuvent être consultés sur place, mais leur diffusion publique (télévision, web, etc.) est restreinte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C79112" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8"/>
     <w:p w14:paraId="04154DC3" w14:textId="77777777" w:rsidR="001363E8" w:rsidRPr="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r w:rsidRPr="001363E8">
         <w:t>En cas de demande d’utilisation à des fins de diffusion, la clause suivante doit être intégrée à l’entente :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4054ECCF" w14:textId="77777777" w:rsidR="001363E8" w:rsidRPr="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8"/>
     <w:p w14:paraId="404D0304" w14:textId="150D992B" w:rsidR="00C70C4E" w:rsidRPr="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:r w:rsidRPr="001363E8">
         <w:t>« Nous fournissons la captation originale de ce spectacle. Vous demeurez responsables d’obtenir les autorisations nécessaires pour toute diffusion ou réutilisation des œuvres musicales et des interprètes. »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01ADD01C" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8"/>
+    <w:p w14:paraId="257D84F8" w14:textId="65A6BA19" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1528">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1690D3EC" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="5B62E127" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6484CF" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Fonds non traité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A47EBC3" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Traitement à réviser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3167E071" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="142C8DB4" w14:textId="79EA9828" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1528">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>État de conservation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1244490D" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="0C450185" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Numérique seulement (certains à partir de DVD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BA9099" w14:textId="77777777" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E57F799" w14:textId="57D294FA" w:rsidR="005F1528" w:rsidRPr="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1528">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Langue des documents :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAA5DBE" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="17EF73B7" w14:textId="07ACBF20" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Français</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CB9ED4" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
     <w:p w14:paraId="59CE135B" w14:textId="6CAB1203" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001363E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Emplacement et contenu des boites :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C2595B" w14:textId="77777777" w:rsidR="001363E8" w:rsidRPr="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C98311" w14:textId="77777777" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
+    <w:p w14:paraId="334A2608" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
       <w:r>
         <w:t xml:space="preserve">Serveur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Voute:K</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="56B0CCDE" w14:textId="3AB60A6D" w:rsidR="001363E8" w:rsidRDefault="001363E8" w:rsidP="001363E8">
+    <w:p w14:paraId="3EA1BEB9" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
       <w:r>
-        <w:t>Accessible par les archivistes uniquement (demander un transfert sur disque dur externe)</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="65797503" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+        <w:t xml:space="preserve">Accessible par les archivistes uniquement (demander un transfert sur disque dur externe) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1E936D" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve">"K:\Fonds d'archives\P378 Fonds </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Societe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dinfo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> LSJ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560A9CBB" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528"/>
+    <w:p w14:paraId="702B8D7E" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E019A0" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve">Archives </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>audiovisueles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (DVD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D43FCE6" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve">Boîte 1  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5449BB00" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>DVD #001 à DVD #095 (manque 002-004-005-032-066)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B97D8BA" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>R09 E05 T06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B62165B" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D00A980" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Boîte 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D738ADD" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>DVD #096 à DVD #185</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A30165" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>R09 E05 T06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7979FA" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B493014" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Boîte 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C65B50" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>DVD #186 à DVD #303 (manque 205-247-250-291)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A9E30E" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>R09 E05 T06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D786581" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDAE265" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Boîte 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2C4968" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>DVD #304 à DVD #478 (manque 325-429-439-440)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7408F96A" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>R09 E05 T06</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17554129" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB179DE" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Boîte 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9D076C" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>DVD #479 à DVD #653 (manque 564)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4632A8E7" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>R09 E05 T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20868AB3" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6483B444" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Boîte 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA77A3C" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>DVD #654 à DVD #724 (manque 662-674-686-712)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530907FE" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>CV-58 à CV-127 (commence à 58, manque 59-60-62-63-64-65-66-67-69)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C847DF5" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>MRC-36 à MRC-77 (commence à 36, manque 42-62)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E0DBF3" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>12 DVD non identifiés (rendez-vous chasse et pêche)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A62B8BE" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>R09 E05 T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48562518" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD9DBEB" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Boîte 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD683D0" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve">DVD #479 à DVD #653 (manque </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>564)SOS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Climat (données) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ép</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 à 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B9A4E" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>SOS-01 à SOS-13 (manque 10-11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAB70B6" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve">CHAS-01 à 06 / 36 à 63 / 70 à 97 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150FCFCF" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>DVD 01 Forêt à DVD 24 Forêt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA3FBF0" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Sport-Action #92</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2004E175" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Intros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> #01 à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Intros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> #12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764A12FA" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Photos #01 à Photos 15 (manque 14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C6F9FC" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>Pub #01 à Pub #22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7670E115" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t xml:space="preserve">Présent #01 à Présent #31 (manque #26 et élagué #10-11-12-14-16)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6377C6BB" w14:textId="77777777" w:rsidR="005F1528" w:rsidRDefault="005F1528" w:rsidP="005F1528">
+      <w:r>
+        <w:t>R09 E05 T07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65797503" w14:textId="55013D29" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="005F1528"/>
     <w:p w14:paraId="7F8AD5A5" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3307D1" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc217028134"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001D3179">
         <w:t>378</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a</w:t>
@@ -8530,51 +8985,51 @@
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="0929B5E1" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33B7189B" w14:textId="6EC3C510" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="006631E6" w:rsidP="008534FB">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="006631E6">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serveur </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:proofErr w:type="gramStart"/>
               <w:r w:rsidRPr="006631E6">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>Voute:K</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
               <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
             <w:hideMark/>
@@ -11211,77 +11666,77 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>accessible</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> par les archivistes uniquement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F48BF7E" w14:textId="77777777" w:rsidR="00EC65A3" w:rsidRPr="006F03B4" w:rsidRDefault="00EC65A3" w:rsidP="00934CC0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="P378A18Emissions"/>
-            <w:bookmarkStart w:id="20" w:name="_Toc217028151"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc217028151"/>
+            <w:bookmarkStart w:id="20" w:name="P378A18Emissions"/>
             <w:r>
               <w:t>P378</w:t>
             </w:r>
             <w:r w:rsidRPr="00561EAD">
               <w:t>/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC65A3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F03B4">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="006F03B4" w:rsidRPr="006F03B4">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Émissions</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-          <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
           <w:p w14:paraId="44E6FB52" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>années.</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> heures </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
@@ -12107,63 +12562,50 @@
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="430FF4EB" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="5633C398" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AE39176" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="27501D48" w14:textId="77777777" w:rsidR="0028155F" w:rsidRDefault="0028155F" w:rsidP="0028155F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47801C96" w14:textId="77777777" w:rsidR="00501E56" w:rsidRDefault="00501E56" w:rsidP="00501E56">
-[...11 lines deleted...]
-          </w:p>
           <w:p w14:paraId="18D580A2" w14:textId="77777777" w:rsidR="00501E56" w:rsidRPr="00501E56" w:rsidRDefault="00501E56" w:rsidP="00501E56"/>
           <w:p w14:paraId="51B48E08" w14:textId="77777777" w:rsidR="0028155F" w:rsidRDefault="0028155F" w:rsidP="0028155F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="29" w:name="_Toc217028160"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.9 </w:t>
             </w:r>
             <w:r w:rsidR="00FA19DC">
               <w:t>Tout sur tout</w:t>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="16B9B82D" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
@@ -12225,50 +12667,51 @@
           </w:p>
           <w:p w14:paraId="14E7A492" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="15A13B66" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65708108" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="28130CF7" w14:textId="77777777" w:rsidR="0028155F" w:rsidRDefault="0028155F" w:rsidP="0028155F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DE51946" w14:textId="77777777" w:rsidR="0028155F" w:rsidRDefault="0028155F" w:rsidP="0028155F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="30" w:name="_Toc217028161"/>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t>.10 Autrefois</w:t>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="59077F73" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>années.</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
@@ -12786,63 +13229,63 @@
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> secondes d’images en </w:t>
             </w:r>
             <w:r w:rsidR="00444F94" w:rsidRPr="003774A5">
               <w:t>mouvement (</w:t>
             </w:r>
             <w:r w:rsidR="00995898">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> vidéos).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C9C4F20" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53946427" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="7ED30AB9" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="014F6441" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="5DC5CDA1" w14:textId="77777777" w:rsidR="0028155F" w:rsidRDefault="0028155F" w:rsidP="0028155F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="086E864A" w14:textId="77777777" w:rsidR="00FA19DC" w:rsidRDefault="0028155F" w:rsidP="00FA19DC">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="36" w:name="_Toc217028167"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.16 </w:t>
@@ -13303,51 +13746,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4390C701" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="242F4150" w14:textId="77777777" w:rsidR="00383197" w:rsidRDefault="00383197" w:rsidP="0028155F"/>
           <w:p w14:paraId="43E96CA2" w14:textId="77777777" w:rsidR="00F04CFA" w:rsidRDefault="00383197" w:rsidP="00F04CFA">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="41" w:name="_Toc217028172"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t>.21</w:t>
             </w:r>
             <w:r w:rsidR="00F04CFA">
               <w:t xml:space="preserve"> Route des Bleuets</w:t>
             </w:r>
             <w:bookmarkEnd w:id="41"/>
           </w:p>
           <w:p w14:paraId="6CF96322" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>années.</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> heures </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
@@ -13360,50 +13802,51 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> secondes d’images en mouvement</w:t>
             </w:r>
             <w:r w:rsidR="00444F94">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00AD7796">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> vidéos).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="365CF8DA" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C39372" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="14FC447F" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CDC8BF0" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="23F13AD3" w14:textId="77777777" w:rsidR="00F04CFA" w:rsidRPr="00F04CFA" w:rsidRDefault="00F04CFA" w:rsidP="00F04CFA"/>
           <w:p w14:paraId="786A72D0" w14:textId="77777777" w:rsidR="0062783F" w:rsidRDefault="0062783F" w:rsidP="0062783F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="42" w:name="_Toc217028173"/>
@@ -13903,50 +14346,51 @@
             <w:bookmarkStart w:id="47" w:name="_Toc217028178"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t>.2</w:t>
             </w:r>
             <w:r w:rsidR="006D0EFF">
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="007761FD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC62FE">
               <w:t>Mod’emploi</w:t>
             </w:r>
             <w:bookmarkEnd w:id="47"/>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4B826D0E" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>années.</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> heures </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
@@ -14455,51 +14899,50 @@
             </w:r>
             <w:r w:rsidR="00AD7796">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> vidéos).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F2EEC62" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="762F4CDB" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="0FA46513" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C63297" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="3E8F9689" w14:textId="77777777" w:rsidR="006D0EFF" w:rsidRDefault="006D0EFF" w:rsidP="0028155F"/>
           <w:p w14:paraId="258ECAC8" w14:textId="77777777" w:rsidR="00D0244C" w:rsidRDefault="00D0244C" w:rsidP="00D0244C">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="53" w:name="_Toc217028184"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t>.33 Fréquence culturelle</w:t>
             </w:r>
             <w:bookmarkEnd w:id="53"/>
           </w:p>
           <w:p w14:paraId="7206194B" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
@@ -15008,63 +15451,63 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> secondes d’images en mouvement</w:t>
             </w:r>
             <w:r w:rsidR="00444F94">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00592F0C">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> vidéos).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="032E9A55" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE353F8" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="05192791" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="310FA152" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="3FAC90BE" w14:textId="77777777" w:rsidR="002D5273" w:rsidRDefault="002D5273" w:rsidP="0028155F"/>
           <w:p w14:paraId="5A39AD93" w14:textId="77777777" w:rsidR="002D5273" w:rsidRDefault="002D5273" w:rsidP="002D5273">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="59" w:name="_Toc217028190"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t>.39 Regard sur nos artistes</w:t>
             </w:r>
             <w:bookmarkEnd w:id="59"/>
           </w:p>
           <w:p w14:paraId="71C4D776" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
@@ -15534,51 +15977,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="57B667B4" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="0BB53E02" w14:textId="77777777" w:rsidR="002D5273" w:rsidRDefault="002D5273" w:rsidP="0028155F"/>
           <w:p w14:paraId="43188F7E" w14:textId="77777777" w:rsidR="007761FD" w:rsidRDefault="007761FD" w:rsidP="007761FD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="64" w:name="_Toc217028195"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.44 </w:t>
             </w:r>
             <w:r w:rsidR="00CC62FE">
               <w:t>Improvisation</w:t>
             </w:r>
             <w:bookmarkEnd w:id="64"/>
           </w:p>
           <w:p w14:paraId="2045BA87" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>années.</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> heures </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
@@ -15591,50 +16033,51 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> secondes d’images en mouvement</w:t>
             </w:r>
             <w:r w:rsidR="00444F94">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00592F0C">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:t xml:space="preserve"> vidéos).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E119A25" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="745353C2" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="3BC11CE8" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A7ECB9E" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="6D565658" w14:textId="77777777" w:rsidR="007761FD" w:rsidRDefault="007761FD" w:rsidP="007761FD"/>
           <w:p w14:paraId="243B682E" w14:textId="77777777" w:rsidR="007761FD" w:rsidRDefault="007761FD" w:rsidP="007761FD">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="65" w:name="_Toc217028196"/>
@@ -16121,50 +16564,51 @@
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B3968F" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="72A3C363" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F8BAC32" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="7C59BE1F" w14:textId="77777777" w:rsidR="007761FD" w:rsidRDefault="007761FD" w:rsidP="0028155F"/>
           <w:p w14:paraId="19DFA1CD" w14:textId="77777777" w:rsidR="000A4D93" w:rsidRDefault="000A4D93" w:rsidP="000A4D93">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="70" w:name="_Toc217028201"/>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F24FC3">
               <w:t xml:space="preserve">50 </w:t>
             </w:r>
             <w:r w:rsidR="00CC62FE">
               <w:t>Autre temps autrement</w:t>
             </w:r>
             <w:bookmarkEnd w:id="70"/>
           </w:p>
           <w:p w14:paraId="334EF6BC" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidRPr="003774A5">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>années.</w:t>
@@ -16607,51 +17051,135 @@
           </w:p>
           <w:p w14:paraId="53E006E3" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Portée et contenu</w:t>
             </w:r>
             <w:r>
               <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54750A81" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
           <w:p w14:paraId="2920E11D" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5">
             <w:r w:rsidRPr="009C3526">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D68DEBD" w14:textId="77777777" w:rsidR="003774A5" w:rsidRDefault="003774A5" w:rsidP="003774A5"/>
-          <w:p w14:paraId="6B35E441" w14:textId="77777777" w:rsidR="0009764E" w:rsidRDefault="0009764E" w:rsidP="0009764E"/>
+          <w:p w14:paraId="09604F1C" w14:textId="59236B05" w:rsidR="00EA1542" w:rsidRDefault="00EA1542" w:rsidP="00EA1542">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P378/A1/8.55 En toute simplicité</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC78CA9" w14:textId="37CCD214" w:rsidR="00EA1542" w:rsidRDefault="00EA1542" w:rsidP="00EA1542">
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>années.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:t xml:space="preserve"> heures </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:t xml:space="preserve"> minutes et </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:t xml:space="preserve"> secondes d’images en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72F88">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:t xml:space="preserve"> vidéos).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586BFEAB" w14:textId="77777777" w:rsidR="00EA1542" w:rsidRDefault="00EA1542" w:rsidP="00EA1542">
+            <w:r w:rsidRPr="009C3526">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4215C6B4" w14:textId="77777777" w:rsidR="00EA1542" w:rsidRDefault="00EA1542" w:rsidP="00EA1542"/>
+          <w:p w14:paraId="5874C666" w14:textId="77777777" w:rsidR="00EA1542" w:rsidRDefault="00EA1542" w:rsidP="00EA1542">
+            <w:r w:rsidRPr="009C3526">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E165B29" w14:textId="77777777" w:rsidR="00EA1542" w:rsidRDefault="00EA1542" w:rsidP="0009764E"/>
           <w:p w14:paraId="0D828B86" w14:textId="77777777" w:rsidR="0009764E" w:rsidRDefault="0009764E" w:rsidP="0009764E"/>
           <w:p w14:paraId="642F5B89" w14:textId="77777777" w:rsidR="00CC62FE" w:rsidRDefault="00CC62FE" w:rsidP="0009764E"/>
           <w:p w14:paraId="07D77808" w14:textId="77777777" w:rsidR="00CC62FE" w:rsidRPr="0009764E" w:rsidRDefault="00CC62FE" w:rsidP="0009764E">
             <w:r>
               <w:t>Autres émissions, pas encore versées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7024758A" w14:textId="77777777" w:rsidR="0028155F" w:rsidRPr="0028155F" w:rsidRDefault="0028155F" w:rsidP="0028155F"/>
           <w:p w14:paraId="41BE1689" w14:textId="77777777" w:rsidR="006F03B4" w:rsidRDefault="006F03B4" w:rsidP="006F03B4">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:bookmarkStart w:id="75" w:name="_Toc217028206"/>
             <w:r>
               <w:t>P378/A1</w:t>
             </w:r>
             <w:r w:rsidR="006E65A9">
               <w:t>/8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. Les Lundis des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Raconteux</w:t>
@@ -17405,51 +17933,65 @@
               </w:rPr>
               <w:t xml:space="preserve"> pas car</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ils sont</w:t>
             </w:r>
             <w:r w:rsidRPr="00574A93">
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> encodé</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00574A93">
               <w:rPr>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cvid et ce n’est pas supporté.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00574A93">
+              <w:rPr>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cvid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00574A93">
+              <w:rPr>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et ce n’est pas supporté.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="96"/>
           </w:p>
           <w:p w14:paraId="1142FC66" w14:textId="77777777" w:rsidR="006F1AD8" w:rsidRDefault="006F1AD8" w:rsidP="00934CC0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51D994E5" w14:textId="77777777" w:rsidR="006F1AD8" w:rsidRDefault="006F1AD8" w:rsidP="00934CC0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2331E5BE" w14:textId="77777777" w:rsidR="006F1AD8" w:rsidRPr="00EC65A3" w:rsidRDefault="006F1AD8" w:rsidP="00934CC0">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A5ED7B6" w14:textId="77777777" w:rsidR="00EC65A3" w:rsidRDefault="00EC65A3" w:rsidP="00923766"/>
     <w:p w14:paraId="53864D9D" w14:textId="77777777" w:rsidR="00EC65A3" w:rsidRPr="00A674F8" w:rsidRDefault="00EC65A3" w:rsidP="00923766"/>
     <w:p w14:paraId="625C5A79" w14:textId="2C13DF96" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
@@ -17551,59 +18093,51 @@
     </w:p>
     <w:p w14:paraId="76E98986" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
     <w:p w14:paraId="268D8658" w14:textId="49A8E07B" w:rsidR="00B618D0" w:rsidRDefault="00B618D0" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B618D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Notes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB29C81" w14:textId="523752D2" w:rsidR="00B618D0" w:rsidRDefault="00B618D0" w:rsidP="00923766">
       <w:r w:rsidRPr="00B618D0">
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:t>es pièces à l’intérieur des dossiers conservent leur</w:t>
       </w:r>
       <w:r w:rsidRPr="00B618D0">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> d’origine</w:t>
+        <w:t xml:space="preserve"> cote d’origine</w:t>
       </w:r>
       <w:r>
         <w:t>, tel que cédé par le donateur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0A653E" w14:textId="37F74F4A" w:rsidR="00B618D0" w:rsidRDefault="00B618D0" w:rsidP="00923766">
       <w:r>
         <w:t>Traitement au dossier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FB18E5" w14:textId="45DC89CD" w:rsidR="00B618D0" w:rsidRPr="00B618D0" w:rsidRDefault="00B618D0" w:rsidP="00923766">
       <w:r>
         <w:t>Nés numériques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5547DCF1" w14:textId="77777777" w:rsidR="00B618D0" w:rsidRPr="00B618D0" w:rsidRDefault="00B618D0" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -18112,80 +18646,335 @@
           </w:p>
           <w:p w14:paraId="499C7598" w14:textId="77777777" w:rsidR="001B240E" w:rsidRDefault="001B240E" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="125820F0" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59F44D0F" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00A674F8" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2165EADB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2">
+    <w:p w14:paraId="2165EADB" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="005E7801"/>
+    <w:p w14:paraId="6A66F4C6" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="005E7801"/>
+    <w:p w14:paraId="6596B104" w14:textId="60B6AA03" w:rsidR="005E7801" w:rsidRPr="00A674F8" w:rsidRDefault="005E7801" w:rsidP="005E7801">
       <w:pPr>
-        <w:pStyle w:val="Niveau5"/>
+        <w:pStyle w:val="Titre"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:t>P378/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Do</w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuments textuels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D843D5F" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="005E7801">
+      <w:r>
+        <w:t>– 2020.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003774A5">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>0,1 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6111D352" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="005E7801"/>
+    <w:p w14:paraId="03E4EE13" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="00AB6798" w:rsidRDefault="005E7801" w:rsidP="005E7801">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008DF6FE" w14:textId="66B20C03" w:rsidR="005E7801" w:rsidRPr="005E7801" w:rsidRDefault="005E7801" w:rsidP="005E7801">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cette série comprend </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la sous-série </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Télévisions locales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E113303" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="00A674F8" w:rsidRDefault="005E7801" w:rsidP="005E7801"/>
+    <w:p w14:paraId="54DEF44C" w14:textId="76978335" w:rsidR="005E7801" w:rsidRPr="00A674F8" w:rsidRDefault="005E7801" w:rsidP="005E7801">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P378/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A674F8">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Télévisions locales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33399787" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="005E7801">
+      <w:r>
+        <w:t>– 2020.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003774A5">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:t>0,1 cm de documents textuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084EEB45" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="00A674F8" w:rsidRDefault="005E7801" w:rsidP="005E7801"/>
+    <w:p w14:paraId="56A45982" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="00AB6798" w:rsidRDefault="005E7801" w:rsidP="005E7801">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB6798">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portée et contenu : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0AA6D7" w14:textId="3EDEBA5F" w:rsidR="005E7801" w:rsidRPr="005E7801" w:rsidRDefault="005E7801" w:rsidP="005E7801">
+      <w:r>
+        <w:t xml:space="preserve">Cette sous-série comprend </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">le dossier </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historique </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pour l’histoire des télévisions locales de la MRC de Maria-Chapdelaine entre 1970 et 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AF856A" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="00A674F8" w:rsidRDefault="005E7801" w:rsidP="005E7801"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblInd w:w="-567" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="7801"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005E7801" w:rsidRPr="00A674F8" w14:paraId="2829FBD2" w14:textId="77777777" w:rsidTr="002A08A5">
+        <w:trPr>
+          <w:trHeight w:val="873"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="399DD800" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="00A674F8" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A674F8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>R-E-T-P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7801" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77743D15" w14:textId="51173F60" w:rsidR="005E7801" w:rsidRPr="00B321DF" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:pPr>
+              <w:pStyle w:val="Niveau3"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P378</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B321DF">
+              <w:t xml:space="preserve">1/1 : </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Historique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41583A9A" w14:textId="7EFD0872" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:r>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2020.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003774A5">
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:t>0,1 cm de documents textuels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70CCF60A" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5"/>
+          <w:p w14:paraId="0207E482" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:r w:rsidRPr="009C3526">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Portée et contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D600E8" w14:textId="4389135C" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ce dossier comprend une ligne du temps de la télévision locale dans la MRC de Maria-Chapdelaine, de 1970 à 2020, l’historique de la Télé du Haut-du-Lac de Dolbeau-Mistassini figurant sur leur site web, l’historique du fonds P38, un questionnaire pour les 50 ans de Télé-2, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50757">
+              <w:t xml:space="preserve">une </w:t>
+            </w:r>
+            <w:r>
+              <w:t>liste d’employés par époque.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695BACB5" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5"/>
+          <w:p w14:paraId="43ED882B" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:r w:rsidRPr="009C3526">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C54D537" w14:textId="4B1E9591" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:r>
+              <w:t xml:space="preserve">Imprimé. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D8492D2" w14:textId="77777777" w:rsidR="005E7801" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22015516" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="00A674F8" w:rsidRDefault="005E7801" w:rsidP="002A08A5">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66B269EE" w14:textId="77777777" w:rsidR="005E7801" w:rsidRPr="005E7801" w:rsidRDefault="005E7801" w:rsidP="005E7801"/>
     <w:p w14:paraId="5DEF8768" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00696AE2"/>
     <w:p w14:paraId="492A954B" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidRDefault="00696AE2" w:rsidP="00923766"/>
     <w:sectPr w:rsidR="00696AE2" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E615A07" w14:textId="77777777" w:rsidR="00D67351" w:rsidRDefault="00D67351" w:rsidP="00923766">
+    <w:p w14:paraId="42136146" w14:textId="77777777" w:rsidR="006250EA" w:rsidRDefault="006250EA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C22BC52" w14:textId="77777777" w:rsidR="00D67351" w:rsidRDefault="00D67351" w:rsidP="00923766">
+    <w:p w14:paraId="75648E5C" w14:textId="77777777" w:rsidR="006250EA" w:rsidRDefault="006250EA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18350,58 +19139,58 @@
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F92F27" w:rsidRPr="00F92F27">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7D3C2E83" w14:textId="77777777" w:rsidR="000403A4" w:rsidRDefault="000403A4" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F70F8E" w14:textId="77777777" w:rsidR="00D67351" w:rsidRDefault="00D67351" w:rsidP="00923766">
+    <w:p w14:paraId="7A2183F6" w14:textId="77777777" w:rsidR="006250EA" w:rsidRDefault="006250EA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E5CE0EC" w14:textId="77777777" w:rsidR="00D67351" w:rsidRDefault="00D67351" w:rsidP="00923766">
+    <w:p w14:paraId="40404BCB" w14:textId="77777777" w:rsidR="006250EA" w:rsidRDefault="006250EA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C7C006B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FEC0872"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -18605,346 +19394,365 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="576747230">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1877693166">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="132"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="0000417E"/>
     <w:rsid w:val="00010A97"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="000403A4"/>
     <w:rsid w:val="00045078"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="00064FF7"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="0007449B"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="0009764E"/>
     <w:rsid w:val="000A4D93"/>
     <w:rsid w:val="000C0BAC"/>
     <w:rsid w:val="000C0D24"/>
     <w:rsid w:val="000D2318"/>
+    <w:rsid w:val="000D28E8"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="000F7C76"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="0013337C"/>
     <w:rsid w:val="001363E8"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00164F27"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
+    <w:rsid w:val="00167878"/>
     <w:rsid w:val="00180068"/>
     <w:rsid w:val="00184D1F"/>
     <w:rsid w:val="0018783F"/>
     <w:rsid w:val="001B240E"/>
     <w:rsid w:val="001B2897"/>
     <w:rsid w:val="001B3311"/>
     <w:rsid w:val="001D3179"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="00201B4D"/>
     <w:rsid w:val="00211219"/>
     <w:rsid w:val="00217E33"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="00243393"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00267940"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="0028155F"/>
     <w:rsid w:val="00281CD8"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002C059E"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D5273"/>
     <w:rsid w:val="002D5302"/>
     <w:rsid w:val="002E64E8"/>
     <w:rsid w:val="002F3709"/>
     <w:rsid w:val="002F4D57"/>
     <w:rsid w:val="0030124F"/>
+    <w:rsid w:val="003478EC"/>
     <w:rsid w:val="003740B9"/>
     <w:rsid w:val="00374833"/>
     <w:rsid w:val="003774A5"/>
     <w:rsid w:val="00383197"/>
     <w:rsid w:val="0038506B"/>
     <w:rsid w:val="00393660"/>
     <w:rsid w:val="003A2342"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003E425D"/>
     <w:rsid w:val="00403570"/>
     <w:rsid w:val="00405245"/>
     <w:rsid w:val="0040558B"/>
     <w:rsid w:val="004306E7"/>
+    <w:rsid w:val="00435DFF"/>
     <w:rsid w:val="00444F94"/>
     <w:rsid w:val="00446E92"/>
     <w:rsid w:val="00457089"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00476329"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004C1854"/>
     <w:rsid w:val="004E6549"/>
     <w:rsid w:val="00501D5D"/>
     <w:rsid w:val="00501E56"/>
     <w:rsid w:val="00502C0D"/>
     <w:rsid w:val="00514E1A"/>
     <w:rsid w:val="00515C06"/>
+    <w:rsid w:val="005315DF"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00574A93"/>
     <w:rsid w:val="00583ECE"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="00592F0C"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B1FC2"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E3F86"/>
     <w:rsid w:val="005E4B57"/>
+    <w:rsid w:val="005E7801"/>
+    <w:rsid w:val="005F1528"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
+    <w:rsid w:val="006250EA"/>
     <w:rsid w:val="0062783F"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="006631E6"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="006721CE"/>
     <w:rsid w:val="00677C5E"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006D0EFF"/>
     <w:rsid w:val="006D18CE"/>
     <w:rsid w:val="006E65A9"/>
     <w:rsid w:val="006F03B4"/>
     <w:rsid w:val="006F15CD"/>
     <w:rsid w:val="006F1AD8"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0072516F"/>
+    <w:rsid w:val="00733CC9"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007761FD"/>
     <w:rsid w:val="00793402"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="0080796C"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00846F6B"/>
     <w:rsid w:val="00847BF7"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="008534FB"/>
     <w:rsid w:val="0085624F"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="0088352A"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008F68D9"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="00933FCA"/>
     <w:rsid w:val="00934CC0"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="009534B2"/>
+    <w:rsid w:val="00956E26"/>
     <w:rsid w:val="00963B32"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="00995898"/>
     <w:rsid w:val="009A5734"/>
     <w:rsid w:val="009A769E"/>
     <w:rsid w:val="009B256C"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C3526"/>
     <w:rsid w:val="009C6F55"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009E0303"/>
     <w:rsid w:val="009E5939"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A27EA8"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A70391"/>
     <w:rsid w:val="00A74830"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A766B7"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00AD7796"/>
     <w:rsid w:val="00B11621"/>
     <w:rsid w:val="00B12541"/>
+    <w:rsid w:val="00B1344B"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B25F60"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B44FA2"/>
     <w:rsid w:val="00B46FC4"/>
+    <w:rsid w:val="00B50757"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B618D0"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B737E3"/>
     <w:rsid w:val="00B73FD9"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB1123"/>
     <w:rsid w:val="00BB16CE"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C25074"/>
     <w:rsid w:val="00C25279"/>
     <w:rsid w:val="00C369EA"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C64E7A"/>
     <w:rsid w:val="00C70C4E"/>
+    <w:rsid w:val="00C72F88"/>
     <w:rsid w:val="00C73D69"/>
     <w:rsid w:val="00C817ED"/>
+    <w:rsid w:val="00C94F32"/>
     <w:rsid w:val="00CA0145"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CA65EA"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC4455"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CC62FE"/>
     <w:rsid w:val="00CD3090"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF1D2E"/>
     <w:rsid w:val="00D0244C"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D1229C"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D32BD9"/>
     <w:rsid w:val="00D367E6"/>
     <w:rsid w:val="00D40578"/>
     <w:rsid w:val="00D53FBB"/>
     <w:rsid w:val="00D64943"/>
     <w:rsid w:val="00D67351"/>
     <w:rsid w:val="00D70AE9"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DA7B0A"/>
     <w:rsid w:val="00DB15A4"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DD2FFF"/>
     <w:rsid w:val="00DD6545"/>
     <w:rsid w:val="00DE48FD"/>
     <w:rsid w:val="00DE6FBD"/>
     <w:rsid w:val="00DF516C"/>
+    <w:rsid w:val="00E02C4B"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E06CED"/>
     <w:rsid w:val="00E2057E"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E60A42"/>
     <w:rsid w:val="00E62F10"/>
     <w:rsid w:val="00E709FB"/>
+    <w:rsid w:val="00E763CD"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
+    <w:rsid w:val="00EA1542"/>
     <w:rsid w:val="00EB2DA6"/>
     <w:rsid w:val="00EC65A3"/>
     <w:rsid w:val="00F04CFA"/>
     <w:rsid w:val="00F169C8"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F24FC3"/>
+    <w:rsid w:val="00F27E96"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F35BE5"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
+    <w:rsid w:val="00F52C5D"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F92F27"/>
     <w:rsid w:val="00FA19DC"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE2CAD"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -19335,51 +20143,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0088352A"/>
+    <w:rsid w:val="005E7801"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
@@ -20045,51 +20853,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1057243912">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P378%20Fonds%20Societe%20dinfo%20LSJ\P378_Non%20trait&#233;\P378_A1_1%20Politique" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P378%20Fonds%20Societe%20dinfo%20LSJ" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///K:\Fonds%20d'archives\P378%20Fonds%20Societe%20dinfo%20LSJ\P378_Non%20trait&#233;\P378_A1_1%20Politique" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\isabelleshg\Documents\Administration\Mod&#232;le%20Instrument%20de%20recherche%202017%20v2.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -20321,71 +21129,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>27165</Characters>
+  <Pages>1</Pages>
+  <Words>5330</Words>
+  <Characters>29320</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1429</Lines>
-  <Paragraphs>766</Paragraphs>
+  <Lines>244</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31429</CharactersWithSpaces>
+  <CharactersWithSpaces>34581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>