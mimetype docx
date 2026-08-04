--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -1,366 +1,368 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="33B01436" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Marc Boivin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="05042F51" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t>377</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...69 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="0C97E5C9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A56FBB4" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3602FE42" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE109F6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7347EFFD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CEC402" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C424761" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B95F75" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038FD1DE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F72D444" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33460B65" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2130019A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BA379A" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F3F3CD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DCC5AE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Société d’histoire et de généalogie Maria-Chapdelaine</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="1498859F" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t>Dolbeau-Mistassini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...64 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="3A4ADD55" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6519E509" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D747E56" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691F6A94" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75489896" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D12B71D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5207C0DB" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7E6C00" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2301F8B2" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAE7D16" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A018637" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3786C1ED" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CA61B0" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A126671" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">Répertoire numérique </w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t>simple</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
-[...44 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+    <w:p w14:paraId="6EF0DE28" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29878DF5" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505DB95C" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369CD198" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39217F86" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55260036" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE2EADD" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7558F28E" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705E1C5B" w14:textId="77777777" w:rsidR="00850264" w:rsidRPr="00A674F8" w:rsidRDefault="00850264" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6572C91D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rédigé par </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008020BD">
-        <w:t>Marie-Chantale Savard et Frédérique Fradet</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008020BD">
+        <w:t xml:space="preserve"> Savard et Frédérique Fradet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9A59B0" w14:textId="77777777" w:rsidR="00B148D8" w:rsidRPr="00A674F8" w:rsidRDefault="00B148D8" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t>6 novembre 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+    <w:p w14:paraId="5F6FB450" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Non traité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
-[...9 lines deleted...]
-    <w:p w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
+    <w:p w14:paraId="5B65592C" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1ACD57" w14:textId="77777777" w:rsidR="00DA6900" w:rsidRPr="00A674F8" w:rsidRDefault="00DA6900" w:rsidP="00923766">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51447312" w14:textId="77777777" w:rsidR="0076644B" w:rsidRPr="00A674F8" w:rsidRDefault="0076644B" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0090026D" w:rsidRDefault="00BD4041">
+    <w:p w14:paraId="49FF6C07" w14:textId="77777777" w:rsidR="0090026D" w:rsidRDefault="00BD4041">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc23926777" w:history="1">
         <w:r w:rsidR="0090026D" w:rsidRPr="00A8575C">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r w:rsidR="0090026D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0090026D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0090026D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23926777 \h </w:instrText>
         </w:r>
@@ -371,710 +373,845 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="0090026D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="0090026D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="0090026D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0090026D" w:rsidRDefault="00662B4A">
+    <w:p w14:paraId="66E0375C" w14:textId="77777777" w:rsidR="0090026D" w:rsidRDefault="0090026D">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23926778" w:history="1">
-        <w:r w:rsidR="0090026D" w:rsidRPr="00A8575C">
+        <w:r w:rsidRPr="00A8575C">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P377/A Documents audiovisuels</w:t>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23926778 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0090026D" w:rsidRDefault="00662B4A">
+    <w:p w14:paraId="42B8B710" w14:textId="77777777" w:rsidR="0090026D" w:rsidRDefault="0090026D">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23926779" w:history="1">
-        <w:r w:rsidR="0090026D" w:rsidRPr="00A8575C">
+        <w:r w:rsidRPr="00A8575C">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P377/A1 Vidéocassettes</w:t>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23926779 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0090026D" w:rsidRDefault="00662B4A">
+    <w:p w14:paraId="4353B734" w14:textId="77777777" w:rsidR="0090026D" w:rsidRDefault="0090026D">
       <w:pPr>
         <w:pStyle w:val="TM3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc23926780" w:history="1">
-        <w:r w:rsidR="0090026D" w:rsidRPr="00A8575C">
+        <w:r w:rsidRPr="00A8575C">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P377/A1/1 : Acme international mascottes</w:t>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc23926780 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0090026D">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
+    <w:p w14:paraId="7DA83049" w14:textId="77777777" w:rsidR="00BD4041" w:rsidRPr="00A674F8" w:rsidRDefault="00BD4041" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="38515E06" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc23926777"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc23926777"/>
       <w:r w:rsidRPr="00A674F8">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2490EF9D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
+    <w:p w14:paraId="67450EEF" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="007F33D1" w:rsidP="00923766">
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t>377</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t>Marc Boivin</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00A674F8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t>1985-2005</w:t>
       </w:r>
       <w:r w:rsidR="001153BB">
         <w:t>] –</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t xml:space="preserve">3 vidéocassettes (VHS) représentant </w:t>
       </w:r>
       <w:r w:rsidR="008020BD" w:rsidRPr="00D974A7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X heures, X minutes et X secondes</w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t xml:space="preserve"> d’images en mouvement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="5F5AC9CE" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00A674F8" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="38FCBBA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notice biographique</w:t>
       </w:r>
       <w:r w:rsidR="00A674F8" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> / Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
-    <w:p w:rsidR="007F33D1" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="52B7CB03" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRDefault="00561EAD" w:rsidP="00923766"/>
+    <w:p w14:paraId="6FF407A8" w14:textId="77777777" w:rsidR="007F33D1" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r>
         <w:t>Fondée en 1985 à Normandin, l</w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
-        <w:t xml:space="preserve">’entreprise Acme international mascottes </w:t>
+        <w:t xml:space="preserve">’entreprise </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008020BD">
+        <w:t>Acme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008020BD">
+        <w:t xml:space="preserve"> international mascottes </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t xml:space="preserve">située à Prévost, au Québec, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">environ depuis 2012 </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t>gérée par Marc Boivin. Elle se spécialise dans la c</w:t>
       </w:r>
       <w:r w:rsidR="008020BD" w:rsidRPr="008020BD">
         <w:t xml:space="preserve">onception, </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidR="008020BD" w:rsidRPr="008020BD">
         <w:t xml:space="preserve">fabrication et </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t xml:space="preserve">l’animation de mascottes, </w:t>
       </w:r>
       <w:r w:rsidR="008020BD" w:rsidRPr="008020BD">
         <w:t xml:space="preserve">également </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t>dans la réalisation</w:t>
       </w:r>
       <w:r w:rsidR="008020BD" w:rsidRPr="008020BD">
         <w:t xml:space="preserve"> de créations artistiques avec différent</w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
         <w:t xml:space="preserve">s matériaux, sculptures et décors au service d’une clientèle internationale. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="7FD6A280" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="68250D0C" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r w:rsidRPr="00D974A7">
         <w:t xml:space="preserve">En 2005 avait lieu, dans le cadre du Rendez-vous </w:t>
       </w:r>
       <w:r>
-        <w:t>estival à LeGardeur, Repentigny</w:t>
+        <w:t xml:space="preserve">estival à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>LeGardeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Repentigny</w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t>un grand rassemblement de 5</w:t>
       </w:r>
       <w:r>
         <w:t>0 mascottes, dont</w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t xml:space="preserve"> une vingtaine de l'</w:t>
       </w:r>
       <w:r>
         <w:t>entreprise et 30 clients, pour célébrer le 20</w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t xml:space="preserve">anniversaire de </w:t>
       </w:r>
       <w:r>
         <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t>entreprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="70726BA2" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="709823BA" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Parmi les créations, on retrouve des mascottes pour le Zoo sauvage de Saint-Félicien (5 à ce jour, dont un panda roux). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="179F9CC5" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="614DF154" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Marc Boivin, créateur, est né à Saint-Augustin. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Parents?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="06301376" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="7D675793" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r>
         <w:t>« </w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t>Il quitte son village de Saint-Augustin-de-Péribonka et installe son premier atelier à Normandin au Lac St-Jean. Il réalisera alors des plaques commémoratives en trois dimensions sur bois ou métal, des décors pour différents commerces, pour le théâtre et pour des municipalités. Marc est sans contredit un artiste doublé d’un esprit d’entrepreneur.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="0097AE13" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="55FDB231" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r w:rsidRPr="00D974A7">
         <w:t>La première mascotte qu’il a réalisée a été créée au village d’Albanel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [Festival de la Gourgane en 1985]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t xml:space="preserve">. À partir d’un dessin, on le met au défi d’en faire une mascotte; ce sera sa première, celle qui a donné l’élan à sa nouvelle carrière. Son imagination débordante de personnages surdimensionnés et qui s’animent est le point marquant du cheminement que prend l’artiste. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="00A9F0DA" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="12897B1E" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r w:rsidRPr="00D974A7">
         <w:t>Pour la confection de ses personnages, il réunit divers matériaux et petit à petit se procure l’équipement nécessaire. La petite famille compte aujourd’hui plus d’une vingtaine de personnages qui se transforment selon les activités et les saisons.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
-        <w:t>Toutes les mascottes qu’il confectionne sont issues de son imagination ou de dessins suggérés par ses clients. Pour la confection des vêtements, il utilise des tissus de toute sorte dont le cuir avec lequel il fabrique des accessoires : bottes, sacs, objets divers, le résultat d’une créativité peu commune. Le montage d’une mascotte peut prendre de deux à trois semaines, selon la complexité du personnage. C’est en visitant sa caverne d’Ali-Baba qu’on peut apprécier le travail des costumes, des têtes et des accessoires qui composent chaque personnage.</w:t>
+        <w:t>Toutes les mascottes qu’il confectionne sont issues de son imagination ou de dessins suggérés par ses clients. Pour la confection des vêtements, il utilise des tissus de toute sorte dont le cuir avec lequel il fabrique des accessoires : bottes, sacs, objets divers, le résultat d’une créativité peu commune. Le montage d’une mascotte peut prendre de deux à trois semaines, selon la complexité du personnage. C’est en visitant sa caverne d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D974A7">
+        <w:t>Ali-Baba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D974A7">
+        <w:t xml:space="preserve"> qu’on peut apprécier le travail des costumes, des têtes et des accessoires qui composent chaque personnage.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="3F44EFE9" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="52B4A3F5" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r w:rsidRPr="00D974A7">
-        <w:t xml:space="preserve">Depuis plus de trente ans que ses mascottes animent les festivals et les événements spéciaux les plus prestigieux : spectacle du Cirque du Soleil, Festival Juste pour rire, des organismes municipaux, gouvernementaux, de grandes corporations et de compagnies </w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+        <w:t>Depuis plus de trente ans que ses mascottes animent les festivals et les événements spéciaux les plus prestigieux : spectacle du Cirque du Soleil, Festival Juste pour rire, des organismes municipaux, gouvernementaux, de grandes corporations et de compagnies privées. Tout récemment dix de ses mascottes participaient au défilé du père Noël de Saint-Sauveur. Enfin les organismes qui souhaitent apporter une ambiance festive, qui rallient jeunes et moins jeunes lors d’événements ou célébrations, n’hésitent pas à faire appel à la mascotte, c’est l’amie de tous !</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7702DC25" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="43C47818" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r w:rsidRPr="00D974A7">
         <w:t>Depuis son atelier de Prévost, l’entreprise Acmé International rayonne à travers le monde, en Belgique, en France, en Écosse, en Suisse ou même à Dubaï. On a tour à tour traité du travail de Marc à la télévision, à la radio et dans des médias écrits ce qui lui a permis de faire découvrir les dessous de ces personnages.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="634005E9" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7" w:rsidP="00923766"/>
+    <w:p w14:paraId="018BC4EF" w14:textId="0ADD906C" w:rsidR="00AB6798" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r w:rsidRPr="00D974A7">
         <w:t>Monsieur Boivin a plusieurs cordes à son arc. Très sensible à la nature, il réalise des sculptures ou des éléments décoratifs pour des jardins faits sur mesure et des créations personnalisées et uniques. Un nouveau défi qui donnera aussi vie à des environnements naturels</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t> »</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
-    <w:p w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
+    <w:p w14:paraId="4B04EFF1" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00923766"/>
+    <w:p w14:paraId="3A420434" w14:textId="3D1F78BF" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00923766">
+      <w:r w:rsidRPr="00B85A01">
+        <w:t>[1]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85A01">
+        <w:t>Extrait tiré de : Lise Pinard. « Marc Boivin, un artiste de chez nous », Journal des citoyens, Prévost, 20 décembre 2017 [en ligne : https://www.jdc.quebec/2017/12/20/donner-vie-a-mascottes/?fbclid=IwAR3Kqn2dXFswYnqslr2piV2rq2eUIxa91tQgRRx2xfgMulDGzLU2viB_Bfg] (Page consultée le 6 novembre 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670EA095" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRPr="00A674F8" w:rsidRDefault="00B85A01" w:rsidP="00923766"/>
+    <w:p w14:paraId="6A0EBBD2" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00923766" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00D974A7" w:rsidP="00923766">
+    <w:p w14:paraId="52484D91" w14:textId="77777777" w:rsidR="00931389" w:rsidRDefault="00931389" w:rsidP="00923766"/>
+    <w:p w14:paraId="3AD496A8" w14:textId="3F787D1C" w:rsidR="00561EAD" w:rsidRPr="0045758A" w:rsidRDefault="00D974A7" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Marc Boivin a fait la donation des archives au directeur général de la Société d’histoire et de généalogie Maria-Chapdelaine, Steeve Cantin, lors de </w:t>
       </w:r>
       <w:r w:rsidR="00F46F06">
         <w:t xml:space="preserve">la soirée retrouvailles de la Télévision communautaire de Normandin le 5 novembre 2019. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
+      <w:r w:rsidR="00B85A01" w:rsidRPr="00B85A01">
+        <w:t>Contrat envoyé par la poste avec un questionnaire le 14 novembre 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A482DA" w14:textId="77777777" w:rsidR="00D30256" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+    <w:p w14:paraId="2A3C942D" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
-    <w:p w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="710D57EA" w14:textId="77777777" w:rsidR="00050170" w:rsidRDefault="00050170" w:rsidP="00923766"/>
+    <w:p w14:paraId="27F2967C" w14:textId="77777777" w:rsidR="00922E8E" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r w:rsidRPr="001153BB">
         <w:t xml:space="preserve">Ce fonds est constitué </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="008020BD">
-        <w:t xml:space="preserve">3 vidéocassettes concernant l’entreprise Acme international mascottes de Marc Boivin à Prévost, au Québec, et TQS. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
+        <w:t xml:space="preserve">3 vidéocassettes concernant l’entreprise </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008020BD">
+        <w:t>Acme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008020BD">
+        <w:t xml:space="preserve"> international mascottes de Marc Boivin à Prévost, au Québec, et TQS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2083CADF" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766"/>
+    <w:p w14:paraId="7B0A8CD9" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
-    <w:p w:rsidR="00B46FC4" w:rsidRPr="00A674F8" w:rsidRDefault="001153BB" w:rsidP="00923766">
+    <w:p w14:paraId="5ECA57BE" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00923766" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
+    <w:p w14:paraId="2990400A" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:r>
+        <w:t xml:space="preserve">Prétraité par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Savard et Frédérique Fradet, archivistes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF599D9" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:r>
+        <w:t>Date du traitement : 6 novembre 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6FFF27" w14:textId="721BE7FB" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:r>
+        <w:t>Numérisation : par Guillaume Trottier, préposé à la numérisation, le 8 novembre 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FCF75E" w14:textId="339F7355" w:rsidR="00E06067" w:rsidRDefault="001153BB" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Ce fonds </w:t>
       </w:r>
       <w:r w:rsidR="00F46F06">
         <w:t xml:space="preserve">est prétraité. </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
+    <w:p w14:paraId="4B603E12" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRPr="00A674F8" w:rsidRDefault="00B85A01" w:rsidP="00923766"/>
+    <w:p w14:paraId="07AAB987" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00923766" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923766">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
+    <w:p w14:paraId="3B9C247E" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00A674F8" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
+    <w:p w14:paraId="7030D54E" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00D30256" w:rsidP="00923766">
       <w:r>
         <w:t>Aucune.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="1C7401E1" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="3753C8EB" w14:textId="32E3BCBC" w:rsidR="00B85A01" w:rsidRPr="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85A01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85A01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A3A67C" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01"/>
+    <w:p w14:paraId="2978E7FC" w14:textId="244FA714" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5B9071" w14:textId="7FBEEE85" w:rsidR="00B85A01" w:rsidRDefault="00B25321" w:rsidP="00B85A01">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A674F8">
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+      <w:r w:rsidR="00B85A01" w:rsidRPr="00B85A01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85A01" w:rsidRPr="00B85A01">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD9B8CB" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRPr="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC13630" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:r>
+        <w:t xml:space="preserve">Boite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B48A215" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:r>
+        <w:t>R E T P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6880D2" w14:textId="62DBB966" w:rsidR="00B25321" w:rsidRDefault="00B85A01" w:rsidP="00B85A01">
+      <w:r>
+        <w:t>À</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E088A82" w14:textId="77777777" w:rsidR="00B85A01" w:rsidRPr="00A674F8" w:rsidRDefault="00B85A01" w:rsidP="00B85A01"/>
+    <w:p w14:paraId="2A22BCB3" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc23926778"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc23926778"/>
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F46F06">
         <w:t>377</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A </w:t>
       </w:r>
       <w:r w:rsidR="00561EAD">
         <w:t>Documents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F46F06">
         <w:t>audiovisuels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="11ADF2A7" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5942990E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="6AF68440" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1084,151 +1221,151 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="0E3C871C" w14:textId="77777777" w:rsidR="0028732E" w:rsidRDefault="0028732E" w:rsidP="0028732E"/>
+    <w:p w14:paraId="4317FA63" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00AB6798" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Notes : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
+    <w:p w14:paraId="09ED912B" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="79E6D2FE" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00A674F8" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
+    <w:p w14:paraId="27395934" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00A674F8" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
+    <w:p w14:paraId="5E1FEE57" w14:textId="77777777" w:rsidR="001E5A46" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc23926779"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc23926779"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F46F06">
         <w:t>377</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00A674F8">
         <w:t xml:space="preserve">/A1 </w:t>
       </w:r>
       <w:r w:rsidR="00F46F06">
         <w:t>Vidéocassettes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="0A076044" w14:textId="77777777" w:rsidR="00B25321" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="5804D051" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00AB6798" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6798">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
+    <w:p w14:paraId="4BB8956E" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00A674F8" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r>
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -1238,965 +1375,1010 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
+    <w:p w14:paraId="03498D48" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w:rsidTr="00C11F5D">
+      <w:tr w:rsidR="00AA48C7" w:rsidRPr="00A674F8" w14:paraId="32EC97A1" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="37BDC159" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A674F8">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R-E-T-P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
+          <w:p w14:paraId="05AF4409" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00B321DF" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc23926780"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc23926780"/>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F46F06">
               <w:t>377</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00B321DF">
               <w:t xml:space="preserve">/A1/1 : </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00312ED7">
-              <w:t>Acme international mascottes</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+              <w:t>Acme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00312ED7">
+              <w:t xml:space="preserve"> international mascottes</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="2FD1C970" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="1E29A20F" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P377/A1/1,1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="3E3AE128" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Acme international mascottes</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Acme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> international mascottes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="73DC8ED9" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Production</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00C056F4" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="6F611A6F" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00C056F4" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interventions :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marc Boivin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="7B3FFB0C" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sujets abordés</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="608EFCC2" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="688392FD" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lieu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="1AAADF0F" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Durée de l’enregistrement :</w:t>
             </w:r>
             <w:r w:rsidRPr="00981BC7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>00:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="283C128D" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Support original</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> VHS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="23A0655E" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lien web</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="5B5D9F30" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Document non numérisé</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="009D64D3">
+          <w:p w14:paraId="31B0DEB0" w14:textId="77777777" w:rsidR="00696AE2" w:rsidRDefault="00696AE2" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="695BCF24" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P377/A1/1,2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="022683AE" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marc Boivin, mascottes, 1985 à 2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="1A965765" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Production</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00C056F4" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="14A3857A" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00C056F4" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interventions :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marc Boivin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="6044643F" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sujets abordés</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Atelier Art-Plus, Acme international mascottes</w:t>
+              <w:t xml:space="preserve"> Atelier Art-Plus, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Acme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> international mascottes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="3AC6B74E" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2005</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="7472ECD2" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lieu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="77F42B0C" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Durée de l’enregistrement :</w:t>
             </w:r>
             <w:r w:rsidRPr="00981BC7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>00:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="6D2467D0" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Support original</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> VHS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="28AF8B87" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lien web</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="71888259" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Document non numérisé</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="1CFD750A" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="427FB8E7" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>P377/A1/1,3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="38E55F91" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Titre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> TQS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="52901BDC" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Production</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> TQS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00C056F4" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="7D89AD1F" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00C056F4" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interventions :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marc Boivin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="25C3752D" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sujets abordés</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Acme international mascottes</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Acme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> international mascottes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="5672FD03" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> avril 2001</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="146148BD" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRPr="00981BC7" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Lieu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="73303CAB" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Durée de l’enregistrement :</w:t>
             </w:r>
             <w:r w:rsidRPr="00981BC7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>00:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="1C946D4D" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55AF6">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Support original</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> VHS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="0531DC26" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lien web</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="64D7419E" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Document non numérisé</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
+          <w:p w14:paraId="30FD43DC" w14:textId="77777777" w:rsidR="009D64D3" w:rsidRDefault="009D64D3" w:rsidP="009D64D3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
+          <w:p w14:paraId="7F211341" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00A674F8" w:rsidRDefault="00E57F6F" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
+    <w:p w14:paraId="3981CE6F" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B25321" w:rsidRPr="00A674F8" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00662B4A" w:rsidRDefault="00662B4A" w:rsidP="00923766">
+    <w:p w14:paraId="5A77A622" w14:textId="77777777" w:rsidR="00F577AA" w:rsidRDefault="00F577AA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00662B4A" w:rsidRDefault="00662B4A" w:rsidP="00923766">
+    <w:p w14:paraId="535A7A15" w14:textId="77777777" w:rsidR="00F577AA" w:rsidRDefault="00F577AA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1834CCA2" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="229A9356" wp14:editId="1F130464">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm flipV="1">
                         <a:off x="0" y="0"/>
                         <a:ext cx="5467350" cy="45085"/>
                       </a:xfrm>
                       <a:prstGeom prst="flowChartDecision">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:pattFill prst="ltHorz">
                         <a:fgClr>
                           <a:srgbClr val="000000"/>
                         </a:fgClr>
                         <a:bgClr>
@@ -2206,200 +2388,204 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="50C7CF1E" id="_x0000_t110" coordsize="21600,21600" o:spt="110" path="m10800,l,10800,10800,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="5400,5400,16200,16200"/>
             </v:shapetype>
             <v:shape id="Organigramme : Décision 1" o:spid="_x0000_s1026" type="#_x0000_t110" alt="Light horizontal" style="width:430.5pt;height:3.55pt;flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA9EH/xQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfd0lK0jXR0mlbKSAV&#10;NmnAvWs7iYVjB9ttuiHehVteA16MYyfrNn4khMiF459zjr/znc/n5HTfSrTjxgqtSpwcxRhxRTUT&#10;qi7xu7eryRwj64hiRGrFS3zDLT5dPH1y0ncFn+pGS8YNgiDKFn1X4sa5rogiSxveEnukO67gsNKm&#10;JQ6Wpo6YIT1Eb2U0jeNZ1GvDOqMptxZ2l8MhXoT4VcWpu6wqyx2SJQZsLowmjBs/RosTUtSGdI2g&#10;IwzyDyhaIhRcegi1JI6grRG/hGoFNdrqyh1R3Ua6qgTlIQfIJol/yua6IR0PuQA5tjvQZP9fWPpm&#10;d2WQYFA7jBRpoUSXpiZKACdty799KdDy+1cqfH0RmDBuKdC3FnXjUKONuNXKEel57DtbQLjr7sp4&#10;Jmy31vSDRUpfNETV/MwY3TecMECfePvokYNfWHBFm/61ZgCDbJ0OlO4r06JKiu69d/ShgTa0DzW8&#10;OdSQ7x2isJmls+NnGZSawlmaxfMs3EUKH8Y7d8a6F1y3yE9KXEndA0DjlnzIMtxAdmvrPMZ7++BL&#10;nFsJKUdf6V5qcxscqvpCmpC2qTcwRTviFRe+EcDBZPNb21X4RtvRxF8/XuljS+VHpT2EAdywA7kD&#10;XH/mWQiy+5Qn0zQ+n+aT1Wx+PElXaTbJj+P5JE7y83wWp3m6XH320JO0aARjXK2F4ndPIEn/TmLj&#10;YxzEGx4B6kucZ9MssGK1FMyj9djsH5l5ZNYKBx1BirbE8wN9pPDKea4YpE0KR4Qc5tFj+KFgwMHd&#10;P7ASdOalNUh0o9kNyMxoKD7IBHoXTEDJtxj10AdKbD9uieEYyVcKpJonaeobR1ik2fEUFubhyebh&#10;CVEUQpXYYTRML9zQbLad8U/mTsFKn4G8KxE05qU/oBofBbz1kMHYl3wzebgOVvfdc/EDAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMQZZE2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP&#10;1iL1UhUnHCBK4yCoxAcEOHA08ZKkjddRbIjL13fbS7mMNJrVzNtiHW0vbjj6zpGCdJ6AQKqd6ahR&#10;cDzs3jIQPmgyuneECr7Rw7p8fip0btxEFd72oRFcQj7XCtoQhlxKX7dotZ+7AYmzixutDmzHRppR&#10;T1xue7lIkqW0uiNeaPWAHy3WX/urVbCrzNa/Tvf4eTllR3dYxHu12ir1MoubdxABY/g/hl98RoeS&#10;mc7uSsaLXgE/Ev6Us2yZsj0rWKUgy0I+spc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AID0Qf/FAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAExBlkTZAAAAAwEAAA8AAAAAAAAAAAAAAAAAHwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" fillcolor="black" stroked="f">
               <v:fill r:id="rId1" o:title="" type="pattern"/>
               <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="008020BD" w:rsidP="00923766">
+  <w:p w14:paraId="3C9B2B75" w14:textId="77777777" w:rsidR="00F41408" w:rsidRPr="009D2B71" w:rsidRDefault="008020BD" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>P377 Fonds Marc Boivin</w:t>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00840993" w:rsidRPr="00840993">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00F41408" w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
+  <w:p w14:paraId="27DF01B8" w14:textId="77777777" w:rsidR="00F41408" w:rsidRDefault="00F41408" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00662B4A" w:rsidRDefault="00662B4A" w:rsidP="00923766">
+    <w:p w14:paraId="7A2AE284" w14:textId="77777777" w:rsidR="00F577AA" w:rsidRDefault="00F577AA" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00662B4A" w:rsidRDefault="00662B4A" w:rsidP="00923766">
+    <w:p w14:paraId="05A130C0" w14:textId="77777777" w:rsidR="00F577AA" w:rsidRDefault="00F577AA" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00D974A7" w:rsidRDefault="00D974A7">
+    <w:p w14:paraId="379C2202" w14:textId="77777777" w:rsidR="00D974A7" w:rsidRDefault="00D974A7">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Extrait tiré de : Lise Pinard. « Marc Boivin, un artiste de chez nous », </w:t>
       </w:r>
       <w:r w:rsidRPr="00D974A7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal des citoyens</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Prévost, 20 décembre 2017 [en ligne : </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
           </w:rPr>
           <w:t>https://www.jdc.quebec/2017/12/20/donner-vie-a-mascottes/?fbclid=IwAR3Kqn2dXFswYnqslr2piV2rq2eUIxa91tQgRRx2xfgMulDGzLU2viB_Bfg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">] (Page consultée le 6 novembre 2019). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
+    <w:rsid w:val="000011AE"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
     <w:rsid w:val="000F7851"/>
     <w:rsid w:val="00100C2C"/>
     <w:rsid w:val="001153BB"/>
     <w:rsid w:val="00136DC0"/>
     <w:rsid w:val="00166949"/>
     <w:rsid w:val="00166C91"/>
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="0030124F"/>
@@ -2452,141 +2638,144 @@
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009848C7"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009D2B71"/>
     <w:rsid w:val="009D64D3"/>
     <w:rsid w:val="009F5EC7"/>
     <w:rsid w:val="00A074A8"/>
     <w:rsid w:val="00A22EB3"/>
     <w:rsid w:val="00A35BBA"/>
     <w:rsid w:val="00A674F8"/>
     <w:rsid w:val="00A763DF"/>
     <w:rsid w:val="00A822E0"/>
     <w:rsid w:val="00A92E4B"/>
     <w:rsid w:val="00AA48C7"/>
     <w:rsid w:val="00AB5FAC"/>
     <w:rsid w:val="00AB6798"/>
     <w:rsid w:val="00B148D8"/>
     <w:rsid w:val="00B25321"/>
     <w:rsid w:val="00B321DF"/>
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
+    <w:rsid w:val="00B85A01"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D974A7"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F46F06"/>
     <w:rsid w:val="00F568C7"/>
+    <w:rsid w:val="00F577AA"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="43D559D5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2914,84 +3103,88 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00923766"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A674F8"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
@@ -3423,88 +3616,81 @@
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3857,70 +4043,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D77097D1-EB64-47AC-BC85-AB07C754F18A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5014</Characters>
+  <Pages>1</Pages>
+  <Words>1010</Words>
+  <Characters>5559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5914</CharactersWithSpaces>
+  <CharactersWithSpaces>6556</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>