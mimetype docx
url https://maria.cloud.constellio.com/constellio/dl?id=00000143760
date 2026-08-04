--- v0 (2025-10-05)
+++ v1 (2026-08-04)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2853C545" w14:textId="4473FDAE" w:rsidR="00B46FC4" w:rsidRPr="00512447" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">FONDS </w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:rPr>
           <w:caps/>
         </w:rPr>
         <w:t>Artistes et artisans en art visuel de la mrc de maria-chapdelaine (aaav)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C3A788" w14:textId="1D0A6BD4" w:rsidR="00B46FC4" w:rsidRPr="00512447" w:rsidRDefault="00DA6900" w:rsidP="00923766">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:t>375</w:t>
       </w:r>
@@ -340,51 +340,51 @@
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:caps w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:caps w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:caps w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc30500796" w:history="1">
         <w:r w:rsidRPr="00EE01E3">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>PRÉSENTATION DU FONDS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500796 \h </w:instrText>
         </w:r>
@@ -395,2236 +395,2241 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04077F3B" w14:textId="32CDA7F8" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="04077F3B" w14:textId="32CDA7F8" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500797" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/1 ADMINISTRATION</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500797 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EA89EDA" w14:textId="39CC7C2F" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="2EA89EDA" w14:textId="39CC7C2F" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500798" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/1.1 Documents constitutifs et historiques</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500798 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15E2CF50" w14:textId="7202BA32" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="15E2CF50" w14:textId="7202BA32" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500799" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/1.2 Organisation administrative</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500799 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3937F9CB" w14:textId="63F67A49" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="3937F9CB" w14:textId="63F67A49" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500800" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/1.3 Assemblées statuaires</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500800 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3376B065" w14:textId="07018EBC" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="3376B065" w14:textId="07018EBC" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500801" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/1.4 Comités de l’AAAV</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500801 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B59EFC0" w14:textId="239BE18A" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="6B59EFC0" w14:textId="239BE18A" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500802" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/1.5 Rapports d’activité</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500802 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="744F8984" w14:textId="3A587A3E" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="744F8984" w14:textId="3A587A3E" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500803" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/1.6 Contrats et ententes</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500803 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A5B7508" w14:textId="06A0F166" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="2A5B7508" w14:textId="06A0F166" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500804" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/2 RESSOURCES FINANCIÈRES</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500804 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11A572ED" w14:textId="76FA15A5" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="11A572ED" w14:textId="76FA15A5" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500805" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/2.1 Budget et prévisions budgétaires</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500805 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1336985C" w14:textId="39D7D2E2" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="1336985C" w14:textId="39D7D2E2" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500806" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/2.2 Aide financière reçue</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500806 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="307FC5FC" w14:textId="2371CE02" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="307FC5FC" w14:textId="2371CE02" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500807" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/2.3 Comptabilité</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500807 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30DB0FBE" w14:textId="12C1A97C" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="30DB0FBE" w14:textId="12C1A97C" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500808" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/2.4 Rapports financiers</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500808 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EF7B288" w14:textId="2BB500C0" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="5EF7B288" w14:textId="2BB500C0" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500809" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/3 RESSOURCE INFORMATIONNELLES</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500809 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F88E252" w14:textId="5901A188" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="5F88E252" w14:textId="5901A188" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500810" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/3.1 Gestion des documents</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500810 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="215F589B" w14:textId="55726CDD" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="215F589B" w14:textId="55726CDD" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500811" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/3.2 Publications de l’AAAV</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500811 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61D6EC9A" w14:textId="5BD52410" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="61D6EC9A" w14:textId="5BD52410" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500812" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/3.3 Productions graphiques et visuelles de l’AAAV</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500812 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D3FB5ED" w14:textId="727D31A0" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="0D3FB5ED" w14:textId="727D31A0" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500813" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/4 COMMUNICATIONS ET RELATIONS PUBLIQUES</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500813 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="603300BD" w14:textId="16F19B14" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="603300BD" w14:textId="16F19B14" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500814" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/4.1 Publicité et promotion de l’AAAV</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500814 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FB042FB" w14:textId="5E5D62E4" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="1FB042FB" w14:textId="5E5D62E4" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500815" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/4.2 Relations avec les médias</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500815 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48065560" w14:textId="5B8C9694" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="48065560" w14:textId="5B8C9694" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500816" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/4.3 Relations internes et externes</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500816 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36061493" w14:textId="727AA40E" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="36061493" w14:textId="727AA40E" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500817" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/5 MEMBERSHIP ET SERVICE AUX MEMBRES</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500817 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="225016EF" w14:textId="7915F203" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="225016EF" w14:textId="7915F203" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500818" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/5.1 Adhésion et renouvellement</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500818 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="758C85E5" w14:textId="1B29E4B2" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="758C85E5" w14:textId="1B29E4B2" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500819" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/5.2 Membership</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500819 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AF98F70" w14:textId="79651885" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="2AF98F70" w14:textId="79651885" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500820" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/5.3 Formation et perfectionnement offerts aux membres</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500820 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43008F3C" w14:textId="6AFE79D6" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="43008F3C" w14:textId="6AFE79D6" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500821" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/5.4 Activités de l’AAAV</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500821 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0783B895" w14:textId="599083A7" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="0783B895" w14:textId="599083A7" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500822" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/5.5 Expositions</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500822 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="634CE00D" w14:textId="2D47D594" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="634CE00D" w14:textId="2D47D594" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500823" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/6 RECONNAISSANCE ET DÉVELOPPEMENT DE L’AAAV</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500823 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="173C4E35" w14:textId="03F4F158" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="173C4E35" w14:textId="03F4F158" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500824" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/6.1 Reconnaissance</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500824 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F9107EA" w14:textId="04106831" w:rsidR="00222097" w:rsidRDefault="00B8320A">
+    <w:p w14:paraId="7F9107EA" w14:textId="04106831" w:rsidR="00222097" w:rsidRDefault="00222097">
       <w:pPr>
         <w:pStyle w:val="TM2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc30500825" w:history="1">
-        <w:r w:rsidR="00222097" w:rsidRPr="00EE01E3">
-[...1 lines deleted...]
-            <w:rStyle w:val="Lienhypertexte"/>
+        <w:r w:rsidRPr="00EE01E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlien"/>
             <w:noProof/>
           </w:rPr>
           <w:t>P375/6.2 Développement</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc30500825 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00222097">
-[...5 lines deleted...]
-        <w:r w:rsidR="00222097">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00222097">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5660490B" w14:textId="79E992D7" w:rsidR="00BD4041" w:rsidRPr="00512447" w:rsidRDefault="00222097" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cstheme="minorHAnsi"/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BD4041" w:rsidRPr="00512447">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DF1D1D" w14:textId="740310F3" w:rsidR="00B46FC4" w:rsidRPr="00512447" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc30500796"/>
       <w:r w:rsidRPr="00512447">
-        <w:lastRenderedPageBreak/>
         <w:t>PRÉSENTATION DU FONDS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="786CAD82" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00512447" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C495B78" w14:textId="09DF1463" w:rsidR="00931389" w:rsidRPr="00512447" w:rsidRDefault="007F33D1" w:rsidP="004158EA">
+    <w:p w14:paraId="7C495B78" w14:textId="5A1BC214" w:rsidR="00931389" w:rsidRPr="00512447" w:rsidRDefault="007F33D1" w:rsidP="004158EA">
       <w:r w:rsidRPr="00512447">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:t>375</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve"> Fonds </w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:t>Artistes et Artisans en Art Visuel de la MRC de Maria Chapdelaine (AAAV)</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00512447">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B46FC4" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="001153BB" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
-        <w:t xml:space="preserve">1994-2008 </w:t>
+        <w:t>1994-20</w:t>
+      </w:r>
+      <w:r w:rsidR="005045DA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
+        <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r w:rsidR="001153BB" w:rsidRPr="00512447">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00B148D8" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
         <w:t xml:space="preserve">0,487 mètre linéaire de documents textuels. </w:t>
       </w:r>
       <w:r w:rsidR="00F92F74" w:rsidRPr="00512447">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00861860">
         <w:t>1696</w:t>
       </w:r>
       <w:r w:rsidR="00F92F74" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> Photographies, (</w:t>
       </w:r>
       <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
         <w:t>609 photographies (originales)</w:t>
       </w:r>
@@ -2642,52 +2647,50 @@
       </w:r>
       <w:r w:rsidR="00861860">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> heures </w:t>
       </w:r>
       <w:r w:rsidR="00861860">
         <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> minutes d'images en mouvement (</w:t>
       </w:r>
       <w:r w:rsidR="00861860">
         <w:t xml:space="preserve">plus </w:t>
       </w:r>
       <w:r w:rsidR="004158EA" w:rsidRPr="00512447">
         <w:t>1 VHS dont le contenu demeure à vérifier)</w:t>
       </w:r>
       <w:r w:rsidR="00D6056A" w:rsidRPr="00512447">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00861860">
         <w:t xml:space="preserve"> – 8,04 Mo de documents numériques. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2547058E" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00512447" w:rsidRDefault="00931389" w:rsidP="00923766"/>
     <w:p w14:paraId="30ACCEE9" w14:textId="7B8D6817" w:rsidR="00931389" w:rsidRPr="00512447" w:rsidRDefault="00A674F8" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Histoire administrative</w:t>
       </w:r>
       <w:r w:rsidR="00931389" w:rsidRPr="00512447">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00DC3822" w:rsidRPr="00512447">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2700,53 +2703,56 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00512447">
         <w:t>Arpidôme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve"> en mars 1994, alors qu'un comité provisoire est formé, et reçoit ses lettres patentes le 16 février 1995. Ses principaux objectifs consistent à la promotion et à la diffusion des travaux artistiques de ses membres auprès du public. Chaque année, depuis 1995, se tient entre 2 et 11 expositions organisées par l'AAAV dans la MRC et ailleurs. En 25 ans d'existence, l'AAAV a compté 190 membres artistes et artisans d'une grande diversité.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCE7C90" w14:textId="77777777" w:rsidR="001F0813" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="00923766"/>
     <w:p w14:paraId="69642FA7" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00512447" w:rsidRDefault="00931389" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Historique de la conservation : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4384F827" w14:textId="77777777" w:rsidR="00931389" w:rsidRPr="00512447" w:rsidRDefault="00931389" w:rsidP="00923766"/>
-    <w:p w14:paraId="6E0A5D2A" w14:textId="21ECBE93" w:rsidR="00D30256" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="00923766">
+    <w:p w14:paraId="6E0A5D2A" w14:textId="74839AAB" w:rsidR="00D30256" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="00923766">
       <w:r w:rsidRPr="00512447">
         <w:t>À la demande de Manon Leclerc, archiviste à la Société d'histoire et secrétaire de l'AAAV, l'organisme a consenti à remettre ses archives à la Société d'histoire et de généalogie Maria-Chapdelaine lors de son assemblée régulière du jeudi 18 avril 2019. La donation a eu lieu en août 2019.</w:t>
+      </w:r>
+      <w:r w:rsidR="008253F8">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1257D410" w14:textId="77777777" w:rsidR="001F0813" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4F9B7" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00512447" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0C92DC" w14:textId="77777777" w:rsidR="00050170" w:rsidRPr="00512447" w:rsidRDefault="00050170" w:rsidP="00923766"/>
     <w:p w14:paraId="0FC5CD4D" w14:textId="74B899E1" w:rsidR="00AB6798" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="00923766">
       <w:r w:rsidRPr="00512447">
@@ -2757,104 +2763,413 @@
     <w:p w14:paraId="3261C6B6" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00512447" w:rsidRDefault="00B46FC4" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Instrument de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10EF62" w14:textId="77777777" w:rsidR="00B46FC4" w:rsidRPr="00512447" w:rsidRDefault="00B46FC4" w:rsidP="00923766"/>
     <w:p w14:paraId="52340993" w14:textId="5C28D175" w:rsidR="001F0813" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="001F0813">
       <w:r w:rsidRPr="00512447">
         <w:t>Prétraité par : Manon Leclerc, archiviste et donatrice, d’avril à août 2019 (sur ses heures personnelles).</w:t>
       </w:r>
       <w:r w:rsidR="00F92F74" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t>L’instrument de recherche a été créé à partir du prétraitement en janvier 2020 par Marie-Chantale Savard, archiviste.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39189FFF" w14:textId="76BDC76B" w:rsidR="00E06067" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="001F0813">
+    <w:p w14:paraId="39189FFF" w14:textId="76BDC76B" w:rsidR="00E06067" w:rsidRDefault="001F0813" w:rsidP="001F0813">
       <w:r w:rsidRPr="00512447">
         <w:t>Notes (subventions, révisions, etc.) : Plan de classification et liste des archives fournis par la donatrice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B85AE5" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="001F0813"/>
+    <w:p w14:paraId="0D6A1D15" w14:textId="41BA7E43" w:rsidR="003B21EF" w:rsidRPr="00512447" w:rsidRDefault="003B21EF" w:rsidP="001F0813">
+      <w:r w:rsidRPr="003B21EF">
+        <w:t xml:space="preserve">Instrument de recherche fait par: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B21EF">
+        <w:t>Marie-Chantale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B21EF">
+        <w:t xml:space="preserve"> Savard, en janvier 2020. Les dossiers sont inscrits, il reste à faire la description.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6998410A" w14:textId="77777777" w:rsidR="001F0813" w:rsidRPr="00512447" w:rsidRDefault="001F0813" w:rsidP="001F0813"/>
     <w:p w14:paraId="00BED667" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00512447" w:rsidRDefault="00E06067" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Restrictions régissant la consultation, la reproduction et la publication :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433DBF3" w14:textId="77777777" w:rsidR="00E06067" w:rsidRPr="00512447" w:rsidRDefault="00E06067" w:rsidP="00923766"/>
-    <w:p w14:paraId="0F0D749B" w14:textId="24F8521E" w:rsidR="00B25321" w:rsidRPr="00512447" w:rsidRDefault="00D30256" w:rsidP="00923766">
-[...4 lines deleted...]
-      <w:r w:rsidR="00B25321" w:rsidRPr="00512447">
+    <w:p w14:paraId="58D1C545" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="00D30256" w:rsidP="00923766">
+      <w:r w:rsidRPr="00512447">
+        <w:t>Aucune</w:t>
+      </w:r>
+      <w:r w:rsidR="003B21EF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A762C3A" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="00923766"/>
+    <w:p w14:paraId="317B6594" w14:textId="4FBDFE33" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Traitement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBF5E26" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRPr="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F4BED2" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>Fonds prétraité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7949793E" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>En cours de traitement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B20333" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRPr="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2388B710" w14:textId="116A0667" w:rsidR="003B21EF" w:rsidRPr="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emplacement et contenu des boites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF54051" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="4EE3A49F" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>Boites 1 à 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2F505D" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>R07 E07 T01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482AC924" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="2C733D40" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>3 DVD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C018B8D" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="42538F1E" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>R08 R07 T</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA64525" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="77B76EB6" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t xml:space="preserve">Aucune boîte dans la voûte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531F26E4" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t xml:space="preserve">Les ranger à R06 E02. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB7DDC8" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="12BD4280" w14:textId="44C8D387" w:rsidR="003B21EF" w:rsidRPr="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B21EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Séries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B21EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132F2CCD" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="01ACEF76" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>1. Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626B35DE" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>1.1 Documents constitutifs et historiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FE61BD" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>1.2 Organisation administrative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF86334" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>1.3 Assemblées statuaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3602B009" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>1.4 Comités de l'AAAV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2028238F" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>1.5 Rapports d'activités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE8FA11" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>1.6 Contrats et ententes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACE4535" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="2641AC5E" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>2. Ressources financières</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407E48C5" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>2.1 Budget et prévisions budgétaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BA975D" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>2.2 Aide financière reçue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4DB6E8" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>2.3 Comptabilité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6EC03E" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>2.4 Rapports financiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD1DBD2" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="20EAE434" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>3. Ressources informationnelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E415B5B" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>3.1 Gestion des documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5AA24D" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>3.2 Publications de l'AAAV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1141B6" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>3.3 Productions graphiques et visuelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D129F82" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="2E7E2781" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>4. Communications et relations publiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BE3B35" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>4.1 Publicité et promotion de l'AAAV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F234B2" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>4.2 Relations avec les médias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADC85B5" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>4.3 Relations internes et externes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490219BD" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="70A24F35" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Membership</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et services aux membres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC5A582" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>5.1 Adhésion et renouvellement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426B2C71" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t xml:space="preserve">5.2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Membership</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2494B814" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>5.3 Formation et perfectionnement offerts aux membres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7866A69D" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>5.4 Activités de l'AAAV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1512BC97" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>5.5 Expositions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD9A189" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF"/>
+    <w:p w14:paraId="5A16AC7B" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>6. Reconnaissance et développement de l'AAAV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E3CEDD" w14:textId="77777777" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>6.1 Reconnaissance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6013A6AD" w14:textId="6883C881" w:rsidR="003B21EF" w:rsidRDefault="003B21EF" w:rsidP="003B21EF">
+      <w:r>
+        <w:t>6.2 Développement (projet de galerie d'art)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0D749B" w14:textId="0289C5CE" w:rsidR="00B25321" w:rsidRPr="00512447" w:rsidRDefault="00B25321" w:rsidP="00923766">
+      <w:r w:rsidRPr="00512447">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="123F20FF" w14:textId="0B54BFEE" w:rsidR="00B25321" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc30500797"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="1" w:name="_Toc30500797"/>
+      <w:r w:rsidRPr="00512447">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:t>375</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00512447">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
         <w:t>ADMINISTRATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1AE1A371" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00512447" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="5D47E07E" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00512447" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297C35B0" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00512447" w:rsidRDefault="0028732E" w:rsidP="0028732E">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -2951,70 +3266,70 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A87C948" w14:textId="77777777" w:rsidR="0028732E" w:rsidRPr="00512447" w:rsidRDefault="0028732E" w:rsidP="00923766"/>
     <w:p w14:paraId="7641C4CA" w14:textId="77777777" w:rsidR="00C70C4E" w:rsidRPr="00512447" w:rsidRDefault="00C70C4E" w:rsidP="00923766"/>
     <w:p w14:paraId="54278054" w14:textId="31CE2B2F" w:rsidR="001E5A46" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc30500798"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc30500798"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:t>375</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00512447">
         <w:t>/1</w:t>
       </w:r>
       <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00B25321" w:rsidRPr="00512447">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
         <w:t>Documents constitutifs et historiques</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0A72F59A" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00512447" w:rsidRDefault="00B25321" w:rsidP="00923766"/>
     <w:p w14:paraId="7744DBAD" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AC67AC" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3092,51 +3407,50 @@
             </w:pPr>
             <w:r w:rsidRPr="003D35E3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77BCE9B0" w14:textId="61317DE3" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="255E0298" w14:textId="4A24742A" w:rsidR="00E57F6F" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00B321DF">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
               <w:t>375</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00512447">
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00E57F6F" w:rsidRPr="00512447">
               <w:t xml:space="preserve">1 : </w:t>
             </w:r>
             <w:r w:rsidR="00512447" w:rsidRPr="00512447">
@@ -3164,51 +3478,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00512447" w14:paraId="593FF9D2" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CB3FBD5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00512447" w:rsidRDefault="00C11F5D" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD0D02D" w14:textId="0C5884ED" w:rsidR="00C11F5D" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
               <w:t>375</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00512447">
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
               <w:t>.1.</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00512447">
               <w:t>2 :</w:t>
             </w:r>
             <w:r w:rsidR="00512447" w:rsidRPr="00512447">
               <w:t xml:space="preserve"> Fondation AAAV / Objectifs, avantages aux membres, tâches déléguées</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CF3839" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00512447" w:rsidRDefault="00C11F5D" w:rsidP="00C11F5D">
@@ -3226,51 +3539,50 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BD5EF08" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00512447" w:rsidRDefault="00C11F5D" w:rsidP="00923766"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00561EAD" w:rsidRPr="00512447" w14:paraId="1A05F5F3" w14:textId="77777777" w:rsidTr="00C11F5D">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="065FD2AC" w14:textId="77777777" w:rsidR="00561EAD" w:rsidRPr="00512447" w:rsidRDefault="00561EAD" w:rsidP="00923766">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72BF77F4" w14:textId="741F8D1E" w:rsidR="00561EAD" w:rsidRDefault="00AB6798" w:rsidP="00C11F5D">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
               <w:t>375</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00512447">
               <w:t>/1</w:t>
             </w:r>
             <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
               <w:t>.1.</w:t>
             </w:r>
             <w:r w:rsidR="00561EAD" w:rsidRPr="00512447">
               <w:t>3 :</w:t>
             </w:r>
             <w:r w:rsidR="00512447" w:rsidRPr="00512447">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00512447">
               <w:t>Règlements généraux</w:t>
@@ -3364,89 +3676,88 @@
             <w:r w:rsidR="00216B8B">
               <w:t>.5</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Règlements généraux 2018</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21D90220" w14:textId="77777777" w:rsidR="00512447" w:rsidRDefault="00512447" w:rsidP="00512447"/>
           <w:p w14:paraId="2521BABF" w14:textId="2DB8B3DD" w:rsidR="00512447" w:rsidRPr="00512447" w:rsidRDefault="00512447" w:rsidP="00512447"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71B92678" w14:textId="77777777" w:rsidR="00B25321" w:rsidRPr="00512447" w:rsidRDefault="00B25321" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6705B676" w14:textId="77777777" w:rsidR="00E57F6F" w:rsidRPr="00512447" w:rsidRDefault="00E57F6F" w:rsidP="00923766"/>
     <w:p w14:paraId="6135CA38" w14:textId="3103DE2F" w:rsidR="00E57F6F" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00923766">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc30500799"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc30500799"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
         <w:t>375</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00512447">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00E57F6F" w:rsidRPr="00512447">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
         <w:t>Organisation administrative</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="679BC220" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D732229" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F26540" w14:textId="77777777" w:rsidR="00AB6798" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
@@ -3512,51 +3823,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D2183A" w14:textId="5AB8F15E" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF82922" w14:textId="6A9B5C03" w:rsidR="00561EAD" w:rsidRPr="00512447" w:rsidRDefault="00AB6798" w:rsidP="00AB6798">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002D7A5C" w:rsidRPr="00512447">
               <w:t>375</w:t>
             </w:r>
             <w:r w:rsidR="002E0647" w:rsidRPr="00512447">
               <w:t>/1.2.</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00512447">
               <w:t>1 :</w:t>
             </w:r>
             <w:r w:rsidR="00512447">
               <w:t xml:space="preserve"> Critères d’évaluation de candidature membre artiste 2017</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="344EF9CF" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00512447" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
@@ -3564,51 +3874,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C11F5D" w:rsidRPr="00512447" w14:paraId="383B99D6" w14:textId="77777777" w:rsidTr="007F33D1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="223FA8B5" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00512447" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F37DF1F" w14:textId="76C51148" w:rsidR="00C11F5D" w:rsidRPr="00216B8B" w:rsidRDefault="00AB6798" w:rsidP="007F33D1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00216B8B">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="002D7A5C" w:rsidRPr="00216B8B">
               <w:t>375</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00216B8B">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="002E0647" w:rsidRPr="00216B8B">
               <w:t>1.2.</w:t>
             </w:r>
             <w:r w:rsidR="00C11F5D" w:rsidRPr="00216B8B">
               <w:t xml:space="preserve">2 : </w:t>
             </w:r>
             <w:r w:rsidR="00216B8B" w:rsidRPr="00216B8B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
@@ -3631,104 +3940,103 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16B1A60A" w14:textId="77777777" w:rsidR="00C11F5D" w:rsidRPr="00216B8B" w:rsidRDefault="00C11F5D" w:rsidP="007F33D1"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00216B8B" w:rsidRPr="00512447" w14:paraId="2C72AD18" w14:textId="77777777" w:rsidTr="00216B8B">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0A38B095" w14:textId="77777777" w:rsidR="00216B8B" w:rsidRPr="00512447" w:rsidRDefault="00216B8B" w:rsidP="00445BB2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BDAFFB3" w14:textId="7CA5F402" w:rsidR="00216B8B" w:rsidRPr="00216B8B" w:rsidRDefault="00216B8B" w:rsidP="00445BB2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375/1.2.</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Règlements et critères expositions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B903903" w14:textId="77777777" w:rsidR="00216B8B" w:rsidRPr="00512447" w:rsidRDefault="00216B8B" w:rsidP="00216B8B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46E810C4" w14:textId="77777777" w:rsidR="00216B8B" w:rsidRPr="00512447" w:rsidRDefault="00216B8B" w:rsidP="00216B8B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FD7FF87" w14:textId="77777777" w:rsidR="00216B8B" w:rsidRPr="00512447" w:rsidRDefault="00216B8B" w:rsidP="00216B8B">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4EE32276" w14:textId="3D95CEF6" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19F731BD" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="3B3BD502" w14:textId="3257894B" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc30500800"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc30500800"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/1.3 Assemblées statuaires</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="01679428" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DAB819E" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3798885B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -3813,51 +4121,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F0EF7BA" w14:textId="103C8C51" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C427E87" w14:textId="7B2CB58A" w:rsidR="002E0647" w:rsidRPr="00216B8B" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00216B8B">
               <w:t xml:space="preserve">P375/1.3.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00216B8B" w:rsidRPr="00216B8B">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Liste des administrateurs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DFCC083" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00216B8B" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3986,79 +4293,76 @@
           </w:p>
           <w:p w14:paraId="2A51D11C" w14:textId="77777777" w:rsidR="00A469EA" w:rsidRDefault="00A469EA" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="046369E0" w14:textId="77777777" w:rsidR="00A469EA" w:rsidRDefault="00A469EA" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74E167E6" w14:textId="77777777" w:rsidR="00A469EA" w:rsidRDefault="00A469EA" w:rsidP="00A469EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16C1A8CF" w14:textId="065BE53C" w:rsidR="00A469EA" w:rsidRPr="00512447" w:rsidRDefault="00A469EA" w:rsidP="00A469EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E75CAA5" w14:textId="12FF8703" w:rsidR="002E0647" w:rsidRPr="00521303" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00521303">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">P375/1.3.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00521303" w:rsidRPr="00521303">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Assemblées générales</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27EBCD52" w14:textId="5E890649" w:rsidR="002E0647" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10B6D1E3" w14:textId="3DEA4FBF" w:rsidR="00216B8B" w:rsidRDefault="00216B8B" w:rsidP="00216B8B">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375/1.</w:t>
             </w:r>
@@ -4529,79 +4833,76 @@
           </w:p>
           <w:p w14:paraId="529FB9FB" w14:textId="77777777" w:rsidR="00A469EA" w:rsidRDefault="00A469EA" w:rsidP="00445BB2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D4C3C5F" w14:textId="77777777" w:rsidR="00A469EA" w:rsidRDefault="00A469EA" w:rsidP="00445BB2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78C7912C" w14:textId="77777777" w:rsidR="00A469EA" w:rsidRDefault="00A469EA" w:rsidP="00A469EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69C0BF78" w14:textId="1B1935DE" w:rsidR="00A469EA" w:rsidRPr="00512447" w:rsidRDefault="00A469EA" w:rsidP="00A469EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="227E464C" w14:textId="6B2B98A4" w:rsidR="00216B8B" w:rsidRPr="00512447" w:rsidRDefault="00216B8B" w:rsidP="00445BB2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
-              <w:lastRenderedPageBreak/>
               <w:t>P375/1.3.</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00521303" w:rsidRPr="00521303">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Conseil d’administration</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="615B9412" w14:textId="3A97BA37" w:rsidR="00216B8B" w:rsidRDefault="00216B8B" w:rsidP="00445BB2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69CFAF83" w14:textId="77777777" w:rsidR="00521303" w:rsidRPr="00512447" w:rsidRDefault="00521303" w:rsidP="00445BB2">
@@ -5547,55 +5848,55 @@
             </w:r>
             <w:r>
               <w:t>3.25</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Procès-verbaux </w:t>
             </w:r>
             <w:r w:rsidR="009C59AB">
               <w:t>2018</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61814CED" w14:textId="77777777" w:rsidR="00216B8B" w:rsidRDefault="00216B8B" w:rsidP="00445BB2"/>
           <w:p w14:paraId="385E0348" w14:textId="600601D6" w:rsidR="00816D09" w:rsidRPr="00512447" w:rsidRDefault="00816D09" w:rsidP="00445BB2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BD161DE" w14:textId="4210E89F" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="1DB8FCF2" w14:textId="5CCC99F1" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="36CA615A" w14:textId="7C4615C5" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc30500801"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc30500801"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/1.4 Comités de l’AAAV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="0D0597CF" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9D9912" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B061C34" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -5680,51 +5981,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32C3EC60" w14:textId="1BAA882B" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="214FF352" w14:textId="18FF3EEE" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">P375/1.4.1 : </w:t>
             </w:r>
             <w:r w:rsidR="009C59AB" w:rsidRPr="009C59AB">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Comité Agenda / 10</w:t>
             </w:r>
             <w:r w:rsidR="009C59AB" w:rsidRPr="009C59AB">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
@@ -5745,51 +6045,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="21AEF613" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1C6A8094" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CD36A88" w14:textId="0FB6EDCD" w:rsidR="002E0647" w:rsidRPr="009C59AB" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="009C59AB">
               <w:t xml:space="preserve">P375/1.4.2 : </w:t>
             </w:r>
             <w:r w:rsidR="009C59AB" w:rsidRPr="009C59AB">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Comité 25</w:t>
             </w:r>
             <w:r w:rsidR="009C59AB" w:rsidRPr="009C59AB">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
@@ -5804,55 +6103,55 @@
           </w:p>
           <w:p w14:paraId="15AAC929" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53F3F6FF" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51576AF4" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="303A9E13" w14:textId="53CF0B7A" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="48F83996" w14:textId="5022EBCD" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="7AE10BF4" w14:textId="17ABBA65" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc30500802"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc30500802"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/1.5 Rapports d’activité</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="26948B59" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BB2AAFA" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005603E7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -5937,90 +6236,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A00F757" w14:textId="46CCD405" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="721DB526" w14:textId="232C40F1" w:rsidR="002E0647" w:rsidRPr="0021507F" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="0021507F">
               <w:t xml:space="preserve">P375/1.5.1 : </w:t>
             </w:r>
             <w:r w:rsidR="0021507F" w:rsidRPr="0021507F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Rapports annuels présidentes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78BB5CE6" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66BCFA73" w14:textId="1E263989" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="3B79F02C" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="0A69646C" w14:textId="5BCB53D5" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc30500803"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc30500803"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/1.6 Contrats et ententes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="083E3DC2" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D3E9A2" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB6C17F" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -6105,51 +6403,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A62D4C7" w14:textId="11E5CD87" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C89AE69" w14:textId="7F99B5E4" w:rsidR="002E0647" w:rsidRPr="0021507F" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="0021507F">
               <w:t xml:space="preserve">P375/1.6.1 : </w:t>
             </w:r>
             <w:r w:rsidR="0021507F" w:rsidRPr="0021507F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Gestion </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0021507F" w:rsidRPr="0021507F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Arpidôme</w:t>
@@ -6163,175 +6460,166 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="46B89488" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3EA3079A" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F676EF9" w14:textId="447784D1" w:rsidR="002E0647" w:rsidRPr="0021507F" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="0021507F">
               <w:t xml:space="preserve">P375/1.6.2 : </w:t>
             </w:r>
             <w:r w:rsidR="0021507F" w:rsidRPr="0021507F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Comité des spectacles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E18F9A3" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="432D94F7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021507F" w:rsidRPr="00512447" w14:paraId="1762ED69" w14:textId="77777777" w:rsidTr="0021507F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="38D19FDA" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="00445BB2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CEE4064" w14:textId="512F1D49" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="00445BB2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375/1.6.</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t> :</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Expositions d’œuvres Bibliothèque Georges-Henri-Lévesque </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Expositions d’œuvres Bibliothèque Georges-Henri-Lévesque Roverval</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="33C29018" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="0021507F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A1EB718" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="0021507F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021507F" w:rsidRPr="00512447" w14:paraId="3EA1EAE7" w14:textId="77777777" w:rsidTr="0021507F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31343EAC" w14:textId="77777777" w:rsidR="00A469EA" w:rsidRDefault="00A469EA" w:rsidP="00A469EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="493A98E1" w14:textId="3C5508BA" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="00A469EA" w:rsidP="00A469EA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6807D15E" w14:textId="0B4D1656" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="00445BB2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375/1.6.</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="0021507F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Exposition permanente du Foyer de la Salle de Spectacles de Dolbeau-Mistassini</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EF7F6FE" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="0021507F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
@@ -6347,97 +6635,96 @@
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0021507F" w:rsidRPr="00512447" w14:paraId="54E89D2D" w14:textId="77777777" w:rsidTr="0021507F">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="64BD714A" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="00445BB2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52B007C3" w14:textId="166F8156" w:rsidR="0021507F" w:rsidRPr="0021507F" w:rsidRDefault="0021507F" w:rsidP="00445BB2">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="0021507F">
               <w:t xml:space="preserve">P375/1.6.5 : </w:t>
             </w:r>
             <w:r w:rsidRPr="0021507F">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Convention de donation d’archives SHGMC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4626A28D" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="0021507F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5336C57A" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="0021507F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7742B362" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="0021507F">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4963B36C" w14:textId="7AE2BACF" w:rsidR="002E0647" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="672593E1" w14:textId="77777777" w:rsidR="0021507F" w:rsidRPr="00512447" w:rsidRDefault="0021507F" w:rsidP="00923766"/>
     <w:p w14:paraId="5B7D0563" w14:textId="6644951B" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="10F1DCFD" w14:textId="611272EE" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc30500804"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc30500804"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/2 RESSOURCES FINANCIÈRES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="29B79693" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="031855E1" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A34F5C" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -6537,76 +6824,76 @@
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F83FA87" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="052F103F" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="798EF675" w14:textId="3F92C0A2" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc30500805"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc30500805"/>
       <w:r w:rsidRPr="00253FF3">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>P375/2.1 Budget et prévision</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00253FF3">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00253FF3">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> budgétaire</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00253FF3">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7C91E1D5" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0391A7FC" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253FF3">
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E62EEA" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
@@ -6710,51 +6997,50 @@
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00253FF3" w14:paraId="41D900AC" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="766CD6C7" w14:textId="01B6A78E" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48787898" w14:textId="2ED0AF7C" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve">P375/2.1.1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -6835,58 +7121,58 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62005565" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="515126DE" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="314CECB7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="6F21E8B1" w14:textId="3038903D" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc30500806"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc30500806"/>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">P375/2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Aide financière reçue</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="02E8C1B2" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="365B72A7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4A31DB" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -6970,51 +7256,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A1D6936" w14:textId="5190F8BC" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="055A29DE" w14:textId="3314B4A0" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00253FF3">
               <w:t xml:space="preserve">P375/2.2.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00253FF3" w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Demandes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73D7B9B1" w14:textId="77777777" w:rsidR="002E0647" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7099,64 +7384,64 @@
           <w:p w14:paraId="6F04D6AE" w14:textId="3D7C19A3" w:rsidR="00253FF3" w:rsidRPr="00512447" w:rsidRDefault="00253FF3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EE3F336" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="39F653A8" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F42362" w14:textId="49F7C319" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc30500807"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc30500807"/>
       <w:r w:rsidRPr="00253FF3">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">P375/2.3 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00253FF3">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Comptabilité</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="65FE27CA" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62494B45" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253FF3">
         <w:rPr>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D97C92" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
@@ -7275,51 +7560,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73729D65" w14:textId="54D1A5BC" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> R07-E07-T01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F0D3078" w14:textId="721E27EE" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve">P375/2.3.1 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte16"/>
                   <w:enabled/>
@@ -7414,51 +7698,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00253FF3" w14:paraId="4E1C5930" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1EA81B72" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3231992A" w14:textId="2A17917A" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:t xml:space="preserve">P375/2.3.2 : </w:t>
             </w:r>
             <w:r w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -7554,58 +7837,58 @@
           <w:p w14:paraId="75B12B07" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28CCA681" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3096545D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="122F4A08" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="10BE2291" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="6940DCD4" w14:textId="6A10DB6E" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc30500808"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc30500808"/>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">P375/2.4 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Rapports financiers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="7864AE25" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4979A851" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3B1466" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -7690,100 +7973,99 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BB4BEE3" w14:textId="703F5062" w:rsidR="003D35E3" w:rsidRPr="00253FF3" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="400BE7C0" w14:textId="44BD39B0" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00253FF3">
               <w:t xml:space="preserve">P375/2.4.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00253FF3" w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Rapports financiers annuels</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23C69010" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CD99C5F" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="70192D75" w14:textId="2350CB0B" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="6D8A395D" w14:textId="6AC792DA" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="5C99A6EC" w14:textId="5865055C" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc30500809"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc30500809"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>RESSOURCE INFORMATIONNELLES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="0DA5953D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="245AEF0C" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F916771" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -7880,77 +8162,76 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D463E3" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="2908AC65" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="4CCA699F" w14:textId="0100E37A" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc30500810"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc30500810"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/3</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Gestion des documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="0C42DBD2" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="7BF7BFB5" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A827A56" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
@@ -8016,51 +8297,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4525AED0" w14:textId="265DCDFE" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51B02B11" w14:textId="23801CF1" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.1.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00253FF3">
               <w:t>Plan de classification</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E710C48" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8079,51 +8359,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="24FE3E99" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37561EA7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DE2AC21" w14:textId="77F7790C" w:rsidR="002E0647" w:rsidRPr="00253FF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00253FF3">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00253FF3">
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00253FF3">
               <w:t xml:space="preserve">.1.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00253FF3" w:rsidRPr="00253FF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Liste des archives</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF2686B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
@@ -8131,64 +8410,64 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D9CC995" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22EE2495" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="712D168F" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C764CE" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="21733297" w14:textId="0339A7E8" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc30500811"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc30500811"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/3</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Publications de l’AAAV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="5B689914" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C58661" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C12993" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -8232,51 +8511,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7764F3A5" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00445BB2" w:rsidRPr="00512447" w14:paraId="7E7084E3" w14:textId="77777777" w:rsidTr="002E0647">
+      <w:tr w:rsidR="00445BB2" w:rsidRPr="005045DA" w14:paraId="7E7084E3" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C375F04" w14:textId="77B4400B" w:rsidR="002E0647" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5466D394" w14:textId="77777777" w:rsidR="00AE0D51" w:rsidRDefault="00AE0D51" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
@@ -8548,909 +8827,1311 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bo</w:t>
             </w:r>
             <w:r w:rsidR="003D35E3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>î</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>te 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2343833E" w14:textId="74586993" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
+          <w:p w14:paraId="2343833E" w14:textId="74586993" w:rsidR="002E0647" w:rsidRPr="005045DA" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>P375</w:t>
             </w:r>
-            <w:r w:rsidR="00356531" w:rsidRPr="00512447">
+            <w:r w:rsidR="00356531" w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>/3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00512447">
-[...2 lines deleted...]
-            <w:r w:rsidR="009B21B3" w:rsidRPr="009B21B3">
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009B21B3" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bottin</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="344AA171" w14:textId="44BE85BB" w:rsidR="002E0647" w:rsidRDefault="002E0647" w:rsidP="002E0647">
-[...13 lines deleted...]
-          <w:p w14:paraId="522168A6" w14:textId="5DB2D053" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+          <w:p w14:paraId="344AA171" w14:textId="44BE85BB" w:rsidR="002E0647" w:rsidRPr="005045DA" w:rsidRDefault="002E0647" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C1D28AE" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="522168A6" w14:textId="5DB2D053" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bottin 1995-1996</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DEDAAC5" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
-[...13 lines deleted...]
-          <w:p w14:paraId="30408E17" w14:textId="65E30458" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+          <w:p w14:paraId="5DEDAAC5" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="234939FD" w14:textId="34CF83B0" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30408E17" w14:textId="65E30458" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin 1996-1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FBC1A5" w14:textId="3797D635" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57017E87" w14:textId="6F5FE19F" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A0F7C7C" w14:textId="0849F001" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="0A0F7C7C" w14:textId="0849F001" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin 1997-1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C5F9622" w14:textId="0F274444" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7072A66A" w14:textId="796715CF" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17DBAB1A" w14:textId="3CC318AC" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="17DBAB1A" w14:textId="3CC318AC" w:rsidR="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin 1998-1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02BC9639" w14:textId="613FC63C" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66A4C8B5" w14:textId="5AB4AA95" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="225E4819" w14:textId="07FEEB2E" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0D51" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6001065F" w14:textId="1600BBE7" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35355812" w14:textId="5A808B7F" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BF865A5" w14:textId="09E03B44" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>6 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00AE0D51">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0D51" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE0D51" w:rsidRPr="00AE0D51">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107462A1" w14:textId="63605CC1" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02D354F3" w14:textId="006E92EC" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03A63B0F" w14:textId="650277C6" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>7 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0D51" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE0D51">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D071465" w14:textId="1B346304" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43C740E5" w14:textId="4E11685F" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35B95F1A" w14:textId="6DF3DF5F" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>8 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE0D51" w:rsidRPr="00AE0D51">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0D51" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="03A63B0F" w14:textId="650277C6" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CDDD823" w14:textId="3A06DD92" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="346F0E25" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AFB4622" w14:textId="24A9E763" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>9 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bottin</w:t>
             </w:r>
-            <w:r w:rsidR="00AE0D51">
+            <w:r w:rsidR="00AE0D51" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A8E287" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FC8F34D" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71A3967C" w14:textId="29C5BA6B" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE0D51" w:rsidRPr="00AE0D51">
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0D51" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE0D51">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4469608E" w14:textId="31A7841C" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0283F920" w14:textId="1BF8E7AA" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3840D471" w14:textId="7E0DA071" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00AE0D51" w:rsidRPr="00AE0D51">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0D51" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="6AFB4622" w14:textId="24A9E763" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A22C6BF" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="132F631C" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BF9D4DC" w14:textId="27F9624A" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>12 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bottin</w:t>
             </w:r>
-            <w:r w:rsidR="00AE0D51">
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="71A3967C" w14:textId="29C5BA6B" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A67AB6D" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56285494" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6441A5C1" w14:textId="11A6D57E" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>13 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bottin</w:t>
             </w:r>
-            <w:r w:rsidR="00AE0D51">
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="3840D471" w14:textId="7E0DA071" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4580BDD8" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76FFF469" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54506464" w14:textId="643405B2" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bottin</w:t>
             </w:r>
-            <w:r w:rsidR="00AE0D51">
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="1BF9D4DC" w14:textId="27F9624A" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B284119" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42561DB8" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CBEFA2D" w14:textId="359832BE" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B21B3">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>15 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bottin</w:t>
             </w:r>
-            <w:r w:rsidR="00445BB2">
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4590847D" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="543777DD" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EFE4BEC" w14:textId="6F2FB9FF" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>16 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00445BB2" w:rsidRPr="00445BB2">
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00445BB2" w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CB3997E" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01143AE3" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0023CE37" w14:textId="636A4C1E" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>17 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00445BB2" w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2013-2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AACCD9" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B81A75D" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47FE78F8" w14:textId="0CF71DD7" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>18 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00445BB2" w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2015-2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0873A84D" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="580C3C28" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="686CAE7C" w14:textId="1E1D1869" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>19 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00445BB2" w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2017-2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6EB0BA" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D7E95B4" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C41F4D4" w14:textId="191CCD36" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="009B21B3">
+            <w:pPr>
+              <w:pStyle w:val="Niveau4"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P375/3.2.1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>20 :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005045DA">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00445BB2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bottin</w:t>
+            </w:r>
+            <w:r w:rsidR="00445BB2" w:rsidRPr="005045DA">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
-              </w:rPr>
-[...120 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2019-2020</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36DC3097" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="009B21B3" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="36DC3097" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A3941F1" w14:textId="77777777" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="700EAF85" w14:textId="19AA02C7" w:rsidR="009B21B3" w:rsidRPr="005045DA" w:rsidRDefault="009B21B3" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="5D6B5C8D" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA6F72B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="3DA6F72B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="005045DA" w:rsidRDefault="002E0647" w:rsidP="002E0647">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49650C74" w14:textId="6E511C87" w:rsidR="002E0647" w:rsidRPr="00445BB2" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00445BB2">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00445BB2">
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00445BB2">
               <w:t xml:space="preserve">.2.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00445BB2" w:rsidRPr="00445BB2">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>25 ans :1995-2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="449BA431" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
@@ -9460,65 +10141,64 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21F6D4C7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="154D9C21" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B5ABBAB" w14:textId="77777777" w:rsidR="00445BB2" w:rsidRPr="00512447" w:rsidRDefault="00445BB2" w:rsidP="002E0647"/>
     <w:p w14:paraId="45BA9620" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="221E2903" w14:textId="41B3FF1D" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc30500812"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="16" w:name="_Toc30500812"/>
+      <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/3</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Productions graphiques et visuelles de l’AAAV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7A181454" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D0DC38" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9D1401" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -9603,51 +10283,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55B40A80" w14:textId="4E87F896" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7703A2D8" w14:textId="7C730AE1" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.3.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00483EF3">
               <w:t xml:space="preserve"> Concours l</w:t>
             </w:r>
             <w:r w:rsidR="00483EF3" w:rsidRPr="00483EF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ogo</w:t>
@@ -9667,101 +10346,100 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="123109AB" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="363EF2C4" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27F4139C" w14:textId="3F1613D1" w:rsidR="002E0647" w:rsidRPr="00483EF3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00483EF3">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00483EF3">
               <w:t>/3</w:t>
             </w:r>
             <w:r w:rsidRPr="00483EF3">
               <w:t xml:space="preserve">.3.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00483EF3" w:rsidRPr="00483EF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Concours carte de remerciements</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59A1094F" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17FAF90C" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E4CA375" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="5D27C480" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="0559AEF5" w14:textId="3006B8D1" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="0CECF7EE" w14:textId="79F01C4E" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="00923766"/>
     <w:p w14:paraId="0331EE78" w14:textId="1F8E1238" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc30500813"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc30500813"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>4 COMMUNICATIONS ET RELATIONS PUBLIQUES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2D963149" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="75ED8021" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33597530" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -9858,64 +10536,64 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5A36AB" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="7BEFF3FE" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="3F70481E" w14:textId="142DFDA5" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc30500814"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc30500814"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/4</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Publicité et promotion de l’AAAV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="518B6FA7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="6D4741D1" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B4DB32" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -9993,51 +10671,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AE783BE" w14:textId="1D983D1E" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EB5C333" w14:textId="2D62A761" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.1.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00483EF3">
               <w:t>Site internet / Conseil régional de la culture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0E57B0" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -10056,51 +10733,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="14F59651" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="269AE6E1" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F981F21" w14:textId="07712BA7" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.1.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00483EF3" w:rsidRPr="00483EF3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Dépliants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29EF0337" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
@@ -10108,83 +10784,82 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="515B20BB" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30039847" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BA21DB6" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="155AD518" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="58ADA480" w14:textId="074C79A9" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc30500815"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc30500815"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/4</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Relations avec les médias</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="188CB7D7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="697577D0" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A82560E" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
@@ -10250,51 +10925,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CFBB326" w14:textId="10475623" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F148035" w14:textId="04C6F738" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.2.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00655267" w:rsidRPr="00655267">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Communiqués</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5087756D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
@@ -10576,79 +11250,76 @@
           </w:p>
           <w:p w14:paraId="56A8D9E7" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21BF75CE" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75B48A41" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52CEEEF1" w14:textId="2A28E570" w:rsidR="006E354E" w:rsidRPr="00512447" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67B175C8" w14:textId="2CDD42D9" w:rsidR="002E0647" w:rsidRPr="00396BC3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00396BC3">
-              <w:lastRenderedPageBreak/>
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00396BC3">
               <w:t>/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00396BC3">
               <w:t xml:space="preserve">.2.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00396BC3" w:rsidRPr="00396BC3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Coupures de presse</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E005885" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E35E9A7" w14:textId="1EB9BCF8" w:rsidR="00655267" w:rsidRPr="009B21B3" w:rsidRDefault="00655267" w:rsidP="00655267">
@@ -11845,64 +12516,64 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7D8D7D42" w14:textId="77777777" w:rsidR="00655267" w:rsidRPr="00512447" w:rsidRDefault="00655267" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44E99543" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="13A8F01B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="5310084F" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="291BAA00" w14:textId="5538EBAD" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc30500816"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc30500816"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/4</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Relations internes et externes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="255579AC" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2993C0" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6516058A" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -11987,149 +12658,146 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5909F1B6" w14:textId="3BA4B707" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D8AA9CF" w14:textId="343EA237" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t>.3.1 :</w:t>
             </w:r>
             <w:r w:rsidR="001463A1">
               <w:t xml:space="preserve"> Bibliothèque de Dolbeau</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BA14A1B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="70298924" w14:textId="77777777" w:rsidTr="001463A1">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="506BDBF2" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54E1A02A" w14:textId="5B7B3BC7" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/4</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t>.3.2 :</w:t>
             </w:r>
             <w:r w:rsidR="001463A1">
               <w:t xml:space="preserve"> Comité des spectacles</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62592FC7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="128AC162" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001463A1" w:rsidRPr="00512447" w14:paraId="7D149B8A" w14:textId="77777777" w:rsidTr="001463A1">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4773E3B9" w14:textId="77777777" w:rsidR="001463A1" w:rsidRPr="00512447" w:rsidRDefault="001463A1" w:rsidP="008E1FC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43F40972" w14:textId="3F671904" w:rsidR="001463A1" w:rsidRPr="001463A1" w:rsidRDefault="001463A1" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375/4.3.</w:t>
             </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Gestion </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Arpodôme</w:t>
             </w:r>
@@ -12140,58 +12808,58 @@
           </w:p>
           <w:p w14:paraId="041B4112" w14:textId="77777777" w:rsidR="001463A1" w:rsidRPr="00512447" w:rsidRDefault="001463A1" w:rsidP="001463A1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="249BFD2C" w14:textId="77777777" w:rsidR="001463A1" w:rsidRPr="00512447" w:rsidRDefault="001463A1" w:rsidP="001463A1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F4C4C37" w14:textId="77777777" w:rsidR="001463A1" w:rsidRPr="00512447" w:rsidRDefault="001463A1" w:rsidP="001463A1">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C050164" w14:textId="064C36F4" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="34E4D6F4" w14:textId="4A171DD7" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="70673B6A" w14:textId="24ED0290" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc30500817"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc30500817"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>5 MEMBERSHIP ET SERVICE AUX MEMBRES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="435F3AB5" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="375C0C7E" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61581656" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -12288,64 +12956,64 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1431739B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="482CABF1" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="74CD23F3" w14:textId="3F7E17CA" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc30500818"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc30500818"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/5</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Adhésion et renouvellement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="7CE91497" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="14C7D3AD" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51106033" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -12423,51 +13091,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="598327BE" w14:textId="397C156E" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17987B9E" w14:textId="7CA077D1" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.1.1 : </w:t>
             </w:r>
             <w:r w:rsidR="001463A1">
               <w:t>Formulaire adhésion membre artiste</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FCB1CD6" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -12486,51 +13153,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="44681714" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5F30EF68" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="735D5E31" w14:textId="19165FFE" w:rsidR="002E0647" w:rsidRPr="001463A1" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.1.2 : </w:t>
             </w:r>
             <w:r w:rsidR="001463A1" w:rsidRPr="001463A1">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Formulaire adhésion membre-ami</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FF36FD7" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
@@ -12547,103 +13213,101 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DD1CB12" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E0647" w:rsidRPr="00512447" w14:paraId="55FACEF6" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="1333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="684A342D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01C0A15B" w14:textId="49FCBD09" w:rsidR="002E0647" w:rsidRPr="001463A1" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="001463A1">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="001463A1">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="001463A1">
               <w:t xml:space="preserve">.1.3 : </w:t>
             </w:r>
             <w:r w:rsidR="001463A1" w:rsidRPr="001463A1">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Formulaire renouvellement adhésion annuelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11E2A856" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F60A41D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="7984C133" w14:textId="48CF91CE" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc30500819"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="23" w:name="_Toc30500819"/>
+      <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/5</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Membership</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="74F4CB78" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E2EA3DE" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E515D6F" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
@@ -12728,51 +13392,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="023BAD4E" w14:textId="7CA7B4BC" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46742E6D" w14:textId="5324A5B1" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.2.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00396BC3" w:rsidRPr="00396BC3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Listes des membres</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7225E211" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
@@ -13040,51 +13703,50 @@
           </w:p>
           <w:p w14:paraId="64DFA63E" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="697C6ABC" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6517A74E" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66D990A2" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D156A7C" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DDA254B" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
@@ -13368,84 +14030,81 @@
           </w:p>
           <w:p w14:paraId="4052FB39" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2563B3FE" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CFCEF3C" w14:textId="77777777" w:rsidR="006E354E" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F9B3D07" w14:textId="0E72DA72" w:rsidR="006E354E" w:rsidRPr="00512447" w:rsidRDefault="006E354E" w:rsidP="006E354E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31811A19" w14:textId="7D498B4B" w:rsidR="002E0647" w:rsidRPr="00396BC3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00396BC3">
-              <w:lastRenderedPageBreak/>
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00396BC3">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00396BC3">
               <w:t xml:space="preserve">.2.2 : </w:t>
             </w:r>
             <w:r w:rsidR="00396BC3" w:rsidRPr="00396BC3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Dossiers des membres</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15C76221" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="00396BC3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3"/>
           <w:p w14:paraId="456E9EFB" w14:textId="6CE38B41" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r w:rsidRPr="009B21B3">
               <w:t>P375</w:t>
             </w:r>
@@ -13661,57 +14320,52 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DC8E397" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4ED00254" w14:textId="6655C793" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r w:rsidRPr="009B21B3">
               <w:t>P375</w:t>
             </w:r>
             <w:r>
               <w:t>/5.2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="009B21B3">
               <w:t xml:space="preserve">.8 : </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004D73F0">
-              <w:t>Coulombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Coulombe, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004D73F0">
               <w:t>Louizel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1CF62EB4" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B6A6F3B" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D39FAFC" w14:textId="6DEF5D1F" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
@@ -13765,57 +14419,52 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7340E968" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C473FEE" w14:textId="1CBD81FE" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r w:rsidRPr="009B21B3">
               <w:t>P375</w:t>
             </w:r>
             <w:r>
               <w:t>/5.2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="009B21B3">
               <w:t xml:space="preserve">.11 : </w:t>
             </w:r>
             <w:r w:rsidR="004D73F0">
-              <w:t xml:space="preserve">Girard, </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Girard, Dyane</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="746C5EC1" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C7C1562" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F4D59CC" w14:textId="681B2AAF" w:rsidR="00396BC3" w:rsidRPr="009B21B3" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r w:rsidRPr="009B21B3">
               <w:t>P375</w:t>
             </w:r>
             <w:r>
               <w:t>/5.2.2</w:t>
             </w:r>
@@ -13893,57 +14542,52 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A178A62" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="00445BB2" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3424AC0B" w14:textId="79735ADD" w:rsidR="00396BC3" w:rsidRPr="00445BB2" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r w:rsidRPr="00445BB2">
               <w:t>P375</w:t>
             </w:r>
             <w:r>
               <w:t>/5.2.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00445BB2">
               <w:t xml:space="preserve">.15 : </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004D73F0">
-              <w:t>Lalancette</w:t>
-[...3 lines deleted...]
-              <w:t>, Michel</w:t>
+              <w:t>Lalancette, Michel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DE8DEAF" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="00445BB2" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69B3E4B8" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="00445BB2" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="355A5E81" w14:textId="5CC36059" w:rsidR="00396BC3" w:rsidRPr="00445BB2" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:pStyle w:val="Niveau4"/>
             </w:pPr>
             <w:r w:rsidRPr="00445BB2">
               <w:t>P375</w:t>
             </w:r>
             <w:r>
               <w:t>/5.2.2</w:t>
@@ -14567,64 +15211,64 @@
           </w:p>
           <w:p w14:paraId="7D6240A7" w14:textId="77777777" w:rsidR="00396BC3" w:rsidRPr="00445BB2" w:rsidRDefault="00396BC3" w:rsidP="00396BC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79FDE0EC" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BAAB94B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E2318F6" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="212E8B3E" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="11A09DF9" w14:textId="27943FD9" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc30500820"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc30500820"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/5</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Formation et perfectionnement offerts aux membres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="59D901C4" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7525B1C3" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422185D1" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -14709,105 +15353,104 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B98135" w14:textId="34DEB889" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="559EA4A5" w14:textId="4A61E483" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.3.1 : </w:t>
             </w:r>
             <w:r w:rsidR="003D35E3" w:rsidRPr="003D35E3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ateliers et cours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="421F3857" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5034546A" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="0297569B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="02E22199" w14:textId="144EDE06" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc30500821"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc30500821"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/5</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.4 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Activités de l’AAAV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="382FA148" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="164B2890" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5FCD3D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -14922,51 +15565,50 @@
             </w:r>
             <w:r w:rsidR="003D35E3">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49BD73A7" w14:textId="54627989" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="040A9E38" w14:textId="3239336E" w:rsidR="002E0647" w:rsidRPr="003D35E3" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="003D35E3">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="003D35E3">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="003D35E3">
               <w:t xml:space="preserve">.4.1 : </w:t>
             </w:r>
             <w:r w:rsidR="003D35E3" w:rsidRPr="003D35E3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Calendrier des activités</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="266487F0" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
@@ -15025,51 +15667,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51E698D3" w14:textId="1AD6471D" w:rsidR="003D35E3" w:rsidRPr="00512447" w:rsidRDefault="003D35E3" w:rsidP="003D35E3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2136F865" w14:textId="313FD7CE" w:rsidR="003D35E3" w:rsidRPr="003D35E3" w:rsidRDefault="003D35E3" w:rsidP="003D35E3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="003D35E3">
               <w:t>P375/5.4.</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003D35E3">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00D77094">
               <w:t>Anniversaires</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D0E0734" w14:textId="77777777" w:rsidR="003D35E3" w:rsidRDefault="003D35E3" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A11E2A9" w14:textId="775FE834" w:rsidR="00D77094" w:rsidRPr="003D35E3" w:rsidRDefault="00D77094" w:rsidP="00D77094">
             <w:pPr>
@@ -15182,102 +15823,100 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5FC31FF9" w14:textId="77777777" w:rsidR="00D77094" w:rsidRDefault="00D77094" w:rsidP="00D77094"/>
           <w:p w14:paraId="1681CA0B" w14:textId="3CA6A2DF" w:rsidR="00943B11" w:rsidRPr="00D77094" w:rsidRDefault="00943B11" w:rsidP="00D77094"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A037A3" w:rsidRPr="00512447" w14:paraId="6DCA66A0" w14:textId="77777777" w:rsidTr="00A037A3">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="36D4ACC5" w14:textId="77777777" w:rsidR="00A037A3" w:rsidRDefault="00A037A3" w:rsidP="008E1FC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17F4DEC8" w14:textId="77777777" w:rsidR="00A037A3" w:rsidRPr="00512447" w:rsidRDefault="00A037A3" w:rsidP="008E1FC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="281350A3" w14:textId="04262B5D" w:rsidR="00A037A3" w:rsidRPr="003D35E3" w:rsidRDefault="00A037A3" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="003D35E3">
               <w:t>P375/5.4.</w:t>
             </w:r>
             <w:r w:rsidR="005124A2">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003D35E3">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Journée de la culture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0809369D" w14:textId="466D3F48" w:rsidR="00A037A3" w:rsidRDefault="00A037A3" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68219A8D" w14:textId="77777777" w:rsidR="005124A2" w:rsidRPr="005124A2" w:rsidRDefault="005124A2" w:rsidP="005124A2"/>
           <w:p w14:paraId="6480DDC1" w14:textId="543A47D5" w:rsidR="00A037A3" w:rsidRPr="003D35E3" w:rsidRDefault="00A037A3" w:rsidP="00A037A3">
@@ -15437,51 +16076,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="129104CB" w14:textId="77777777" w:rsidR="008A76F1" w:rsidRPr="00512447" w:rsidRDefault="008A76F1" w:rsidP="008E1FC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60719F22" w14:textId="7E4FB2FA" w:rsidR="008A76F1" w:rsidRPr="003D35E3" w:rsidRDefault="008A76F1" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="003D35E3">
               <w:t>P375/5.4.</w:t>
             </w:r>
             <w:r w:rsidR="00901EE5">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="003D35E3">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00901EE5">
               <w:t>Exposition Salon Artistes et Artisans de Noël</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01F2CED2" w14:textId="77777777" w:rsidR="008A76F1" w:rsidRDefault="008A76F1" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AE66E88" w14:textId="77777777" w:rsidR="008A76F1" w:rsidRPr="003D35E3" w:rsidRDefault="008A76F1" w:rsidP="008E1FC3">
             <w:pPr>
@@ -15542,107 +16180,106 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D34D6F1" w14:textId="77777777" w:rsidR="00901EE5" w:rsidRPr="00512447" w:rsidRDefault="00901EE5" w:rsidP="008E1FC3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F26BBD5" w14:textId="6B5EC155" w:rsidR="00901EE5" w:rsidRPr="003D35E3" w:rsidRDefault="00901EE5" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="003D35E3">
               <w:t>P375/5.4.</w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="003D35E3">
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r>
               <w:t>Cartes de Noël</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C00C3E2" w14:textId="77777777" w:rsidR="00901EE5" w:rsidRDefault="00901EE5" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14675EFD" w14:textId="77777777" w:rsidR="00901EE5" w:rsidRPr="003D35E3" w:rsidRDefault="00901EE5" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CB3D7FD" w14:textId="77777777" w:rsidR="00901EE5" w:rsidRPr="00D77094" w:rsidRDefault="00901EE5" w:rsidP="008E1FC3">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FD3B094" w14:textId="7ED2420D" w:rsidR="00A037A3" w:rsidRDefault="00A037A3" w:rsidP="002E0647"/>
     <w:p w14:paraId="633CDA57" w14:textId="77777777" w:rsidR="00901EE5" w:rsidRPr="00512447" w:rsidRDefault="00901EE5" w:rsidP="002E0647"/>
     <w:p w14:paraId="7E0D2BCC" w14:textId="56B1CE5E" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc30500822"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc30500822"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/5</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.5 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Expositions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="5A561A88" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3444C320" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFE75CC" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -15727,51 +16364,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CEFBFE1" w14:textId="471C214B" w:rsidR="006579BF" w:rsidRPr="00512447" w:rsidRDefault="006579BF" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04A0ED03" w14:textId="64ECF76B" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/5</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.5.1 : </w:t>
             </w:r>
             <w:r w:rsidR="008E1FC3" w:rsidRPr="008E1FC3">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Expositions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A24EC96" w14:textId="77777777" w:rsidR="002E0647" w:rsidRDefault="002E0647" w:rsidP="002E0647">
@@ -16263,58 +16899,58 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5757A83C" w14:textId="77777777" w:rsidR="008E1FC3" w:rsidRDefault="008E1FC3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CB15080" w14:textId="55952FCD" w:rsidR="008E1FC3" w:rsidRPr="00512447" w:rsidRDefault="008E1FC3" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4191F4ED" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="176DF9FF" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="711C7391" w14:textId="55B733A5" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc30500823"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc30500823"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375/</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>6 RECONNAISSANCE ET DÉVELOPPEMENT DE L’AAAV</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="6B8A69E6" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="380D8FDF" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B552677" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -16411,64 +17047,64 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6943D9" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="5A5CBFEF" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="333C2771" w14:textId="5EF74024" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc30500824"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc30500824"/>
       <w:r w:rsidRPr="006579BF">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="006579BF">
         <w:t>/6</w:t>
       </w:r>
       <w:r w:rsidRPr="006579BF">
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="006579BF">
         <w:t>Reconnaissance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="25C1D7F2" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="188613BE" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006579BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB015AB" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="006579BF">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
       <w:r w:rsidRPr="006579BF">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -16527,51 +17163,50 @@
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="7801"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E0647" w:rsidRPr="006579BF" w14:paraId="2A691B9D" w14:textId="77777777" w:rsidTr="002E0647">
         <w:trPr>
           <w:trHeight w:val="873"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22F35B35" w14:textId="23FBFD54" w:rsidR="006579BF" w:rsidRPr="006579BF" w:rsidRDefault="006579BF" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CFEB2FB" w14:textId="7E97B446" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="006579BF">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="006579BF">
               <w:t>/6</w:t>
             </w:r>
             <w:r w:rsidRPr="006579BF">
               <w:t xml:space="preserve">.1.1 : </w:t>
             </w:r>
             <w:r w:rsidR="006579BF" w:rsidRPr="006579BF">
               <w:t xml:space="preserve">Organisme partenaire par Gestion </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006579BF" w:rsidRPr="006579BF">
               <w:t>Arpidôme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="02252E4A" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647">
@@ -16586,64 +17221,64 @@
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E861F3B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="006579BF" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="600423D5" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Niveau5"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19DF8630" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="2F2B90D1" w14:textId="2B10F042" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc30500825"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc30500825"/>
       <w:r w:rsidRPr="00512447">
         <w:t>P375</w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>/6</w:t>
       </w:r>
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="00356531" w:rsidRPr="00512447">
         <w:t>Développement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="355F704D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="296413AA" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512447">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Portée et contenu : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F53247D" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:r w:rsidRPr="00512447">
         <w:t xml:space="preserve">Cette sous-série comprend </w:t>
       </w:r>
@@ -16727,51 +17362,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>R07-E07-T01</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62737E55" w14:textId="251D5317" w:rsidR="006579BF" w:rsidRPr="00512447" w:rsidRDefault="006579BF" w:rsidP="002E0647">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boîte 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03C25CA6" w14:textId="1AA6C504" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
             <w:pPr>
               <w:pStyle w:val="Niveau3"/>
             </w:pPr>
             <w:r w:rsidRPr="00512447">
               <w:t>P375</w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:t>/6</w:t>
             </w:r>
             <w:r w:rsidRPr="00512447">
               <w:t xml:space="preserve">.2.1 : </w:t>
             </w:r>
             <w:r w:rsidR="00356531" w:rsidRPr="00512447">
               <w:rPr>
                 <w:rStyle w:val="Textedelespacerserv"/>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Projet de galerie d’art</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5268F0A5" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
@@ -16783,131 +17417,131 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="451F0E0B" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647"/>
     <w:p w14:paraId="536AA14C" w14:textId="77777777" w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidRDefault="002E0647" w:rsidP="002E0647">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E0647" w:rsidRPr="00512447" w:rsidSect="00F22AC1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0225BC03" w14:textId="77777777" w:rsidR="00B8320A" w:rsidRDefault="00B8320A" w:rsidP="00923766">
+    <w:p w14:paraId="06AABFAC" w14:textId="77777777" w:rsidR="00CD19C3" w:rsidRDefault="00CD19C3" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F6A93D6" w14:textId="77777777" w:rsidR="00B8320A" w:rsidRDefault="00B8320A" w:rsidP="00923766">
+    <w:p w14:paraId="7A82378B" w14:textId="77777777" w:rsidR="00CD19C3" w:rsidRDefault="00CD19C3" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13172E46" w14:textId="77777777" w:rsidR="008E1FC3" w:rsidRDefault="008E1FC3" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0497FABC" wp14:editId="557A9EAA">
               <wp:extent cx="5467350" cy="45085"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Organigramme : Décision 1" descr="Light horizontal"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
@@ -17005,70 +17639,70 @@
       <w:instrText>PAGE    \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008D64A5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F22AC1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53DEB62C" w14:textId="77777777" w:rsidR="008E1FC3" w:rsidRDefault="008E1FC3" w:rsidP="00923766">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A0323CD" w14:textId="77777777" w:rsidR="00B8320A" w:rsidRDefault="00B8320A" w:rsidP="00923766">
+    <w:p w14:paraId="159D7717" w14:textId="77777777" w:rsidR="00CD19C3" w:rsidRDefault="00CD19C3" w:rsidP="00923766">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE3485B" w14:textId="77777777" w:rsidR="00B8320A" w:rsidRDefault="00B8320A" w:rsidP="00923766">
+    <w:p w14:paraId="5875B802" w14:textId="77777777" w:rsidR="00CD19C3" w:rsidRDefault="00CD19C3" w:rsidP="00923766">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579A6A56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="88129796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -17174,66 +17808,67 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="488441972">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00587F67"/>
     <w:rsid w:val="00032AD6"/>
     <w:rsid w:val="00034354"/>
     <w:rsid w:val="00050170"/>
     <w:rsid w:val="000519EA"/>
     <w:rsid w:val="000723B8"/>
     <w:rsid w:val="000810CE"/>
@@ -17248,94 +17883,97 @@
     <w:rsid w:val="001D5C99"/>
     <w:rsid w:val="001E1F02"/>
     <w:rsid w:val="001E22C8"/>
     <w:rsid w:val="001E5A46"/>
     <w:rsid w:val="001F0813"/>
     <w:rsid w:val="0021507F"/>
     <w:rsid w:val="00216B8B"/>
     <w:rsid w:val="00222097"/>
     <w:rsid w:val="002273FD"/>
     <w:rsid w:val="00242C7D"/>
     <w:rsid w:val="0025336B"/>
     <w:rsid w:val="00253FF3"/>
     <w:rsid w:val="0027203D"/>
     <w:rsid w:val="00284955"/>
     <w:rsid w:val="0028732E"/>
     <w:rsid w:val="002975E2"/>
     <w:rsid w:val="002A1E83"/>
     <w:rsid w:val="002D0F20"/>
     <w:rsid w:val="002D7A5C"/>
     <w:rsid w:val="002E0647"/>
     <w:rsid w:val="0030124F"/>
     <w:rsid w:val="00356531"/>
     <w:rsid w:val="00396BC3"/>
     <w:rsid w:val="003A354F"/>
     <w:rsid w:val="003A5846"/>
+    <w:rsid w:val="003B21EF"/>
     <w:rsid w:val="003B3ADE"/>
     <w:rsid w:val="003B7BE7"/>
     <w:rsid w:val="003D35E3"/>
     <w:rsid w:val="004158EA"/>
     <w:rsid w:val="00421761"/>
     <w:rsid w:val="004306E7"/>
     <w:rsid w:val="00445BB2"/>
     <w:rsid w:val="0045758A"/>
     <w:rsid w:val="0046451E"/>
     <w:rsid w:val="00474761"/>
     <w:rsid w:val="00482915"/>
     <w:rsid w:val="00483EF3"/>
     <w:rsid w:val="004862B9"/>
     <w:rsid w:val="004B499B"/>
     <w:rsid w:val="004D73F0"/>
     <w:rsid w:val="004E7CDC"/>
     <w:rsid w:val="00502C0D"/>
+    <w:rsid w:val="005045DA"/>
     <w:rsid w:val="00512447"/>
     <w:rsid w:val="005124A2"/>
     <w:rsid w:val="00515C06"/>
     <w:rsid w:val="00521303"/>
     <w:rsid w:val="00534691"/>
     <w:rsid w:val="00537703"/>
     <w:rsid w:val="00545D2B"/>
     <w:rsid w:val="00561EAD"/>
     <w:rsid w:val="00587F67"/>
     <w:rsid w:val="005A4E05"/>
     <w:rsid w:val="005B615A"/>
     <w:rsid w:val="005E4B57"/>
     <w:rsid w:val="005F1A1C"/>
     <w:rsid w:val="00612460"/>
     <w:rsid w:val="00624149"/>
     <w:rsid w:val="00655267"/>
     <w:rsid w:val="0065741D"/>
     <w:rsid w:val="006579BF"/>
     <w:rsid w:val="0066145D"/>
     <w:rsid w:val="00670CE5"/>
     <w:rsid w:val="00696AE2"/>
     <w:rsid w:val="006A481A"/>
     <w:rsid w:val="006E354E"/>
     <w:rsid w:val="007215FD"/>
     <w:rsid w:val="0076644B"/>
     <w:rsid w:val="007F33D1"/>
     <w:rsid w:val="00816D09"/>
+    <w:rsid w:val="008253F8"/>
     <w:rsid w:val="00840FF1"/>
     <w:rsid w:val="00850264"/>
     <w:rsid w:val="00860EC8"/>
     <w:rsid w:val="00861860"/>
     <w:rsid w:val="00864E13"/>
     <w:rsid w:val="008874A8"/>
     <w:rsid w:val="008940D9"/>
     <w:rsid w:val="008A76F1"/>
     <w:rsid w:val="008C3DCA"/>
     <w:rsid w:val="008D64A5"/>
     <w:rsid w:val="008E1FC3"/>
     <w:rsid w:val="00901EE5"/>
     <w:rsid w:val="00922E8E"/>
     <w:rsid w:val="00923766"/>
     <w:rsid w:val="00931389"/>
     <w:rsid w:val="0094294B"/>
     <w:rsid w:val="00943B11"/>
     <w:rsid w:val="009534B2"/>
     <w:rsid w:val="009705AB"/>
     <w:rsid w:val="009A3EC4"/>
     <w:rsid w:val="009B21B3"/>
     <w:rsid w:val="009B3B95"/>
     <w:rsid w:val="009C32C9"/>
     <w:rsid w:val="009C59AB"/>
     <w:rsid w:val="009D2B71"/>
@@ -17361,117 +17999,119 @@
     <w:rsid w:val="00B3412B"/>
     <w:rsid w:val="00B46FC4"/>
     <w:rsid w:val="00B514D4"/>
     <w:rsid w:val="00B55D5C"/>
     <w:rsid w:val="00B70F0F"/>
     <w:rsid w:val="00B8320A"/>
     <w:rsid w:val="00B96E5D"/>
     <w:rsid w:val="00B9759C"/>
     <w:rsid w:val="00BB2D08"/>
     <w:rsid w:val="00BC64AB"/>
     <w:rsid w:val="00BD4041"/>
     <w:rsid w:val="00BD5104"/>
     <w:rsid w:val="00BE1812"/>
     <w:rsid w:val="00BF7589"/>
     <w:rsid w:val="00C071C8"/>
     <w:rsid w:val="00C11F5D"/>
     <w:rsid w:val="00C1275D"/>
     <w:rsid w:val="00C40995"/>
     <w:rsid w:val="00C42F3C"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C817ED"/>
     <w:rsid w:val="00CA426C"/>
     <w:rsid w:val="00CB5258"/>
     <w:rsid w:val="00CC59F8"/>
+    <w:rsid w:val="00CD19C3"/>
     <w:rsid w:val="00CE48E5"/>
     <w:rsid w:val="00CF7467"/>
     <w:rsid w:val="00D06AA1"/>
     <w:rsid w:val="00D25352"/>
     <w:rsid w:val="00D30256"/>
     <w:rsid w:val="00D31201"/>
     <w:rsid w:val="00D32213"/>
     <w:rsid w:val="00D6056A"/>
     <w:rsid w:val="00D77094"/>
     <w:rsid w:val="00DA6900"/>
     <w:rsid w:val="00DC3822"/>
     <w:rsid w:val="00DC5383"/>
     <w:rsid w:val="00DF0161"/>
     <w:rsid w:val="00DF516C"/>
     <w:rsid w:val="00E06067"/>
     <w:rsid w:val="00E46B4D"/>
     <w:rsid w:val="00E50120"/>
     <w:rsid w:val="00E57F6F"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E9066C"/>
     <w:rsid w:val="00F22AC1"/>
     <w:rsid w:val="00F3008F"/>
     <w:rsid w:val="00F41408"/>
     <w:rsid w:val="00F43CBC"/>
     <w:rsid w:val="00F568C7"/>
     <w:rsid w:val="00F64BAF"/>
     <w:rsid w:val="00F75A63"/>
+    <w:rsid w:val="00F8464D"/>
     <w:rsid w:val="00F865F1"/>
     <w:rsid w:val="00F9148F"/>
     <w:rsid w:val="00F92F74"/>
     <w:rsid w:val="00FA474E"/>
     <w:rsid w:val="00FC3D97"/>
     <w:rsid w:val="00FE7279"/>
     <w:rsid w:val="00FF513D"/>
     <w:rsid w:val="00FF770C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="30FFD538"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{752BCCCA-4813-4843-94C7-EC6964EB1C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18359,51 +18999,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:pPr>
       <w:ind w:left="1920"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD4041"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E57F6F"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
@@ -18433,51 +19073,51 @@
       <w:szCs w:val="32"/>
       <w:lang w:val="fr-CA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Titre1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00222097"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="fr-CA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191454813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="472333374">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18841,69 +19481,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55DBC621-4421-4611-BF26-D047764BC660}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modèle Instrument de recherche 2017 v2.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2664</Words>
-  <Characters>14656</Characters>
+  <Words>2847</Words>
+  <Characters>15659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17286</CharactersWithSpaces>
+  <CharactersWithSpaces>18470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Frédérique Fradet</dc:creator>
   <cp:keywords>fonds;archives;modèle</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>